--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -319,50 +319,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5820,554 +5823,555 @@
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ES62"/>
+  <dimension ref="A1:ET62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:149">
+    <row r="1" spans="1:150">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D1" t="s">
         <v>100</v>
       </c>
       <c r="E1" t="s">
         <v>101</v>
       </c>
       <c r="F1" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="H1" t="s">
         <v>103</v>
       </c>
       <c r="I1" t="s">
         <v>104</v>
       </c>
       <c r="J1" t="s">
+        <v>105</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="L1" t="s">
         <v>106</v>
       </c>
       <c r="M1" t="s">
         <v>107</v>
       </c>
       <c r="N1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="P1" t="s">
         <v>109</v>
       </c>
       <c r="Q1" t="s">
         <v>110</v>
       </c>
       <c r="R1" t="s">
+        <v>111</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="T1" t="s">
         <v>112</v>
       </c>
       <c r="U1" t="s">
         <v>113</v>
       </c>
       <c r="V1" t="s">
+        <v>114</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="X1" t="s">
         <v>115</v>
       </c>
       <c r="Y1" t="s">
         <v>116</v>
       </c>
       <c r="Z1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AB1" t="s">
         <v>118</v>
       </c>
       <c r="AC1" t="s">
         <v>119</v>
       </c>
       <c r="AD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AF1" t="s">
         <v>121</v>
       </c>
       <c r="AG1" t="s">
         <v>122</v>
       </c>
       <c r="AH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AJ1" t="s">
         <v>124</v>
       </c>
       <c r="AK1" t="s">
         <v>125</v>
       </c>
       <c r="AL1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AN1" t="s">
         <v>127</v>
       </c>
       <c r="AO1" t="s">
         <v>128</v>
       </c>
       <c r="AP1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AR1" t="s">
         <v>130</v>
       </c>
       <c r="AS1" t="s">
         <v>131</v>
       </c>
       <c r="AT1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AV1" t="s">
         <v>133</v>
       </c>
       <c r="AW1" t="s">
         <v>134</v>
       </c>
       <c r="AX1" t="s">
+        <v>135</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="AZ1" t="s">
         <v>136</v>
       </c>
       <c r="BA1" t="s">
         <v>137</v>
       </c>
       <c r="BB1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BD1" t="s">
         <v>139</v>
       </c>
       <c r="BE1" t="s">
         <v>140</v>
       </c>
       <c r="BF1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BH1" t="s">
         <v>142</v>
       </c>
       <c r="BI1" t="s">
         <v>143</v>
       </c>
       <c r="BJ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BL1" t="s">
         <v>145</v>
       </c>
       <c r="BM1" t="s">
         <v>146</v>
       </c>
       <c r="BN1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BP1" t="s">
         <v>148</v>
       </c>
       <c r="BQ1" t="s">
         <v>149</v>
       </c>
       <c r="BR1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BT1" t="s">
         <v>151</v>
       </c>
       <c r="BU1" t="s">
         <v>152</v>
       </c>
       <c r="BV1" t="s">
+        <v>153</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="BX1" t="s">
         <v>154</v>
       </c>
       <c r="BY1" t="s">
         <v>155</v>
       </c>
       <c r="BZ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CB1" t="s">
         <v>157</v>
       </c>
       <c r="CC1" t="s">
         <v>158</v>
       </c>
       <c r="CD1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CF1" t="s">
         <v>160</v>
       </c>
       <c r="CG1" t="s">
         <v>161</v>
       </c>
       <c r="CH1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CJ1" t="s">
         <v>163</v>
       </c>
       <c r="CK1" t="s">
         <v>164</v>
       </c>
       <c r="CL1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CN1" t="s">
         <v>166</v>
       </c>
       <c r="CO1" t="s">
         <v>167</v>
       </c>
       <c r="CP1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CR1" t="s">
         <v>169</v>
       </c>
       <c r="CS1" t="s">
         <v>170</v>
       </c>
       <c r="CT1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CV1" t="s">
         <v>172</v>
       </c>
       <c r="CW1" t="s">
         <v>173</v>
       </c>
       <c r="CX1" t="s">
+        <v>174</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="CZ1" t="s">
         <v>175</v>
       </c>
       <c r="DA1" t="s">
         <v>176</v>
       </c>
       <c r="DB1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DD1" t="s">
         <v>178</v>
       </c>
       <c r="DE1" t="s">
         <v>179</v>
       </c>
       <c r="DF1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DH1" t="s">
         <v>181</v>
       </c>
       <c r="DI1" t="s">
         <v>182</v>
       </c>
       <c r="DJ1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DL1" t="s">
         <v>184</v>
       </c>
       <c r="DM1" t="s">
         <v>185</v>
       </c>
       <c r="DN1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DP1" t="s">
         <v>187</v>
       </c>
       <c r="DQ1" t="s">
         <v>188</v>
       </c>
       <c r="DR1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DT1" t="s">
         <v>190</v>
       </c>
       <c r="DU1" t="s">
         <v>191</v>
       </c>
       <c r="DV1" t="s">
+        <v>192</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="DX1" t="s">
         <v>193</v>
       </c>
       <c r="DY1" t="s">
         <v>194</v>
       </c>
       <c r="DZ1" t="s">
+        <v>195</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="EB1" t="s">
         <v>196</v>
       </c>
       <c r="EC1" t="s">
         <v>197</v>
       </c>
       <c r="ED1" t="s">
+        <v>198</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="EF1" t="s">
         <v>199</v>
       </c>
       <c r="EG1" t="s">
         <v>200</v>
       </c>
       <c r="EH1" t="s">
+        <v>201</v>
+      </c>
+      <c r="EI1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="EJ1" t="s">
         <v>202</v>
       </c>
       <c r="EK1" t="s">
         <v>203</v>
       </c>
       <c r="EL1" t="s">
+        <v>204</v>
+      </c>
+      <c r="EM1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="EN1" t="s">
         <v>205</v>
       </c>
       <c r="EO1" t="s">
         <v>206</v>
       </c>
       <c r="EP1" t="s">
+        <v>207</v>
+      </c>
+      <c r="EQ1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="ER1" t="s">
         <v>208</v>
       </c>
       <c r="ES1" t="s">
         <v>209</v>
       </c>
+      <c r="ET1" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="2" spans="1:149">
+    <row r="2" spans="1:150">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>-17793000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>-33134.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
+      <c r="AE2"/>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
@@ -6388,242 +6392,245 @@
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
         <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
+        <v>0.0</v>
+      </c>
+      <c r="BB2">
         <v>8158000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6053000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4307000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3343000.0</v>
       </c>
-      <c r="BE2">
-[...1 lines deleted...]
-      </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
       <c r="BG2">
         <v>0.0</v>
       </c>
-      <c r="BH2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH2">
+        <v>0.0</v>
+      </c>
+      <c r="BI2"/>
       <c r="BJ2">
         <v>0.0</v>
       </c>
       <c r="BK2">
         <v>0.0</v>
       </c>
       <c r="BL2">
+        <v>0.0</v>
+      </c>
+      <c r="BM2">
         <v>160000.0</v>
       </c>
-      <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>1484000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1199000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1950000.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>4825000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6691000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6889000.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>7460000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7898000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7246000.0</v>
       </c>
-      <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>7149000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>6397000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>7120000.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>7197000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>7206000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7400000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>104000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>7664000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>6334000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>7111000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6571000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>6705000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>6751000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6775000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1563000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6723000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>7350000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>7427000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2159000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>7730000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>9704000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>8458000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6733000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>8287000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2668000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>248000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>5892000.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
+      <c r="ET2"/>
     </row>
-    <row r="3" spans="1:149">
+    <row r="3" spans="1:150">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6731,52 +6738,53 @@
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
+      <c r="ET3"/>
     </row>
-    <row r="4" spans="1:149">
+    <row r="4" spans="1:150">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6884,404 +6892,406 @@
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
+      <c r="ET4"/>
     </row>
-    <row r="5" spans="1:149">
+    <row r="5" spans="1:150">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5">
+        <v>-19796000.0</v>
+      </c>
+      <c r="C5">
         <v>-40546000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-48839999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-54255999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-63348999.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-64786999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-68313000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-79157000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-84241000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-72229000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-52130000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-46487000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-48372000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-88558999.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-99962999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-48304000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-36909000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-32705000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-38903.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-35889.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-36934.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-34000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-39000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-45000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-48000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-41000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-43000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-39000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-38000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-39000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-38000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-37000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="AI5">
         <v>-33000000.0</v>
       </c>
       <c r="AJ5">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AK5">
         <v>-36000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-39000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-42000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-33000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-34000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-33000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-35000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-33000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-31000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-33000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-29000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-16000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-11000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-12000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-13000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-20000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-13000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-22000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-18000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-12000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="BF5">
         <v>-14000000.0</v>
       </c>
       <c r="BG5">
+        <v>-14000000.0</v>
+      </c>
+      <c r="BH5">
         <v>-9000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-4000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-7000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-12000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-7000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-19000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-15000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-8000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-9000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-8000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-26000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-24000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="BU5">
         <v>20000000.0</v>
       </c>
       <c r="BV5">
+        <v>20000000.0</v>
+      </c>
+      <c r="BW5">
         <v>18000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>17000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="BZ5">
         <v>11000000.0</v>
       </c>
-      <c r="CA5"/>
+      <c r="CA5">
+        <v>11000000.0</v>
+      </c>
       <c r="CB5"/>
       <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>8000000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
-      <c r="CL5">
+      <c r="CL5"/>
+      <c r="CM5">
         <v>27568000.0</v>
       </c>
-      <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
-      <c r="CZ5">
+      <c r="CZ5"/>
+      <c r="DA5">
         <v>-17177000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-16605000.0</v>
       </c>
-      <c r="DB5"/>
-      <c r="DC5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>476854000.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
+      <c r="ET5"/>
     </row>
-    <row r="6" spans="1:149">
+    <row r="6" spans="1:150">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7322,61 +7332,63 @@
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
+      <c r="BI6"/>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
-      <c r="BL6"/>
+      <c r="BL6">
+        <v>0.0</v>
+      </c>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
@@ -7418,52 +7430,53 @@
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
       <c r="EH6"/>
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
+      <c r="ET6"/>
     </row>
-    <row r="7" spans="1:149">
+    <row r="7" spans="1:150">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7571,113 +7584,116 @@
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
+      <c r="ET7"/>
     </row>
-    <row r="8" spans="1:149">
+    <row r="8" spans="1:150">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8">
+        <v>1318066000.0</v>
+      </c>
+      <c r="C8">
         <v>1278924000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1225735000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2035879000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2060220000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2096649000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2166444000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2164211000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2152613000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>2148474000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>2058282000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>2125474000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>2137179000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2161562000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1669710000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1553387000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1671549000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1697638000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1636021000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1691074000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7762,52 +7778,53 @@
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
+      <c r="ET8"/>
     </row>
-    <row r="9" spans="1:149">
+    <row r="9" spans="1:150">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7915,391 +7932,393 @@
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
+      <c r="ET9"/>
     </row>
-    <row r="10" spans="1:149">
+    <row r="10" spans="1:150">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>832044000.0</v>
       </c>
-      <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>153047000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>660.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>40777000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>640000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>0.71</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>1285700000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>1037.4</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>679738000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>640206000.0</v>
       </c>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>671930000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>656985000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>541483000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>555503000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>509891000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>627182000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>638681000.0</v>
       </c>
-      <c r="BG10">
-[...5 lines deleted...]
-      </c>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10"/>
       <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
         <v>650191000.0</v>
       </c>
-      <c r="BK10">
-[...2 lines deleted...]
-      <c r="BL10"/>
+      <c r="BL10">
+        <v>0.0</v>
+      </c>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>614216000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>552577000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>576416000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>692658000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>89000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>135652000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>104000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>45500.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1061523000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-72572000.0</v>
       </c>
-      <c r="CJ10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK10"/>
       <c r="CL10">
         <v>502858000.0</v>
       </c>
       <c r="CM10">
+        <v>502858000.0</v>
+      </c>
+      <c r="CN10">
         <v>94877000.0</v>
       </c>
-      <c r="CN10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CO10"/>
       <c r="CP10">
         <v>159991000.0</v>
       </c>
-      <c r="CQ10"/>
+      <c r="CQ10">
+        <v>159991000.0</v>
+      </c>
       <c r="CR10"/>
-      <c r="CS10">
-[...1 lines deleted...]
-      </c>
+      <c r="CS10"/>
       <c r="CT10">
         <v>1415158000.0</v>
       </c>
-      <c r="CU10"/>
+      <c r="CU10">
+        <v>1415158000.0</v>
+      </c>
       <c r="CV10"/>
-      <c r="CW10">
-[...1 lines deleted...]
-      </c>
+      <c r="CW10"/>
       <c r="CX10">
         <v>216251000.0</v>
       </c>
-      <c r="CY10"/>
+      <c r="CY10">
+        <v>216251000.0</v>
+      </c>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
-      <c r="DC10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>86138000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>88301000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>115797000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>75186000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>225373000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>164889000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>91955000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>63800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>101377000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>79305000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>69568000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>57441000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>113166000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>95736000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>89927000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>124256000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>139778000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>125819000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>88732000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>52199000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>104369000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>86089000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>76855000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>96300000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>125100000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>69200000.0</v>
       </c>
-      <c r="EC10"/>
-      <c r="ED10">
+      <c r="ED10"/>
+      <c r="EE10">
         <v>69900000.0</v>
       </c>
-      <c r="EE10"/>
       <c r="EF10"/>
-      <c r="EG10">
+      <c r="EG10"/>
+      <c r="EH10">
         <v>48300000.0</v>
       </c>
-      <c r="EH10">
+      <c r="EI10">
         <v>51400000.0</v>
       </c>
-      <c r="EI10">
+      <c r="EJ10">
         <v>61400000.0</v>
       </c>
-      <c r="EJ10">
+      <c r="EK10">
         <v>39300000.0</v>
       </c>
-      <c r="EK10">
+      <c r="EL10">
         <v>41600000.0</v>
       </c>
-      <c r="EL10"/>
       <c r="EM10"/>
       <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
       <c r="ES10"/>
+      <c r="ET10"/>
     </row>
-    <row r="11" spans="1:149">
+    <row r="11" spans="1:150">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8407,1322 +8426,1331 @@
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
+      <c r="ET11"/>
     </row>
-    <row r="12" spans="1:149">
+    <row r="12" spans="1:150">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>832044000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>153047000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>660.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>41724000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>640000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>0.71</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1588232000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1285700000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>1037.4</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>679738000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>640206000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>671930000.0</v>
       </c>
-      <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>656985000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>541483000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>555503000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>509891000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>627182000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>638681000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>650191000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>614216000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>552577000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>576416000.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>2556615000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>89000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>135652000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>104000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>45500.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1061523000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>-72572000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>502858000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>94877000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
-      <c r="CP12">
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>159991000.0</v>
       </c>
-      <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>1415158000.0</v>
       </c>
-      <c r="CU12"/>
       <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>216251000.0</v>
       </c>
-      <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
-      <c r="DC12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>86138000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>88301000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>115797000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>75186000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>225373000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>164889000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>91955000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>63800000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>101377000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>79305000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>69568000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>57441000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>113166000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>95736000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>89927000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>124256000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>139778000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>125819000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>88732000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>52199000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>104369000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>86089000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>76855000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>96300000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>125100000.0</v>
       </c>
-      <c r="EB12">
+      <c r="EC12">
         <v>69200000.0</v>
       </c>
-      <c r="EC12"/>
-      <c r="ED12">
+      <c r="ED12"/>
+      <c r="EE12">
         <v>69900000.0</v>
       </c>
-      <c r="EE12"/>
       <c r="EF12"/>
-      <c r="EG12">
+      <c r="EG12"/>
+      <c r="EH12">
         <v>48300000.0</v>
       </c>
-      <c r="EH12">
+      <c r="EI12">
         <v>51400000.0</v>
       </c>
-      <c r="EI12">
+      <c r="EJ12">
         <v>61400000.0</v>
       </c>
-      <c r="EJ12">
+      <c r="EK12">
         <v>39300000.0</v>
       </c>
-      <c r="EK12">
+      <c r="EL12">
         <v>41600000.0</v>
       </c>
-      <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
+      <c r="ET12"/>
     </row>
-    <row r="13" spans="1:149">
+    <row r="13" spans="1:150">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13">
+        <v>1318066000.0</v>
+      </c>
+      <c r="C13">
         <v>1277569000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1225735000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2035879000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2060219999.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2096649000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2166444000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2164211000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2151296000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2148474000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2058282000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2125474000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2137179000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2161562000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1669710000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1553387000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1671549000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1697638000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1636021000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1691074000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1714196000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1658226000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1557885000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1558187000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1593541000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1620602000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1531774000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1544293000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1491951000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1557277000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1557838000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1603344000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1611374000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1592187000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1491312000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1494587000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1566948000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1593645000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1519399000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1562485000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1604813000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1621198000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1569788000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1655211000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1644262000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1669959000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1566417000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1557369000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1541214000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1559457000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1452948000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1745738000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1733158000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1724541000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1730691.0</v>
       </c>
-      <c r="BD13">
-[...1 lines deleted...]
-      </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
+        <v>0.0</v>
+      </c>
+      <c r="BG13">
         <v>1761804000.0</v>
       </c>
-      <c r="BG13">
-[...5 lines deleted...]
-      </c>
+      <c r="BH13">
+        <v>0.0</v>
+      </c>
+      <c r="BI13"/>
       <c r="BJ13">
         <v>0.0</v>
       </c>
       <c r="BK13">
         <v>0.0</v>
       </c>
-      <c r="BL13"/>
+      <c r="BL13">
+        <v>0.0</v>
+      </c>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
-      <c r="CW13">
+      <c r="CW13"/>
+      <c r="CX13">
         <v>1260550000.0</v>
       </c>
-      <c r="CX13"/>
-      <c r="CY13">
+      <c r="CY13"/>
+      <c r="CZ13">
         <v>698797000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>796793000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>265608000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>265600000.0</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
+      <c r="ET13"/>
     </row>
-    <row r="14" spans="1:149">
+    <row r="14" spans="1:150">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14">
+        <v>92505000.0</v>
+      </c>
+      <c r="C14">
         <v>90550764.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>92816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110611000.0</v>
       </c>
       <c r="E14">
         <v>110611000.0</v>
       </c>
       <c r="F14">
-        <v>114042000.0</v>
+        <v>110611000.0</v>
       </c>
       <c r="G14">
         <v>114042000.0</v>
       </c>
       <c r="H14">
+        <v>114042000.0</v>
+      </c>
+      <c r="I14">
         <v>115034000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>114704000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>111587000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>113185000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>113494000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>113547000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>108493000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>100466000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>98802000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>99205000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>98486000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>99413000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>100171000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>100178000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>95982000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>96377000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>96902000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>98341000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>95753000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>96412000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>96331000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>95216000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>95578000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>97654000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>98640000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>97323000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>93640000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>93774000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>96491000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>96772000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>94979000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>96480000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>98113000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>99996000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>97982000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>100621000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>101830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101646000.0</v>
       </c>
       <c r="AT14">
         <v>101646000.0</v>
       </c>
       <c r="AU14">
+        <v>101646000.0</v>
+      </c>
+      <c r="AV14">
         <v>98319000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>97620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97191000.0</v>
       </c>
       <c r="AX14">
         <v>97191000.0</v>
       </c>
       <c r="AY14">
+        <v>97191000.0</v>
+      </c>
+      <c r="AZ14">
         <v>93014000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>102139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101234000.0</v>
       </c>
       <c r="BB14">
         <v>101234000.0</v>
       </c>
       <c r="BC14">
+        <v>101234000.0</v>
+      </c>
+      <c r="BD14">
         <v>101333000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>101424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101767000.0</v>
       </c>
       <c r="BF14">
         <v>101767000.0</v>
       </c>
       <c r="BG14">
+        <v>101767000.0</v>
+      </c>
+      <c r="BH14">
         <v>103156000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>104525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105513000.0</v>
       </c>
       <c r="BJ14">
         <v>105513000.0</v>
       </c>
       <c r="BK14">
+        <v>105513000.0</v>
+      </c>
+      <c r="BL14">
         <v>102337000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>103468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103342000.0</v>
       </c>
       <c r="BN14">
         <v>103342000.0</v>
       </c>
       <c r="BO14">
+        <v>103342000.0</v>
+      </c>
+      <c r="BP14">
         <v>93292000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>92232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91538000.0</v>
       </c>
       <c r="BR14">
         <v>91538000.0</v>
       </c>
       <c r="BS14">
+        <v>91538000.0</v>
+      </c>
+      <c r="BT14">
         <v>88097000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>87687000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87549000.0</v>
       </c>
       <c r="BV14">
         <v>87549000.0</v>
       </c>
       <c r="BW14">
+        <v>87549000.0</v>
+      </c>
+      <c r="BX14">
         <v>88236000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>88194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88046000.0</v>
       </c>
       <c r="BZ14">
         <v>88046000.0</v>
       </c>
       <c r="CA14">
+        <v>88046000.0</v>
+      </c>
+      <c r="CB14">
         <v>86571000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>86470000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>85621000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>85721000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>83276000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>83107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82689000.0</v>
       </c>
       <c r="CH14">
         <v>82689000.0</v>
       </c>
       <c r="CI14">
+        <v>82689000.0</v>
+      </c>
+      <c r="CJ14">
         <v>81281000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>81162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81015000.0</v>
       </c>
       <c r="CL14">
         <v>81015000.0</v>
       </c>
       <c r="CM14">
+        <v>81015000.0</v>
+      </c>
+      <c r="CN14">
         <v>80304000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>79630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78971000.0</v>
       </c>
       <c r="CP14">
         <v>78971000.0</v>
       </c>
       <c r="CQ14">
+        <v>78971000.0</v>
+      </c>
+      <c r="CR14">
         <v>78519000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>79763000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79894000.0</v>
       </c>
       <c r="CT14">
         <v>79894000.0</v>
       </c>
       <c r="CU14">
+        <v>79894000.0</v>
+      </c>
+      <c r="CV14">
         <v>80172000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>79965000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>80014000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>73644000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>79576000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>79157000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>78990000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>74916000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>178421000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>176727000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>178364000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>175591000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>175229000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>176279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174511000.0</v>
       </c>
       <c r="DJ14">
         <v>174511000.0</v>
       </c>
       <c r="DK14">
+        <v>174511000.0</v>
+      </c>
+      <c r="DL14">
         <v>174211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158126000.0</v>
       </c>
       <c r="DM14">
         <v>158126000.0</v>
       </c>
       <c r="DN14">
         <v>158126000.0</v>
       </c>
       <c r="DO14">
         <v>158126000.0</v>
       </c>
       <c r="DP14">
         <v>158126000.0</v>
       </c>
       <c r="DQ14">
         <v>158126000.0</v>
       </c>
       <c r="DR14">
+        <v>158126000.0</v>
+      </c>
+      <c r="DS14">
         <v>83098000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158126000.0</v>
       </c>
       <c r="DT14">
         <v>158126000.0</v>
       </c>
       <c r="DU14">
         <v>158126000.0</v>
       </c>
       <c r="DV14">
         <v>158126000.0</v>
       </c>
       <c r="DW14">
         <v>158126000.0</v>
       </c>
       <c r="DX14">
         <v>158126000.0</v>
       </c>
       <c r="DY14">
         <v>158126000.0</v>
       </c>
       <c r="DZ14">
+        <v>158126000.0</v>
+      </c>
+      <c r="EA14">
         <v>142687000.0</v>
       </c>
-      <c r="EA14">
+      <c r="EB14">
         <v>143333000.0</v>
       </c>
-      <c r="EB14">
+      <c r="EC14">
         <v>116667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114286000.0</v>
       </c>
       <c r="ED14">
         <v>114286000.0</v>
       </c>
       <c r="EE14">
-        <v>114118000.0</v>
+        <v>114286000.0</v>
       </c>
       <c r="EF14">
         <v>114118000.0</v>
       </c>
       <c r="EG14">
-        <v>113529000.0</v>
+        <v>114118000.0</v>
       </c>
       <c r="EH14">
         <v>113529000.0</v>
       </c>
       <c r="EI14">
+        <v>113529000.0</v>
+      </c>
+      <c r="EJ14">
         <v>116667000.0</v>
       </c>
-      <c r="EJ14">
+      <c r="EK14">
         <v>108462000.0</v>
       </c>
-      <c r="EK14">
+      <c r="EL14">
         <v>111818000.0</v>
       </c>
-      <c r="EL14">
+      <c r="EM14">
         <v>111952000.0</v>
       </c>
-      <c r="EM14">
+      <c r="EN14">
         <v>112008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000000.0</v>
       </c>
       <c r="EO14">
         <v>112000000.0</v>
       </c>
       <c r="EP14">
         <v>112000000.0</v>
       </c>
       <c r="EQ14">
         <v>112000000.0</v>
       </c>
       <c r="ER14">
         <v>112000000.0</v>
       </c>
       <c r="ES14">
         <v>112000000.0</v>
       </c>
+      <c r="ET14">
+        <v>112000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:149">
+    <row r="15" spans="1:150">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>1691074000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1714196000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1658226000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1557885000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1558187000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1593541000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1620602000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1531774000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1544293000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1491951000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1557277000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1557838000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1603344000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1611374000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1592187000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1491312000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1494587000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1566948000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1593645000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1519399000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1562485000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1604813000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1635043000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1569788000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1655211000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1644262000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1669959000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1566417000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1557369000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1541214000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1559457000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1452948000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1745738000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1733158000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1724541000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
-      <c r="BH15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15"/>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
-      <c r="BL15"/>
+      <c r="BL15">
+        <v>0.0</v>
+      </c>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
-      <c r="CW15">
-[...1 lines deleted...]
-      </c>
+      <c r="CW15"/>
       <c r="CX15">
         <v>1260550000.0</v>
       </c>
       <c r="CY15">
+        <v>1260550000.0</v>
+      </c>
+      <c r="CZ15">
         <v>698797000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>796793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265608000.0</v>
       </c>
       <c r="DB15">
         <v>265608000.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>265608000.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
       <c r="EH15"/>
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
+      <c r="ET15"/>
     </row>
-    <row r="16" spans="1:149">
+    <row r="16" spans="1:150">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -9830,52 +9858,53 @@
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
+      <c r="ET16"/>
     </row>
-    <row r="17" spans="1:149">
+    <row r="17" spans="1:150">
       <c r="A17" t="s">
         <v>53</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9983,87 +10012,86 @@
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
+      <c r="ET17"/>
     </row>
-    <row r="18" spans="1:149">
+    <row r="18" spans="1:150">
       <c r="A18" t="s">
         <v>54</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -10104,61 +10132,63 @@
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
-      <c r="BH18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18"/>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
-      <c r="BL18"/>
+      <c r="BL18">
+        <v>0.0</v>
+      </c>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
@@ -10200,52 +10230,53 @@
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
+      <c r="ET18"/>
     </row>
-    <row r="19" spans="1:149">
+    <row r="19" spans="1:150">
       <c r="A19" t="s">
         <v>55</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10353,245 +10384,246 @@
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
+      <c r="ET19"/>
     </row>
-    <row r="20" spans="1:149">
+    <row r="20" spans="1:150">
       <c r="A20" t="s">
         <v>56</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>3598591000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>159826000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>671203000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>632416.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>3091763000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>3082778000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>3076926000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>3066700000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>3066700000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>3066700000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>3044807000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>3044807000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>2986539000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>2954327000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>2954668000.0</v>
       </c>
-      <c r="BG20">
-[...5 lines deleted...]
-      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20"/>
       <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
         <v>2939170000.0</v>
       </c>
-      <c r="BK20">
-[...2 lines deleted...]
-      <c r="BL20"/>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
       <c r="BM20"/>
-      <c r="BN20">
+      <c r="BN20"/>
+      <c r="BO20">
         <v>2893029000.0</v>
       </c>
-      <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>2893029000.0</v>
       </c>
-      <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>2893029000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>2893029000.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>2876657000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>2876657000.0</v>
       </c>
-      <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
-      <c r="CL20">
+      <c r="CL20"/>
+      <c r="CM20">
         <v>2876657000.0</v>
       </c>
-      <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
-      <c r="CP20">
+      <c r="CP20"/>
+      <c r="CQ20">
         <v>2876657000.0</v>
       </c>
-      <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
@@ -10602,392 +10634,392 @@
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
+      <c r="ET20"/>
     </row>
-    <row r="21" spans="1:149">
+    <row r="21" spans="1:150">
       <c r="A21" t="s">
         <v>57</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>215054000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>4061000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>303000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>303000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>41531000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>44496000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>55366000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>79424000.0</v>
       </c>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21">
         <v>105784000.0</v>
       </c>
-      <c r="AI21">
-[...1 lines deleted...]
-      </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
+        <v>0.0</v>
+      </c>
+      <c r="AM21">
         <v>134606000.0</v>
       </c>
-      <c r="AM21">
-[...1 lines deleted...]
-      </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
         <v>145710000.0</v>
       </c>
-      <c r="AQ21">
-[...1 lines deleted...]
-      </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
         <v>171407000.0</v>
       </c>
-      <c r="AU21">
-[...1 lines deleted...]
-      </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
         <v>168875000.0</v>
       </c>
-      <c r="AY21">
-[...1 lines deleted...]
-      </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
         <v>169208000.0</v>
       </c>
-      <c r="BC21">
-[...1 lines deleted...]
-      </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21">
         <v>189661000.0</v>
       </c>
-      <c r="BG21">
-[...5 lines deleted...]
-      </c>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21"/>
       <c r="BJ21">
+        <v>0.0</v>
+      </c>
+      <c r="BK21">
         <v>205862000.0</v>
       </c>
-      <c r="BK21">
-[...2 lines deleted...]
-      <c r="BL21"/>
+      <c r="BL21">
+        <v>0.0</v>
+      </c>
       <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>223992000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>243493000.0</v>
       </c>
-      <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21">
         <v>264209000.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>284925000.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>305325000.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>326025000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21">
         <v>346725000.0</v>
       </c>
-      <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>367425000.0</v>
       </c>
-      <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
-      <c r="CV21">
+      <c r="CV21"/>
+      <c r="CW21">
         <v>10.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>3430708000.0</v>
       </c>
-      <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
-      <c r="DC21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>193897000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>380158000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>215411000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>173015000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>151857000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>163737000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>160413000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>139714000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>120703000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>116279000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>114667000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>109301000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>99634000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>100059000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>98751000.0</v>
       </c>
-      <c r="DR21"/>
-      <c r="DS21">
+      <c r="DS21"/>
+      <c r="DT21">
         <v>77142000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>82443000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>80300000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>84869000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>85898000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>81588000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>91486000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>108800000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>2200000.0</v>
       </c>
-      <c r="EB21"/>
       <c r="EC21"/>
-      <c r="ED21">
+      <c r="ED21"/>
+      <c r="EE21">
         <v>200000.0</v>
       </c>
-      <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
-      <c r="EH21">
+      <c r="EH21"/>
+      <c r="EI21">
         <v>800000.0</v>
       </c>
-      <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
       <c r="EQ21"/>
       <c r="ER21"/>
       <c r="ES21"/>
+      <c r="ET21"/>
     </row>
-    <row r="22" spans="1:149">
+    <row r="22" spans="1:150">
       <c r="A22" t="s">
         <v>58</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -11028,61 +11060,63 @@
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
-      <c r="BH22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22"/>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
-      <c r="BL22"/>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
@@ -11124,514 +11158,516 @@
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
+      <c r="ET22"/>
     </row>
-    <row r="23" spans="1:149">
+    <row r="23" spans="1:150">
       <c r="A23" t="s">
         <v>59</v>
       </c>
       <c r="B23">
+        <v>1261345000.0</v>
+      </c>
+      <c r="C23">
         <v>1240042000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1178765000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1982072000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1997129000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2034632000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2098850000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2085610000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2068761000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2077540000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1973046000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2044187000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2052971000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2074626000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1989713000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1462265000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1588232000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1623764000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1550187000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1604961000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1632943000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1606033000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1496384000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1486988000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1517259000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1554264000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1455339000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1470054000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1429524000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1490701000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1489182000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1534935000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1560834000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1544704000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1441672000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1441058000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1512171000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1540508000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1475139000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1518906000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1566847000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1576120000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1525846000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1612739000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1605293000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1627892000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1536424000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1535142000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1522631000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1533654000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1425344000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1617314000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1616876000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1566493000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1605472000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1657890000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1672496000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1628984000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1766242000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1781733000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1796619000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1787568000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1743382000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1754978000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1790407000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1800075000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1680116000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1655500000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1601729000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1601442000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1611134000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1646183000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1629961000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1575234000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1616625000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1601922000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1563257000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1568034000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1497318000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1479716000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1465714000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1377054000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1369174000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1359228000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1340568000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1303446000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1280052000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1279806000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1257473000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1166097000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1210367000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1245370000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1227513000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1237546000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1231844000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1241053000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1234351000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1230344000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1246468000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1253782000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1258643000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1268837000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>706969000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>787365000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>256718000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>272100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1554994000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1456717000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1442703000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1132592000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1126903000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1070918000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>928248000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>784500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>782284000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>675262000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>777970000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>725897000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>764092000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>717020000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>705363000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>575058000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>587132000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>552185000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>539985000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>518369000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>572101000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>559181000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>594064000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>561300000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>626300000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>468000000.0</v>
       </c>
-      <c r="EC23"/>
-      <c r="ED23">
+      <c r="ED23"/>
+      <c r="EE23">
         <v>354400000.0</v>
       </c>
-      <c r="EE23"/>
       <c r="EF23"/>
-      <c r="EG23">
+      <c r="EG23"/>
+      <c r="EH23">
         <v>354500000.0</v>
       </c>
-      <c r="EH23">
+      <c r="EI23">
         <v>371600000.0</v>
       </c>
-      <c r="EI23">
+      <c r="EJ23">
         <v>430700000.0</v>
       </c>
-      <c r="EJ23">
+      <c r="EK23">
         <v>379600000.0</v>
       </c>
-      <c r="EK23">
+      <c r="EL23">
         <v>335000000.0</v>
       </c>
-      <c r="EL23"/>
       <c r="EM23"/>
       <c r="EN23"/>
       <c r="EO23"/>
       <c r="EP23"/>
       <c r="EQ23"/>
       <c r="ER23"/>
       <c r="ES23"/>
+      <c r="ET23"/>
     </row>
-    <row r="24" spans="1:149">
+    <row r="24" spans="1:150">
       <c r="A24" t="s">
         <v>60</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
@@ -11672,61 +11708,63 @@
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
-      <c r="BH24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24"/>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
-      <c r="BL24"/>
+      <c r="BL24">
+        <v>0.0</v>
+      </c>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
@@ -11768,103 +11806,104 @@
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
+      <c r="ET24"/>
     </row>
-    <row r="25" spans="1:149">
+    <row r="25" spans="1:150">
       <c r="A25" t="s">
         <v>61</v>
       </c>
-      <c r="B25">
-[...1 lines deleted...]
-      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
-[...3 lines deleted...]
-      <c r="J25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
+      <c r="N25"/>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="U25"/>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
@@ -11949,245 +11988,248 @@
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
+      <c r="ET25"/>
     </row>
-    <row r="26" spans="1:149">
+    <row r="26" spans="1:150">
       <c r="A26" t="s">
         <v>62</v>
       </c>
       <c r="B26">
+        <v>1261074000.0</v>
+      </c>
+      <c r="C26">
         <v>1240042000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1178765000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1980980000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1996177000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2034632000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2098703000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2085610000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2068751000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2077540000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1973046000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2043974000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2052965000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2074626000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1570356000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1462265000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1588232000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1623764000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1550187000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1604945000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1632943000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1605941000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1496263000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1486617000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1517198000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1554203000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1455278000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1470054000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1428703000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1490701000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1489182000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1534935000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1560834000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1544704000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1441672000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1441058000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1512171000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1540508000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1474916000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1518683000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1566847000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1589965000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1525599000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1612739000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1605141000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1627740000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1536424000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1535142000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1522631000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1533654000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1425344000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1617287000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1615585000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1560536000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1605472000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1657890000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1660890000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1619980000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1762457000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1779944000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1787646000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>1786291000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1741835000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>1754978000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
@@ -12228,52 +12270,53 @@
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
+      <c r="ET26"/>
     </row>
-    <row r="27" spans="1:149">
+    <row r="27" spans="1:150">
       <c r="A27" t="s">
         <v>63</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12381,343 +12424,345 @@
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
+      <c r="ET27"/>
     </row>
-    <row r="28" spans="1:149">
+    <row r="28" spans="1:150">
       <c r="A28" t="s">
         <v>64</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>-832044000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>-153047000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>-660.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-40777000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-640000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-0.71</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>-1285700000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>-362.4</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>-679738000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>-93939000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>-106185000.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>-144015000.0</v>
       </c>
-      <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>42463000.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
-      <c r="AT28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>-66515000.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>-241493000.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
-      <c r="BB28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>-304019000.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
-      <c r="BF28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>-193778000.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>-425200000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>-365229000.0</v>
       </c>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>-268058000.0</v>
       </c>
-      <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>-42369000.0</v>
       </c>
-      <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>-692738000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>-89000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-135652000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-104000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-45500.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-654006000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>72572000.0</v>
       </c>
-      <c r="CJ28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK28"/>
       <c r="CL28">
         <v>-97531000.0</v>
       </c>
       <c r="CM28">
+        <v>-97531000.0</v>
+      </c>
+      <c r="CN28">
         <v>-94877000.0</v>
       </c>
-      <c r="CN28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CO28"/>
       <c r="CP28">
         <v>-159991000.0</v>
       </c>
-      <c r="CQ28"/>
+      <c r="CQ28">
+        <v>-159991000.0</v>
+      </c>
       <c r="CR28"/>
-      <c r="CS28">
-[...1 lines deleted...]
-      </c>
+      <c r="CS28"/>
       <c r="CT28">
         <v>-787549000.0</v>
       </c>
-      <c r="CU28"/>
+      <c r="CU28">
+        <v>-787549000.0</v>
+      </c>
       <c r="CV28"/>
-      <c r="CW28">
-[...1 lines deleted...]
-      </c>
+      <c r="CW28"/>
       <c r="CX28">
         <v>565981000.0</v>
       </c>
-      <c r="CY28"/>
+      <c r="CY28">
+        <v>565981000.0</v>
+      </c>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
-      <c r="DC28">
+      <c r="DC28"/>
+      <c r="DD28">
         <v>315825000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>268010000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>176723000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>115024000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-21621000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-1981000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>27007000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>26600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-42850000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-60209000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-50297000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-32783000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-88495000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-70953000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-65129000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-120794000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-136295000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-122308000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-84815000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-48328000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-100251000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>23064000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>82522000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>13100000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>4700000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>56200000.0</v>
       </c>
-      <c r="EC28"/>
-      <c r="ED28">
+      <c r="ED28"/>
+      <c r="EE28">
         <v>55600000.0</v>
       </c>
-      <c r="EE28"/>
       <c r="EF28"/>
-      <c r="EG28">
+      <c r="EG28"/>
+      <c r="EH28">
         <v>77400000.0</v>
       </c>
-      <c r="EH28">
+      <c r="EI28">
         <v>49300000.0</v>
       </c>
-      <c r="EI28">
+      <c r="EJ28">
         <v>39400000.0</v>
       </c>
-      <c r="EJ28">
+      <c r="EK28">
         <v>54100000.0</v>
       </c>
-      <c r="EK28">
+      <c r="EL28">
         <v>34300000.0</v>
       </c>
-      <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
+      <c r="ET28"/>
     </row>
-    <row r="29" spans="1:149">
+    <row r="29" spans="1:150">
       <c r="A29" t="s">
         <v>65</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
@@ -12825,500 +12870,502 @@
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
+      <c r="ET29"/>
     </row>
-    <row r="30" spans="1:149">
+    <row r="30" spans="1:150">
       <c r="A30" t="s">
         <v>66</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>82523000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>419357000.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>11606000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>5479000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3656000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1586000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>8973000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1277000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1547000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>6763000.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>2591000.0</v>
       </c>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>2157000.0</v>
       </c>
-      <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>3915000.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>16000.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>610000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>752000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>778000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>755000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>843000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>893000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>960000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1064000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1261000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1467000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1469000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1841000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>3548000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2955000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2517000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>3270000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2671000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2272000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1883000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>193897000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>380158000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>215411000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>173015000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>151857000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>163737000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>160413000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>139800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>120703000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>116279000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>114667000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>109301000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>99634000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>100059000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>98751000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>85612000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>77142000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>82443000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>80300000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>84869000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>85898000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>81588000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>91486000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>92400000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>2200000.0</v>
       </c>
-      <c r="EB30"/>
       <c r="EC30"/>
-      <c r="ED30">
+      <c r="ED30"/>
+      <c r="EE30">
         <v>200000.0</v>
       </c>
-      <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
-      <c r="EH30">
+      <c r="EH30"/>
+      <c r="EI30">
         <v>800000.0</v>
       </c>
-      <c r="EI30"/>
       <c r="EJ30"/>
       <c r="EK30"/>
       <c r="EL30"/>
       <c r="EM30"/>
       <c r="EN30"/>
       <c r="EO30"/>
       <c r="EP30"/>
       <c r="EQ30"/>
       <c r="ER30"/>
       <c r="ES30"/>
+      <c r="ET30"/>
     </row>
-    <row r="31" spans="1:149">
+    <row r="31" spans="1:150">
       <c r="A31" t="s">
         <v>67</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1972494000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2043835000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2051754000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2073003000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1569747000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1461537000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1587238000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1621624000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1549659000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1604196000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1625289000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1604157000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1495992000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1486722000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1516434000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1552538000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1454602000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1469417000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1429469000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1490057000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1488657000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1534306000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1560708000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1543550000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1441448000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1440511000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1511858000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1539889000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1474784000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1518747000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1560896000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1589691000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1525569000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1612144000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1598877000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1627510000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1535868000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1534896000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1516640000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1532878000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1420264000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1617130000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1608257000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1560082000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1600464000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1654199000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1667199000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1626173000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1765981000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1781581000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1788779000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1787110000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1743309000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1754764000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
@@ -13359,52 +13406,53 @@
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
+      <c r="ET31"/>
     </row>
-    <row r="32" spans="1:149">
+    <row r="32" spans="1:150">
       <c r="A32" t="s">
         <v>68</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13512,630 +13560,634 @@
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
       <c r="EH32"/>
       <c r="EI32"/>
       <c r="EJ32"/>
       <c r="EK32"/>
       <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
+      <c r="ET32"/>
     </row>
-    <row r="33" spans="1:149">
+    <row r="33" spans="1:150">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33">
+        <v>1261345000.0</v>
+      </c>
+      <c r="C33">
         <v>1240042000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1178765000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1982072000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1997129000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2034632000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2098850000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2085610000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2068761000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2077540000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1973046000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2044187000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2052971000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2074626000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1570356000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1462265000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1588232000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1623764000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1550187000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1604961000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1632943000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3545729000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1496384000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1486988000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1517259000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1554264000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1455339000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1470054000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1429524000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1490701000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1489182000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1534935000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1560834000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1544704000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1441672000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1441058000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1512171000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1540508000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1475139000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1518906000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1566847000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1576120000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1525846000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1612739000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1605293000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1627892000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1536424000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1535142000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1522631000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1533654000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1425344000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1617314000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1616876000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1566493000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1605472000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1657890000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1660890000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1623505000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1762457000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1779944000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1787646000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1786291000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1741835000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1754978000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1783644000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1800075000.0</v>
       </c>
-      <c r="BO33"/>
       <c r="BP33"/>
-      <c r="BQ33">
+      <c r="BQ33"/>
+      <c r="BR33">
         <v>1599128000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1601442000.0</v>
       </c>
-      <c r="BS33"/>
       <c r="BT33"/>
-      <c r="BU33">
+      <c r="BU33"/>
+      <c r="BV33">
         <v>1627785000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1575234000.0</v>
       </c>
-      <c r="BW33"/>
       <c r="BX33"/>
-      <c r="BY33">
+      <c r="BY33"/>
+      <c r="BZ33">
         <v>1559202000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>3177954000.0</v>
       </c>
-      <c r="CA33"/>
       <c r="CB33"/>
-      <c r="CC33">
+      <c r="CC33"/>
+      <c r="CD33">
         <v>1463660000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1376965000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1369174000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1359124000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1340568000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1303446000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1279442000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1279054000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1256695000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1165342000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1209524000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1244437000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1226553000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1236482000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1230583000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1239586000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1232882000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1228503000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1242786000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>10.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>1266593000.0</v>
       </c>
-      <c r="CX33"/>
       <c r="CY33"/>
       <c r="CZ33"/>
-      <c r="DA33">
+      <c r="DA33"/>
+      <c r="DB33">
         <v>254446000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>270217000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>1274959000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>988258000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>1111495000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>884391000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>749673000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>742292000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>675880000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>580900000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>560204000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>479678000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>593735000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>559155000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>551292000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>521225000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>516685000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>128417000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>370212000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>343923000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>370953000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>381301000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>381834000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>391504000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>425723000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>372600000.0</v>
       </c>
-      <c r="EA33">
+      <c r="EB33">
         <v>499000000.0</v>
       </c>
-      <c r="EB33">
+      <c r="EC33">
         <v>398800000.0</v>
       </c>
-      <c r="EC33"/>
-      <c r="ED33">
+      <c r="ED33"/>
+      <c r="EE33">
         <v>284300000.0</v>
       </c>
-      <c r="EE33"/>
       <c r="EF33"/>
-      <c r="EG33">
+      <c r="EG33"/>
+      <c r="EH33">
         <v>306200000.0</v>
       </c>
-      <c r="EH33">
+      <c r="EI33">
         <v>319400000.0</v>
       </c>
-      <c r="EI33">
+      <c r="EJ33">
         <v>369300000.0</v>
       </c>
-      <c r="EJ33">
+      <c r="EK33">
         <v>340300000.0</v>
       </c>
-      <c r="EK33">
+      <c r="EL33">
         <v>293400000.0</v>
       </c>
-      <c r="EL33"/>
       <c r="EM33"/>
       <c r="EN33"/>
       <c r="EO33"/>
       <c r="EP33"/>
       <c r="EQ33"/>
       <c r="ER33"/>
       <c r="ES33"/>
+      <c r="ET33"/>
     </row>
-    <row r="34" spans="1:149">
+    <row r="34" spans="1:150">
       <c r="A34" t="s">
         <v>70</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>352000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1217000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1623000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>419966000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>728000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>994000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2140000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>528000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>765000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>7654000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1876000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>392000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>266000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>825000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1726000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>737000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>637000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>55000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>644000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>525000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>629000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>126000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1154000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>224000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>547000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>313000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>619000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>355000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>159000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>5951000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>274000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>277000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>595000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>6416000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>382000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>556000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>246000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>5991000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>776000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>5080000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>184000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>461000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>358000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>701000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>348000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>5297000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>358000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>261000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>152000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>7840000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>458000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>73000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>54000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
@@ -14176,869 +14228,874 @@
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
       <c r="EG34"/>
       <c r="EH34"/>
       <c r="EI34"/>
       <c r="EJ34"/>
       <c r="EK34"/>
       <c r="EL34"/>
       <c r="EM34"/>
       <c r="EN34"/>
       <c r="EO34"/>
       <c r="EP34"/>
       <c r="EQ34"/>
       <c r="ER34"/>
       <c r="ES34"/>
+      <c r="ET34"/>
     </row>
-    <row r="35" spans="1:149">
+    <row r="35" spans="1:150">
       <c r="A35" t="s">
         <v>71</v>
       </c>
       <c r="B35">
+        <v>101000.0</v>
+      </c>
+      <c r="C35">
         <v>1664000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1870000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>449000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>258000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2770000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>719000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>556000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>389000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1295000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>552000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>352000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1217000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1623000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>609000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>728000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>994000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2140000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>528000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>765000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>7654000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1876000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>392000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>266000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>825000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1726000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>737000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>637000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>55000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>644000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>525000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>629000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>126000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1154000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>224000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>547000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>313000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>619000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>355000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>159000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5951000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>274000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>277000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>595000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>6416000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>382000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>556000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>246000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>5991000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>776000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>5080000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>184000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>461000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>6411000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>701000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>348000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>5297000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2811000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>261000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>152000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>7840000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>458000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>73000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>54000.0</v>
       </c>
-      <c r="BM35"/>
-      <c r="BN35">
+      <c r="BN35"/>
+      <c r="BO35">
         <v>699000.0</v>
       </c>
-      <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
-      <c r="BR35">
+      <c r="BR35"/>
+      <c r="BS35">
         <v>462000.0</v>
       </c>
-      <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
-      <c r="BV35">
+      <c r="BV35"/>
+      <c r="BW35">
         <v>314000.0</v>
       </c>
-      <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
-      <c r="BZ35">
+      <c r="BZ35"/>
+      <c r="CA35">
         <v>-408000.0</v>
       </c>
-      <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>1011000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>510000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>315000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>6313000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>112000.0</v>
       </c>
-      <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
-      <c r="DA35">
+      <c r="DA35"/>
+      <c r="DB35">
         <v>7715000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>6500000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>1075107000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>987459000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>982263000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>699408000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>708955000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>651622000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>522840000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>382200000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>391445000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>297602000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>279958000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>235186000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>281913000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>242070000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>236352000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>3500000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>187371000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>160331000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>156194000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>137040000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>195062000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>287566000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>377218000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>347300000.0</v>
       </c>
-      <c r="EA35">
+      <c r="EB35">
         <v>417600000.0</v>
       </c>
-      <c r="EB35">
+      <c r="EC35">
         <v>358800000.0</v>
       </c>
-      <c r="EC35"/>
-      <c r="ED35">
+      <c r="ED35"/>
+      <c r="EE35">
         <v>221900000.0</v>
       </c>
-      <c r="EE35"/>
       <c r="EF35"/>
-      <c r="EG35">
+      <c r="EG35"/>
+      <c r="EH35">
         <v>230000000.0</v>
       </c>
-      <c r="EH35">
+      <c r="EI35">
         <v>250800000.0</v>
       </c>
-      <c r="EI35">
+      <c r="EJ35">
         <v>314700000.0</v>
       </c>
-      <c r="EJ35">
+      <c r="EK35">
         <v>268400000.0</v>
       </c>
-      <c r="EK35">
+      <c r="EL35">
         <v>226700000.0</v>
       </c>
-      <c r="EL35"/>
       <c r="EM35"/>
       <c r="EN35"/>
       <c r="EO35"/>
       <c r="EP35"/>
       <c r="EQ35"/>
       <c r="ER35"/>
       <c r="ES35"/>
+      <c r="ET35"/>
     </row>
-    <row r="36" spans="1:149">
+    <row r="36" spans="1:150">
       <c r="A36" t="s">
         <v>72</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>271000.0</v>
+      </c>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>1092000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>952000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-3813645000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>147000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-2085610000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>10000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-2077540000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1973046000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-2043974000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-2074626000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-1570356000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-1462265000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-1588232000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-1623764000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-1550187000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-1604945000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-1632943000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-1605941000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-1496263000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-1486617000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-1517198000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>61000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-1455278000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-1470054000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-1428703000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-1490701000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-1489182000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-1534935000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-1560834000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-1544704000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-1441672000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-1441058000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-1512171000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-1540508000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-1474916000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-1518683000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-1566847000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-1576120000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-1525599000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-1612739000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-1605141000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>152000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-1536424000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-1535142000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-1522631000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-1533654000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-1425344000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-1617287000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-1615585000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>5957000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-1605472000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-1657890000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-1660890000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-4407000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-1762457000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-1779944000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-1787646000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-1786291000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-1741835000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-1754978000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-1783644000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>10000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-1680106000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-1655082000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-1599128000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1397000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-1610189000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-1645472000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-1627785000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>722000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-1616425000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-1601735000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-1559202000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-1567733000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-1497060000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-1479300000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-1463660000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>462000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>689000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>502000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>534000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>637000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-1279442000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-1279054000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-1256695000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-1165342000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>18000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-1244437000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>54000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-1236482000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-1230583000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-1239586000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-1232882000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-1228503000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-1242786000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-1250796000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-1256079000.0</v>
       </c>
-      <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
-      <c r="DA36">
+      <c r="DA36"/>
+      <c r="DB36">
         <v>254446000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>40000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>796271000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>590038000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>708636000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>591246000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>500041000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>492952000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>446767000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>355900000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>320341000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>290995000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>387198000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>348985000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>236743000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>224597000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>217211000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>84209000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>189514000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>183047000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>196843000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>194746000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>209348000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>212558000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>244104000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>256500000.0</v>
       </c>
-      <c r="EA36">
+      <c r="EB36">
         <v>350400000.0</v>
       </c>
-      <c r="EB36">
+      <c r="EC36">
         <v>276200000.0</v>
       </c>
-      <c r="EC36"/>
-      <c r="ED36">
+      <c r="ED36"/>
+      <c r="EE36">
         <v>185700000.0</v>
       </c>
-      <c r="EE36"/>
       <c r="EF36"/>
-      <c r="EG36">
+      <c r="EG36"/>
+      <c r="EH36">
         <v>192000000.0</v>
       </c>
-      <c r="EH36">
+      <c r="EI36">
         <v>220600000.0</v>
       </c>
-      <c r="EI36">
+      <c r="EJ36">
         <v>247400000.0</v>
       </c>
-      <c r="EJ36">
+      <c r="EK36">
         <v>229500000.0</v>
       </c>
-      <c r="EK36">
+      <c r="EL36">
         <v>182200000.0</v>
       </c>
-      <c r="EL36"/>
       <c r="EM36"/>
       <c r="EN36"/>
       <c r="EO36"/>
       <c r="EP36"/>
       <c r="EQ36"/>
       <c r="ER36"/>
       <c r="ES36"/>
+      <c r="ET36"/>
     </row>
-    <row r="37" spans="1:149">
+    <row r="37" spans="1:150">
       <c r="A37" t="s">
         <v>73</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -15079,61 +15136,63 @@
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
-      <c r="BH37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37"/>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
-      <c r="BL37"/>
+      <c r="BL37">
+        <v>0.0</v>
+      </c>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
@@ -15175,1761 +15234,1771 @@
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
       <c r="EF37"/>
       <c r="EG37"/>
       <c r="EH37"/>
       <c r="EI37"/>
       <c r="EJ37"/>
       <c r="EK37"/>
       <c r="EL37"/>
       <c r="EM37"/>
       <c r="EN37"/>
       <c r="EO37"/>
       <c r="EP37"/>
       <c r="EQ37"/>
       <c r="ER37"/>
       <c r="ES37"/>
+      <c r="ET37"/>
     </row>
-    <row r="38" spans="1:149">
+    <row r="38" spans="1:150">
       <c r="A38" t="s">
         <v>74</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>1261345000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>1178765000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1982072000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1997129000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-3060934000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2098850000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2085610000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2068761000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>2077540000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1973046000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2044187000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2052971000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2074626000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1989713000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1462265000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1588232000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1623764000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1550187000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1604961000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1632943000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1606033000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1496384000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1486988000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1517259000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1554264000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1455339000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1470054000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1429524000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1490701000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1489182000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1534935000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1560834000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1544704000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1441672000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1441058000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1512171000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1540508000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1475139000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1518906000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1566847000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1576120000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1525846000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1612739000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1605293000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1627892000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1536424000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1535142000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1522631000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1533654000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1425344000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1617314000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1616876000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1566493000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1605472000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1657890000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1672496000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1628984000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1766242000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1781733000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1796619000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1787568000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1743382000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1754978000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1790407000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1800075000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1680116000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1655500000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1601729000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1601442000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1611134000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1646183000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1629961000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1575234000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1616625000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1601922000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1563257000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>-1610612000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1497318000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1479716000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1465714000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1377054000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1369174000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1359228000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1340568000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1303446000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1280052000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1279806000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1257473000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1166097000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1210367000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1245370000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1227513000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1237546000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>1231844000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>1241053000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>1234351000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>1230344000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>1246468000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>1253782000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>1258643000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>1266593000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>706969000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>787365000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>256718000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>272100000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>1554994000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>1456717000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>1442703000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>1132592000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>1126903000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>1070918000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>928248000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>784500000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>782284000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>675262000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>777970000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>725897000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>764092000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>717020000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>705363000.0</v>
       </c>
-      <c r="DR38"/>
-      <c r="DS38">
+      <c r="DS38"/>
+      <c r="DT38">
         <v>587132000.0</v>
       </c>
-      <c r="DT38">
+      <c r="DU38">
         <v>552185000.0</v>
       </c>
-      <c r="DU38">
+      <c r="DV38">
         <v>539985000.0</v>
       </c>
-      <c r="DV38">
+      <c r="DW38">
         <v>518369000.0</v>
       </c>
-      <c r="DW38">
+      <c r="DX38">
         <v>572101000.0</v>
       </c>
-      <c r="DX38">
+      <c r="DY38">
         <v>559181000.0</v>
       </c>
-      <c r="DY38">
+      <c r="DZ38">
         <v>594064000.0</v>
       </c>
-      <c r="DZ38">
+      <c r="EA38">
         <v>561300000.0</v>
       </c>
-      <c r="EA38">
+      <c r="EB38">
         <v>626300000.0</v>
       </c>
-      <c r="EB38">
+      <c r="EC38">
         <v>468000000.0</v>
       </c>
-      <c r="EC38"/>
-      <c r="ED38">
+      <c r="ED38"/>
+      <c r="EE38">
         <v>354400000.0</v>
       </c>
-      <c r="EE38"/>
       <c r="EF38"/>
-      <c r="EG38">
+      <c r="EG38"/>
+      <c r="EH38">
         <v>354500000.0</v>
       </c>
-      <c r="EH38">
+      <c r="EI38">
         <v>371600000.0</v>
       </c>
-      <c r="EI38">
+      <c r="EJ38">
         <v>430700000.0</v>
       </c>
-      <c r="EJ38">
+      <c r="EK38">
         <v>379600000.0</v>
       </c>
-      <c r="EK38">
+      <c r="EL38">
         <v>335000000.0</v>
       </c>
-      <c r="EL38"/>
       <c r="EM38"/>
       <c r="EN38"/>
       <c r="EO38"/>
       <c r="EP38"/>
       <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
+      <c r="ET38"/>
     </row>
-    <row r="39" spans="1:149">
+    <row r="39" spans="1:150">
       <c r="A39" t="s">
         <v>75</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>-832044000.0</v>
       </c>
-      <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>419357000.0</v>
       </c>
-      <c r="P39"/>
       <c r="Q39"/>
-      <c r="R39">
+      <c r="R39"/>
+      <c r="S39">
         <v>-394768000.0</v>
       </c>
-      <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>415128000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>529348000.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-      <c r="AH39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>144420000.0</v>
       </c>
-      <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>289112000.0</v>
       </c>
-      <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>23791000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>-79226000.0</v>
       </c>
-      <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>470693000.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>924144000.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
-      <c r="BF39">
+      <c r="BF39"/>
+      <c r="BG39">
         <v>635695000.0</v>
       </c>
-      <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
-      <c r="BJ39">
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>458423000.0</v>
       </c>
-      <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
-      <c r="BN39">
+      <c r="BN39"/>
+      <c r="BO39">
         <v>371115000.0</v>
       </c>
-      <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
-      <c r="BR39">
+      <c r="BR39"/>
+      <c r="BS39">
         <v>2019992000.0</v>
       </c>
-      <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
-      <c r="BV39">
+      <c r="BV39"/>
+      <c r="BW39">
         <v>1793603000.0</v>
       </c>
-      <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
-      <c r="BZ39">
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>692000.0</v>
       </c>
-      <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
-      <c r="CF39">
+      <c r="CF39"/>
+      <c r="CG39">
         <v>-103896.0</v>
       </c>
-      <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39">
         <v>427518000.0</v>
       </c>
-      <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
-      <c r="CL39">
+      <c r="CL39"/>
+      <c r="CM39">
         <v>782188000.0</v>
       </c>
-      <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
-      <c r="CP39">
+      <c r="CP39"/>
+      <c r="CQ39">
         <v>1013268000.0</v>
       </c>
-      <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
-      <c r="CT39">
+      <c r="CT39"/>
+      <c r="CU39">
         <v>-1841000.0</v>
       </c>
-      <c r="CU39"/>
       <c r="CV39"/>
-      <c r="CW39">
+      <c r="CW39"/>
+      <c r="CX39">
         <v>1087839000.0</v>
       </c>
-      <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
-      <c r="DC39">
+      <c r="DC39"/>
+      <c r="DD39">
         <v>1046223000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>773620000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>902934000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>685989000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>563214000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>557587000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>496732000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>403110000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>384892000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>308376000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>411027000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>384951000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>264623000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>233242000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>230184000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>236773000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>239728000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>210553000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>234984000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>244509000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>247062000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>258848000.0</v>
       </c>
-      <c r="DY39">
+      <c r="DZ39">
         <v>293935000.0</v>
       </c>
-      <c r="DZ39">
+      <c r="EA39">
         <v>296700000.0</v>
       </c>
-      <c r="EA39">
+      <c r="EB39">
         <v>438000000.0</v>
       </c>
-      <c r="EB39">
+      <c r="EC39">
         <v>341500000.0</v>
       </c>
-      <c r="EC39"/>
-      <c r="ED39">
+      <c r="ED39"/>
+      <c r="EE39">
         <v>225300000.0</v>
       </c>
-      <c r="EE39"/>
       <c r="EF39"/>
-      <c r="EG39">
+      <c r="EG39"/>
+      <c r="EH39">
         <v>243600000.0</v>
       </c>
-      <c r="EH39">
+      <c r="EI39">
         <v>255300000.0</v>
       </c>
-      <c r="EI39">
+      <c r="EJ39">
         <v>305100000.0</v>
       </c>
-      <c r="EJ39">
+      <c r="EK39">
         <v>274500000.0</v>
       </c>
-      <c r="EK39">
+      <c r="EL39">
         <v>226500000.0</v>
       </c>
-      <c r="EL39"/>
       <c r="EM39"/>
       <c r="EN39"/>
       <c r="EO39"/>
       <c r="EP39"/>
       <c r="EQ39"/>
       <c r="ER39"/>
       <c r="ES39"/>
+      <c r="ET39"/>
     </row>
-    <row r="40" spans="1:149">
+    <row r="40" spans="1:150">
       <c r="A40" t="s">
         <v>76</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>17793000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>419357000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
-      <c r="V40">
+      <c r="V40"/>
+      <c r="W40">
         <v>675.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>192110000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>412313000.0</v>
       </c>
-      <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>515660000.0</v>
       </c>
-      <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
-      <c r="AL40">
+      <c r="AL40"/>
+      <c r="AM40">
         <v>430569000.0</v>
       </c>
-      <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>469753000.0</v>
       </c>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>432355000.0</v>
       </c>
-      <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>529004000.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>499076000.0</v>
       </c>
-      <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40">
         <v>368049000.0</v>
       </c>
-      <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
-      <c r="BJ40">
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>422860000.0</v>
       </c>
-      <c r="BK40"/>
-      <c r="BL40">
+      <c r="BL40"/>
+      <c r="BM40">
         <v>-160000.0</v>
       </c>
-      <c r="BM40"/>
-      <c r="BN40">
+      <c r="BN40"/>
+      <c r="BO40">
         <v>-1484000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-1199000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-1950000.0</v>
       </c>
-      <c r="BQ40"/>
-      <c r="BR40">
+      <c r="BR40"/>
+      <c r="BS40">
         <v>-4825000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-6691000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-6889000.0</v>
       </c>
-      <c r="BU40"/>
-      <c r="BV40">
+      <c r="BV40"/>
+      <c r="BW40">
         <v>-7460000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-7898000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-7246000.0</v>
       </c>
-      <c r="BY40"/>
-      <c r="BZ40">
+      <c r="BZ40"/>
+      <c r="CA40">
         <v>-6821000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-6397000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-7120000.0</v>
       </c>
-      <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>-7197000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-26390000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-19909000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-104000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-7664000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>410000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>458000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>6758000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>786000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>375000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-6775000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>5035000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>280000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>173000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-7427000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>6032000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>577000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>-9704000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>-8463000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>-6733000.0</v>
       </c>
-      <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
-      <c r="DC40">
+      <c r="DC40"/>
+      <c r="DD40">
         <v>676100000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>633400000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>691300000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>512100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>507800000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>491100000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>406000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>296000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>337100000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>284200000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>275400000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>225200000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>271900000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>231600000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>225900000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>164800000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>183900000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>156800000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>152300000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>133100000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>191000000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>178400000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>217800000.0</v>
       </c>
-      <c r="DZ40"/>
       <c r="EA40"/>
       <c r="EB40"/>
       <c r="EC40"/>
       <c r="ED40"/>
       <c r="EE40"/>
       <c r="EF40"/>
       <c r="EG40"/>
       <c r="EH40"/>
       <c r="EI40"/>
       <c r="EJ40"/>
       <c r="EK40"/>
       <c r="EL40"/>
       <c r="EM40"/>
       <c r="EN40"/>
       <c r="EO40"/>
       <c r="EP40"/>
       <c r="EQ40"/>
       <c r="ER40"/>
       <c r="ES40"/>
+      <c r="ET40"/>
     </row>
-    <row r="41" spans="1:149">
+    <row r="41" spans="1:150">
       <c r="A41" t="s">
         <v>77</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>552000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>352000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1217000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1623000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>609000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>728000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>994000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2140000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>528000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>765000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>7654000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1876000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>392000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>266000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>825000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1726000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>737000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>637000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>55000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>644000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>525000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>629000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>126000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1154000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>224000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>547000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>313000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>619000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>355000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>159000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>5951000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>274000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>277000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>595000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>6416000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>382000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>556000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>246000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>5991000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>776000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>5080000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>184000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>8619000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>6411000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>5008000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>3691000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>5297000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>358000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>261000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>152000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>7840000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>458000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>73000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>54000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>7663000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>699000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>119000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>216000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>4966000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>462000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>346000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>221000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>9161000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>314000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>48000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>602000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>11050000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1697000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>177000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>430000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>8628000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1011000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>510000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>315000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>6313000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>112000.0</v>
       </c>
-      <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
-      <c r="CY41">
+      <c r="CY41"/>
+      <c r="CZ41">
         <v>5504000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>7501000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>1823000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
       <c r="EH41"/>
       <c r="EI41"/>
       <c r="EJ41"/>
       <c r="EK41"/>
       <c r="EL41"/>
       <c r="EM41"/>
       <c r="EN41"/>
       <c r="EO41"/>
       <c r="EP41"/>
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
+      <c r="ET41"/>
     </row>
-    <row r="42" spans="1:149">
+    <row r="42" spans="1:150">
       <c r="A42" t="s">
         <v>78</v>
       </c>
       <c r="B42">
+        <v>-56822000.0</v>
+      </c>
+      <c r="C42">
         <v>-40546000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-48840000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-54256000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-63349000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-64787000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-68313000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-79157000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-84241000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-72229000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-85788000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-81639000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-85425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="O42">
         <v>-1.0</v>
       </c>
       <c r="P42">
+        <v>-1.0</v>
+      </c>
+      <c r="Q42">
         <v>-91850000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-84311000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-76014000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-86362000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-86878000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-88907000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-54069000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-61893000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-71465000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-77107000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-68064000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-77172000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-74876000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-62482000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-67220000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-69181000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-69038000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-50666000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-48637000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-49864000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-54076000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-55090000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-53756000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-44615000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-43738000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-43917000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-45352000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-44219000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-43067000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-45385000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-42449000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-30549000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-22473000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-24574000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-26579000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-32684000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-128608000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-124901000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-164459000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1600464000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1654199000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1667199000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-135631000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1765981000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1781581000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1788779000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1787110000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1743309000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1754764000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1782744000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1797892000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1678798000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1653334000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1596763000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1596155000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1604097000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1639073000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1620800000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1567460000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1608679000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1594074000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1552207000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1548188000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1490744000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1472166000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1457086000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1368846000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>1361458000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>1351513000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>1334151000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>1295670000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>1273308000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>1272237000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>1244144000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>1158606000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>1203241000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>1238250000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>1220915000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>1230543000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>1224321000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>1233130000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>1226160000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>1222037000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>1235551000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>1244810000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>1250349000.0</v>
       </c>
-      <c r="CX42"/>
       <c r="CY42"/>
-      <c r="CZ42">
+      <c r="CZ42"/>
+      <c r="DA42">
         <v>-17177000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>-16605000.0</v>
       </c>
-      <c r="DB42"/>
-      <c r="DC42">
+      <c r="DC42"/>
+      <c r="DD42">
         <v>479887000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>467062000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>458949000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>430300000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>415286000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>416908000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>403202000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>398100000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>386662000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>371996000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>483301000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>476020000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>467502000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>460600000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>454616000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>406709000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>399761000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>391854000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>383791000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>381329000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>377039000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>271615000.0</v>
       </c>
-      <c r="DY42">
+      <c r="DZ42">
         <v>216846000.0</v>
       </c>
-      <c r="DZ42">
+      <c r="EA42">
         <v>214000000.0</v>
       </c>
-      <c r="EA42">
+      <c r="EB42">
         <v>208700000.0</v>
       </c>
-      <c r="EB42">
+      <c r="EC42">
         <v>109200000.0</v>
       </c>
-      <c r="EC42"/>
-      <c r="ED42">
+      <c r="ED42"/>
+      <c r="EE42">
         <v>132500000.0</v>
       </c>
-      <c r="EE42"/>
       <c r="EF42"/>
-      <c r="EG42">
+      <c r="EG42"/>
+      <c r="EH42">
         <v>124500000.0</v>
       </c>
-      <c r="EH42">
+      <c r="EI42">
         <v>120800000.0</v>
       </c>
-      <c r="EI42">
+      <c r="EJ42">
         <v>116000000.0</v>
       </c>
-      <c r="EJ42">
+      <c r="EK42">
         <v>111200000.0</v>
       </c>
-      <c r="EK42">
+      <c r="EL42">
         <v>108300000.0</v>
       </c>
-      <c r="EL42"/>
       <c r="EM42"/>
       <c r="EN42"/>
       <c r="EO42"/>
       <c r="EP42"/>
       <c r="EQ42"/>
       <c r="ER42"/>
       <c r="ES42"/>
+      <c r="ET42"/>
     </row>
-    <row r="43" spans="1:149">
+    <row r="43" spans="1:150">
       <c r="A43" t="s">
         <v>79</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17037,87 +17106,86 @@
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
       <c r="EF43"/>
       <c r="EG43"/>
       <c r="EH43"/>
       <c r="EI43"/>
       <c r="EJ43"/>
       <c r="EK43"/>
       <c r="EL43"/>
       <c r="EM43"/>
       <c r="EN43"/>
       <c r="EO43"/>
       <c r="EP43"/>
       <c r="EQ43"/>
       <c r="ER43"/>
       <c r="ES43"/>
+      <c r="ET43"/>
     </row>
-    <row r="44" spans="1:149">
+    <row r="44" spans="1:150">
       <c r="A44" t="s">
         <v>80</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -17158,61 +17226,63 @@
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44"/>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
-      <c r="BL44"/>
+      <c r="BL44">
+        <v>0.0</v>
+      </c>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
@@ -17254,52 +17324,53 @@
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
       <c r="EG44"/>
       <c r="EH44"/>
       <c r="EI44"/>
       <c r="EJ44"/>
       <c r="EK44"/>
       <c r="EL44"/>
       <c r="EM44"/>
       <c r="EN44"/>
       <c r="EO44"/>
       <c r="EP44"/>
       <c r="EQ44"/>
       <c r="ER44"/>
       <c r="ES44"/>
+      <c r="ET44"/>
     </row>
-    <row r="45" spans="1:149">
+    <row r="45" spans="1:150">
       <c r="A45" t="s">
         <v>81</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -17364,200 +17435,201 @@
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
-      <c r="DC45">
+      <c r="DC45"/>
+      <c r="DD45">
         <v>129707000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>114422000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>107381000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>96401000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>92096000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>89226000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>82631000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>80477000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>77032000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>72142000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>67074000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>57483000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>47843000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>45134000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>44739000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>44208000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>44082000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>44781000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>45194000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>43830000.0</v>
       </c>
-      <c r="DW45">
+      <c r="DX45">
         <v>39683000.0</v>
       </c>
-      <c r="DX45">
+      <c r="DY45">
         <v>35380000.0</v>
       </c>
-      <c r="DY45">
+      <c r="DZ45">
         <v>32332000.0</v>
       </c>
-      <c r="DZ45">
+      <c r="EA45">
         <v>28800000.0</v>
       </c>
-      <c r="EA45">
+      <c r="EB45">
         <v>28500000.0</v>
       </c>
-      <c r="EB45">
+      <c r="EC45">
         <v>23100000.0</v>
       </c>
-      <c r="EC45"/>
-      <c r="ED45">
+      <c r="ED45"/>
+      <c r="EE45">
         <v>21300000.0</v>
       </c>
-      <c r="EE45"/>
       <c r="EF45"/>
-      <c r="EG45">
+      <c r="EG45"/>
+      <c r="EH45">
         <v>19400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19100000.0</v>
       </c>
       <c r="EI45">
         <v>19100000.0</v>
       </c>
       <c r="EJ45">
+        <v>19100000.0</v>
+      </c>
+      <c r="EK45">
         <v>19000000.0</v>
       </c>
-      <c r="EK45">
+      <c r="EL45">
         <v>18400000.0</v>
       </c>
-      <c r="EL45"/>
       <c r="EM45"/>
       <c r="EN45"/>
       <c r="EO45"/>
       <c r="EP45"/>
       <c r="EQ45"/>
       <c r="ER45"/>
       <c r="ES45"/>
+      <c r="ET45"/>
     </row>
-    <row r="46" spans="1:149">
+    <row r="46" spans="1:150">
       <c r="A46" t="s">
         <v>82</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
-      <c r="J46">
+      <c r="J46"/>
+      <c r="K46">
         <v>5032000.0</v>
       </c>
-      <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>16482000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>16482.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
-      <c r="R46">
+      <c r="R46"/>
+      <c r="S46">
         <v>421980000.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>418455000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>362693000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
@@ -17593,194 +17665,193 @@
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
       <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
-      <c r="DC46">
+      <c r="DC46"/>
+      <c r="DD46">
         <v>129707000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>114422000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>107381000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>96401000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>92096000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>89226000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>82631000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>80500000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>77032000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>72142000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>67074000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>57483000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>47843000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>45134000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>44739000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>44208000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>44082000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>44781000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>45194000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>43830000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>39683000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>35380000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>32332000.0</v>
       </c>
-      <c r="DZ46">
+      <c r="EA46">
         <v>28800000.0</v>
       </c>
-      <c r="EA46">
+      <c r="EB46">
         <v>28500000.0</v>
       </c>
-      <c r="EB46">
+      <c r="EC46">
         <v>23100000.0</v>
       </c>
-      <c r="EC46"/>
-      <c r="ED46">
+      <c r="ED46"/>
+      <c r="EE46">
         <v>21300000.0</v>
       </c>
-      <c r="EE46"/>
       <c r="EF46"/>
-      <c r="EG46">
+      <c r="EG46"/>
+      <c r="EH46">
         <v>19400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19100000.0</v>
       </c>
       <c r="EI46">
         <v>19100000.0</v>
       </c>
       <c r="EJ46">
+        <v>19100000.0</v>
+      </c>
+      <c r="EK46">
         <v>19000000.0</v>
       </c>
-      <c r="EK46">
+      <c r="EL46">
         <v>18400000.0</v>
       </c>
-      <c r="EL46"/>
       <c r="EM46"/>
       <c r="EN46"/>
       <c r="EO46"/>
       <c r="EP46"/>
       <c r="EQ46"/>
       <c r="ER46"/>
       <c r="ES46"/>
+      <c r="ET46"/>
     </row>
-    <row r="47" spans="1:149">
+    <row r="47" spans="1:150">
       <c r="A47" t="s">
         <v>83</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-      <c r="AE47">
-[...1 lines deleted...]
-      </c>
+      <c r="AE47"/>
       <c r="AF47">
         <v>0.0</v>
       </c>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
         <v>0.0</v>
       </c>
       <c r="AN47">
@@ -17821,61 +17892,63 @@
       </c>
       <c r="AZ47">
         <v>0.0</v>
       </c>
       <c r="BA47">
         <v>0.0</v>
       </c>
       <c r="BB47">
         <v>0.0</v>
       </c>
       <c r="BC47">
         <v>0.0</v>
       </c>
       <c r="BD47">
         <v>0.0</v>
       </c>
       <c r="BE47">
         <v>0.0</v>
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
         <v>0.0</v>
       </c>
-      <c r="BH47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH47">
+        <v>0.0</v>
+      </c>
+      <c r="BI47"/>
       <c r="BJ47">
         <v>0.0</v>
       </c>
       <c r="BK47">
         <v>0.0</v>
       </c>
-      <c r="BL47"/>
+      <c r="BL47">
+        <v>0.0</v>
+      </c>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
@@ -17917,97 +17990,96 @@
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
       <c r="EG47"/>
       <c r="EH47"/>
       <c r="EI47"/>
       <c r="EJ47"/>
       <c r="EK47"/>
       <c r="EL47"/>
       <c r="EM47"/>
       <c r="EN47"/>
       <c r="EO47"/>
       <c r="EP47"/>
       <c r="EQ47"/>
       <c r="ER47"/>
       <c r="ES47"/>
+      <c r="ET47"/>
     </row>
-    <row r="48" spans="1:149">
+    <row r="48" spans="1:150">
       <c r="A48" t="s">
         <v>84</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
-      <c r="M48">
-[...1 lines deleted...]
-      </c>
+      <c r="M48"/>
       <c r="N48">
         <v>831813000.0</v>
       </c>
       <c r="O48">
+        <v>831813000.0</v>
+      </c>
+      <c r="P48">
         <v>285773000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>158117000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>94353000.0</v>
       </c>
-      <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
-      <c r="AE48">
-[...1 lines deleted...]
-      </c>
+      <c r="AE48"/>
       <c r="AF48">
         <v>0.0</v>
       </c>
       <c r="AG48">
         <v>0.0</v>
       </c>
       <c r="AH48">
         <v>0.0</v>
       </c>
       <c r="AI48">
         <v>0.0</v>
       </c>
       <c r="AJ48">
         <v>0.0</v>
       </c>
       <c r="AK48">
         <v>0.0</v>
       </c>
       <c r="AL48">
         <v>0.0</v>
       </c>
       <c r="AM48">
         <v>0.0</v>
       </c>
       <c r="AN48">
@@ -18048,61 +18120,63 @@
       </c>
       <c r="AZ48">
         <v>0.0</v>
       </c>
       <c r="BA48">
         <v>0.0</v>
       </c>
       <c r="BB48">
         <v>0.0</v>
       </c>
       <c r="BC48">
         <v>0.0</v>
       </c>
       <c r="BD48">
         <v>0.0</v>
       </c>
       <c r="BE48">
         <v>0.0</v>
       </c>
       <c r="BF48">
         <v>0.0</v>
       </c>
       <c r="BG48">
         <v>0.0</v>
       </c>
-      <c r="BH48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH48">
+        <v>0.0</v>
+      </c>
+      <c r="BI48"/>
       <c r="BJ48">
         <v>0.0</v>
       </c>
       <c r="BK48">
         <v>0.0</v>
       </c>
-      <c r="BL48"/>
+      <c r="BL48">
+        <v>0.0</v>
+      </c>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
@@ -18144,87 +18218,86 @@
       <c r="DU48"/>
       <c r="DV48"/>
       <c r="DW48"/>
       <c r="DX48"/>
       <c r="DY48"/>
       <c r="DZ48"/>
       <c r="EA48"/>
       <c r="EB48"/>
       <c r="EC48"/>
       <c r="ED48"/>
       <c r="EE48"/>
       <c r="EF48"/>
       <c r="EG48"/>
       <c r="EH48"/>
       <c r="EI48"/>
       <c r="EJ48"/>
       <c r="EK48"/>
       <c r="EL48"/>
       <c r="EM48"/>
       <c r="EN48"/>
       <c r="EO48"/>
       <c r="EP48"/>
       <c r="EQ48"/>
       <c r="ER48"/>
       <c r="ES48"/>
+      <c r="ET48"/>
     </row>
-    <row r="49" spans="1:149">
+    <row r="49" spans="1:150">
       <c r="A49" t="s">
         <v>85</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
@@ -18265,61 +18338,63 @@
       </c>
       <c r="AZ49">
         <v>0.0</v>
       </c>
       <c r="BA49">
         <v>0.0</v>
       </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
-      <c r="BH49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49"/>
       <c r="BJ49">
         <v>0.0</v>
       </c>
       <c r="BK49">
         <v>0.0</v>
       </c>
-      <c r="BL49"/>
+      <c r="BL49">
+        <v>0.0</v>
+      </c>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
@@ -18361,52 +18436,53 @@
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
       <c r="EG49"/>
       <c r="EH49"/>
       <c r="EI49"/>
       <c r="EJ49"/>
       <c r="EK49"/>
       <c r="EL49"/>
       <c r="EM49"/>
       <c r="EN49"/>
       <c r="EO49"/>
       <c r="EP49"/>
       <c r="EQ49"/>
       <c r="ER49"/>
       <c r="ES49"/>
+      <c r="ET49"/>
     </row>
-    <row r="50" spans="1:149">
+    <row r="50" spans="1:150">
       <c r="A50" t="s">
         <v>86</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -18514,368 +18590,370 @@
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
       <c r="EH50"/>
       <c r="EI50"/>
       <c r="EJ50"/>
       <c r="EK50"/>
       <c r="EL50"/>
       <c r="EM50"/>
       <c r="EN50"/>
       <c r="EO50"/>
       <c r="EP50"/>
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
+      <c r="ET50"/>
     </row>
-    <row r="51" spans="1:149">
+    <row r="51" spans="1:150">
       <c r="A51" t="s">
         <v>87</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>675.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>546267000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-      <c r="AH51">
+      <c r="AH51"/>
+      <c r="AI51">
         <v>565745000.0</v>
       </c>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-      <c r="AL51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>512970000.0</v>
       </c>
-      <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>583946000.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
-      <c r="AT51">
+      <c r="AT51"/>
+      <c r="AU51">
         <v>488988000.0</v>
       </c>
-      <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-      <c r="AX51">
+      <c r="AX51"/>
+      <c r="AY51">
         <v>268398000.0</v>
       </c>
-      <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
-      <c r="BB51">
+      <c r="BB51"/>
+      <c r="BC51">
         <v>323163000.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
-      <c r="BF51">
+      <c r="BF51"/>
+      <c r="BG51">
         <v>444903000.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
-      <c r="BJ51">
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>224991000.0</v>
       </c>
-      <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
-      <c r="BN51">
+      <c r="BN51"/>
+      <c r="BO51">
         <v>248987000.0</v>
       </c>
-      <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
-      <c r="BR51">
+      <c r="BR51"/>
+      <c r="BS51">
         <v>284519000.0</v>
       </c>
-      <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
-      <c r="BV51">
+      <c r="BV51"/>
+      <c r="BW51">
         <v>534047000.0</v>
       </c>
-      <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
-      <c r="BZ51">
+      <c r="BZ51"/>
+      <c r="CA51">
         <v>80000.0</v>
       </c>
-      <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
-      <c r="CG51">
-[...1 lines deleted...]
-      </c>
+      <c r="CG51"/>
       <c r="CH51">
         <v>407517000.0</v>
       </c>
-      <c r="CI51"/>
+      <c r="CI51">
+        <v>407517000.0</v>
+      </c>
       <c r="CJ51"/>
-      <c r="CK51">
-[...1 lines deleted...]
-      </c>
+      <c r="CK51"/>
       <c r="CL51">
         <v>405327000.0</v>
       </c>
-      <c r="CM51"/>
+      <c r="CM51">
+        <v>405327000.0</v>
+      </c>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
-      <c r="CS51">
-[...1 lines deleted...]
-      </c>
+      <c r="CS51"/>
       <c r="CT51">
         <v>627609000.0</v>
       </c>
-      <c r="CU51"/>
+      <c r="CU51">
+        <v>627609000.0</v>
+      </c>
       <c r="CV51"/>
-      <c r="CW51">
-[...1 lines deleted...]
-      </c>
+      <c r="CW51"/>
       <c r="CX51">
         <v>782232000.0</v>
       </c>
-      <c r="CY51"/>
+      <c r="CY51">
+        <v>782232000.0</v>
+      </c>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
-      <c r="DC51">
+      <c r="DC51"/>
+      <c r="DD51">
         <v>401963000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>356311000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>292520000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>190210000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>203752000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>162908000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>118962000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>90400000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>58527000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>19096000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>19271000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>24658000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>24671000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>24783000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>24798000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>3462000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>3483000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>3511000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>3917000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>3871000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>4118000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>109153000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>159377000.0</v>
       </c>
-      <c r="DZ51">
+      <c r="EA51">
         <v>109400000.0</v>
       </c>
-      <c r="EA51">
+      <c r="EB51">
         <v>129800000.0</v>
       </c>
-      <c r="EB51">
+      <c r="EC51">
         <v>125400000.0</v>
       </c>
-      <c r="EC51"/>
-      <c r="ED51">
+      <c r="ED51"/>
+      <c r="EE51">
         <v>125500000.0</v>
       </c>
-      <c r="EE51"/>
       <c r="EF51"/>
-      <c r="EG51">
+      <c r="EG51"/>
+      <c r="EH51">
         <v>125700000.0</v>
       </c>
-      <c r="EH51">
+      <c r="EI51">
         <v>100700000.0</v>
       </c>
-      <c r="EI51">
+      <c r="EJ51">
         <v>100800000.0</v>
       </c>
-      <c r="EJ51">
+      <c r="EK51">
         <v>93400000.0</v>
       </c>
-      <c r="EK51">
+      <c r="EL51">
         <v>75900000.0</v>
       </c>
-      <c r="EL51"/>
       <c r="EM51"/>
       <c r="EN51"/>
       <c r="EO51"/>
       <c r="EP51"/>
       <c r="EQ51"/>
       <c r="ER51"/>
       <c r="ES51"/>
+      <c r="ET51"/>
     </row>
-    <row r="52" spans="1:149">
+    <row r="52" spans="1:150">
       <c r="A52" t="s">
         <v>88</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
-[...3 lines deleted...]
-      <c r="J52"/>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
-[...1 lines deleted...]
-      </c>
+      <c r="N52"/>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52">
         <v>675.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
@@ -18958,338 +19036,338 @@
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
       <c r="EE52"/>
       <c r="EF52"/>
       <c r="EG52"/>
       <c r="EH52"/>
       <c r="EI52"/>
       <c r="EJ52"/>
       <c r="EK52"/>
       <c r="EL52"/>
       <c r="EM52"/>
       <c r="EN52"/>
       <c r="EO52"/>
       <c r="EP52"/>
       <c r="EQ52"/>
       <c r="ER52"/>
       <c r="ES52"/>
+      <c r="ET52"/>
     </row>
-    <row r="53" spans="1:149">
+    <row r="53" spans="1:150">
       <c r="A53" t="s">
         <v>89</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>947000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>947.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1462265000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1588232000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>613025000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>1753478000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>1094866000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>1169554000.0</v>
       </c>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
         <v>816350000.0</v>
       </c>
-      <c r="AI53">
-[...1 lines deleted...]
-      </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
         <v>946097000.0</v>
       </c>
-      <c r="AM53">
-[...1 lines deleted...]
-      </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
+        <v>0.0</v>
+      </c>
+      <c r="AQ53">
         <v>565274000.0</v>
       </c>
-      <c r="AQ53">
-[...1 lines deleted...]
-      </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
         <v>476277000.0</v>
       </c>
-      <c r="AU53">
-[...1 lines deleted...]
-      </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53">
         <v>980584000.0</v>
       </c>
-      <c r="AY53">
-[...1 lines deleted...]
-      </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
         <v>1551326000.0</v>
       </c>
-      <c r="BC53">
-[...1 lines deleted...]
-      </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
         <v>1279855000.0</v>
       </c>
-      <c r="BG53">
-[...5 lines deleted...]
-      </c>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53"/>
       <c r="BJ53">
+        <v>0.0</v>
+      </c>
+      <c r="BK53">
         <v>1109891000.0</v>
       </c>
-      <c r="BK53">
-[...2 lines deleted...]
-      <c r="BL53"/>
+      <c r="BL53">
+        <v>0.0</v>
+      </c>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>985331000.0</v>
       </c>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>2572569000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>2370019000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>1863957000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>1720809000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>1489041000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>1285801000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>1174323000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
-      <c r="CW53">
+      <c r="CW53"/>
+      <c r="CX53">
         <v>1306334000.0</v>
       </c>
-      <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
       <c r="EE53"/>
       <c r="EF53"/>
       <c r="EG53"/>
       <c r="EH53"/>
       <c r="EI53"/>
       <c r="EJ53"/>
       <c r="EK53"/>
       <c r="EL53"/>
       <c r="EM53"/>
       <c r="EN53"/>
       <c r="EO53"/>
       <c r="EP53"/>
       <c r="EQ53"/>
       <c r="ER53"/>
       <c r="ES53"/>
+      <c r="ET53"/>
     </row>
-    <row r="54" spans="1:149">
+    <row r="54" spans="1:150">
       <c r="A54" t="s">
         <v>90</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -19330,61 +19408,63 @@
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54"/>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
-      <c r="BL54"/>
+      <c r="BL54">
+        <v>0.0</v>
+      </c>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
@@ -19426,1657 +19506,1664 @@
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
       <c r="EG54"/>
       <c r="EH54"/>
       <c r="EI54"/>
       <c r="EJ54"/>
       <c r="EK54"/>
       <c r="EL54"/>
       <c r="EM54"/>
       <c r="EN54"/>
       <c r="EO54"/>
       <c r="EP54"/>
       <c r="EQ54"/>
       <c r="ER54"/>
       <c r="ES54"/>
+      <c r="ET54"/>
     </row>
-    <row r="55" spans="1:149">
+    <row r="55" spans="1:150">
       <c r="A55" t="s">
         <v>91</v>
       </c>
       <c r="B55">
+        <v>1261345000.0</v>
+      </c>
+      <c r="C55">
         <v>1240042000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1178765000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1982072000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1997129000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2034632000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2098850000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2085610000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2068761000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2077540000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1973046000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2044187000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2052971000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2074626000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1989713000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1462265000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1588232000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1623764000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1550187000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1604961000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1632943000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1606033000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1496384000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1486988000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1517259000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1554264000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1455339000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1470054000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1429524000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1490701000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1489182000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1534935000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1560834000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1544704000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1441672000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1441058000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1512171000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1540508000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1475139000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1518906000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1566847000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1576120000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1525846000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1612739000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1605293000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1627892000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1536424000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1535142000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1522631000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1533654000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1425344000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1617314000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1616876000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1566493000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1605472000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1657890000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1672496000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1628984000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1766242000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1781733000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1796619000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1787568000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1743382000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1754978000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1790407000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1800075000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1680116000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1655500000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1601729000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1601442000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1611134000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1646183000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1629961000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1575234000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1616625000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1601922000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1563257000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1568034000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1497318000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1479716000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1465714000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1377054000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1369174000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1359228000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1340568000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1303446000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1280052000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1279806000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1257473000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1166097000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1210367000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1245370000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1227513000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1237546000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1231844000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1241053000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1234351000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1230344000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1246468000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1253782000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1258643000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1268837000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>706969000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>787365000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>256718000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>272100000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>1554994000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>1456717000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>1442703000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1132592000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1126903000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1070918000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>928248000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>784500000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>782284000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>675262000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>777970000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>725897000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>764092000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>717020000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>705363000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>575058000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>587132000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>552185000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>539985000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>518369000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>572101000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>559181000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>594064000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>561300000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>626300000.0</v>
       </c>
-      <c r="EB55">
+      <c r="EC55">
         <v>468000000.0</v>
       </c>
-      <c r="EC55"/>
-      <c r="ED55">
+      <c r="ED55"/>
+      <c r="EE55">
         <v>354400000.0</v>
       </c>
-      <c r="EE55"/>
       <c r="EF55"/>
-      <c r="EG55">
+      <c r="EG55"/>
+      <c r="EH55">
         <v>354500000.0</v>
       </c>
-      <c r="EH55">
+      <c r="EI55">
         <v>371600000.0</v>
       </c>
-      <c r="EI55">
+      <c r="EJ55">
         <v>430700000.0</v>
       </c>
-      <c r="EJ55">
+      <c r="EK55">
         <v>379600000.0</v>
       </c>
-      <c r="EK55">
+      <c r="EL55">
         <v>335000000.0</v>
       </c>
-      <c r="EL55"/>
       <c r="EM55"/>
       <c r="EN55"/>
       <c r="EO55"/>
       <c r="EP55"/>
       <c r="EQ55"/>
       <c r="ER55"/>
       <c r="ES55"/>
+      <c r="ET55"/>
     </row>
-    <row r="56" spans="1:149">
+    <row r="56" spans="1:150">
       <c r="A56" t="s">
         <v>92</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
-      <c r="E56">
+      <c r="E56"/>
+      <c r="F56">
         <v>952000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>832044000.0</v>
       </c>
-      <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
-      <c r="J56">
+      <c r="J56"/>
+      <c r="K56">
         <v>153047000.0</v>
       </c>
-      <c r="K56"/>
       <c r="L56"/>
-      <c r="M56">
+      <c r="M56"/>
+      <c r="N56">
         <v>660.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>124247000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>419357000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>0.71</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1588232000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1285700000.0</v>
       </c>
-      <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
-      <c r="V56">
+      <c r="V56"/>
+      <c r="W56">
         <v>2790878000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>1094866000.0</v>
       </c>
-      <c r="AA56"/>
       <c r="AB56"/>
       <c r="AC56"/>
-      <c r="AD56">
+      <c r="AD56"/>
+      <c r="AE56">
         <v>1169554000.0</v>
       </c>
-      <c r="AE56">
-[...1 lines deleted...]
-      </c>
       <c r="AF56">
         <v>0.0</v>
       </c>
       <c r="AG56">
         <v>0.0</v>
       </c>
       <c r="AH56">
+        <v>0.0</v>
+      </c>
+      <c r="AI56">
         <v>816350000.0</v>
       </c>
-      <c r="AI56">
-[...1 lines deleted...]
-      </c>
       <c r="AJ56">
         <v>0.0</v>
       </c>
       <c r="AK56">
         <v>0.0</v>
       </c>
       <c r="AL56">
+        <v>0.0</v>
+      </c>
+      <c r="AM56">
         <v>946097000.0</v>
       </c>
-      <c r="AM56">
-[...1 lines deleted...]
-      </c>
       <c r="AN56">
         <v>0.0</v>
       </c>
       <c r="AO56">
         <v>0.0</v>
       </c>
       <c r="AP56">
+        <v>0.0</v>
+      </c>
+      <c r="AQ56">
         <v>565274000.0</v>
       </c>
-      <c r="AQ56">
-[...1 lines deleted...]
-      </c>
       <c r="AR56">
         <v>0.0</v>
       </c>
       <c r="AS56">
         <v>0.0</v>
       </c>
       <c r="AT56">
+        <v>0.0</v>
+      </c>
+      <c r="AU56">
         <v>476277000.0</v>
       </c>
-      <c r="AU56">
-[...1 lines deleted...]
-      </c>
       <c r="AV56">
         <v>0.0</v>
       </c>
       <c r="AW56">
         <v>0.0</v>
       </c>
       <c r="AX56">
+        <v>0.0</v>
+      </c>
+      <c r="AY56">
         <v>980584000.0</v>
       </c>
-      <c r="AY56">
-[...1 lines deleted...]
-      </c>
       <c r="AZ56">
         <v>0.0</v>
       </c>
       <c r="BA56">
         <v>0.0</v>
       </c>
       <c r="BB56">
+        <v>0.0</v>
+      </c>
+      <c r="BC56">
         <v>1551326000.0</v>
       </c>
-      <c r="BC56">
-[...1 lines deleted...]
-      </c>
       <c r="BD56">
         <v>0.0</v>
       </c>
       <c r="BE56">
+        <v>0.0</v>
+      </c>
+      <c r="BF56">
         <v>11606000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>5479000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>3656000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1586000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>8973000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1277000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1547000.0</v>
       </c>
-      <c r="BL56"/>
-      <c r="BM56">
+      <c r="BM56"/>
+      <c r="BN56">
         <v>6763000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>985331000.0</v>
       </c>
-      <c r="BO56"/>
       <c r="BP56"/>
-      <c r="BQ56">
+      <c r="BQ56"/>
+      <c r="BR56">
         <v>2591000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>2572569000.0</v>
       </c>
-      <c r="BS56"/>
       <c r="BT56"/>
-      <c r="BU56">
+      <c r="BU56"/>
+      <c r="BV56">
         <v>2157000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>2370019000.0</v>
       </c>
-      <c r="BW56"/>
       <c r="BX56"/>
-      <c r="BY56">
+      <c r="BY56"/>
+      <c r="BZ56">
         <v>3915000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>692000.0</v>
       </c>
-      <c r="CA56"/>
       <c r="CB56"/>
-      <c r="CC56">
+      <c r="CC56"/>
+      <c r="CD56">
         <v>16000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>89000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>135652000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>104000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>45500.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1489041000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>610000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>752000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>778000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>755000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>843000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>893000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>960000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>1064000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>1261000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>1467000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>1469000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>1841000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>3548000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>2955000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>2517000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>1306334000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>3270000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>2671000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>2272000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>1883000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>280035000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>468459000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>331208000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>248201000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>377230000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>328626000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>252368000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>203600000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>222080000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>195584000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>184235000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>166742000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>212800000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>195795000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>188678000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>446641000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>216920000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>208262000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>169032000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>137068000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>190267000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>167677000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>168341000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>188700000.0</v>
       </c>
-      <c r="EA56">
+      <c r="EB56">
         <v>127300000.0</v>
       </c>
-      <c r="EB56">
+      <c r="EC56">
         <v>69200000.0</v>
       </c>
-      <c r="EC56"/>
-      <c r="ED56">
+      <c r="ED56"/>
+      <c r="EE56">
         <v>70100000.0</v>
       </c>
-      <c r="EE56"/>
       <c r="EF56"/>
-      <c r="EG56">
+      <c r="EG56"/>
+      <c r="EH56">
         <v>48300000.0</v>
       </c>
-      <c r="EH56">
+      <c r="EI56">
         <v>52200000.0</v>
       </c>
-      <c r="EI56">
+      <c r="EJ56">
         <v>61400000.0</v>
       </c>
-      <c r="EJ56">
+      <c r="EK56">
         <v>39300000.0</v>
       </c>
-      <c r="EK56">
+      <c r="EL56">
         <v>41600000.0</v>
       </c>
-      <c r="EL56"/>
       <c r="EM56"/>
       <c r="EN56"/>
       <c r="EO56"/>
       <c r="EP56"/>
       <c r="EQ56"/>
       <c r="ER56"/>
       <c r="ES56"/>
+      <c r="ET56"/>
     </row>
-    <row r="57" spans="1:149">
+    <row r="57" spans="1:150">
       <c r="A57" t="s">
         <v>93</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
-      <c r="N57">
+      <c r="N57"/>
+      <c r="O57">
         <v>-17793000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>419357000.0</v>
       </c>
-      <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
-      <c r="V57">
+      <c r="V57"/>
+      <c r="W57">
         <v>872.66</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-      <c r="Z57">
+      <c r="Z57"/>
+      <c r="AA57">
         <v>192110000.0</v>
       </c>
-      <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
-      <c r="AD57">
+      <c r="AD57"/>
+      <c r="AE57">
         <v>412313000.0</v>
       </c>
-      <c r="AE57">
-[...1 lines deleted...]
-      </c>
       <c r="AF57">
         <v>0.0</v>
       </c>
       <c r="AG57">
         <v>0.0</v>
       </c>
       <c r="AH57">
+        <v>0.0</v>
+      </c>
+      <c r="AI57">
         <v>515660000.0</v>
       </c>
-      <c r="AI57">
-[...1 lines deleted...]
-      </c>
       <c r="AJ57">
         <v>0.0</v>
       </c>
       <c r="AK57">
         <v>0.0</v>
       </c>
       <c r="AL57">
+        <v>0.0</v>
+      </c>
+      <c r="AM57">
         <v>430569000.0</v>
       </c>
-      <c r="AM57">
-[...1 lines deleted...]
-      </c>
       <c r="AN57">
         <v>0.0</v>
       </c>
       <c r="AO57">
         <v>0.0</v>
       </c>
       <c r="AP57">
+        <v>0.0</v>
+      </c>
+      <c r="AQ57">
         <v>469753000.0</v>
       </c>
-      <c r="AQ57">
-[...1 lines deleted...]
-      </c>
       <c r="AR57">
         <v>0.0</v>
       </c>
       <c r="AS57">
         <v>0.0</v>
       </c>
       <c r="AT57">
+        <v>0.0</v>
+      </c>
+      <c r="AU57">
         <v>432355000.0</v>
       </c>
-      <c r="AU57">
-[...1 lines deleted...]
-      </c>
       <c r="AV57">
         <v>0.0</v>
       </c>
       <c r="AW57">
         <v>0.0</v>
       </c>
       <c r="AX57">
+        <v>0.0</v>
+      </c>
+      <c r="AY57">
         <v>529004000.0</v>
       </c>
-      <c r="AY57">
-[...1 lines deleted...]
-      </c>
       <c r="AZ57">
         <v>0.0</v>
       </c>
       <c r="BA57">
+        <v>0.0</v>
+      </c>
+      <c r="BB57">
         <v>8158000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>499076000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4307000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>3343000.0</v>
       </c>
-      <c r="BE57">
-[...1 lines deleted...]
-      </c>
       <c r="BF57">
+        <v>0.0</v>
+      </c>
+      <c r="BG57">
         <v>368049000.0</v>
       </c>
-      <c r="BG57">
-[...5 lines deleted...]
-      </c>
+      <c r="BH57">
+        <v>0.0</v>
+      </c>
+      <c r="BI57"/>
       <c r="BJ57">
+        <v>0.0</v>
+      </c>
+      <c r="BK57">
         <v>422860000.0</v>
       </c>
-      <c r="BK57">
-[...1 lines deleted...]
-      </c>
       <c r="BL57">
+        <v>0.0</v>
+      </c>
+      <c r="BM57">
         <v>160000.0</v>
       </c>
-      <c r="BM57"/>
-      <c r="BN57">
+      <c r="BN57"/>
+      <c r="BO57">
         <v>1484000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1199000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1950000.0</v>
       </c>
-      <c r="BQ57"/>
-      <c r="BR57">
+      <c r="BR57"/>
+      <c r="BS57">
         <v>4825000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>6691000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>6889000.0</v>
       </c>
-      <c r="BU57"/>
-      <c r="BV57">
+      <c r="BV57"/>
+      <c r="BW57">
         <v>7460000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>7898000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>7246000.0</v>
       </c>
-      <c r="BY57"/>
-      <c r="BZ57">
+      <c r="BZ57"/>
+      <c r="CA57">
         <v>328000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>6397000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>7120000.0</v>
       </c>
-      <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>7197000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>7206000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>7400000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>104000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>7664000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>6744000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>7569000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>13329000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>7491000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>7126000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>345.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>6598000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>7003000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>7523000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>496.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>8191000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>8307000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>1213.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>514.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>8287000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>238640000.0</v>
       </c>
-      <c r="CY57"/>
       <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
-      <c r="DC57">
+      <c r="DC57"/>
+      <c r="DD57">
         <v>676100000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>633400000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>691300000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>512100000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>507800000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>491100000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>406000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>296000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>337100000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>284200000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>275400000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>225200000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>271900000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>231600000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>225900000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>164800000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>183900000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>156800000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>152300000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>133100000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>191000000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>178400000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>217800000.0</v>
       </c>
-      <c r="DZ57"/>
       <c r="EA57"/>
       <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
       <c r="EE57"/>
       <c r="EF57"/>
       <c r="EG57"/>
       <c r="EH57"/>
       <c r="EI57"/>
       <c r="EJ57"/>
       <c r="EK57"/>
       <c r="EL57"/>
       <c r="EM57"/>
       <c r="EN57"/>
       <c r="EO57"/>
       <c r="EP57"/>
       <c r="EQ57"/>
       <c r="ER57"/>
       <c r="ES57"/>
+      <c r="ET57"/>
     </row>
-    <row r="58" spans="1:149">
+    <row r="58" spans="1:150">
       <c r="A58" t="s">
         <v>94</v>
       </c>
       <c r="B58">
+        <v>101000.0</v>
+      </c>
+      <c r="C58">
         <v>1664000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1870000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>449000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>258000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2770000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>719000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>556000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>389000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1295000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>552000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>352000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1217000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1623000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>419966000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>728000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>994000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2140000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>528000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>765000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7654000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1876000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>392000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>266000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>825000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1726000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>737000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>637000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>55000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>644000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>525000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>629000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>126000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1154000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>224000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>547000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>313000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>619000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>355000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>159000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5951000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>274000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>277000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>595000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>6416000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>382000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>556000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>246000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>5991000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>776000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>5080000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>184000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>8619000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6411000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>5008000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3691000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>5297000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2811000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>261000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>152000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>7840000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>458000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>73000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>214000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>7663000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2183000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1318000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2166000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>4966000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>5287000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>7037000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>7110000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>9161000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>7774000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>7946000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>7848000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>11050000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>8846000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>6574000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>7550000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>8628000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>8208000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>7716000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>7715000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>6417000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>7776000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>6744000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>7569000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>13329000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>7491000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>7126000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>7120000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>6598000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>7003000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>7523000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>7923000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>8191000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>8307000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>10917000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>8972000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>8294000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>8287000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>8172000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>7749000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>7715000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>6500000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>1075107000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>987459000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>982263000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>699408000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>708955000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>651622000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>522840000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>382200000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>391445000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>297602000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>279958000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>235186000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>281913000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>242070000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>236352000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>168349000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>187371000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>160331000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>156194000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>137040000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>195062000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>287566000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>377218000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>347300000.0</v>
       </c>
-      <c r="EA58">
+      <c r="EB58">
         <v>417600000.0</v>
       </c>
-      <c r="EB58">
+      <c r="EC58">
         <v>358800000.0</v>
       </c>
-      <c r="EC58"/>
-      <c r="ED58">
+      <c r="ED58"/>
+      <c r="EE58">
         <v>221900000.0</v>
       </c>
-      <c r="EE58"/>
       <c r="EF58"/>
-      <c r="EG58">
+      <c r="EG58"/>
+      <c r="EH58">
         <v>230000000.0</v>
       </c>
-      <c r="EH58">
+      <c r="EI58">
         <v>250800000.0</v>
       </c>
-      <c r="EI58">
+      <c r="EJ58">
         <v>314700000.0</v>
       </c>
-      <c r="EJ58">
+      <c r="EK58">
         <v>268400000.0</v>
       </c>
-      <c r="EK58">
+      <c r="EL58">
         <v>226700000.0</v>
       </c>
-      <c r="EL58"/>
       <c r="EM58"/>
       <c r="EN58"/>
       <c r="EO58"/>
       <c r="EP58"/>
       <c r="EQ58"/>
       <c r="ER58"/>
       <c r="ES58"/>
+      <c r="ET58"/>
     </row>
-    <row r="59" spans="1:149">
+    <row r="59" spans="1:150">
       <c r="A59" t="s">
         <v>95</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -21117,61 +21204,63 @@
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59"/>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
-      <c r="BL59"/>
+      <c r="BL59">
+        <v>0.0</v>
+      </c>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
@@ -21213,514 +21302,516 @@
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
       <c r="EG59"/>
       <c r="EH59"/>
       <c r="EI59"/>
       <c r="EJ59"/>
       <c r="EK59"/>
       <c r="EL59"/>
       <c r="EM59"/>
       <c r="EN59"/>
       <c r="EO59"/>
       <c r="EP59"/>
       <c r="EQ59"/>
       <c r="ER59"/>
       <c r="ES59"/>
+      <c r="ET59"/>
     </row>
-    <row r="60" spans="1:149">
+    <row r="60" spans="1:150">
       <c r="A60" t="s">
         <v>96</v>
       </c>
       <c r="B60">
+        <v>1261244000.0</v>
+      </c>
+      <c r="C60">
         <v>1237023000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1176895000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1981623000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1996871000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2031862000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2098131000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2085054000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2068372000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2076245000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1972494000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2043835000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2051754000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2073003000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1569747000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1461537000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1587238000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1621624000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1549659000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1604196000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1625289000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1604157000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1495992000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1486722000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1516434000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1552538000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1454602000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1469417000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1429469000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1490057000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1488657000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1534306000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1560708000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1543550000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1441448000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1440511000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1511858000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1539889000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1474784000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1518747000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1560896000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1575846000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1525569000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1612144000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1598877000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1627510000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1535868000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1534896000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1516640000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1532878000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1420264000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1617130000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1608257000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1560082000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1600464000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1654199000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1667199000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1626173000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1765981000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1781581000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1788779000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1787110000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1743309000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1754764000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1782744000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1797892000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1678798000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1653334000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1596763000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1596155000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1604097000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1639073000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1620800000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1567460000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1608679000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1594074000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1552207000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1559188000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1490744000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1472166000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1457086000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1368846000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1361458000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1351513000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1334151000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1295670000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1273308000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1272237000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1244144000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1158606000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1203241000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>1238250000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1220915000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1230543000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1224321000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>1233130000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1226160000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>1222037000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>1235551000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>1244810000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>1250349000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>1260550000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>698797000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>779616000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>249003000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>265600000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>476854000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>467062000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>458949000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>430300000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>415286000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>416908000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>403202000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>398100000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>386662000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>371996000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>483301000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>476020000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>467502000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>460600000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>454616000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>406709000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>399761000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>391854000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>383791000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>381329000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>377039000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>271615000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>216846000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>214000000.0</v>
       </c>
-      <c r="EA60">
+      <c r="EB60">
         <v>208700000.0</v>
       </c>
-      <c r="EB60">
+      <c r="EC60">
         <v>109200000.0</v>
       </c>
-      <c r="EC60"/>
-      <c r="ED60">
+      <c r="ED60"/>
+      <c r="EE60">
         <v>132500000.0</v>
       </c>
-      <c r="EE60"/>
       <c r="EF60"/>
-      <c r="EG60">
+      <c r="EG60"/>
+      <c r="EH60">
         <v>124500000.0</v>
       </c>
-      <c r="EH60">
+      <c r="EI60">
         <v>120800000.0</v>
       </c>
-      <c r="EI60">
+      <c r="EJ60">
         <v>116000000.0</v>
       </c>
-      <c r="EJ60">
+      <c r="EK60">
         <v>111200000.0</v>
       </c>
-      <c r="EK60">
+      <c r="EL60">
         <v>108300000.0</v>
       </c>
-      <c r="EL60"/>
       <c r="EM60"/>
       <c r="EN60"/>
       <c r="EO60"/>
       <c r="EP60"/>
       <c r="EQ60"/>
       <c r="ER60"/>
       <c r="ES60"/>
+      <c r="ET60"/>
     </row>
-    <row r="61" spans="1:149">
+    <row r="61" spans="1:150">
       <c r="A61" t="s">
         <v>97</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -21761,61 +21852,63 @@
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61"/>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
-      <c r="BL61"/>
+      <c r="BL61">
+        <v>0.0</v>
+      </c>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
@@ -21857,52 +21950,53 @@
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
       <c r="EF61"/>
       <c r="EG61"/>
       <c r="EH61"/>
       <c r="EI61"/>
       <c r="EJ61"/>
       <c r="EK61"/>
       <c r="EL61"/>
       <c r="EM61"/>
       <c r="EN61"/>
       <c r="EO61"/>
       <c r="EP61"/>
       <c r="EQ61"/>
       <c r="ER61"/>
       <c r="ES61"/>
+      <c r="ET61"/>
     </row>
-    <row r="62" spans="1:149">
+    <row r="62" spans="1:150">
       <c r="A62" t="s">
         <v>98</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22010,50 +22104,51 @@
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
       <c r="EF62"/>
       <c r="EG62"/>
       <c r="EH62"/>
       <c r="EI62"/>
       <c r="EJ62"/>
       <c r="EK62"/>
       <c r="EL62"/>
       <c r="EM62"/>
       <c r="EN62"/>
       <c r="EO62"/>
       <c r="EP62"/>
       <c r="EQ62"/>
       <c r="ER62"/>
       <c r="ES62"/>
+      <c r="ET62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22161,51 +22256,51 @@
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B2">
         <v>1835370000.0</v>
       </c>
       <c r="C2">
         <v>1847680000.0</v>
       </c>
       <c r="D2">
         <v>1516226000.0</v>
       </c>
       <c r="E2">
         <v>1693200000.0</v>
       </c>
       <c r="F2">
         <v>1721710000.0</v>
       </c>
       <c r="G2">
         <v>1521096000.0</v>
       </c>
       <c r="H2">
         <v>1474866000.0</v>
       </c>
       <c r="I2">
         <v>1413752000.0</v>
       </c>
@@ -22271,51 +22366,51 @@
         <v>3000000.0</v>
       </c>
       <c r="AE2">
         <v>1923000.0</v>
       </c>
       <c r="AF2">
         <v>8747000.0</v>
       </c>
       <c r="AG2">
         <v>6996000.0</v>
       </c>
       <c r="AH2">
         <v>10300000.0</v>
       </c>
       <c r="AI2">
         <v>8800000.0</v>
       </c>
       <c r="AJ2">
         <v>6600000.0</v>
       </c>
       <c r="AK2"/>
       <c r="AL2"/>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B3">
         <v>-89761000.0</v>
       </c>
       <c r="C3">
         <v>-133687000.0</v>
       </c>
       <c r="D3">
         <v>1043332000.0</v>
       </c>
       <c r="E3">
         <v>1013814000.0</v>
       </c>
       <c r="F3">
         <v>-1000.0</v>
       </c>
       <c r="G3">
         <v>1056238.0</v>
       </c>
       <c r="H3">
         <v>968986.0</v>
       </c>
       <c r="I3">
         <v>161141.0</v>
       </c>
@@ -22381,93 +22476,93 @@
         <v>92800000.0</v>
       </c>
       <c r="AE3">
         <v>76893000.0</v>
       </c>
       <c r="AF3">
         <v>67350000.0</v>
       </c>
       <c r="AG3">
         <v>67690000.0</v>
       </c>
       <c r="AH3">
         <v>50500000.0</v>
       </c>
       <c r="AI3">
         <v>43500000.0</v>
       </c>
       <c r="AJ3">
         <v>30400000.0</v>
       </c>
       <c r="AK3"/>
       <c r="AL3"/>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B5">
         <v>332756000.0</v>
       </c>
       <c r="C5">
         <v>1257760000.0</v>
       </c>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>416326000.0</v>
       </c>
       <c r="G5">
         <v>308404000.0</v>
       </c>
       <c r="H5">
         <v>266292000.0</v>
       </c>
       <c r="I5">
         <v>270647000.0</v>
       </c>
@@ -22539,51 +22634,51 @@
       </c>
       <c r="AF5">
         <v>167011000.0</v>
       </c>
       <c r="AG5">
         <v>141806000.0</v>
       </c>
       <c r="AH5">
         <v>80200000.0</v>
       </c>
       <c r="AI5">
         <v>82100000.0</v>
       </c>
       <c r="AJ5">
         <v>65400000.0</v>
       </c>
       <c r="AK5">
         <v>33900000.0</v>
       </c>
       <c r="AL5">
         <v>25400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B6">
         <v>242995000.0</v>
       </c>
       <c r="C6">
         <v>461949000.0</v>
       </c>
       <c r="D6">
         <v>299781000.0</v>
       </c>
       <c r="E6">
         <v>305504000.0</v>
       </c>
       <c r="F6">
         <v>416325000.0</v>
       </c>
       <c r="G6">
         <v>308404000.0</v>
       </c>
       <c r="H6">
         <v>266292000.0</v>
       </c>
       <c r="I6">
         <v>270647000.0</v>
       </c>
@@ -22655,141 +22750,141 @@
       </c>
       <c r="AF6">
         <v>234361000.0</v>
       </c>
       <c r="AG6">
         <v>209496000.0</v>
       </c>
       <c r="AH6">
         <v>130700000.0</v>
       </c>
       <c r="AI6">
         <v>125600000.0</v>
       </c>
       <c r="AJ6">
         <v>95800000.0</v>
       </c>
       <c r="AK6">
         <v>33900000.0</v>
       </c>
       <c r="AL6">
         <v>25400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>-1155000.0</v>
       </c>
       <c r="J8">
         <v>-25846000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B9">
         <v>332756000.0</v>
       </c>
       <c r="C9">
         <v>461949000.0</v>
       </c>
       <c r="D9">
         <v>299781000.0</v>
       </c>
       <c r="E9">
         <v>305504000.0</v>
       </c>
       <c r="F9">
         <v>-1305384000.0</v>
       </c>
       <c r="G9">
         <v>-1212692000.0</v>
       </c>
       <c r="H9">
         <v>-1208574000.0</v>
       </c>
       <c r="I9">
         <v>-1143105000.0</v>
       </c>
@@ -22857,51 +22952,51 @@
         <v>972300000.0</v>
       </c>
       <c r="AE9">
         <v>786594000.0</v>
       </c>
       <c r="AF9">
         <v>630508000.0</v>
       </c>
       <c r="AG9">
         <v>593956000.0</v>
       </c>
       <c r="AH9">
         <v>489300000.0</v>
       </c>
       <c r="AI9">
         <v>341800000.0</v>
       </c>
       <c r="AJ9">
         <v>291100000.0</v>
       </c>
       <c r="AK9"/>
       <c r="AL9"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B10">
         <v>332756000.0</v>
       </c>
       <c r="C10">
         <v>461949000.0</v>
       </c>
       <c r="D10">
         <v>299781000.0</v>
       </c>
       <c r="E10">
         <v>305504000.0</v>
       </c>
       <c r="F10">
         <v>416326000.0</v>
       </c>
       <c r="G10">
         <v>308404000.0</v>
       </c>
       <c r="H10">
         <v>266292000.0</v>
       </c>
       <c r="I10">
         <v>270647000.0</v>
       </c>
@@ -22969,51 +23064,51 @@
         <v>147800000.0</v>
       </c>
       <c r="AE10">
         <v>207590000.0</v>
       </c>
       <c r="AF10">
         <v>167011000.0</v>
       </c>
       <c r="AG10">
         <v>141806000.0</v>
       </c>
       <c r="AH10">
         <v>80200000.0</v>
       </c>
       <c r="AI10">
         <v>82100000.0</v>
       </c>
       <c r="AJ10">
         <v>65400000.0</v>
       </c>
       <c r="AK10"/>
       <c r="AL10"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B11">
         <v>32920000.0</v>
       </c>
       <c r="C11">
         <v>38575000.0</v>
       </c>
       <c r="D11">
         <v>35597000.0</v>
       </c>
       <c r="E11">
         <v>31339000.0</v>
       </c>
       <c r="F11">
         <v>30484000.0</v>
       </c>
       <c r="G11">
         <v>29024000.0</v>
       </c>
       <c r="H11">
         <v>27729000.0</v>
       </c>
       <c r="I11">
         <v>28250000.0</v>
       </c>
@@ -23085,51 +23180,51 @@
       </c>
       <c r="AF11">
         <v>11624000.0</v>
       </c>
       <c r="AG11">
         <v>8317000.0</v>
       </c>
       <c r="AH11">
         <v>11500000.0</v>
       </c>
       <c r="AI11">
         <v>4500000.0</v>
       </c>
       <c r="AJ11">
         <v>3100000.0</v>
       </c>
       <c r="AK11">
         <v>-33900000.0</v>
       </c>
       <c r="AL11">
         <v>-25400000.0</v>
       </c>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>84513000.0</v>
       </c>
       <c r="D12">
         <v>107541000.0</v>
       </c>
       <c r="E12">
         <v>66438000.0</v>
       </c>
       <c r="F12">
         <v>3686000.0</v>
       </c>
       <c r="G12">
         <v>15650000.0</v>
       </c>
       <c r="H12">
         <v>57205000.0</v>
       </c>
       <c r="I12">
         <v>52399000.0</v>
       </c>
       <c r="J12">
         <v>25165000.0</v>
@@ -23199,135 +23294,135 @@
       </c>
       <c r="AF12">
         <v>8747000.0</v>
       </c>
       <c r="AG12">
         <v>6996000.0</v>
       </c>
       <c r="AH12">
         <v>10300000.0</v>
       </c>
       <c r="AI12">
         <v>8800000.0</v>
       </c>
       <c r="AJ12">
         <v>6600000.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B15">
         <v>299836000.0</v>
       </c>
       <c r="C15">
         <v>423374000.0</v>
       </c>
       <c r="D15">
         <v>264184000.0</v>
       </c>
       <c r="E15">
         <v>274165000.0</v>
       </c>
       <c r="F15">
         <v>385842000.0</v>
       </c>
       <c r="G15">
         <v>279380000.0</v>
       </c>
       <c r="H15">
         <v>238563000.0</v>
       </c>
       <c r="I15">
         <v>242397000.0</v>
       </c>
@@ -23399,51 +23494,51 @@
       </c>
       <c r="AF15">
         <v>155387000.0</v>
       </c>
       <c r="AG15">
         <v>133489000.0</v>
       </c>
       <c r="AH15">
         <v>69600000.0</v>
       </c>
       <c r="AI15">
         <v>77600000.0</v>
       </c>
       <c r="AJ15">
         <v>62300000.0</v>
       </c>
       <c r="AK15">
         <v>33900000.0</v>
       </c>
       <c r="AL15">
         <v>25400000.0</v>
       </c>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B16">
         <v>299836000.0</v>
       </c>
       <c r="C16">
         <v>423374000.0</v>
       </c>
       <c r="D16">
         <v>264184000.0</v>
       </c>
       <c r="E16">
         <v>274165000.0</v>
       </c>
       <c r="F16">
         <v>385843000.0</v>
       </c>
       <c r="G16">
         <v>279380000.0</v>
       </c>
       <c r="H16">
         <v>238563000.0</v>
       </c>
       <c r="I16">
         <v>242397000.0</v>
       </c>
@@ -23493,51 +23588,51 @@
         <v>78605000.0</v>
       </c>
       <c r="Y16">
         <v>162042000.0</v>
       </c>
       <c r="Z16">
         <v>159291000.0</v>
       </c>
       <c r="AA16">
         <v>223970000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
     </row>
     <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B17">
         <v>299836000.0</v>
       </c>
       <c r="C17">
         <v>423374000.0</v>
       </c>
       <c r="D17">
         <v>264184000.0</v>
       </c>
       <c r="E17">
         <v>274165000.0</v>
       </c>
       <c r="F17">
         <v>385843000.0</v>
       </c>
       <c r="G17">
         <v>279380000.0</v>
       </c>
       <c r="H17">
         <v>238563000.0</v>
       </c>
       <c r="I17">
         <v>242397000.0</v>
       </c>
@@ -23567,93 +23662,93 @@
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>305504000.0</v>
       </c>
       <c r="F19">
         <v>416326000.0</v>
       </c>
       <c r="G19">
         <v>308404000.0</v>
       </c>
       <c r="H19">
         <v>266292000.0</v>
       </c>
       <c r="I19">
         <v>270647000.0</v>
       </c>
       <c r="J19">
         <v>232393000.0</v>
       </c>
       <c r="K19">
         <v>239389000.0</v>
       </c>
@@ -23677,93 +23772,93 @@
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B21">
         <v>332756000.0</v>
       </c>
       <c r="C21">
         <v>461949000.0</v>
       </c>
       <c r="D21">
         <v>299781000.0</v>
       </c>
       <c r="E21">
         <v>305504000.0</v>
       </c>
       <c r="F21">
         <v>416326000.0</v>
       </c>
       <c r="G21">
         <v>308404000.0</v>
       </c>
       <c r="H21">
         <v>266292000.0</v>
       </c>
       <c r="I21">
         <v>270647000.0</v>
       </c>
@@ -23835,93 +23930,93 @@
       </c>
       <c r="AF21">
         <v>167011000.0</v>
       </c>
       <c r="AG21">
         <v>141806000.0</v>
       </c>
       <c r="AH21">
         <v>80200000.0</v>
       </c>
       <c r="AI21">
         <v>82100000.0</v>
       </c>
       <c r="AJ21">
         <v>65400000.0</v>
       </c>
       <c r="AK21">
         <v>33900000.0</v>
       </c>
       <c r="AL21">
         <v>25400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B23">
         <v>2555013000.0</v>
       </c>
       <c r="C23">
         <v>2629041000.0</v>
       </c>
       <c r="D23">
         <v>2613221000.0</v>
       </c>
       <c r="E23">
         <v>2550391000.0</v>
       </c>
       <c r="F23">
         <v>2474804000.0</v>
       </c>
       <c r="G23">
         <v>2196427000.0</v>
       </c>
       <c r="H23">
         <v>2179476000.0</v>
       </c>
       <c r="I23">
         <v>2085378000.0</v>
       </c>
@@ -23993,177 +24088,177 @@
       </c>
       <c r="AF23">
         <v>472244000.0</v>
       </c>
       <c r="AG23">
         <v>459146000.0</v>
       </c>
       <c r="AH23">
         <v>419400000.0</v>
       </c>
       <c r="AI23">
         <v>268500000.0</v>
       </c>
       <c r="AJ23">
         <v>232300000.0</v>
       </c>
       <c r="AK23">
         <v>33900000.0</v>
       </c>
       <c r="AL23">
         <v>25400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B27">
         <v>162611000.0</v>
       </c>
       <c r="C27">
         <v>182146000.0</v>
       </c>
       <c r="D27">
         <v>215643000.0</v>
       </c>
       <c r="E27">
         <v>215556000.0</v>
       </c>
       <c r="F27">
         <v>197486000.0</v>
       </c>
       <c r="G27">
         <v>189787000.0</v>
       </c>
       <c r="H27">
         <v>219860000.0</v>
       </c>
       <c r="I27">
         <v>222630000.0</v>
       </c>
@@ -24201,51 +24296,51 @@
       </c>
       <c r="AD27">
         <v>312200000.0</v>
       </c>
       <c r="AE27">
         <v>247794000.0</v>
       </c>
       <c r="AF27">
         <v>201214000.0</v>
       </c>
       <c r="AG27">
         <v>200723000.0</v>
       </c>
       <c r="AH27">
         <v>147200000.0</v>
       </c>
       <c r="AI27"/>
       <c r="AJ27">
         <v>100200000.0</v>
       </c>
       <c r="AK27"/>
       <c r="AL27"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B28">
         <v>557032000.0</v>
       </c>
       <c r="C28">
         <v>599215000.0</v>
       </c>
       <c r="D28">
         <v>581571000.0</v>
       </c>
       <c r="E28">
         <v>641635000.0</v>
       </c>
       <c r="F28">
         <v>555608000.0</v>
       </c>
       <c r="G28">
         <v>485544000.0</v>
       </c>
       <c r="H28">
         <v>484750000.0</v>
       </c>
       <c r="I28">
         <v>448996000.0</v>
       </c>
@@ -24311,51 +24406,51 @@
         <v>384500000.0</v>
       </c>
       <c r="AE28">
         <v>315597000.0</v>
       </c>
       <c r="AF28">
         <v>261091000.0</v>
       </c>
       <c r="AG28">
         <v>242977000.0</v>
       </c>
       <c r="AH28">
         <v>148100000.0</v>
       </c>
       <c r="AI28">
         <v>131100000.0</v>
       </c>
       <c r="AJ28">
         <v>84200000.0</v>
       </c>
       <c r="AK28"/>
       <c r="AL28"/>
     </row>
     <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B29">
         <v>32920000.0</v>
       </c>
       <c r="C29">
         <v>38575000.0</v>
       </c>
       <c r="D29">
         <v>35597000.0</v>
       </c>
       <c r="E29">
         <v>31339000.0</v>
       </c>
       <c r="F29">
         <v>30484000.0</v>
       </c>
       <c r="G29">
         <v>29024000.0</v>
       </c>
       <c r="H29">
         <v>27729000.0</v>
       </c>
       <c r="I29">
         <v>28250000.0</v>
       </c>
@@ -24375,51 +24470,51 @@
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B30">
         <v>719643000.0</v>
       </c>
       <c r="C30">
         <v>781361000.0</v>
       </c>
       <c r="D30">
         <v>299781000.0</v>
       </c>
       <c r="E30">
         <v>1545994000.0</v>
       </c>
       <c r="F30">
         <v>753094000.0</v>
       </c>
       <c r="G30">
         <v>675331000.0</v>
       </c>
       <c r="H30">
         <v>704610000.0</v>
       </c>
       <c r="I30">
         <v>671626000.0</v>
       </c>
@@ -24491,51 +24586,51 @@
       </c>
       <c r="AF30">
         <v>463497000.0</v>
       </c>
       <c r="AG30">
         <v>452150000.0</v>
       </c>
       <c r="AH30">
         <v>409100000.0</v>
       </c>
       <c r="AI30">
         <v>259700000.0</v>
       </c>
       <c r="AJ30">
         <v>225700000.0</v>
       </c>
       <c r="AK30">
         <v>33900000.0</v>
       </c>
       <c r="AL30">
         <v>25400000.0</v>
       </c>
     </row>
     <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B31">
         <v>332756000.0</v>
       </c>
       <c r="C31">
         <v>49174000.0</v>
       </c>
       <c r="D31">
         <v>2115788000.0</v>
       </c>
       <c r="E31">
         <v>3239194000.0</v>
       </c>
       <c r="F31">
         <v>-67839000.0</v>
       </c>
       <c r="G31">
         <v>-41484000.0</v>
       </c>
       <c r="H31">
         <v>-71395000.0</v>
       </c>
       <c r="I31">
         <v>-67726000.0</v>
       </c>
@@ -24601,51 +24696,51 @@
         <v>-2968000.0</v>
       </c>
       <c r="AE31">
         <v>-1923000.0</v>
       </c>
       <c r="AF31">
         <v>-8747000.0</v>
       </c>
       <c r="AG31">
         <v>-6996000.0</v>
       </c>
       <c r="AH31">
         <v>-11200000.0</v>
       </c>
       <c r="AI31">
         <v>-8800000.0</v>
       </c>
       <c r="AJ31">
         <v>-6600000.0</v>
       </c>
       <c r="AK31"/>
       <c r="AL31"/>
     </row>
     <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B32">
         <v>332756000.0</v>
       </c>
       <c r="C32">
         <v>461949000.0</v>
       </c>
       <c r="D32">
         <v>299781000.0</v>
       </c>
       <c r="E32">
         <v>305504000.0</v>
       </c>
       <c r="F32">
         <v>416326000.0</v>
       </c>
       <c r="G32">
         <v>308404000.0</v>
       </c>
       <c r="H32">
         <v>266292000.0</v>
       </c>
       <c r="I32">
         <v>270647000.0</v>
       </c>
@@ -24732,1243 +24827,1246 @@
       </c>
       <c r="AK32"/>
       <c r="AL32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ES32"/>
+  <dimension ref="A1:ET32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:149">
+    <row r="1" spans="1:150">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D1" t="s">
         <v>100</v>
       </c>
       <c r="E1" t="s">
         <v>101</v>
       </c>
       <c r="F1" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="H1" t="s">
         <v>103</v>
       </c>
       <c r="I1" t="s">
         <v>104</v>
       </c>
       <c r="J1" t="s">
+        <v>105</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="L1" t="s">
         <v>106</v>
       </c>
       <c r="M1" t="s">
         <v>107</v>
       </c>
       <c r="N1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="P1" t="s">
         <v>109</v>
       </c>
       <c r="Q1" t="s">
         <v>110</v>
       </c>
       <c r="R1" t="s">
+        <v>111</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="T1" t="s">
         <v>112</v>
       </c>
       <c r="U1" t="s">
         <v>113</v>
       </c>
       <c r="V1" t="s">
+        <v>114</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="X1" t="s">
         <v>115</v>
       </c>
       <c r="Y1" t="s">
         <v>116</v>
       </c>
       <c r="Z1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AB1" t="s">
         <v>118</v>
       </c>
       <c r="AC1" t="s">
         <v>119</v>
       </c>
       <c r="AD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AF1" t="s">
         <v>121</v>
       </c>
       <c r="AG1" t="s">
         <v>122</v>
       </c>
       <c r="AH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AJ1" t="s">
         <v>124</v>
       </c>
       <c r="AK1" t="s">
         <v>125</v>
       </c>
       <c r="AL1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AN1" t="s">
         <v>127</v>
       </c>
       <c r="AO1" t="s">
         <v>128</v>
       </c>
       <c r="AP1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AR1" t="s">
         <v>130</v>
       </c>
       <c r="AS1" t="s">
         <v>131</v>
       </c>
       <c r="AT1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AV1" t="s">
         <v>133</v>
       </c>
       <c r="AW1" t="s">
         <v>134</v>
       </c>
       <c r="AX1" t="s">
+        <v>135</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="AZ1" t="s">
         <v>136</v>
       </c>
       <c r="BA1" t="s">
         <v>137</v>
       </c>
       <c r="BB1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BD1" t="s">
         <v>139</v>
       </c>
       <c r="BE1" t="s">
         <v>140</v>
       </c>
       <c r="BF1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BH1" t="s">
         <v>142</v>
       </c>
       <c r="BI1" t="s">
         <v>143</v>
       </c>
       <c r="BJ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BL1" t="s">
         <v>145</v>
       </c>
       <c r="BM1" t="s">
         <v>146</v>
       </c>
       <c r="BN1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BP1" t="s">
         <v>148</v>
       </c>
       <c r="BQ1" t="s">
         <v>149</v>
       </c>
       <c r="BR1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BT1" t="s">
         <v>151</v>
       </c>
       <c r="BU1" t="s">
         <v>152</v>
       </c>
       <c r="BV1" t="s">
+        <v>153</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="BX1" t="s">
         <v>154</v>
       </c>
       <c r="BY1" t="s">
         <v>155</v>
       </c>
       <c r="BZ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CB1" t="s">
         <v>157</v>
       </c>
       <c r="CC1" t="s">
         <v>158</v>
       </c>
       <c r="CD1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CF1" t="s">
         <v>160</v>
       </c>
       <c r="CG1" t="s">
         <v>161</v>
       </c>
       <c r="CH1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CJ1" t="s">
         <v>163</v>
       </c>
       <c r="CK1" t="s">
         <v>164</v>
       </c>
       <c r="CL1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CN1" t="s">
         <v>166</v>
       </c>
       <c r="CO1" t="s">
         <v>167</v>
       </c>
       <c r="CP1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CR1" t="s">
         <v>169</v>
       </c>
       <c r="CS1" t="s">
         <v>170</v>
       </c>
       <c r="CT1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CV1" t="s">
         <v>172</v>
       </c>
       <c r="CW1" t="s">
         <v>173</v>
       </c>
       <c r="CX1" t="s">
+        <v>174</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="CZ1" t="s">
         <v>175</v>
       </c>
       <c r="DA1" t="s">
         <v>176</v>
       </c>
       <c r="DB1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DD1" t="s">
         <v>178</v>
       </c>
       <c r="DE1" t="s">
         <v>179</v>
       </c>
       <c r="DF1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DH1" t="s">
         <v>181</v>
       </c>
       <c r="DI1" t="s">
         <v>182</v>
       </c>
       <c r="DJ1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DL1" t="s">
         <v>184</v>
       </c>
       <c r="DM1" t="s">
         <v>185</v>
       </c>
       <c r="DN1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DP1" t="s">
         <v>187</v>
       </c>
       <c r="DQ1" t="s">
         <v>188</v>
       </c>
       <c r="DR1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DT1" t="s">
         <v>190</v>
       </c>
       <c r="DU1" t="s">
         <v>191</v>
       </c>
       <c r="DV1" t="s">
+        <v>192</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="DX1" t="s">
         <v>193</v>
       </c>
       <c r="DY1" t="s">
         <v>194</v>
       </c>
       <c r="DZ1" t="s">
+        <v>195</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="EB1" t="s">
         <v>196</v>
       </c>
       <c r="EC1" t="s">
         <v>197</v>
       </c>
       <c r="ED1" t="s">
+        <v>198</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="EF1" t="s">
         <v>199</v>
       </c>
       <c r="EG1" t="s">
         <v>200</v>
       </c>
       <c r="EH1" t="s">
+        <v>201</v>
+      </c>
+      <c r="EI1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="EJ1" t="s">
         <v>202</v>
       </c>
       <c r="EK1" t="s">
         <v>203</v>
       </c>
       <c r="EL1" t="s">
+        <v>204</v>
+      </c>
+      <c r="EM1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="EN1" t="s">
         <v>205</v>
       </c>
       <c r="EO1" t="s">
         <v>206</v>
       </c>
       <c r="EP1" t="s">
+        <v>207</v>
+      </c>
+      <c r="EQ1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="ER1" t="s">
         <v>208</v>
       </c>
       <c r="ES1" t="s">
         <v>209</v>
       </c>
+      <c r="ET1" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="2" spans="1:149">
+    <row r="2" spans="1:150">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>1847680000.0</v>
       </c>
-      <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>1816007000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>1693000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>1439475000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>1314107000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>1296483000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>1209864000.0</v>
       </c>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2">
         <v>1231366000.0</v>
       </c>
-      <c r="AI2">
-[...1 lines deleted...]
-      </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
+        <v>0.0</v>
+      </c>
+      <c r="AM2">
         <v>1111190000.0</v>
       </c>
-      <c r="AM2">
-[...1 lines deleted...]
-      </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
+        <v>0.0</v>
+      </c>
+      <c r="AQ2">
         <v>1139709000.0</v>
       </c>
-      <c r="AQ2">
-[...1 lines deleted...]
-      </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
+        <v>0.0</v>
+      </c>
+      <c r="AU2">
         <v>1150918000.0</v>
       </c>
-      <c r="AU2">
-[...1 lines deleted...]
-      </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
+        <v>0.0</v>
+      </c>
+      <c r="AY2">
         <v>1139353000.0</v>
       </c>
-      <c r="AY2">
-[...1 lines deleted...]
-      </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
+        <v>0.0</v>
+      </c>
+      <c r="BC2">
         <v>1413036000.0</v>
       </c>
-      <c r="BC2">
-[...1 lines deleted...]
-      </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
+        <v>0.0</v>
+      </c>
+      <c r="BG2">
         <v>1277149000.0</v>
       </c>
-      <c r="BG2">
-[...1 lines deleted...]
-      </c>
       <c r="BH2">
         <v>0.0</v>
       </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
       <c r="BJ2">
+        <v>0.0</v>
+      </c>
+      <c r="BK2">
         <v>1445564000.0</v>
       </c>
-      <c r="BK2">
-[...1 lines deleted...]
-      </c>
       <c r="BL2">
         <v>0.0</v>
       </c>
       <c r="BM2">
         <v>0.0</v>
       </c>
       <c r="BN2">
+        <v>0.0</v>
+      </c>
+      <c r="BO2">
         <v>1319179000.0</v>
       </c>
-      <c r="BO2">
-[...1 lines deleted...]
-      </c>
       <c r="BP2">
         <v>0.0</v>
       </c>
       <c r="BQ2">
         <v>0.0</v>
       </c>
       <c r="BR2">
+        <v>0.0</v>
+      </c>
+      <c r="BS2">
         <v>1475407000.0</v>
       </c>
-      <c r="BS2">
-[...1 lines deleted...]
-      </c>
       <c r="BT2">
         <v>0.0</v>
       </c>
       <c r="BU2">
         <v>0.0</v>
       </c>
       <c r="BV2">
+        <v>0.0</v>
+      </c>
+      <c r="BW2">
         <v>1854512000.0</v>
       </c>
-      <c r="BW2">
-[...1 lines deleted...]
-      </c>
       <c r="BX2">
         <v>0.0</v>
       </c>
       <c r="BY2">
         <v>0.0</v>
       </c>
       <c r="BZ2">
+        <v>0.0</v>
+      </c>
+      <c r="CA2">
         <v>1568337000.0</v>
       </c>
-      <c r="CA2">
-[...1 lines deleted...]
-      </c>
       <c r="CB2">
         <v>0.0</v>
       </c>
       <c r="CC2">
         <v>0.0</v>
       </c>
       <c r="CD2">
+        <v>0.0</v>
+      </c>
+      <c r="CE2">
         <v>1263456000.0</v>
       </c>
-      <c r="CE2">
-[...1 lines deleted...]
-      </c>
       <c r="CF2">
         <v>0.0</v>
       </c>
       <c r="CG2">
         <v>0.0</v>
       </c>
       <c r="CH2">
+        <v>0.0</v>
+      </c>
+      <c r="CI2">
         <v>1085163000.0</v>
       </c>
-      <c r="CI2">
-[...1 lines deleted...]
-      </c>
       <c r="CJ2">
         <v>0.0</v>
       </c>
       <c r="CK2">
         <v>0.0</v>
       </c>
       <c r="CL2">
+        <v>0.0</v>
+      </c>
+      <c r="CM2">
         <v>914529000.0</v>
       </c>
-      <c r="CM2">
-[...1 lines deleted...]
-      </c>
       <c r="CN2">
         <v>0.0</v>
       </c>
       <c r="CO2">
         <v>0.0</v>
       </c>
       <c r="CP2">
         <v>0.0</v>
       </c>
       <c r="CQ2">
         <v>0.0</v>
       </c>
       <c r="CR2">
         <v>0.0</v>
       </c>
       <c r="CS2">
         <v>0.0</v>
       </c>
       <c r="CT2">
         <v>0.0</v>
       </c>
       <c r="CU2">
         <v>0.0</v>
       </c>
       <c r="CV2">
         <v>0.0</v>
       </c>
       <c r="CW2">
         <v>0.0</v>
       </c>
       <c r="CX2">
         <v>0.0</v>
       </c>
       <c r="CY2">
         <v>0.0</v>
       </c>
       <c r="CZ2">
         <v>0.0</v>
       </c>
       <c r="DA2">
         <v>0.0</v>
       </c>
       <c r="DB2">
+        <v>0.0</v>
+      </c>
+      <c r="DC2">
         <v>2230000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6519000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4479000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>3500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1734000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1698000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>2200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1967000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>963000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>713000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>619000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>673000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>604000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>605000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>472000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>242000.0</v>
       </c>
-      <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>238000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>231000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>408000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>226000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>2342000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>2205000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>2223000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>2300000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>2500000.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>2400000.0</v>
       </c>
-      <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
-      <c r="EG2">
+      <c r="EG2"/>
+      <c r="EH2">
         <v>1800000.0</v>
       </c>
-      <c r="EH2">
+      <c r="EI2">
         <v>1700000.0</v>
       </c>
-      <c r="EI2">
+      <c r="EJ2">
         <v>1900000.0</v>
       </c>
-      <c r="EJ2">
+      <c r="EK2">
         <v>1600000.0</v>
       </c>
-      <c r="EK2">
+      <c r="EL2">
         <v>1500000.0</v>
       </c>
-      <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
+      <c r="ET2"/>
     </row>
-    <row r="3" spans="1:149">
+    <row r="3" spans="1:150">
       <c r="A3" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>212</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>-89761000.0</v>
       </c>
-      <c r="C3"/>
       <c r="D3"/>
-      <c r="E3">
+      <c r="E3"/>
+      <c r="F3">
         <v>275334000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>721192000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>151134000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>15684000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5849000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-248000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-39586.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>122085.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>247660000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>253862000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>226603000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>86065.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>296173000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>439347000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>313450000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>311667000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>292070000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>331500000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>252101000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>230891000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>241746000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>304787000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>241660000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>221790000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>40374.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-758555000.0</v>
       </c>
-      <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-      <c r="AH3">
+      <c r="AH3"/>
+      <c r="AI3">
         <v>-688185000.0</v>
       </c>
-      <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-      <c r="AL3">
+      <c r="AL3"/>
+      <c r="AM3">
         <v>-644535000.0</v>
       </c>
-      <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-      <c r="AP3">
+      <c r="AP3"/>
+      <c r="AQ3">
         <v>-573614000.0</v>
       </c>
-      <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
-      <c r="AT3">
+      <c r="AT3"/>
+      <c r="AU3">
         <v>-545058000.0</v>
       </c>
-      <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
-      <c r="AX3">
+      <c r="AX3"/>
+      <c r="AY3">
         <v>-501280000.0</v>
       </c>
-      <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-      <c r="BB3">
+      <c r="BB3"/>
+      <c r="BC3">
         <v>-175473000.0</v>
       </c>
-      <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-      <c r="BF3">
+      <c r="BF3"/>
+      <c r="BG3">
         <v>15011000.0</v>
       </c>
-      <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
-      <c r="BJ3">
+      <c r="BJ3"/>
+      <c r="BK3">
         <v>-408694000.0</v>
       </c>
-      <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-      <c r="BN3">
+      <c r="BN3"/>
+      <c r="BO3">
         <v>-523742000.0</v>
       </c>
-      <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
-      <c r="BR3">
+      <c r="BR3"/>
+      <c r="BS3">
         <v>-894840000.0</v>
       </c>
-      <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
-      <c r="BV3">
+      <c r="BV3"/>
+      <c r="BW3">
         <v>-1270234000.0</v>
       </c>
-      <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
-      <c r="BZ3">
+      <c r="BZ3"/>
+      <c r="CA3">
         <v>-1043687000.0</v>
       </c>
-      <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
-      <c r="CD3">
+      <c r="CD3"/>
+      <c r="CE3">
         <v>1600815000.0</v>
       </c>
-      <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
-      <c r="CH3">
+      <c r="CH3"/>
+      <c r="CI3">
         <v>1507850000.0</v>
       </c>
-      <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
-      <c r="CL3">
+      <c r="CL3"/>
+      <c r="CM3">
         <v>1218315000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>5085000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>44204000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>32598000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-139404000.0</v>
       </c>
-      <c r="CQ3"/>
-      <c r="CR3">
+      <c r="CR3"/>
+      <c r="CS3">
         <v>48028000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>48323000.0</v>
       </c>
-      <c r="CT3"/>
       <c r="CU3"/>
-      <c r="CV3">
+      <c r="CV3"/>
+      <c r="CW3">
         <v>47468500.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>-201895000.0</v>
       </c>
-      <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
-      <c r="DB3">
+      <c r="DB3"/>
+      <c r="DC3">
         <v>17244000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>49240000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>45751000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>40400000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>36499000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>34575000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>30682000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>27618000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>25544000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>23186000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>23012000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>21031000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>20688000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>19686000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>19054000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>17465000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>16368000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>17256000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>16728000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>16998000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>17643000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>17396000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>16827000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>15824000.0</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>13900000.0</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>14600000.0</v>
       </c>
-      <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
-      <c r="EG3">
+      <c r="EG3"/>
+      <c r="EH3">
         <v>10500000.0</v>
       </c>
-      <c r="EH3">
+      <c r="EI3">
         <v>9500000.0</v>
       </c>
-      <c r="EI3">
+      <c r="EJ3">
         <v>8100000.0</v>
       </c>
-      <c r="EJ3">
+      <c r="EK3">
         <v>6900000.0</v>
       </c>
-      <c r="EK3">
+      <c r="EL3">
         <v>5900000.0</v>
       </c>
-      <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
+      <c r="ET3"/>
     </row>
-    <row r="4" spans="1:149">
+    <row r="4" spans="1:150">
       <c r="A4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -26150,978 +26248,983 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
+      <c r="ET4"/>
     </row>
-    <row r="5" spans="1:149">
+    <row r="5" spans="1:150">
       <c r="A5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
+      <c r="E5"/>
       <c r="F5">
+        <v>0.0</v>
+      </c>
+      <c r="G5">
         <v>-345360000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>136374000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>122705000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>86281000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1582884000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>65800586.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>69121000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5">
         <v>75358000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
+        <v>0.0</v>
+      </c>
+      <c r="AC5">
         <v>-162767000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>52597626.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>825314000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>72802000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>65388000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>65698000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>773910000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>49055000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>47947000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>49666000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>723165000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>55925000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>45489000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>61132000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>631099000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>48988000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>54409000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>51616000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>608621000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>49876000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>48467000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>41371000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>564251000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>34504000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>45440000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>42997000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>202365000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-16595000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>27803000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>32707000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>816387000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>34074000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>42745000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>51058000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>458862000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>18914000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>38925000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>54210000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>590828000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>68723000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>44092000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>12612000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>925501000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>72936000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>93042000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>81997000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1372533000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>114856000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>110267000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>87834000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1163450000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>82028000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>84514000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>73164000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1508672000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>67237000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>62654000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>53020000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1436341000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>47701000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>48585000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>52176000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-1201994000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>764000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>904000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>548000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>183695000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>39583000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1577000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1893000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>44891000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>44750000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>47500.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>244922000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>43027000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>68315000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>62430000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>71151000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>97163000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>119593000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>114373000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>115400000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>92670000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>83625000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>90300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>82124000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>79056000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>71198000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-59857000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>57366000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>56229000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>52658000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>50497000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>48206000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>54784000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>44263000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>39466000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>36368000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>36763000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>36319000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>34568000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>34156000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>36900000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>32800000.0</v>
       </c>
-      <c r="EB5">
+      <c r="EC5">
         <v>-2700000.0</v>
       </c>
-      <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
-      <c r="EG5">
+      <c r="EG5"/>
+      <c r="EH5">
         <v>20300000.0</v>
       </c>
-      <c r="EH5">
+      <c r="EI5">
         <v>19400000.0</v>
       </c>
-      <c r="EI5">
+      <c r="EJ5">
         <v>18300000.0</v>
       </c>
-      <c r="EJ5">
+      <c r="EK5">
         <v>14800000.0</v>
       </c>
-      <c r="EK5">
+      <c r="EL5">
         <v>12900000.0</v>
       </c>
-      <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
+      <c r="ET5"/>
     </row>
-    <row r="6" spans="1:149">
+    <row r="6" spans="1:150">
       <c r="A6" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-      <c r="C6">
+        <v>215</v>
+      </c>
+      <c r="B6">
+        <v>92255000.0</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6">
         <v>81412000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>78830000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>82753000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>116589000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>287508000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>122705000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>86281000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>88517000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>65761000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>69121000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>76382000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>71888000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>63905000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>75358000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>94353000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>134091000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>95921000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>97407000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>88907000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>101415000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>73874000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>63201000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>69914000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>87909000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>66722000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>59023000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>52638000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>66759000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>72802000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>65388000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>65698000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>85725000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>49055000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>47947000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>49666000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>78630000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>55925000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>44657000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>60177000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>57485000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>48387000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>54409000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>51616000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>63563000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>49876000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>48467000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>41371000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>62971000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>34504000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>45440000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>42997000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>26892000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-16595000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>27803000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>32707000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-193458000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>34074000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>42745000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>51058000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>50168000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>18914000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>38925000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>54210000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>67086000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>68723000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>44092000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>12612000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>30661000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>72936000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>93042000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>81997000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>102299000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>114856000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>110267000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>87834000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>119763000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>82028000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>84514000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>73164000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>92143000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>67237000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>62654000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>53020000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>71509000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>47701000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>48585000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>52176000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>16321000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>5849000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>45108000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>33146000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>44291000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>39583000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>49605000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>50216000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>44891000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>44750000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>47516000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>44863000.0</v>
       </c>
-      <c r="CX6"/>
-      <c r="CY6">
+      <c r="CY6"/>
+      <c r="CZ6">
         <v>68315000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>62430000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>71151000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>114407000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>168833000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>160124000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>155800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>129169000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>118200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>120982000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>109742000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>104600000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>94384000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-36845000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>78397000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>76917000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>72344000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>69551000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>65671000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>71152000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>61519000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>56194000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>53366000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>54406000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>53715000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>51395000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>49980000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>50800000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>47400000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>-2700000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>16000000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19400000.0</v>
       </c>
       <c r="EF6">
         <v>19400000.0</v>
       </c>
       <c r="EG6">
+        <v>19400000.0</v>
+      </c>
+      <c r="EH6">
         <v>30800000.0</v>
       </c>
-      <c r="EH6">
+      <c r="EI6">
         <v>28900000.0</v>
       </c>
-      <c r="EI6">
+      <c r="EJ6">
         <v>26400000.0</v>
       </c>
-      <c r="EJ6">
+      <c r="EK6">
         <v>21700000.0</v>
       </c>
-      <c r="EK6">
+      <c r="EL6">
         <v>18800000.0</v>
       </c>
-      <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
+      <c r="ET6"/>
     </row>
-    <row r="7" spans="1:149">
+    <row r="7" spans="1:150">
       <c r="A7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -27303,133 +27406,134 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
+      <c r="ET7"/>
     </row>
-    <row r="8" spans="1:149">
+    <row r="8" spans="1:150">
       <c r="A8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-1155000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -27608,1568 +27712,1578 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
+      <c r="ET8"/>
     </row>
-    <row r="9" spans="1:149">
+    <row r="9" spans="1:150">
       <c r="A9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B9">
+        <v>92255000.0</v>
+      </c>
+      <c r="C9">
         <v>89761000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>81412000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>78830000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>82753000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>116589000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>136374000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>122705000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>86281000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>88517000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>65761000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>69121000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>76382000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>71888000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>63905000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>75358000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>94353000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>134091000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>95921000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>97407000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>88907000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>101415000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>73874000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>63201000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>69914000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>87909000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>66722000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>59023000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>52638000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>66759000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>72802000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>65388000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>65698000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>85725000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>49055000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>47947000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>49666000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>78630000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>55925000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>44657000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>60177000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>57485000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>48387000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>54409000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>51616000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>63563000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>49876000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>48467000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>41371000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>62971000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>34504000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>45440000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>42997000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1342229000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-16595000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>27803000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>32707000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1475292000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>1506541000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9">
         <v>1592111000.0</v>
       </c>
-      <c r="BO9">
-[...1 lines deleted...]
-      </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
         <v>2075276000.0</v>
       </c>
-      <c r="BS9">
-[...1 lines deleted...]
-      </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
+        <v>0.0</v>
+      </c>
+      <c r="BW9">
         <v>2865237000.0</v>
       </c>
-      <c r="BW9">
-[...1 lines deleted...]
-      </c>
       <c r="BX9">
         <v>0.0</v>
       </c>
       <c r="BY9">
         <v>0.0</v>
       </c>
       <c r="BZ9">
+        <v>0.0</v>
+      </c>
+      <c r="CA9">
         <v>2569903000.0</v>
       </c>
-      <c r="CA9">
-[...1 lines deleted...]
-      </c>
       <c r="CB9">
         <v>0.0</v>
       </c>
       <c r="CC9">
         <v>0.0</v>
       </c>
       <c r="CD9">
+        <v>0.0</v>
+      </c>
+      <c r="CE9">
         <v>-1122082000.0</v>
       </c>
-      <c r="CE9">
-[...1 lines deleted...]
-      </c>
       <c r="CF9">
         <v>0.0</v>
       </c>
       <c r="CG9">
         <v>0.0</v>
       </c>
       <c r="CH9">
+        <v>0.0</v>
+      </c>
+      <c r="CI9">
         <v>-1009952000.0</v>
       </c>
-      <c r="CI9">
-[...1 lines deleted...]
-      </c>
       <c r="CJ9">
         <v>0.0</v>
       </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
       <c r="CL9">
+        <v>0.0</v>
+      </c>
+      <c r="CM9">
         <v>-862288000.0</v>
       </c>
-      <c r="CM9">
-[...1 lines deleted...]
-      </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
       <c r="CP9">
+        <v>0.0</v>
+      </c>
+      <c r="CQ9">
         <v>183695000.0</v>
       </c>
-      <c r="CQ9">
-[...1 lines deleted...]
-      </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
       <c r="CT9">
+        <v>0.0</v>
+      </c>
+      <c r="CU9">
         <v>1669000000.0</v>
       </c>
-      <c r="CU9">
-[...1 lines deleted...]
-      </c>
       <c r="CV9">
         <v>0.0</v>
       </c>
       <c r="CW9">
+        <v>0.0</v>
+      </c>
+      <c r="CX9">
         <v>43027000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>244922000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>68315000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>62430000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>71151000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>205079000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>438643000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>414462000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>416243000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>347322000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>325165000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>329900000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>314050000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>278938000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>250135000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>224717000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>218578000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>212150000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>197393000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>195677000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>181374000.0</v>
       </c>
-      <c r="DR9"/>
-      <c r="DS9">
+      <c r="DS9"/>
+      <c r="DT9">
         <v>164428000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>153194000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>144971000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>151318000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>149628000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>146668000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>146342000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>139800000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>127400000.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>88100000.0</v>
       </c>
-      <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
-      <c r="EG9">
+      <c r="EG9"/>
+      <c r="EH9">
         <v>84500000.0</v>
       </c>
-      <c r="EH9">
+      <c r="EI9">
         <v>83100000.0</v>
       </c>
-      <c r="EI9">
+      <c r="EJ9">
         <v>75100000.0</v>
       </c>
-      <c r="EJ9">
+      <c r="EK9">
         <v>70000000.0</v>
       </c>
-      <c r="EK9">
+      <c r="EL9">
         <v>62900000.0</v>
       </c>
-      <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
+      <c r="ET9"/>
     </row>
-    <row r="10" spans="1:149">
+    <row r="10" spans="1:150">
       <c r="A10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B10">
+        <v>92255000.0</v>
+      </c>
+      <c r="C10">
         <v>89761000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>81412000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>78830000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>82753000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>116589000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>136374000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>122705000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>86281000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>88517000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>65761000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>69121000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>76382000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>71888000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>63905000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>75358000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>94353000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>134091000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>95921000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>97407000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>88907000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>101415000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>73874000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>63201000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>69914000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>87909000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>66722000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>59023000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>52638000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>66759000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>72802000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>65388000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>65698000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>85725000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>49055000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>47947000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>49666000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>78630000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>55925000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>44657000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>60177000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>57485000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>48387000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>54409000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>51616000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>63563000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>49876000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>48467000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>41371000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>62971000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>34504000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>45440000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>42997000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>26892000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-16595000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>27803000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>32707000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-193458000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>34074000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>42745000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>51058000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>50168000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>18914000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>38925000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>54210000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>67086000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>68723000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>44092000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>12612000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>30661000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>72936000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>93042000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>81997000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>102299000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>114856000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>110267000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>87834000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>119763000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>82028000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>84514000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>73164000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>92143000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>67237000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>62654000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>53020000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>71509000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>47701000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>48585000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>52176000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>16321000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>5849000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>45108000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>33146000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>44291000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>39583000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>49605000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>50216000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>44891000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>44750000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>47516000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>44863000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>43027000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>68315000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>62430000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>71151000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>97163000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>119593000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>114373000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>115400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>92670000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>83625000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>90300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>82124000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>79056000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>71198000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-59857000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>57366000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>56229000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>52658000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>50497000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>48206000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>46914000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>44263000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>39466000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>36368000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>36763000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>36319000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>34568000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>34156000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>36900000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>32800000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>-2700000.0</v>
       </c>
-      <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
-      <c r="EG10">
+      <c r="EG10"/>
+      <c r="EH10">
         <v>20300000.0</v>
       </c>
-      <c r="EH10">
+      <c r="EI10">
         <v>19400000.0</v>
       </c>
-      <c r="EI10">
+      <c r="EJ10">
         <v>18300000.0</v>
       </c>
-      <c r="EJ10">
+      <c r="EK10">
         <v>14800000.0</v>
       </c>
-      <c r="EK10">
+      <c r="EL10">
         <v>12900000.0</v>
       </c>
-      <c r="EL10"/>
       <c r="EM10"/>
       <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
       <c r="ES10"/>
+      <c r="ET10"/>
     </row>
-    <row r="11" spans="1:149">
+    <row r="11" spans="1:150">
       <c r="A11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B11">
+        <v>7017000.0</v>
+      </c>
+      <c r="C11">
         <v>7958000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>7661000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8582000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8719000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11155000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9179000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>9182000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9059000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>9319000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8770000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8563000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8945000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8108000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7589000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7217000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8425000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8928000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7245000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6490000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7820000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8219000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6875000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6275000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7655000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>7887000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6894000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6749000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6199000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6879000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>6902000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6931000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7538000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7132000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5877000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>6206000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5756000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>5966000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5585000.0</v>
       </c>
       <c r="AO11">
         <v>5585000.0</v>
       </c>
       <c r="AP11">
+        <v>5585000.0</v>
+      </c>
+      <c r="AQ11">
         <v>5803000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6301000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>6185000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>6031000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>5896000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>5742000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5613000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5212000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>5499000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4981000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5164000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4766000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>703000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6547000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6464000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>6008000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>6005000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>7071000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>7233000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>7378000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>7243000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6699000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>7153000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>6964000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>7415000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>6193000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>5839000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>5877000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>6643000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>8575000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>9131000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>9561000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>10147000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>10028000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>9620000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>9309000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>10334000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>8025000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>8509000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>7605000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>7607000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>6667000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>6530000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>6186000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>6834000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>5943000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>6206000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>5815000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>6227000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>5577000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>5213000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>4802000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>5130000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>5244000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>5786000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>5493000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>5848000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>5760000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>5422000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>5699000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>6159000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>4537000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>5031000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>5225000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>11243000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>17939000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>17159000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>17300000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>14827000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>13377000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>14500000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>13140000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>5536000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>4998000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>4265000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>4017000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>3937000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>3701000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>3467000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>3139000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>3818000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>3256000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>2367000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>2183000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>1654000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>1634000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>2297000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>2732000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>4400000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>2700000.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>800000.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>-16000000.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>-19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19400000.0</v>
       </c>
       <c r="EF11">
         <v>-19400000.0</v>
       </c>
       <c r="EG11">
-        <v>1000000.0</v>
+        <v>-19400000.0</v>
       </c>
       <c r="EH11">
         <v>1000000.0</v>
       </c>
       <c r="EI11">
+        <v>1000000.0</v>
+      </c>
+      <c r="EJ11">
         <v>800000.0</v>
       </c>
-      <c r="EJ11">
+      <c r="EK11">
         <v>700000.0</v>
       </c>
-      <c r="EK11">
+      <c r="EL11">
         <v>600000.0</v>
       </c>
-      <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
+      <c r="ET11"/>
     </row>
-    <row r="12" spans="1:149">
+    <row r="12" spans="1:150">
       <c r="A12" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>107541000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>66438.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>3686000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>15650000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>57205000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>52399000.0</v>
       </c>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
         <v>25165000.0</v>
       </c>
-      <c r="AI12">
-[...1 lines deleted...]
-      </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
         <v>9123000.0</v>
       </c>
-      <c r="AM12">
-[...1 lines deleted...]
-      </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
         <v>3321000.0</v>
       </c>
-      <c r="AQ12">
-[...1 lines deleted...]
-      </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>2426000.0</v>
       </c>
-      <c r="AU12">
-[...1 lines deleted...]
-      </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>2924000.0</v>
       </c>
-      <c r="AY12">
-[...1 lines deleted...]
-      </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
         <v>3222000.0</v>
       </c>
-      <c r="BC12">
-[...1 lines deleted...]
-      </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
+        <v>0.0</v>
+      </c>
+      <c r="BG12">
         <v>2550000.0</v>
       </c>
-      <c r="BG12">
-[...1 lines deleted...]
-      </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
+        <v>0.0</v>
+      </c>
+      <c r="BK12">
         <v>3548000.0</v>
       </c>
-      <c r="BK12">
-[...1 lines deleted...]
-      </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
+        <v>0.0</v>
+      </c>
+      <c r="BO12">
         <v>4411000.0</v>
       </c>
-      <c r="BO12">
-[...1 lines deleted...]
-      </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
+        <v>0.0</v>
+      </c>
+      <c r="BS12">
         <v>36524000.0</v>
       </c>
-      <c r="BS12">
-[...1 lines deleted...]
-      </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
+        <v>0.0</v>
+      </c>
+      <c r="BW12">
         <v>194432000.0</v>
       </c>
-      <c r="BW12">
-[...1 lines deleted...]
-      </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
         <v>187833000.0</v>
       </c>
-      <c r="CA12">
-[...1 lines deleted...]
-      </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
@@ -29205,161 +29319,164 @@
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
+        <v>0.0</v>
+      </c>
+      <c r="DC12">
         <v>2230000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>6519000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>4479000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>3500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>1734000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>1698000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>2200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>1967000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>963000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>713000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>619000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>673000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>604000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>605000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>472000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>242000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>7870000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>238000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>231000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>408000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>226000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>2342000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>2205000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>2223000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>2300000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>2500000.0</v>
       </c>
-      <c r="EB12">
+      <c r="EC12">
         <v>2400000.0</v>
       </c>
-      <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
-      <c r="EG12">
+      <c r="EG12"/>
+      <c r="EH12">
         <v>1800000.0</v>
       </c>
-      <c r="EH12">
+      <c r="EI12">
         <v>1700000.0</v>
       </c>
-      <c r="EI12">
+      <c r="EJ12">
         <v>1900000.0</v>
       </c>
-      <c r="EJ12">
+      <c r="EK12">
         <v>1600000.0</v>
       </c>
-      <c r="EK12">
+      <c r="EL12">
         <v>1500000.0</v>
       </c>
-      <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
+      <c r="ET12"/>
     </row>
-    <row r="13" spans="1:149">
+    <row r="13" spans="1:150">
       <c r="A13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -29465,86 +29582,85 @@
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
+      <c r="ET13"/>
     </row>
-    <row r="14" spans="1:149">
+    <row r="14" spans="1:150">
       <c r="A14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -29726,1095 +29842,1102 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
+      <c r="ET14"/>
     </row>
-    <row r="15" spans="1:149">
+    <row r="15" spans="1:150">
       <c r="A15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B15">
+        <v>85238000.0</v>
+      </c>
+      <c r="C15">
         <v>81803000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>73751000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>70248000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>74034000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>105434000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>127195000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>113523000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>77222000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>79198000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>56991000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>60558000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>67437000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>63780000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>56316000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>68141000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>85928000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>125163000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>88676000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>90917000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>81087000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>93196000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>66999000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>56926000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>62259000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>80022000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>59828000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>52274000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>46439000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>59880000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>65900000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>58457000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>58160000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>78593000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>43178000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>41741000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>43910000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>72664000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>50258000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>39072000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>54592000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>51682000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>42086000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>48224000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>45585000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>57667000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>44134000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>42854000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>36159000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>57472000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>29523000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>40276000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>38231000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>26189000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-23142000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>21339000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>26699000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-199463000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>27003000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>35512000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>43680000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>42925000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>12215000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>31772000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>47246000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>59671000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>62530000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>38253000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6735000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>24018000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>64361000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>83911000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>72436000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>92152000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>104828000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>100647000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>78525000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>109429000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>74003000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>76005000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>65559000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>84536000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>60570000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>56124000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>46834000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>64675000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>41758000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>42379000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>46361000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>10094000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>272000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>39895000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>28344000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>39161000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>34339000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>43819000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>44723000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>39043000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>38990000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>42094000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>39164000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>36868000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>63778000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>57399000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>65926000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>85920000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>101700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>97200000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>98100000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>77843000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>70248000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>75800000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>68984000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>73520000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>66200000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>-64122000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>53349000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>52292000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>48957000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>47030000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>45067000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>43096000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>41007000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>37099000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>34185000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>35109000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>34685000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>32271000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>31424000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>32500000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>30100000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>-3500000.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>16000000.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19400000.0</v>
       </c>
       <c r="EF15">
         <v>19400000.0</v>
       </c>
       <c r="EG15">
+        <v>19400000.0</v>
+      </c>
+      <c r="EH15">
         <v>19300000.0</v>
       </c>
-      <c r="EH15">
+      <c r="EI15">
         <v>18400000.0</v>
       </c>
-      <c r="EI15">
+      <c r="EJ15">
         <v>17500000.0</v>
       </c>
-      <c r="EJ15">
+      <c r="EK15">
         <v>14100000.0</v>
       </c>
-      <c r="EK15">
+      <c r="EL15">
         <v>12300000.0</v>
       </c>
-      <c r="EL15">
+      <c r="EM15">
         <v>10800000.0</v>
       </c>
-      <c r="EM15">
+      <c r="EN15">
         <v>10200000.0</v>
       </c>
-      <c r="EN15">
+      <c r="EO15">
         <v>7400000.0</v>
       </c>
-      <c r="EO15">
+      <c r="EP15">
         <v>5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900000.0</v>
       </c>
       <c r="EQ15">
         <v>7900000.0</v>
       </c>
       <c r="ER15">
+        <v>7900000.0</v>
+      </c>
+      <c r="ES15">
         <v>5100000.0</v>
       </c>
-      <c r="ES15">
+      <c r="ET15">
         <v>4500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:149">
+    <row r="16" spans="1:150">
       <c r="A16" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>225</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>81804000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>73751000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>70248000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>74034000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>105434000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>127195000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>56991000.0</v>
       </c>
       <c r="M16">
+        <v>56991000.0</v>
+      </c>
+      <c r="N16">
         <v>67437000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>63780000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>56316000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>68141000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>85928000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>125163000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>88676000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>90917000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>81087000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>93196000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>66999000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>56926000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>62259000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>80022000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>59828000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>52274000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>46439000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>59880000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>65900000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>58457000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>58160000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>78593000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>43178000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>41741000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>43910000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>70877000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>50258000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>39904000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>55547000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>51682000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>42687000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>48224000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>45585000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>57667000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>44134000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>42854000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>36159000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>57472000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>29523000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>40276000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>38231000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>26189000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-23142000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>21339000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>26699000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-199463000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>27003000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>35512000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>43680000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>42925000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>12215000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>31772000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>47246000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>59671000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>62530000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>38253000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6735000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>24018000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>64361000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>83911000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>72436000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>92152000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>104828000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>100647000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>78525000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>109429000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>74003000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>76005000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>65559000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>84536000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>60570000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>56124000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>46834000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>64675000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>41758000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>42379000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>46361000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>10094000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>272000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>39895000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>28344000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>39161000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>34339000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>43819000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>44723000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>39043000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>38990000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>42094000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>39164000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>36868000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>63777000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>57399000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>65926000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
+      <c r="ET16"/>
     </row>
-    <row r="17" spans="1:149">
+    <row r="17" spans="1:150">
       <c r="A17" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B17">
+        <v>85238000.0</v>
+      </c>
+      <c r="C17">
         <v>81803000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>73751000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>70248000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>74034000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>105434000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>127195000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>113523000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>77222000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>79198000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>56991000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>60558000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>67437000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>63780000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>56316000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>68141000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>85928000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>125163000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>88676000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>90917000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>81087000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>93196000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>66999000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>56926000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>62259000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>80022000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>59828000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>52274000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>46439000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>59880000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>65900000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>58457000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>58160000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>78593000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>43178000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>41741000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>43910000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>70877000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>50258000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>39904000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>55547000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>51682000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>42687000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>48224000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>45585000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>57667000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>44134000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>42854000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>36159000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>57472000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>29523000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>40276000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>38231000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>26189000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-23142000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>21339000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>26699000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-199463000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>27003000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>35512000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>43680000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>12215000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>31772000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -30891,98 +31014,101 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
+      <c r="ET17"/>
     </row>
-    <row r="18" spans="1:149">
+    <row r="18" spans="1:150">
       <c r="A18" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -31088,223 +31214,224 @@
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
+      <c r="ET18"/>
     </row>
-    <row r="19" spans="1:149">
+    <row r="19" spans="1:150">
       <c r="A19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>69121000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>76382000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>71888000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>63905000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>75358000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>94353000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>134091000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>95921000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>97407000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>88907000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>101415000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>73874000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>63201000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>69914000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>87909000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>66722000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>59023000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>52638000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>66759000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>72802000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>65388000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>65698000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>85725000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>49055000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>47947000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>49666000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>76843000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>55925000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>45489000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>61132000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>57485000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>48988000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>54409000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>51616000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>63563000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>49876000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>48467000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>41371000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>62971000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>34504000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>45440000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>42997000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>26892000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-16595000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>27803000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>32707000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-193458000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>34074000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>42745000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>51058000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>18914000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>38925000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
@@ -31345,86 +31472,85 @@
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
+      <c r="ET19"/>
     </row>
-    <row r="20" spans="1:149">
+    <row r="20" spans="1:150">
       <c r="A20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -31606,561 +31732,565 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
+      <c r="ET20"/>
     </row>
-    <row r="21" spans="1:149">
+    <row r="21" spans="1:150">
       <c r="A21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B21">
+        <v>92255000.0</v>
+      </c>
+      <c r="C21">
         <v>89761000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>81412000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>78830000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>82753000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>116589000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>136374000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>122705000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>86281000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>88517000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>65761000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>69121000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>76382000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>71888000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>63905000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>75358000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>94353000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>134091000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>95921000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>97407000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>88907000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>101415000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>73874000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>63201000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>69914000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>87909000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>66722000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>59023000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>52638000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>66759000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>72802000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>65388000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>65698000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>85725000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>49055000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>47947000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>49666000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>78630000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>55925000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>44657000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>60177000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>57485000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>48387000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>54409000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>51616000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>63563000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>49876000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>48467000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>41371000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>62971000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>34504000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>45440000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>42997000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>26892000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-16595000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>27803000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>32707000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-193458000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>34074000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>42745000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>51058000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>50168000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>18914000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>38925000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>54210000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>67086000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>68723000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>44092000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>12612000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>30661000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>72936000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>93042000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>81997000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>102299000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>114856000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>110267000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>87834000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>119763000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>82028000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>84514000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>73164000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>92143000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>67237000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>62654000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>53020000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>71509000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>47701000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>48585000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>52176000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>16321000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>5849000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>45108000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>33146000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>44291000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>39583000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>49605000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>50216000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>44891000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>44750000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>47516000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>44863000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>43027000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>68315000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>62430000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>71151000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>97163000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>119593000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>114373000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>115400000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>92670000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>83625000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>90300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>82124000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>79056000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>71198000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>-59857000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>57366000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>56229000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>52658000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>50497000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>48206000.0</v>
       </c>
-      <c r="DR21"/>
-      <c r="DS21">
+      <c r="DS21"/>
+      <c r="DT21">
         <v>44263000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>39466000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>36368000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>36763000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>36319000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>34568000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>34156000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>36900000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>32800000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>-2700000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>16000000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19400000.0</v>
       </c>
       <c r="EF21">
         <v>19400000.0</v>
       </c>
       <c r="EG21">
+        <v>19400000.0</v>
+      </c>
+      <c r="EH21">
         <v>20300000.0</v>
       </c>
-      <c r="EH21">
+      <c r="EI21">
         <v>19400000.0</v>
       </c>
-      <c r="EI21">
+      <c r="EJ21">
         <v>18300000.0</v>
       </c>
-      <c r="EJ21">
+      <c r="EK21">
         <v>14800000.0</v>
       </c>
-      <c r="EK21">
+      <c r="EL21">
         <v>12900000.0</v>
       </c>
-      <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
       <c r="EQ21"/>
       <c r="ER21"/>
       <c r="ES21"/>
+      <c r="ET21"/>
     </row>
-    <row r="22" spans="1:149">
+    <row r="22" spans="1:150">
       <c r="A22" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -32342,521 +32472,525 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
+      <c r="ET22"/>
     </row>
-    <row r="23" spans="1:149">
+    <row r="23" spans="1:150">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>116589000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>136374000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>122705000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>86281000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2613221000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>65761000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>69121000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>76382000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>71888000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>63905.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>75358.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>94353000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2474804000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>95921000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>97407000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>88907000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2196427000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>73874000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>63201000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>69914000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2179476000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>66722000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>59023000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>52638000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2085378000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>72802000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>65388000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>65698000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2063914000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>49055000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>47947000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>49666000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1908421000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>55925000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>44657000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>60177000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1726357000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>48387000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>53191000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>51616000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1717592000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>49876000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>48467000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>41371000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1685337000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>34504000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>45440000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>42997.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>26892000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>16595.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>27803000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>32707000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>193458000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>34074000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>42745000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>51058000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>50168000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>18914000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>38925000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>54210000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>67086000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>68723000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>44092000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>12612000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>30661000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>72936000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>93042000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>81997000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>102299000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>114856000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>110267000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>87834000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>119763000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>82028000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>84514000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>73164000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>92143000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>67237000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>62654000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>53020000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>71509000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>47701000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>48585000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>52176000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>16321000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>5849000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>45108000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>33146000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>44291000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>39583000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>49605000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>50216000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>44891000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>44750000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>47516000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>44863000.0</v>
       </c>
-      <c r="CX23">
-[...1 lines deleted...]
-      </c>
       <c r="CY23">
         <v>0.0</v>
       </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
       <c r="DB23">
+        <v>0.0</v>
+      </c>
+      <c r="DC23">
         <v>110146000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>325569000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>304568000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>304343000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>256386000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>243238000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>241800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>233893000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>200845000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>179650000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>285193000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>161885000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>156525000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>145340000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>145652000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>133410000.0</v>
       </c>
-      <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>120403000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>113959000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>109011000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>114781000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>115651000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>114305000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>114409000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>105200000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>97100000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>93200000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>16000000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19400000.0</v>
       </c>
       <c r="EF23">
         <v>19400000.0</v>
       </c>
       <c r="EG23">
+        <v>19400000.0</v>
+      </c>
+      <c r="EH23">
         <v>66000000.0</v>
       </c>
-      <c r="EH23">
+      <c r="EI23">
         <v>65400000.0</v>
       </c>
-      <c r="EI23">
+      <c r="EJ23">
         <v>58700000.0</v>
       </c>
-      <c r="EJ23">
+      <c r="EK23">
         <v>56800000.0</v>
       </c>
-      <c r="EK23">
+      <c r="EL23">
         <v>51500000.0</v>
       </c>
-      <c r="EL23"/>
       <c r="EM23"/>
       <c r="EN23"/>
       <c r="EO23"/>
       <c r="EP23"/>
       <c r="EQ23"/>
       <c r="ER23"/>
       <c r="ES23"/>
+      <c r="ET23"/>
     </row>
-    <row r="24" spans="1:149">
+    <row r="24" spans="1:150">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32962,77 +33096,78 @@
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
+      <c r="ET24"/>
     </row>
-    <row r="25" spans="1:149">
+    <row r="25" spans="1:150">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>66617.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>34364000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
@@ -33075,192 +33210,191 @@
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
-      <c r="DB25">
+      <c r="DB25"/>
+      <c r="DC25">
         <v>17244000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>49240000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>45799000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>40352000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>36499000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>34580000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>30677000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>27618000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>25544000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>23186000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>23012000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>21031000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>20688000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>19686000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>19054000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>17465000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>16368000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>17256000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>16728000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>16998000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>17643000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>17396000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>16827000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>15824000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>13900000.0</v>
       </c>
-      <c r="EA25">
+      <c r="EB25">
         <v>14600000.0</v>
       </c>
-      <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
-      <c r="EG25">
+      <c r="EG25"/>
+      <c r="EH25">
         <v>10500000.0</v>
       </c>
-      <c r="EH25">
+      <c r="EI25">
         <v>9500000.0</v>
       </c>
-      <c r="EI25">
+      <c r="EJ25">
         <v>8100000.0</v>
       </c>
-      <c r="EJ25">
+      <c r="EK25">
         <v>6900000.0</v>
       </c>
-      <c r="EK25">
+      <c r="EL25">
         <v>5900000.0</v>
       </c>
-      <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
+      <c r="ET25"/>
     </row>
-    <row r="26" spans="1:149">
+    <row r="26" spans="1:150">
       <c r="A26" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -33442,155 +33576,158 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
+      <c r="ET26"/>
     </row>
-    <row r="27" spans="1:149">
+    <row r="27" spans="1:150">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>182146000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>215643000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>215556000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>197486000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>189787000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>219860000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>222630000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>204392000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>208538000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
@@ -33613,625 +33750,629 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>55488000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>156741000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>151029000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>139300000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>123238000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>120883000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>115200000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>101079000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DK27">
         <v>86370000.0</v>
       </c>
-      <c r="DK27">
+      <c r="DL27">
         <v>80287000.0</v>
       </c>
-      <c r="DL27">
+      <c r="DM27">
         <v>73167000.0</v>
       </c>
-      <c r="DM27">
+      <c r="DN27">
         <v>72342000.0</v>
       </c>
-      <c r="DN27">
+      <c r="DO27">
         <v>66834000.0</v>
       </c>
-      <c r="DO27">
+      <c r="DP27">
         <v>62138000.0</v>
       </c>
-      <c r="DP27">
+      <c r="DQ27">
         <v>61384000.0</v>
       </c>
-      <c r="DQ27">
+      <c r="DR27">
         <v>57438000.0</v>
       </c>
-      <c r="DR27">
+      <c r="DS27">
         <v>53479000.0</v>
       </c>
-      <c r="DS27">
+      <c r="DT27">
         <v>50818000.0</v>
       </c>
-      <c r="DT27">
+      <c r="DU27">
         <v>49372000.0</v>
       </c>
-      <c r="DU27">
+      <c r="DV27">
         <v>47545000.0</v>
       </c>
-      <c r="DV27">
+      <c r="DW27">
         <v>48832000.0</v>
       </c>
-      <c r="DW27">
+      <c r="DX27">
         <v>50301000.0</v>
       </c>
-      <c r="DX27">
+      <c r="DY27">
         <v>50109000.0</v>
       </c>
-      <c r="DY27">
+      <c r="DZ27">
         <v>51482000.0</v>
       </c>
-      <c r="DZ27">
+      <c r="EA27">
         <v>147200000.0</v>
       </c>
-      <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
-      <c r="EG27">
+      <c r="EG27"/>
+      <c r="EH27">
         <v>29800000.0</v>
       </c>
-      <c r="EH27">
+      <c r="EI27">
         <v>29600000.0</v>
       </c>
-      <c r="EI27">
+      <c r="EJ27">
         <v>26100000.0</v>
       </c>
-      <c r="EJ27">
+      <c r="EK27">
         <v>24800000.0</v>
       </c>
-      <c r="EK27">
+      <c r="EL27">
         <v>19700000.0</v>
       </c>
-      <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
+      <c r="ET27"/>
     </row>
-    <row r="28" spans="1:149">
+    <row r="28" spans="1:150">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>599215000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>581571000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>641635.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>555608000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>485544000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>484750000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>448996000.0</v>
       </c>
-      <c r="AE28">
-[...1 lines deleted...]
-      </c>
       <c r="AF28">
         <v>0.0</v>
       </c>
       <c r="AG28">
         <v>0.0</v>
       </c>
       <c r="AH28">
+        <v>0.0</v>
+      </c>
+      <c r="AI28">
         <v>481488000.0</v>
       </c>
-      <c r="AI28">
-[...1 lines deleted...]
-      </c>
       <c r="AJ28">
         <v>0.0</v>
       </c>
       <c r="AK28">
         <v>0.0</v>
       </c>
       <c r="AL28">
+        <v>0.0</v>
+      </c>
+      <c r="AM28">
         <v>426147000.0</v>
       </c>
-      <c r="AM28">
-[...1 lines deleted...]
-      </c>
       <c r="AN28">
         <v>0.0</v>
       </c>
       <c r="AO28">
         <v>0.0</v>
       </c>
       <c r="AP28">
+        <v>0.0</v>
+      </c>
+      <c r="AQ28">
         <v>431635000.0</v>
       </c>
-      <c r="AQ28">
-[...1 lines deleted...]
-      </c>
       <c r="AR28">
         <v>0.0</v>
       </c>
       <c r="AS28">
         <v>0.0</v>
       </c>
       <c r="AT28">
+        <v>0.0</v>
+      </c>
+      <c r="AU28">
         <v>426960000.0</v>
       </c>
-      <c r="AU28">
-[...1 lines deleted...]
-      </c>
       <c r="AV28">
         <v>0.0</v>
       </c>
       <c r="AW28">
         <v>0.0</v>
       </c>
       <c r="AX28">
+        <v>0.0</v>
+      </c>
+      <c r="AY28">
         <v>423043000.0</v>
       </c>
-      <c r="AY28">
-[...1 lines deleted...]
-      </c>
       <c r="AZ28">
         <v>0.0</v>
       </c>
       <c r="BA28">
         <v>0.0</v>
       </c>
       <c r="BB28">
+        <v>0.0</v>
+      </c>
+      <c r="BC28">
         <v>508364000.0</v>
       </c>
-      <c r="BC28">
-[...1 lines deleted...]
-      </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
       <c r="BF28">
+        <v>0.0</v>
+      </c>
+      <c r="BG28">
         <v>533578000.0</v>
       </c>
-      <c r="BG28">
-[...1 lines deleted...]
-      </c>
       <c r="BH28">
         <v>0.0</v>
       </c>
       <c r="BI28">
         <v>0.0</v>
       </c>
       <c r="BJ28">
+        <v>0.0</v>
+      </c>
+      <c r="BK28">
         <v>515884000.0</v>
       </c>
-      <c r="BK28">
-[...1 lines deleted...]
-      </c>
       <c r="BL28">
         <v>0.0</v>
       </c>
       <c r="BM28">
         <v>0.0</v>
       </c>
       <c r="BN28">
+        <v>0.0</v>
+      </c>
+      <c r="BO28">
         <v>558361000.0</v>
       </c>
-      <c r="BO28">
-[...1 lines deleted...]
-      </c>
       <c r="BP28">
         <v>0.0</v>
       </c>
       <c r="BQ28">
         <v>0.0</v>
       </c>
       <c r="BR28">
+        <v>0.0</v>
+      </c>
+      <c r="BS28">
         <v>539198000.0</v>
       </c>
-      <c r="BS28">
-[...1 lines deleted...]
-      </c>
       <c r="BT28">
         <v>0.0</v>
       </c>
       <c r="BU28">
         <v>0.0</v>
       </c>
       <c r="BV28">
+        <v>0.0</v>
+      </c>
+      <c r="BW28">
         <v>591221000.0</v>
       </c>
-      <c r="BW28">
-[...1 lines deleted...]
-      </c>
       <c r="BX28">
         <v>0.0</v>
       </c>
       <c r="BY28">
         <v>0.0</v>
       </c>
       <c r="BZ28">
+        <v>0.0</v>
+      </c>
+      <c r="CA28">
         <v>583296000.0</v>
       </c>
-      <c r="CA28">
-[...1 lines deleted...]
-      </c>
       <c r="CB28">
         <v>0.0</v>
       </c>
       <c r="CC28">
         <v>0.0</v>
       </c>
       <c r="CD28">
+        <v>0.0</v>
+      </c>
+      <c r="CE28">
         <v>386590000.0</v>
       </c>
-      <c r="CE28">
-[...1 lines deleted...]
-      </c>
       <c r="CF28">
         <v>0.0</v>
       </c>
       <c r="CG28">
         <v>0.0</v>
       </c>
       <c r="CH28">
+        <v>0.0</v>
+      </c>
+      <c r="CI28">
         <v>426389000.0</v>
       </c>
-      <c r="CI28">
-[...1 lines deleted...]
-      </c>
       <c r="CJ28">
         <v>0.0</v>
       </c>
       <c r="CK28">
         <v>0.0</v>
       </c>
       <c r="CL28">
+        <v>0.0</v>
+      </c>
+      <c r="CM28">
         <v>339706000.0</v>
       </c>
-      <c r="CM28">
-[...1 lines deleted...]
-      </c>
       <c r="CN28">
         <v>0.0</v>
       </c>
       <c r="CO28">
         <v>0.0</v>
       </c>
       <c r="CP28">
         <v>0.0</v>
       </c>
       <c r="CQ28">
         <v>0.0</v>
       </c>
       <c r="CR28">
         <v>0.0</v>
       </c>
       <c r="CS28">
         <v>0.0</v>
       </c>
       <c r="CT28">
         <v>0.0</v>
       </c>
       <c r="CU28">
         <v>0.0</v>
       </c>
       <c r="CV28">
         <v>0.0</v>
       </c>
       <c r="CW28">
         <v>0.0</v>
       </c>
       <c r="CX28">
         <v>0.0</v>
       </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
+        <v>0.0</v>
+      </c>
+      <c r="DC28">
         <v>52114000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>161346000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>148096000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>160600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>130277000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>119542000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>123500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>129966000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>112640000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>97770000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>87886000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>86248000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>84827000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>78338000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>79615000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>72817000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>72890000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>67161000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>62169000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>58871000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>63536000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>60822000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>59805000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>58813000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>40900000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>38400000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>24000000.0</v>
       </c>
-      <c r="EC28"/>
       <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
-      <c r="EG28">
+      <c r="EG28"/>
+      <c r="EH28">
         <v>23800000.0</v>
       </c>
-      <c r="EH28">
+      <c r="EI28">
         <v>22500000.0</v>
       </c>
-      <c r="EI28">
+      <c r="EJ28">
         <v>21200000.0</v>
       </c>
-      <c r="EJ28">
+      <c r="EK28">
         <v>20600000.0</v>
       </c>
-      <c r="EK28">
+      <c r="EL28">
         <v>19900000.0</v>
       </c>
-      <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
+      <c r="ET28"/>
     </row>
-    <row r="29" spans="1:149">
+    <row r="29" spans="1:150">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B29">
+        <v>7017000.0</v>
+      </c>
+      <c r="C29">
         <v>7957000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7661000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8582000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8719000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11155000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9179000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9182000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9059000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9319000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8770000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8563000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8945000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8108000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7589000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7217000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8425000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8929000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7245000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6490000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7820000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8219000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6875000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6275000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7655000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7887000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6894000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6749000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6199000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -34307,1315 +34448,1323 @@
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
+      <c r="ET29"/>
     </row>
-    <row r="30" spans="1:149">
+    <row r="30" spans="1:150">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>436001000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>136374000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>122705000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>86281000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>88517000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>65761000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>69121000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>76382000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>71888000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>63905000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>75358000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>94353000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>753094000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>95921000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>97407000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>88907000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>675331000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>73874000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>63201000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>69914000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>704610000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>66722000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>59023000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>52638000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>671626000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>72802000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>65388000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>65698000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>685880000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>49055000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>47947000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>49666000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>634685000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>55925000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>44657000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>60177000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>431635000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>48387000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>54409000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>51616000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>426960000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>49876000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>48467000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>41371000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>423043000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>34504000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>45440000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>42997000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-26892000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-16595000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>27803000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>32707000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>193458000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-34074000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-42745000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-51058000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-50168000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-18914000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-38925000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-54210000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-67086000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-68723000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-44092000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-12612000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-30661000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-72936000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-93042000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-81997000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-102299000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-114856000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-110267000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-87834000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-119763000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-82028000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-84514000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-73164000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-92143000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-67237000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-62654000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-53020000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-71509000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-47701000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-48585000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-52176000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-16321000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-5849000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-45108000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-33146000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-44291000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-39583000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-49605000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-50216000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-44891000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-44750000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-47516000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-44863000.0</v>
       </c>
-      <c r="CX30">
-[...1 lines deleted...]
-      </c>
       <c r="CY30">
+        <v>0.0</v>
+      </c>
+      <c r="CZ30">
         <v>68315000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>62430000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>71151000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>107916000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>319050000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>300089000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>300843000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>254652000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>241540000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>239600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>231926000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>199882000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>178937000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>284574000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>161212000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>155921000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>144735000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>145180000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>133168000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>120165000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>113728000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>108603000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>114555000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>113309000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>112100000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>112186000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>102900000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>94600000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>90800000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>16000000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19400000.0</v>
       </c>
       <c r="EF30">
         <v>19400000.0</v>
       </c>
       <c r="EG30">
+        <v>19400000.0</v>
+      </c>
+      <c r="EH30">
         <v>64200000.0</v>
       </c>
-      <c r="EH30">
+      <c r="EI30">
         <v>63700000.0</v>
       </c>
-      <c r="EI30">
+      <c r="EJ30">
         <v>56800000.0</v>
       </c>
-      <c r="EJ30">
+      <c r="EK30">
         <v>55200000.0</v>
       </c>
-      <c r="EK30">
+      <c r="EL30">
         <v>50000000.0</v>
       </c>
-      <c r="EL30"/>
       <c r="EM30"/>
       <c r="EN30"/>
       <c r="EO30"/>
       <c r="EP30"/>
       <c r="EQ30"/>
       <c r="ER30"/>
       <c r="ES30"/>
+      <c r="ET30"/>
     </row>
-    <row r="31" spans="1:149">
+    <row r="31" spans="1:150">
       <c r="A31" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>240</v>
+      </c>
+      <c r="B31">
+        <v>92255000.0</v>
+      </c>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>82753000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>461949000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>136374000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>122705000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>86281000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-53060000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>65761000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>69121000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>76382000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3239000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>63905.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>75358.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>94353000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-344963000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>95921000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>97407000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>88907000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1989438000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>73874000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>63201000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>69914000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2001093000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>66722000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>59023000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>52638000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-249704000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>72802000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>65388000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>65698000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-199778000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>49055000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>47947000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>49666000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-190865000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>55925000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>44657000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>60177000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-193135000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>48387000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>51973000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>51616000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1577878000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>49876000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>48467000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>41371000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-122941000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>34504000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>45440000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>42997.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-43915000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-16595.0</v>
       </c>
-      <c r="BD31">
-[...1 lines deleted...]
-      </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
+        <v>0.0</v>
+      </c>
+      <c r="BG31">
         <v>-127877000.0</v>
       </c>
-      <c r="BG31">
-[...1 lines deleted...]
-      </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
+        <v>0.0</v>
+      </c>
+      <c r="BK31">
         <v>-105289000.0</v>
       </c>
-      <c r="BK31">
-[...1 lines deleted...]
-      </c>
       <c r="BL31">
         <v>0.0</v>
       </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
       <c r="BN31">
+        <v>0.0</v>
+      </c>
+      <c r="BO31">
         <v>-91770000.0</v>
       </c>
-      <c r="BO31">
-[...1 lines deleted...]
-      </c>
       <c r="BP31">
         <v>0.0</v>
       </c>
       <c r="BQ31">
         <v>0.0</v>
       </c>
       <c r="BR31">
+        <v>0.0</v>
+      </c>
+      <c r="BS31">
         <v>-334236000.0</v>
       </c>
-      <c r="BS31">
-[...1 lines deleted...]
-      </c>
       <c r="BT31">
         <v>0.0</v>
       </c>
       <c r="BU31">
         <v>0.0</v>
       </c>
       <c r="BV31">
+        <v>0.0</v>
+      </c>
+      <c r="BW31">
         <v>-297201000.0</v>
       </c>
-      <c r="BW31">
-[...1 lines deleted...]
-      </c>
       <c r="BX31">
         <v>0.0</v>
       </c>
       <c r="BY31">
         <v>0.0</v>
       </c>
       <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31">
         <v>-219510000.0</v>
       </c>
-      <c r="CA31">
-[...1 lines deleted...]
-      </c>
       <c r="CB31">
         <v>0.0</v>
       </c>
       <c r="CC31">
         <v>0.0</v>
       </c>
       <c r="CD31">
+        <v>0.0</v>
+      </c>
+      <c r="CE31">
         <v>2258650000.0</v>
       </c>
-      <c r="CE31">
-[...1 lines deleted...]
-      </c>
       <c r="CF31">
         <v>0.0</v>
       </c>
       <c r="CG31">
         <v>0.0</v>
       </c>
       <c r="CH31">
+        <v>0.0</v>
+      </c>
+      <c r="CI31">
         <v>2032961000.0</v>
       </c>
-      <c r="CI31">
-[...1 lines deleted...]
-      </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
       <c r="CL31">
+        <v>0.0</v>
+      </c>
+      <c r="CM31">
         <v>1476379000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>33575000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>38991000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>27796000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-139404000.0</v>
       </c>
-      <c r="CQ31">
-[...1 lines deleted...]
-      </c>
       <c r="CR31">
+        <v>0.0</v>
+      </c>
+      <c r="CS31">
         <v>42242000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>42830000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-3248218000.0</v>
       </c>
-      <c r="CU31">
-[...1 lines deleted...]
-      </c>
       <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
         <v>-5400.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-5699000.0</v>
       </c>
-      <c r="CX31">
-[...1 lines deleted...]
-      </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
+        <v>0.0</v>
+      </c>
+      <c r="DC31">
         <v>-2230000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>119593000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-4479000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-3501000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-1734000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-1698000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-2187000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-1967000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-963000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-713000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-59857000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-673000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-604000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-605000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-472000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-242000.0</v>
       </c>
-      <c r="DR31"/>
-      <c r="DS31">
+      <c r="DS31"/>
+      <c r="DT31">
         <v>-238000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-231000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-408000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-226000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-2342000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-2205000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-2223000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-2300000.0</v>
       </c>
-      <c r="EA31">
+      <c r="EB31">
         <v>-2500000.0</v>
       </c>
-      <c r="EB31">
+      <c r="EC31">
         <v>-2700000.0</v>
       </c>
-      <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
-      <c r="EG31">
+      <c r="EG31"/>
+      <c r="EH31">
         <v>-1800000.0</v>
       </c>
-      <c r="EH31">
+      <c r="EI31">
         <v>-1700000.0</v>
       </c>
-      <c r="EI31">
+      <c r="EJ31">
         <v>-1900000.0</v>
       </c>
-      <c r="EJ31">
+      <c r="EK31">
         <v>-1600000.0</v>
       </c>
-      <c r="EK31">
+      <c r="EL31">
         <v>-1500000.0</v>
       </c>
-      <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
+      <c r="ET31"/>
     </row>
-    <row r="32" spans="1:149">
+    <row r="32" spans="1:150">
       <c r="A32" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B32">
+        <v>92255000.0</v>
+      </c>
+      <c r="C32">
         <v>89761000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>81412000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>78830000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>82753000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>116589000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>136374000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>122705000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>86281000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>88517000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>65761000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>69121000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>76382000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>71888000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>63905000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>75358000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>94353000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>134091000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>95921000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>97407000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>88907000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>101415000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>73874000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>63201000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>69914000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>87909000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>66722000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>59023000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>52638000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>66759000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>72802000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>65388000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>65698000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>85725000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>49055000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>47947000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>49666000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>78630000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>55925000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>44657000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>60177000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>57485000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>48387000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>54409000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>51616000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>63563000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>49876000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>48467000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>41371000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>62971000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>34504000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>45440000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>42997000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2739959000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>-16595000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>27803000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>32707000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2752441000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>34074000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>42745000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>51058000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2952105000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>18914000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>38925000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>54210000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2911290000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>68723000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>44092000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>12612000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>3550683000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>72936000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>93042000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>81997000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>4719749000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>114856000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>110267000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>87834000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>4138240000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>82028000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>84514000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>73164000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>141374000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>67237000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>62654000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>53020000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>75211000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>47701000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>48585000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>52176000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>52241000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>5849000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>45108000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>33146000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>44291000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>39583000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>49605000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>50216000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>1669000000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>44750000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>47516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43027000.0</v>
       </c>
       <c r="CX32">
         <v>43027000.0</v>
       </c>
       <c r="CY32">
+        <v>43027000.0</v>
+      </c>
+      <c r="CZ32">
         <v>68315000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>62430000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>71151000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>207309000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>445162000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>418941000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>419743000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>349056000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>326863000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>332100000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>316017000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>279901000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>250848000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>225336000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>219251000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>212754000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>197998000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>196149000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>181616000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>167915000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>164666000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>153425000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>145379000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>151544000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>151970000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>148873000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>148565000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>142100000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>129900000.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>90500000.0</v>
       </c>
-      <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
-      <c r="EG32">
+      <c r="EG32"/>
+      <c r="EH32">
         <v>86300000.0</v>
       </c>
-      <c r="EH32">
+      <c r="EI32">
         <v>84800000.0</v>
       </c>
-      <c r="EI32">
+      <c r="EJ32">
         <v>77000000.0</v>
       </c>
-      <c r="EJ32">
+      <c r="EK32">
         <v>71600000.0</v>
       </c>
-      <c r="EK32">
+      <c r="EL32">
         <v>64400000.0</v>
       </c>
-      <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
+      <c r="ET32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -35717,51 +35866,51 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B2">
         <v>834033000.0</v>
       </c>
       <c r="C2">
         <v>1160889000.0</v>
       </c>
       <c r="D2">
         <v>1309017000.0</v>
       </c>
       <c r="E2">
         <v>1376026000.0</v>
       </c>
       <c r="F2">
         <v>1073906000.0</v>
       </c>
       <c r="G2">
         <v>0.0</v>
       </c>
       <c r="H2">
         <v>653324000.0</v>
       </c>
       <c r="I2">
         <v>998448000.0</v>
       </c>
@@ -35819,51 +35968,51 @@
       </c>
       <c r="AD2">
         <v>57441000.0</v>
       </c>
       <c r="AE2">
         <v>124256000.0</v>
       </c>
       <c r="AF2">
         <v>52199000.0</v>
       </c>
       <c r="AG2">
         <v>96315000.0</v>
       </c>
       <c r="AH2">
         <v>76800000.0</v>
       </c>
       <c r="AI2">
         <v>51400000.0</v>
       </c>
       <c r="AJ2">
         <v>53300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B3">
         <v>38757000</v>
       </c>
       <c r="C3">
         <v>122330000</v>
       </c>
       <c r="D3">
         <v>33627000</v>
       </c>
       <c r="E3">
         <v>62308000</v>
       </c>
       <c r="F3">
         <v>61931000</v>
       </c>
       <c r="G3">
         <v>41504000</v>
       </c>
       <c r="H3">
         <v>28303000</v>
       </c>
       <c r="I3">
         <v>32789000</v>
       </c>
@@ -35929,51 +36078,51 @@
       </c>
       <c r="AD3">
         <v>35341000</v>
       </c>
       <c r="AE3">
         <v>21157000</v>
       </c>
       <c r="AF3">
         <v>7644000</v>
       </c>
       <c r="AG3">
         <v>21210000</v>
       </c>
       <c r="AH3">
         <v>7300000</v>
       </c>
       <c r="AI3">
         <v>6100000</v>
       </c>
       <c r="AJ3">
         <v>4400000</v>
       </c>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>826213000.0</v>
       </c>
       <c r="F4">
         <v>1037840000.0</v>
       </c>
       <c r="G4">
         <v>736015000.0</v>
       </c>
       <c r="H4">
         <v>718288000.0</v>
       </c>
       <c r="I4">
         <v>886618000.0</v>
       </c>
       <c r="J4">
         <v>707620000.0</v>
       </c>
       <c r="K4">
         <v>674473000.0</v>
       </c>
@@ -35993,95 +36142,95 @@
       <c r="Q4">
         <v>-302718000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5">
         <v>-1072000.0</v>
       </c>
       <c r="Q5">
         <v>10000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B6">
         <v>-37460000.0</v>
       </c>
       <c r="C6">
         <v>-326856000.0</v>
       </c>
       <c r="D6">
         <v>-148128000.0</v>
       </c>
       <c r="E6">
         <v>-67009000.0</v>
       </c>
       <c r="F6">
         <v>302120000.0</v>
       </c>
       <c r="G6">
         <v>-269867000.0</v>
       </c>
       <c r="H6">
         <v>718288000.0</v>
       </c>
       <c r="I6">
         <v>-345124000.0</v>
       </c>
@@ -36139,51 +36288,51 @@
       </c>
       <c r="AD6">
         <v>6320000.0</v>
       </c>
       <c r="AE6">
         <v>-66815000.0</v>
       </c>
       <c r="AF6">
         <v>72057000.0</v>
       </c>
       <c r="AG6">
         <v>-44116000.0</v>
       </c>
       <c r="AH6">
         <v>19500000.0</v>
       </c>
       <c r="AI6">
         <v>18400000.0</v>
       </c>
       <c r="AJ6">
         <v>100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B7">
         <v>-1106000.0</v>
       </c>
       <c r="C7">
         <v>1475000.0</v>
       </c>
       <c r="D7">
         <v>-328000.0</v>
       </c>
       <c r="E7">
         <v>-517000.0</v>
       </c>
       <c r="F7">
         <v>356000.0</v>
       </c>
       <c r="G7">
         <v>119000.0</v>
       </c>
       <c r="H7">
         <v>1021000.0</v>
       </c>
       <c r="I7">
         <v>-510000.0</v>
       </c>
@@ -36249,95 +36398,95 @@
       </c>
       <c r="AD7">
         <v>-153562000.0</v>
       </c>
       <c r="AE7">
         <v>-54404000.0</v>
       </c>
       <c r="AF7">
         <v>-28068000.0</v>
       </c>
       <c r="AG7">
         <v>-89272000.0</v>
       </c>
       <c r="AH7">
         <v>33000000.0</v>
       </c>
       <c r="AI7">
         <v>-32500000.0</v>
       </c>
       <c r="AJ7">
         <v>-31000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8">
         <v>-4202000.0</v>
       </c>
       <c r="Q8">
         <v>-1277000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
@@ -36355,51 +36504,51 @@
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9">
         <v>309000.0</v>
       </c>
       <c r="Y9">
         <v>777000.0</v>
       </c>
       <c r="Z9">
         <v>403000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
@@ -36411,51 +36560,51 @@
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
@@ -36485,51 +36634,51 @@
       </c>
       <c r="X11">
         <v>488000.0</v>
       </c>
       <c r="Y11">
         <v>1304000.0</v>
       </c>
       <c r="Z11">
         <v>20000.0</v>
       </c>
       <c r="AA11">
         <v>1835000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>76230000.0</v>
       </c>
       <c r="F12">
         <v>151082000.0</v>
       </c>
       <c r="G12">
         <v>107366000.0</v>
       </c>
       <c r="H12">
         <v>146488000.0</v>
       </c>
       <c r="I12">
         <v>168955000.0</v>
       </c>
       <c r="J12">
         <v>-5547000.0</v>
       </c>
       <c r="K12">
         <v>-47400000.0</v>
       </c>
@@ -36549,51 +36698,51 @@
       <c r="Q12">
         <v>20193000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-517000.0</v>
       </c>
       <c r="F13">
         <v>356000.0</v>
       </c>
       <c r="G13">
         <v>119000.0</v>
       </c>
       <c r="H13">
         <v>1021000.0</v>
       </c>
       <c r="I13">
         <v>-510000.0</v>
       </c>
       <c r="J13">
         <v>535000.0</v>
       </c>
       <c r="K13">
         <v>345000.0</v>
       </c>
@@ -36607,51 +36756,51 @@
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>57983000.0</v>
       </c>
       <c r="D14">
         <v>36817000.0</v>
       </c>
       <c r="E14">
         <v>66617000.0</v>
       </c>
       <c r="F14">
         <v>34364000.0</v>
       </c>
       <c r="G14">
         <v>27355000.0</v>
       </c>
       <c r="H14">
         <v>15029000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>31886000.0</v>
       </c>
       <c r="K14">
@@ -36705,51 +36854,51 @@
       </c>
       <c r="AD14">
         <v>92773000.0</v>
       </c>
       <c r="AE14">
         <v>76893000.0</v>
       </c>
       <c r="AF14">
         <v>67350000.0</v>
       </c>
       <c r="AG14">
         <v>67690000.0</v>
       </c>
       <c r="AH14">
         <v>50500000.0</v>
       </c>
       <c r="AI14">
         <v>43500000.0</v>
       </c>
       <c r="AJ14">
         <v>30400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B15">
         <v>352455000.0</v>
       </c>
       <c r="C15">
         <v>341251000.0</v>
       </c>
       <c r="D15">
         <v>296139000.0</v>
       </c>
       <c r="E15">
         <v>361024000.0</v>
       </c>
       <c r="F15">
         <v>357455000.0</v>
       </c>
       <c r="G15">
         <v>270881000.0</v>
       </c>
       <c r="H15">
         <v>222485000.0</v>
       </c>
       <c r="I15">
         <v>280722000.0</v>
       </c>
@@ -36815,51 +36964,51 @@
       </c>
       <c r="AD15">
         <v>218604000.0</v>
       </c>
       <c r="AE15">
         <v>175534000.0</v>
       </c>
       <c r="AF15">
         <v>141319000.0</v>
       </c>
       <c r="AG15">
         <v>123985000.0</v>
       </c>
       <c r="AH15">
         <v>87800000.0</v>
       </c>
       <c r="AI15">
         <v>71600000.0</v>
       </c>
       <c r="AJ15">
         <v>57200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B16">
         <v>796573000.0</v>
       </c>
       <c r="C16">
         <v>834033000.0</v>
       </c>
       <c r="D16">
         <v>1160889000.0</v>
       </c>
       <c r="E16">
         <v>1309017000.0</v>
       </c>
       <c r="F16">
         <v>1376026000.0</v>
       </c>
       <c r="G16">
         <v>1073906000.0</v>
       </c>
       <c r="H16">
         <v>0.0</v>
       </c>
       <c r="I16">
         <v>653324000.0</v>
       </c>
@@ -36915,94 +37064,94 @@
       </c>
       <c r="AD16">
         <v>63761000.0</v>
       </c>
       <c r="AE16">
         <v>57441000.0</v>
       </c>
       <c r="AF16">
         <v>124256000.0</v>
       </c>
       <c r="AG16">
         <v>52199000.0</v>
       </c>
       <c r="AH16">
         <v>96300000.0</v>
       </c>
       <c r="AI16">
         <v>69800000.0</v>
       </c>
       <c r="AJ16">
         <v>53400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B18">
-        <v>994098000.0</v>
+        <v>352372000.0</v>
       </c>
       <c r="C18">
         <v>1283974000.0</v>
       </c>
       <c r="D18">
         <v>293975000.0</v>
       </c>
       <c r="E18">
         <v>300306000.0</v>
       </c>
       <c r="F18">
         <v>293178000.0</v>
       </c>
       <c r="G18">
         <v>228510000.0</v>
       </c>
       <c r="H18">
         <v>194452000.0</v>
       </c>
       <c r="I18">
         <v>246493000.0</v>
       </c>
       <c r="J18">
         <v>162993000.0</v>
       </c>
@@ -37065,51 +37214,51 @@
       </c>
       <c r="AD18">
         <v>160296000.0</v>
       </c>
       <c r="AE18">
         <v>203073000.0</v>
       </c>
       <c r="AF18">
         <v>192943000.0</v>
       </c>
       <c r="AG18">
         <v>96554000.0</v>
       </c>
       <c r="AH18">
         <v>86900000.0</v>
       </c>
       <c r="AI18">
         <v>66700000.0</v>
       </c>
       <c r="AJ18">
         <v>34200000.0</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
         <v>-1768000.0</v>
       </c>
       <c r="F19">
         <v>-3402000.0</v>
       </c>
       <c r="G19">
         <v>-147000.0</v>
       </c>
       <c r="H19">
         <v>-11511000.0</v>
       </c>
       <c r="I19">
         <v>-16589000.0</v>
       </c>
       <c r="J19">
         <v>-20110000.0</v>
@@ -37131,131 +37280,131 @@
       <c r="Q19">
         <v>-8287000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B22">
         <v>299836000.0</v>
       </c>
       <c r="C22">
         <v>1193485000.0</v>
       </c>
       <c r="D22">
         <v>264184000.0</v>
       </c>
       <c r="E22">
         <v>274165000.0</v>
       </c>
       <c r="F22">
         <v>385843000.0</v>
       </c>
       <c r="G22">
         <v>279380000.0</v>
       </c>
       <c r="H22">
         <v>238563000.0</v>
       </c>
       <c r="I22">
         <v>242397000.0</v>
       </c>
@@ -37321,54 +37470,54 @@
       </c>
       <c r="AD22">
         <v>128956000.0</v>
       </c>
       <c r="AE22">
         <v>193346000.0</v>
       </c>
       <c r="AF22">
         <v>155387000.0</v>
       </c>
       <c r="AG22">
         <v>133489000.0</v>
       </c>
       <c r="AH22">
         <v>68700000.0</v>
       </c>
       <c r="AI22">
         <v>77600000.0</v>
       </c>
       <c r="AJ22">
         <v>62300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B23">
-        <v>-1067069000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="C23">
         <v>-1255879000.0</v>
       </c>
       <c r="D23">
         <v>2164000.0</v>
       </c>
       <c r="E23">
         <v>152021000.0</v>
       </c>
       <c r="F23">
         <v>5748000.0</v>
       </c>
       <c r="G23">
         <v>1014000.0</v>
       </c>
       <c r="H23">
         <v>11241000.0</v>
       </c>
       <c r="I23">
         <v>18029000.0</v>
       </c>
       <c r="J23">
         <v>20088000.0</v>
       </c>
@@ -37431,51 +37580,51 @@
       </c>
       <c r="AD23">
         <v>800000.0</v>
       </c>
       <c r="AE23">
         <v>774000.0</v>
       </c>
       <c r="AF23">
         <v>781000.0</v>
       </c>
       <c r="AG23">
         <v>695000.0</v>
       </c>
       <c r="AH23">
         <v>51900000.0</v>
       </c>
       <c r="AI23">
         <v>400000.0</v>
       </c>
       <c r="AJ23">
         <v>400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B24">
         <v>0.0</v>
       </c>
       <c r="C24">
         <v>46004000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-1768000.0</v>
       </c>
       <c r="F24">
         <v>-3402000.0</v>
       </c>
       <c r="G24">
         <v>-147000.0</v>
       </c>
       <c r="H24">
         <v>-11511000.0</v>
       </c>
       <c r="I24">
         <v>472143000.0</v>
       </c>
       <c r="J24">
         <v>39418000.0</v>
@@ -37527,54 +37676,54 @@
       </c>
       <c r="AB24">
         <v>-2078000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24">
         <v>-35341000.0</v>
       </c>
       <c r="AE24"/>
       <c r="AF24">
         <v>-7644000.0</v>
       </c>
       <c r="AG24"/>
       <c r="AH24">
         <v>-7300000.0</v>
       </c>
       <c r="AI24">
         <v>-6500000.0</v>
       </c>
       <c r="AJ24">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B25">
-        <v>733019000.0</v>
+        <v>53642000.0</v>
       </c>
       <c r="C25">
         <v>-63859000.0</v>
       </c>
       <c r="D25">
         <v>30118999.0</v>
       </c>
       <c r="E25">
         <v>-182113000.0</v>
       </c>
       <c r="F25">
         <v>-31090000.0</v>
       </c>
       <c r="G25">
         <v>-9485000.0</v>
       </c>
       <c r="H25">
         <v>-16829000.0</v>
       </c>
       <c r="I25">
         <v>304822000.0</v>
       </c>
       <c r="J25">
         <v>-5547000.0</v>
       </c>
@@ -37637,51 +37786,51 @@
       </c>
       <c r="AD25">
         <v>127470000.0</v>
       </c>
       <c r="AE25">
         <v>8395000.0</v>
       </c>
       <c r="AF25">
         <v>5918000.0</v>
       </c>
       <c r="AG25">
         <v>5857000.0</v>
       </c>
       <c r="AH25">
         <v>-58000000.0</v>
       </c>
       <c r="AI25">
         <v>-15800000.0</v>
       </c>
       <c r="AJ25">
         <v>-23100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26"/>
       <c r="E26">
         <v>114794000.0</v>
       </c>
       <c r="F26">
         <v>143460000.0</v>
       </c>
       <c r="G26">
         <v>78388000.0</v>
       </c>
       <c r="H26">
         <v>110752000.0</v>
       </c>
       <c r="I26">
         <v>194544000.0</v>
       </c>
       <c r="J26">
         <v>162206000.0</v>
       </c>
       <c r="K26">
@@ -37705,51 +37854,51 @@
       <c r="Q26">
         <v>8287000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>217220000.0</v>
       </c>
       <c r="D27">
         <v>180451000.0</v>
       </c>
       <c r="E27">
         <v>199390000.0</v>
       </c>
       <c r="F27">
         <v>216425000.0</v>
       </c>
       <c r="G27">
         <v>195642000.0</v>
       </c>
       <c r="H27">
         <v>208182000.0</v>
       </c>
       <c r="I27">
         <v>-267427000.0</v>
       </c>
       <c r="J27">
         <v>185234000.0</v>
@@ -37787,54 +37936,54 @@
       <c r="U27">
         <v>76251000.0</v>
       </c>
       <c r="V27">
         <v>85437000.0</v>
       </c>
       <c r="W27">
         <v>101561000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B28">
-        <v>-1067069000.0</v>
+        <v>-352372000.0</v>
       </c>
       <c r="C28">
         <v>-1597130000.0</v>
       </c>
       <c r="D28">
         <v>-293975000.0</v>
       </c>
       <c r="E28">
         <v>-360846000.0</v>
       </c>
       <c r="F28">
         <v>-351707000.0</v>
       </c>
       <c r="G28">
         <v>-269867000.0</v>
       </c>
       <c r="H28">
         <v>-211244000.0</v>
       </c>
       <c r="I28">
         <v>-262693000.0</v>
       </c>
       <c r="J28">
         <v>-182300000.0</v>
       </c>
@@ -37897,54 +38046,54 @@
       </c>
       <c r="AD28">
         <v>-141902000.0</v>
       </c>
       <c r="AE28">
         <v>-169404000.0</v>
       </c>
       <c r="AF28">
         <v>-135054000.0</v>
       </c>
       <c r="AG28">
         <v>-73884000.0</v>
       </c>
       <c r="AH28">
         <v>-51700000.0</v>
       </c>
       <c r="AI28">
         <v>-42500000.0</v>
       </c>
       <c r="AJ28">
         <v>-21100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B29">
-        <v>1032855000.0</v>
+        <v>352372000.0</v>
       </c>
       <c r="C29">
         <v>1406304000.0</v>
       </c>
       <c r="D29">
         <v>293975000.0</v>
       </c>
       <c r="E29">
         <v>362614000.0</v>
       </c>
       <c r="F29">
         <v>355109000.0</v>
       </c>
       <c r="G29">
         <v>270014000.0</v>
       </c>
       <c r="H29">
         <v>222755000.0</v>
       </c>
       <c r="I29">
         <v>279282000.0</v>
       </c>
       <c r="J29">
         <v>202410000.0</v>
       </c>
@@ -38007,51 +38156,51 @@
       </c>
       <c r="AD29">
         <v>195637000.0</v>
       </c>
       <c r="AE29">
         <v>224230000.0</v>
       </c>
       <c r="AF29">
         <v>200587000.0</v>
       </c>
       <c r="AG29">
         <v>117764000.0</v>
       </c>
       <c r="AH29">
         <v>94200000.0</v>
       </c>
       <c r="AI29">
         <v>72800000.0</v>
       </c>
       <c r="AJ29">
         <v>38600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B30">
         <v>-38757000.0</v>
       </c>
       <c r="C30">
         <v>-115727000.0</v>
       </c>
       <c r="D30">
         <v>-33627000.0</v>
       </c>
       <c r="E30">
         <v>-1768000.0</v>
       </c>
       <c r="F30">
         <v>-3402000.0</v>
       </c>
       <c r="G30">
         <v>-147000.0</v>
       </c>
       <c r="H30">
         <v>-11511000.0</v>
       </c>
       <c r="I30">
         <v>-16589000.0</v>
       </c>
@@ -38132,555 +38281,560 @@
       <c r="AJ30">
         <v>-19400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EF30"/>
+  <dimension ref="A1:EG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:136">
+    <row r="1" spans="1:137">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D1" t="s">
         <v>100</v>
       </c>
       <c r="E1" t="s">
         <v>101</v>
       </c>
       <c r="F1" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="H1" t="s">
         <v>103</v>
       </c>
       <c r="I1" t="s">
         <v>104</v>
       </c>
       <c r="J1" t="s">
+        <v>105</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="L1" t="s">
         <v>106</v>
       </c>
       <c r="M1" t="s">
         <v>107</v>
       </c>
       <c r="N1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="P1" t="s">
         <v>109</v>
       </c>
       <c r="Q1" t="s">
         <v>110</v>
       </c>
       <c r="R1" t="s">
+        <v>111</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="T1" t="s">
         <v>112</v>
       </c>
       <c r="U1" t="s">
         <v>113</v>
       </c>
       <c r="V1" t="s">
+        <v>114</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="X1" t="s">
         <v>115</v>
       </c>
       <c r="Y1" t="s">
         <v>116</v>
       </c>
       <c r="Z1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AB1" t="s">
         <v>118</v>
       </c>
       <c r="AC1" t="s">
         <v>119</v>
       </c>
       <c r="AD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AF1" t="s">
         <v>121</v>
       </c>
       <c r="AG1" t="s">
         <v>122</v>
       </c>
       <c r="AH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AJ1" t="s">
         <v>124</v>
       </c>
       <c r="AK1" t="s">
         <v>125</v>
       </c>
       <c r="AL1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AN1" t="s">
         <v>127</v>
       </c>
       <c r="AO1" t="s">
         <v>128</v>
       </c>
       <c r="AP1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AR1" t="s">
         <v>130</v>
       </c>
       <c r="AS1" t="s">
         <v>131</v>
       </c>
       <c r="AT1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AV1" t="s">
         <v>133</v>
       </c>
       <c r="AW1" t="s">
         <v>134</v>
       </c>
       <c r="AX1" t="s">
+        <v>135</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="AZ1" t="s">
         <v>136</v>
       </c>
       <c r="BA1" t="s">
         <v>137</v>
       </c>
       <c r="BB1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BD1" t="s">
         <v>139</v>
       </c>
       <c r="BE1" t="s">
         <v>140</v>
       </c>
       <c r="BF1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BH1" t="s">
         <v>142</v>
       </c>
       <c r="BI1" t="s">
         <v>143</v>
       </c>
       <c r="BJ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BL1" t="s">
         <v>145</v>
       </c>
       <c r="BM1" t="s">
         <v>146</v>
       </c>
       <c r="BN1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BP1" t="s">
         <v>148</v>
       </c>
       <c r="BQ1" t="s">
         <v>149</v>
       </c>
       <c r="BR1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BT1" t="s">
         <v>151</v>
       </c>
       <c r="BU1" t="s">
         <v>152</v>
       </c>
       <c r="BV1" t="s">
+        <v>153</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="BX1" t="s">
         <v>154</v>
       </c>
       <c r="BY1" t="s">
         <v>155</v>
       </c>
       <c r="BZ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CB1" t="s">
         <v>157</v>
       </c>
       <c r="CC1" t="s">
         <v>158</v>
       </c>
       <c r="CD1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CF1" t="s">
         <v>160</v>
       </c>
       <c r="CG1" t="s">
         <v>161</v>
       </c>
       <c r="CH1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CJ1" t="s">
         <v>163</v>
       </c>
       <c r="CK1" t="s">
         <v>164</v>
       </c>
       <c r="CL1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CN1" t="s">
         <v>166</v>
       </c>
       <c r="CO1" t="s">
         <v>167</v>
       </c>
       <c r="CP1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CR1" t="s">
         <v>169</v>
       </c>
       <c r="CS1" t="s">
         <v>170</v>
       </c>
       <c r="CT1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CV1" t="s">
         <v>172</v>
       </c>
       <c r="CW1" t="s">
         <v>173</v>
       </c>
       <c r="CX1" t="s">
+        <v>174</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="CZ1" t="s">
         <v>175</v>
       </c>
       <c r="DA1" t="s">
         <v>176</v>
       </c>
       <c r="DB1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DD1" t="s">
         <v>178</v>
       </c>
       <c r="DE1" t="s">
         <v>179</v>
       </c>
       <c r="DF1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DH1" t="s">
         <v>181</v>
       </c>
       <c r="DI1" t="s">
         <v>182</v>
       </c>
       <c r="DJ1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DL1" t="s">
         <v>184</v>
       </c>
       <c r="DM1" t="s">
         <v>185</v>
       </c>
       <c r="DN1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DP1" t="s">
         <v>187</v>
       </c>
       <c r="DQ1" t="s">
         <v>188</v>
       </c>
       <c r="DR1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DT1" t="s">
         <v>190</v>
       </c>
       <c r="DU1" t="s">
         <v>191</v>
       </c>
       <c r="DV1" t="s">
+        <v>192</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="DX1" t="s">
         <v>193</v>
       </c>
       <c r="DY1" t="s">
         <v>194</v>
       </c>
       <c r="DZ1" t="s">
+        <v>195</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
       </c>
-      <c r="EA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="EB1" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="EC1" t="s">
+        <v>201</v>
+      </c>
+      <c r="ED1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="EE1" t="s">
         <v>202</v>
       </c>
       <c r="EF1" t="s">
         <v>203</v>
       </c>
+      <c r="EG1" t="s">
+        <v>204</v>
+      </c>
     </row>
-    <row r="2" spans="1:136">
+    <row r="2" spans="1:137">
       <c r="A2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B2">
         <v>0.0</v>
       </c>
       <c r="C2">
         <v>0.0</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2">
         <v>0.0</v>
       </c>
       <c r="F2">
         <v>0.0</v>
       </c>
       <c r="G2">
         <v>0.0</v>
       </c>
       <c r="H2">
         <v>0.0</v>
       </c>
       <c r="I2">
+        <v>0.0</v>
+      </c>
+      <c r="J2">
         <v>1160889000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1171989000.0</v>
       </c>
-      <c r="K2">
-[...1 lines deleted...]
-      </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2">
+        <v>0.0</v>
+      </c>
+      <c r="N2">
         <v>1309017000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1376026000.0</v>
       </c>
-      <c r="O2">
-[...1 lines deleted...]
-      </c>
       <c r="P2">
         <v>0.0</v>
       </c>
       <c r="Q2">
+        <v>0.0</v>
+      </c>
+      <c r="R2">
         <v>1376026000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1438348000.0</v>
       </c>
-      <c r="S2">
-[...1 lines deleted...]
-      </c>
       <c r="T2">
         <v>0.0</v>
       </c>
       <c r="U2">
         <v>0.0</v>
       </c>
       <c r="V2">
         <v>0.0</v>
       </c>
       <c r="W2">
         <v>0.0</v>
       </c>
       <c r="X2">
         <v>0.0</v>
       </c>
       <c r="Y2">
         <v>0.0</v>
       </c>
       <c r="Z2">
         <v>0.0</v>
       </c>
-      <c r="AA2"/>
+      <c r="AA2">
+        <v>0.0</v>
+      </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
@@ -38690,418 +38844,419 @@
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2">
         <v>89000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>67249000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>104000.0</v>
       </c>
-      <c r="CF2"/>
-      <c r="CG2">
+      <c r="CG2"/>
+      <c r="CH2">
         <v>1061523000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1108197000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
-      <c r="CS2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>24112000.0</v>
       </c>
-      <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
-      <c r="DA2">
+      <c r="DA2"/>
+      <c r="DB2">
         <v>75312000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>86138000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>88301000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>115797000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>75186000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>225373000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>164889000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>91955000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>63761000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>101377000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>79305000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>69568000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>57441000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>113166000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>95736000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>89927000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>124256000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>139778000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>125819000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>88732000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>52199000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>104369000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>86089000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>76855000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>96315000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>48900000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>48200000.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>51400000.0</v>
       </c>
-      <c r="EC2">
+      <c r="ED2">
         <v>22000000.0</v>
       </c>
-      <c r="ED2"/>
-      <c r="EE2">
+      <c r="EE2"/>
+      <c r="EF2">
         <v>41600000.0</v>
       </c>
-      <c r="EF2">
+      <c r="EG2">
         <v>53300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:136">
+    <row r="3" spans="1:137">
       <c r="A3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>122330000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>33627000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
         <v>62308000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
         <v>61931000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
         <v>32789000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
         <v>39417000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
         <v>36728000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
+        <v>0</v>
+      </c>
+      <c r="AQ3">
         <v>30217000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
+        <v>0</v>
+      </c>
+      <c r="AU3">
         <v>25433000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
         <v>21615000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
         <v>21650000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
         <v>4927000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
         <v>1920000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
         <v>21008000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
         <v>26461000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
         <v>41991000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
@@ -39138,249 +39293,252 @@
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
         <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
       <c r="DB3">
+        <v>0</v>
+      </c>
+      <c r="DC3">
         <v>2878000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>20295000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>11696000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>15594000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>8227000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>7030000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>10643000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>6010000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>7017000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>7970000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>8065000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>12289000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>11715000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>4760000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>2407000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>2275000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>1920000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>1070000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>1439000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>3215000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>5987000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>6051000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>4787000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>4385000</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>1500000</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>2100000</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>1100000</v>
       </c>
-      <c r="EC3">
+      <c r="ED3">
         <v>700000</v>
       </c>
-      <c r="ED3">
+      <c r="EE3">
         <v>800000</v>
       </c>
-      <c r="EE3">
+      <c r="EF3">
         <v>1300000</v>
       </c>
-      <c r="EF3">
+      <c r="EG3">
         <v>1600000</v>
       </c>
     </row>
-    <row r="4" spans="1:136">
+    <row r="4" spans="1:137">
       <c r="A4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>141303000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>166149000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>179594000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>131138000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>262812000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>252669000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>273849000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>234553000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>219598000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>309840000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>280297000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>134864000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>152212000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>168642000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>244219000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>132902000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>341167000.0</v>
       </c>
-      <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>886618000.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
+      <c r="AH4"/>
+      <c r="AI4">
         <v>707620000.0</v>
       </c>
-      <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-      <c r="AL4">
+      <c r="AL4"/>
+      <c r="AM4">
         <v>674473000.0</v>
       </c>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-      <c r="AP4">
+      <c r="AP4"/>
+      <c r="AQ4">
         <v>650595000.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-      <c r="AT4">
+      <c r="AT4"/>
+      <c r="AU4">
         <v>486149000.0</v>
       </c>
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-      <c r="AX4">
+      <c r="AX4"/>
+      <c r="AY4">
         <v>680288000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-      <c r="BB4">
+      <c r="BB4"/>
+      <c r="BC4">
         <v>139433000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
@@ -39418,137 +39576,138 @@
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
+      <c r="EG4"/>
     </row>
-    <row r="5" spans="1:136">
+    <row r="5" spans="1:137">
       <c r="A5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-821000.0</v>
       </c>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>-223000.0</v>
       </c>
-      <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-247000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>152000.0</v>
       </c>
-      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>27000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1264000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4666000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>1072000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-943000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>74000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-203000.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
@@ -39580,748 +39739,755 @@
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
+      <c r="EG5"/>
     </row>
-    <row r="6" spans="1:136">
+    <row r="6" spans="1:137">
       <c r="A6" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B6">
         <v>0.0</v>
       </c>
       <c r="C6">
         <v>0.0</v>
       </c>
       <c r="D6">
         <v>0.0</v>
       </c>
       <c r="E6">
         <v>0.0</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
       <c r="G6">
         <v>0.0</v>
       </c>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
         <v>-11100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>8373000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>141303000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>166149000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-67009000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-70655000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-90700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-127143000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-62322000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-89062000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-73271000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-102227000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-66411000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-59044000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-61553000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>168642000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>244219000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>132902000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>341167000.0</v>
       </c>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
       <c r="AD6">
+        <v>0.0</v>
+      </c>
+      <c r="AE6">
         <v>886618000.0</v>
       </c>
-      <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-      <c r="AH6">
+      <c r="AH6"/>
+      <c r="AI6">
         <v>707620000.0</v>
       </c>
-      <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-      <c r="AL6">
+      <c r="AL6"/>
+      <c r="AM6">
         <v>674473000.0</v>
       </c>
-      <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-      <c r="AP6">
+      <c r="AP6"/>
+      <c r="AQ6">
         <v>650595000.0</v>
       </c>
-      <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-      <c r="AT6">
+      <c r="AT6"/>
+      <c r="AU6">
         <v>486149000.0</v>
       </c>
-      <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
-      <c r="AX6">
+      <c r="AX6"/>
+      <c r="AY6">
         <v>680288000.0</v>
       </c>
-      <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
-      <c r="BB6">
+      <c r="BB6"/>
+      <c r="BC6">
         <v>139433000.0</v>
       </c>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
-      <c r="CC6">
+      <c r="CC6"/>
+      <c r="CD6">
         <v>-89000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-67160000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-104000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>104000.0</v>
       </c>
-      <c r="CG6"/>
-      <c r="CH6">
+      <c r="CH6"/>
+      <c r="CI6">
         <v>-46674000.0</v>
       </c>
-      <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
-      <c r="CT6">
+      <c r="CT6"/>
+      <c r="CU6">
         <v>24112000.0</v>
       </c>
-      <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
-      <c r="DB6">
+      <c r="DB6"/>
+      <c r="DC6">
         <v>-10826000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-2163000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-27496000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>40611000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-150187000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>60484000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>72934000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>28194000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-37616000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>22072000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>9737000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>12127000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-55725000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>17430000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>5809000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-34329000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-15522000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>13959000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>37087000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>36533000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-52170000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>18280000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>9234000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-19460000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-28800000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>48900000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>-3200000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>-10200000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>22000000.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>-2200000.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>-11700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:136">
+    <row r="7" spans="1:137">
       <c r="A7" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B7">
+        <v>-1834000.0</v>
+      </c>
+      <c r="C7">
         <v>-206000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2513000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>51000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3464000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2198000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>16000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>177000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-916000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>743000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>413000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1072000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-412000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1014000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-119000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-266000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1146000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1612000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-221000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6905000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5870000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1513000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>376000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-869000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-901000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>989000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>39000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1403000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1410000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>119000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-104000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>503000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1028000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>930000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-323000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>234000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-306000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>487000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>196000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-6015000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>5677000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>244000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-565000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-5669000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>6034000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-326000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>310000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-5745000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>5215000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-4304000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>4923000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>2055000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>6874000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-4554000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1317000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>2068000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-116000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-2669000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-1887000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-504000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-314000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>655000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-1688000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-686000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1273000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>865000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-440000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-617000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-1525000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-2202000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-307000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-586000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-67000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-694000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>85000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>666000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1550000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>2229000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-818000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>560000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1172000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>719000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-186000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1330000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-1256000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>1005000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-683000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-5734000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>5815000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>471000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>78000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>603000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-355000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-323000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-194000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-266000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>256000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-769000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>1249000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>256000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-307000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>1067694000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-552000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-392000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>874000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-54478000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-23300000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-146914000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-17332000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-148433000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-11197000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>8831000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-26339000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-118912000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-1898000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-21333000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-11419000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-66870000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>22474000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-16710000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>6702000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-52243000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>11866000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>4427000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>7882000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-56449000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>1331000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>-8816000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>-25338000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>22600000.0</v>
       </c>
-      <c r="EA7">
+      <c r="EB7">
         <v>-3000000.0</v>
       </c>
-      <c r="EB7">
+      <c r="EC7">
         <v>-25000000.0</v>
       </c>
-      <c r="EC7">
+      <c r="ED7">
         <v>-5300000.0</v>
       </c>
-      <c r="ED7">
+      <c r="EE7">
         <v>14900000.0</v>
       </c>
-      <c r="EE7">
+      <c r="EF7">
         <v>-28400000.0</v>
       </c>
-      <c r="EF7">
+      <c r="EG7">
         <v>-12200000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:136">
+    <row r="8" spans="1:137">
       <c r="A8" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -40334,66 +40500,66 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-      <c r="BE8">
+      <c r="BE8"/>
+      <c r="BF8">
         <v>-6127000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-1823000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-2070000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>7387000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-7696000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
@@ -40424,87 +40590,86 @@
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
+      <c r="EG8"/>
     </row>
-    <row r="9" spans="1:136">
+    <row r="9" spans="1:137">
       <c r="A9" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
@@ -40528,211 +40693,212 @@
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>6127000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
         <v>-6127000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1823000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-2070000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>7387000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-7696000.0</v>
       </c>
-      <c r="BJ9">
-[...1 lines deleted...]
-      </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
-      <c r="BL9"/>
+      <c r="BL9">
+        <v>0.0</v>
+      </c>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>145000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>3000.0</v>
       </c>
-      <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>309000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>221000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>171000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>104000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>777000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>580000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>374000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>372000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>403000.0</v>
       </c>
-      <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
+      <c r="EG9"/>
     </row>
-    <row r="10" spans="1:136">
+    <row r="10" spans="1:137">
       <c r="A10" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
@@ -40756,78 +40922,80 @@
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>-1200829000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>-890511000.0</v>
       </c>
-      <c r="BG10">
-[...5 lines deleted...]
-      </c>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10"/>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
-      <c r="BL10"/>
+      <c r="BL10">
+        <v>0.0</v>
+      </c>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
@@ -40856,67 +41024,66 @@
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
+      <c r="EG10"/>
     </row>
-    <row r="11" spans="1:136">
+    <row r="11" spans="1:137">
       <c r="A11" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -40925,419 +41092,422 @@
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
         <v>-589000.0</v>
       </c>
-      <c r="AD11">
-[...1 lines deleted...]
-      </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>-104000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>503000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1028000.0</v>
       </c>
-      <c r="AH11">
-[...1 lines deleted...]
-      </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>-323000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>234000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-306000.0</v>
       </c>
-      <c r="AL11">
-[...1 lines deleted...]
-      </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>196000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-5792000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5677000.0</v>
       </c>
-      <c r="AP11">
-[...1 lines deleted...]
-      </c>
       <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
         <v>-318000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-5821000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>6034000.0</v>
       </c>
-      <c r="AT11">
-[...1 lines deleted...]
-      </c>
       <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11">
         <v>310000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-5745000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5215000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>4896000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>791000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2208000.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>1317000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-4059000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>4939000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>97000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>109000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-7688000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>7382000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>311000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>749000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>97000.0</v>
       </c>
-      <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>959000.0</v>
       </c>
-      <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>78000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>5838000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>488000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>123000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>117000.0</v>
       </c>
-      <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>1304000.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>20000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2630000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>685000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>7000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1835000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>2060000.0</v>
       </c>
-      <c r="CZ11"/>
-      <c r="DA11">
+      <c r="DA11"/>
+      <c r="DB11">
         <v>5283000.0</v>
       </c>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
+      <c r="EG11"/>
     </row>
-    <row r="12" spans="1:136">
+    <row r="12" spans="1:137">
       <c r="A12" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>11460000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4241000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3446000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>43778000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>995000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4095000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27362000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>42570000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>607000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-9253000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>100861000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>97123000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>282000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1503000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8458000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>85567000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>46056000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14847000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>137536000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-5356000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13802000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>22973000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>109247000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3154000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2488000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>20715000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>120597000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-9876000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-1637000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-5264000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>101553000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5019000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-3095000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11568000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>93294000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-1282000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-6064000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>22086000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>83476000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6029000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-2054000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-2920000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>43941000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4800000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-14827000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>227113000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>9047000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7739000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>439000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
@@ -41368,165 +41538,166 @@
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
+      <c r="EG12"/>
     </row>
-    <row r="13" spans="1:136">
+    <row r="13" spans="1:137">
       <c r="A13" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>413000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-1072000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-412000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1014000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-119000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-266000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1146000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1612000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-221000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-6905000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5870000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1513000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>376000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-869000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-901000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>989000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>39000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1403000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1410000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>119000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-104000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>503000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1028000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>535000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-323000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>234000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-306000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>345000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>223000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-223000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>44000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-546000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -41572,825 +41743,832 @@
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
+      <c r="EG13"/>
     </row>
-    <row r="14" spans="1:136">
+    <row r="14" spans="1:137">
       <c r="A14" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>36817000.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>66617000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>34364000.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
         <v>31886000.0</v>
       </c>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>41066000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>49145000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>41508000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>41279000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
         <v>40262000.0</v>
       </c>
-      <c r="BC14">
-[...1 lines deleted...]
-      </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>37675000.0</v>
       </c>
-      <c r="BG14">
-[...5 lines deleted...]
-      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14"/>
       <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
         <v>47397000.0</v>
       </c>
-      <c r="BK14">
-[...2 lines deleted...]
-      <c r="BL14"/>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
       <c r="BM14"/>
-      <c r="BN14">
+      <c r="BN14"/>
+      <c r="BO14">
         <v>54922000.0</v>
       </c>
-      <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
-      <c r="BR14">
+      <c r="BR14"/>
+      <c r="BS14">
         <v>79111000.0</v>
       </c>
-      <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
-      <c r="BV14">
+      <c r="BV14"/>
+      <c r="BW14">
         <v>95481000.0</v>
       </c>
-      <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
-      <c r="BZ14">
+      <c r="BZ14"/>
+      <c r="CA14">
         <v>100370000.0</v>
       </c>
-      <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
-      <c r="CD14">
+      <c r="CD14"/>
+      <c r="CE14">
         <v>131979000.0</v>
       </c>
-      <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
-      <c r="CH14">
+      <c r="CH14"/>
+      <c r="CI14">
         <v>177356000.0</v>
       </c>
-      <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
-      <c r="DB14">
+      <c r="DB14"/>
+      <c r="DC14">
         <v>17244000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>49240000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>45799000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>40352000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>36499000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>34580000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>30677000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>27618000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>25544000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>23186000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>23012000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>21031000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>20688000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>19686000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>19054000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>17465000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>16368000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>17256000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>16728000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>16998000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>17643000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>17396000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>16827000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>15824000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>13900000.0</v>
       </c>
-      <c r="EA14">
+      <c r="EB14">
         <v>14600000.0</v>
       </c>
-      <c r="EB14">
+      <c r="EC14">
         <v>10500000.0</v>
       </c>
-      <c r="EC14">
+      <c r="ED14">
         <v>9500000.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>8100000.0</v>
       </c>
-      <c r="EE14">
+      <c r="EF14">
         <v>6900000.0</v>
       </c>
-      <c r="EF14">
+      <c r="EG14">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:136">
+    <row r="15" spans="1:137">
       <c r="A15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B15">
+        <v>89012000.0</v>
+      </c>
+      <c r="C15">
         <v>78131000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>232728000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>88865000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>116364000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>87328000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>81212000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>84145000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>88566000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>72460000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>69333000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>75036000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>79310000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>72036000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>71340000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>89976000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>127672000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>87579000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>90568000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>81263000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>98045000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>66413000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>58938000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>61825000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>83705000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>60290000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>54027000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>47361000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>60807000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>66052000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>60606000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>72263000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>81801000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>47332000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>45685000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>44534000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>64837000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>42383000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>38493000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>39010000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>49845000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>41778000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>48010000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>45343000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>57168000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>43646000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>43718000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>37698000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>57662000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>35709000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>36652000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>34335000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>36256000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>32340000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>19502000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>24750000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>11756000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>24981000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>34163000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>42747000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>43805000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>11811000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>30455000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>46306000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>62787000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>62182000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>37868000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6418000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>26605000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>52476000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>83948000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>72494000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>92458000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>103719000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>100151000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>78237000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>126616000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>73507000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>74638000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>65325000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>84980000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>60251000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>55356000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>45941000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>65183000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>41439000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>42074000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>11932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43828000.0</v>
       </c>
       <c r="CL15">
         <v>43828000.0</v>
       </c>
       <c r="CM15">
+        <v>43828000.0</v>
+      </c>
+      <c r="CN15">
         <v>39340000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>28478000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>39848000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>34946000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>43971000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>44620000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>51145000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>49201000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>53265000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>50212000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>57381000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>59613000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>54485000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>53510000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>61635000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>93380000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>93316000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>74048000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>67071000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>72200000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>65095000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>70078000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>63099000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>54504000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>50988000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>50013000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>46532000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>44757000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>43244000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>41001000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>39332000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>35150000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>33454000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>33383000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>32865000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>31233000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>29962000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>29925000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>29100000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>20200000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>17100000.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>15300000.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>14200000.0</v>
       </c>
-      <c r="EE15">
+      <c r="EF15">
         <v>13600000.0</v>
       </c>
-      <c r="EF15">
+      <c r="EG15">
         <v>14100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:136">
+    <row r="16" spans="1:137">
       <c r="A16" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B16">
         <v>0.0</v>
       </c>
       <c r="C16">
         <v>0.0</v>
       </c>
       <c r="D16">
         <v>0.0</v>
       </c>
       <c r="E16">
         <v>0.0</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
       <c r="G16">
         <v>0.0</v>
       </c>
       <c r="H16">
         <v>0.0</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
         <v>1160889000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8373000.0</v>
       </c>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
       <c r="M16">
         <v>0.0</v>
       </c>
       <c r="N16">
+        <v>0.0</v>
+      </c>
+      <c r="O16">
         <v>1309017000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1376026000.0</v>
       </c>
-      <c r="P16">
-[...1 lines deleted...]
-      </c>
       <c r="Q16">
         <v>0.0</v>
       </c>
       <c r="R16">
+        <v>0.0</v>
+      </c>
+      <c r="S16">
         <v>1376026000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1073906000.0</v>
       </c>
-      <c r="T16">
-[...1 lines deleted...]
-      </c>
       <c r="U16">
         <v>0.0</v>
       </c>
       <c r="V16">
+        <v>0.0</v>
+      </c>
+      <c r="W16">
         <v>-66411000.0</v>
       </c>
-      <c r="W16">
-[...1 lines deleted...]
-      </c>
       <c r="X16">
         <v>0.0</v>
       </c>
       <c r="Y16">
         <v>0.0</v>
       </c>
       <c r="Z16">
         <v>0.0</v>
       </c>
-      <c r="AA16"/>
+      <c r="AA16">
+        <v>0.0</v>
+      </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
@@ -42401,183 +42579,184 @@
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>89000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>67249000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>104000.0</v>
       </c>
-      <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>1061523000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1108197000.0</v>
       </c>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
-      <c r="CT16">
+      <c r="CT16"/>
+      <c r="CU16">
         <v>24112000.0</v>
       </c>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
-      <c r="DB16">
+      <c r="DB16"/>
+      <c r="DC16">
         <v>75312000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>86138000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>88301000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>115797000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>75186000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>225373000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>164889000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>91955000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>63761000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>101377000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>79305000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>69568000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>57441000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>113166000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>95736000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>89927000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>124256000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>139778000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>125819000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>88732000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>52199000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>104369000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>86089000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>76855000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>-28800000.0</v>
       </c>
-      <c r="EA16">
+      <c r="EB16">
         <v>48900000.0</v>
       </c>
-      <c r="EB16">
+      <c r="EC16">
         <v>48200000.0</v>
       </c>
-      <c r="EC16">
+      <c r="ED16">
         <v>-10200000.0</v>
       </c>
-      <c r="ED16">
+      <c r="EE16">
         <v>22000000.0</v>
       </c>
-      <c r="EE16">
+      <c r="EF16">
         <v>-2200000.0</v>
       </c>
-      <c r="EF16">
+      <c r="EG16">
         <v>41600000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:136">
+    <row r="17" spans="1:137">
       <c r="A17" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -42670,612 +42849,616 @@
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
+      <c r="EG17"/>
     </row>
-    <row r="18" spans="1:136">
+    <row r="18" spans="1:137">
       <c r="A18" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B18">
+        <v>88519000.0</v>
+      </c>
+      <c r="C18">
         <v>77241000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>71209000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>88667000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>115255000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>87460000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>81062000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>84284000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>87675000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>72795000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>68864000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>74330000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>77986000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11630000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>70655000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>90878000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>127143000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>87147000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>89062000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>74759000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>104141000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>66411000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>59044000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>61553000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>83006000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>60090000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>54003000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>48786000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>59876000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>33186000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>60440000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>72762000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>80105000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>8202000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>46009000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>44463000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>64319000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>5800000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>38791000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>32252000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>55960000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>12784000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>47141000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>39460000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>63187000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>17810000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>43162000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>31045000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>63460000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>10910000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>40475000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>40277000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>42185000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>16214000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>22116000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>28207000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>11756000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>20054000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>34163000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>42747000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>43805000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>177742000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-8387000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-7839000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-8237000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-6550000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-6633000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-6456000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-7402000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-29853000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-8882000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-9717000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-9628000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-37302000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-9943000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-8954000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-10859000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>33886000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-8843000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-7949000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-8777000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>48763000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>51908000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>35211000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>48533000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>32361000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>37683000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>7062000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-28366000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>35056000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>35281000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>22040000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>37556000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>31084000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>42572000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>36840000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>42129000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>66480000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>47519000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>47360000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>48700000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>244106000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-5089000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-5423000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-4351000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-4985000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>114208000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-10372000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>109594000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-40225000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>91436000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>107174000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>67730000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-24713000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>81583000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>51232000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>52194000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-3392000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>88378000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>48960000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>69127000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>6830000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>70546000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>58229000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>57338000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>-3827000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>44750000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>37115000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>18516000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>-7300000.0</v>
       </c>
-      <c r="EA18">
+      <c r="EB18">
         <v>33900000.0</v>
       </c>
-      <c r="EB18">
+      <c r="EC18">
         <v>5400000.0</v>
       </c>
-      <c r="EC18">
+      <c r="ED18">
         <v>-7600000.0</v>
       </c>
-      <c r="ED18">
+      <c r="EE18">
         <v>41000000.0</v>
       </c>
-      <c r="EE18">
+      <c r="EF18">
         <v>-6500000.0</v>
       </c>
-      <c r="EF18">
+      <c r="EG18">
         <v>7300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:136">
+    <row r="19" spans="1:137">
       <c r="A19" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-      <c r="J19">
-[...1 lines deleted...]
-      </c>
+      <c r="J19"/>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19"/>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-1590000.0</v>
       </c>
-      <c r="O19">
-[...1 lines deleted...]
-      </c>
       <c r="P19">
-        <v>-178000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q19">
         <v>-178000.0</v>
       </c>
       <c r="R19">
         <v>-178000.0</v>
       </c>
       <c r="S19">
         <v>-178000.0</v>
       </c>
       <c r="T19">
+        <v>-178000.0</v>
+      </c>
+      <c r="U19">
         <v>-1488000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1914000.0</v>
       </c>
       <c r="V19">
         <v>-1914000.0</v>
       </c>
       <c r="W19">
         <v>-1914000.0</v>
       </c>
       <c r="X19">
         <v>-1914000.0</v>
       </c>
       <c r="Y19">
+        <v>-1914000.0</v>
+      </c>
+      <c r="Z19">
         <v>-147000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1869000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-691000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1569000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-7382000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-5787000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-2488000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-4306000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-4008000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-20110000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-8426000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-4778000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-4468000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-6108000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>6000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-3834000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>1457000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-9233000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-5078000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-3901000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-18955000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-823000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-7370000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-4656000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-578000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-6639000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-6642000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-      <c r="BF19">
+      <c r="BF19"/>
+      <c r="BG19">
         <v>-2000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-1027000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-449000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -43306,54 +43489,55 @@
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
+      <c r="EG19"/>
     </row>
-    <row r="20" spans="1:136">
+    <row r="20" spans="1:137">
       <c r="A20" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -43446,54 +43630,55 @@
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
+      <c r="EG20"/>
     </row>
-    <row r="21" spans="1:136">
+    <row r="21" spans="1:137">
       <c r="A21" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -43586,1800 +43771,1811 @@
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
+      <c r="EG21"/>
     </row>
-    <row r="22" spans="1:136">
+    <row r="22" spans="1:137">
       <c r="A22" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B22">
+        <v>85238000.0</v>
+      </c>
+      <c r="C22">
         <v>81803000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>73751000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>70248000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>74034000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>105434000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>127195000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>113523000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>77222000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>79198000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>56991000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>60558000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>67437000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>63780000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>56316000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>68141000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>85928000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>125162000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>88676000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>90917000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>81087000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>93196000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>66999000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>56926000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>62259000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>80022000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>59828000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>52274000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>46439000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>59880000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>65900000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>58457000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>58160000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>78593000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>43178000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>41741000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>43910000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>72664000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>48471000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>39904000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>55547000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>51682000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>42687000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>48224000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>45585000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>57667000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>44134000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>42854000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>36159000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>57472000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>29523000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>40276000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>38231000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>26189000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-23142000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>21339000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>26699000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-199463000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>27003000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>35512000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>43680000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>42925000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>12215000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>31772000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>47246000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>59671000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>62530000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>38253000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6735000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>24018000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>64361000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>83911000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>72436000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>92152000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>104828000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>100647000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>78525000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>109429000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>74003000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>76005000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>65559000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>84536000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>60570000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>56124000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>46834000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>64675000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>41758000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>42379000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>46361000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>10094000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>272000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>39895000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>28344000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>39161000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>34339000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>43819000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>44723000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>39043000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>38990000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>42094000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>39164000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>36868000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>63777000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>57399000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>65926000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>85920000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>101654000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>97214000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>98054000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>77843000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>70248000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>75841000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>68984000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>73520000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>66209000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>-64122000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>53349000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>52292000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>48957000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>47030000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>45067000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>43096000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>41007000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>37099000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>34185000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>35109000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>34685000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>32271000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>31424000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>32500000.0</v>
       </c>
-      <c r="EA22">
+      <c r="EB22">
         <v>24600000.0</v>
       </c>
-      <c r="EB22">
+      <c r="EC22">
         <v>19300000.0</v>
       </c>
-      <c r="EC22">
+      <c r="ED22">
         <v>18400000.0</v>
       </c>
-      <c r="ED22">
+      <c r="EE22">
         <v>17500000.0</v>
       </c>
-      <c r="EE22">
+      <c r="EF22">
         <v>14100000.0</v>
       </c>
-      <c r="EF22">
+      <c r="EG22">
         <v>12300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:136">
+    <row r="23" spans="1:137">
       <c r="A23" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B23">
-        <v>83000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="C23">
+        <v>890000.0</v>
+      </c>
+      <c r="D23">
         <v>161519000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>198000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1109000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-902000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>150000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-139000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>891000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2499000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>469000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>706000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1324000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>151531000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>685000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-373000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>529000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>432000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-816000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>816000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4182000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-106000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>272000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>846000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>470000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>715000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>144000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8313000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5864000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2654000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3807000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5704000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2151000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8102000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4849000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4986000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3592000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-304000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7678000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-4658000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-969000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>869000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10961000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2118000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6509000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1379000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>13997000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1116000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5552000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2129000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6639000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6642000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>32307660.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-2614000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-3457000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-11756000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2000.0</v>
       </c>
-      <c r="BG23"/>
-      <c r="BH23">
+      <c r="BH23"/>
+      <c r="BI23">
         <v>1027000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>449000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>185000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2850000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>5251000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>36751000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>44501000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>12874000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-26605000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>172000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>794000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>7978000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4581000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>8605000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4645000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>19293000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>17508000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>37224000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>17614000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>5776000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>39855000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>11577000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3344000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>10834000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>16650000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-317730000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4391000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>4870000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>28366000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>8772000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4059000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>6438000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2292000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3862000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1399000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>7780000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>9016000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>6833000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>5746000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2852000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>8681000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-189939000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>28042000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>3719000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>7146000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>30000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>90000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>387000.0</v>
       </c>
       <c r="DF23">
         <v>387000.0</v>
       </c>
       <c r="DG23">
+        <v>387000.0</v>
+      </c>
+      <c r="DH23">
         <v>252000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-60000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>110000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>318000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>148000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>147000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>148000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>820000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-46000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-143000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>143000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>1886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="DT23">
         <v>152000.0</v>
       </c>
       <c r="DU23">
+        <v>152000.0</v>
+      </c>
+      <c r="DV23">
         <v>166000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-149703000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>100133000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>50132000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>133000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>51400000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>300000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>100000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>200000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>-100000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>1400000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:136">
+    <row r="24" spans="1:137">
       <c r="A24" t="s">
-        <v>262</v>
-[...4 lines deleted...]
-      <c r="C24"/>
+        <v>263</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>0.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>6603000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
+      <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24">
         <v>-1768000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-40777000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>178000.0</v>
       </c>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
       <c r="R24">
-        <v>-3402000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S24">
         <v>-3402000.0</v>
       </c>
       <c r="T24">
+        <v>-3402000.0</v>
+      </c>
+      <c r="U24">
         <v>-1488000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-147000.0</v>
       </c>
       <c r="W24">
         <v>-147000.0</v>
       </c>
       <c r="X24">
         <v>-147000.0</v>
       </c>
       <c r="Y24">
         <v>-147000.0</v>
       </c>
       <c r="Z24">
+        <v>-147000.0</v>
+      </c>
+      <c r="AA24">
         <v>-1869000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-691000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1569000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-7382000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>472143000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-2488000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-4306000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-4008000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>39418000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-8426000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-4778000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-4468000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-23026000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-920000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1457000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>26145000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
         <v>-5078000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-3901000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>25785000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-823000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>26000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-26000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>17344000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1116000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-5942000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-5929000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>9383000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-2614.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-3457000.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>-2000.0</v>
       </c>
-      <c r="BG24">
-[...3 lines deleted...]
-      <c r="BI24">
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>-449000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-164196000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>38842000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>54145000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>71024000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>72186000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>44501000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>12874000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>34007000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>61321000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>92830000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>82211000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>102086000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>114560000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>110094000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>87191000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>137475000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>81612000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>83481000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>73274000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>93668000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-72586000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>-57313000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>-189939000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>56156000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>55214000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>58840000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-4956000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-20295000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-11696000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-15736000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-11138000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-7030000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-10643000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-6010000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-7017000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-7970000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-8065000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-12289000.0</v>
       </c>
-      <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
-      <c r="DQ24">
+      <c r="DQ24"/>
+      <c r="DR24">
         <v>-1920000.0</v>
       </c>
-      <c r="DR24"/>
-      <c r="DS24">
+      <c r="DS24"/>
+      <c r="DT24">
         <v>-1070000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>-1439000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>-3215000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>-5861000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>-5964000.0</v>
       </c>
-      <c r="DX24">
+      <c r="DY24">
         <v>-213000.0</v>
       </c>
-      <c r="DY24"/>
-      <c r="DZ24">
+      <c r="DZ24"/>
+      <c r="EA24">
         <v>-1500000.0</v>
       </c>
-      <c r="EA24">
+      <c r="EB24">
         <v>-2200000.0</v>
       </c>
-      <c r="EB24">
+      <c r="EC24">
         <v>-1100000.0</v>
       </c>
-      <c r="EC24">
+      <c r="ED24">
         <v>-2300000.0</v>
       </c>
-      <c r="ED24">
+      <c r="EE24">
         <v>-800000.0</v>
       </c>
-      <c r="EE24">
+      <c r="EF24">
         <v>-1300000.0</v>
       </c>
-      <c r="EF24">
+      <c r="EG24">
         <v>-1600000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:136">
+    <row r="25" spans="1:137">
       <c r="A25" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B25">
-        <v>-81803000.0</v>
+        <v>5115000.0</v>
       </c>
       <c r="C25">
+        <v>-4356000.0</v>
+      </c>
+      <c r="D25">
         <v>-5055000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18368000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>44685000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-20172000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-46149000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-27895000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11369000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-7146000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11460000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14844000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10961000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-261935000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>14458000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>23003000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>42361000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-39627000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>607000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-9253000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>17184000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-135664000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-8482000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5239000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>21648000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-20921000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-5769000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-4599000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>14847000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>273403000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-5356000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>13802000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>22973000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-31904000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1844000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3565000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>20715000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-30623000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-11186000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1637000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-5264000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-8925000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5019000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-3217000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>11568000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-14098000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1282000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-6064000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>22086000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-20643000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6029000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-2054000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-2920000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>43121000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>43941000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4800000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-14827000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>227113000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>9047000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>7739000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>439000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>132242000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-18914000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-38925000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-58210000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-67086000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-68723000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-44092000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-35592000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-30661000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-72936000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-93042000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-100601000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-102299000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-114856000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-110267000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-124759000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-119763000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-82028000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-84514000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-73164000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-197552000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-8476000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-22243000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2955000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>38190000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-3392000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-29583000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-80542000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>24491000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>34769000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-18458000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>9567000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-7754000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>8427000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-6713000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-2850000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>28206000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>7280000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>5010000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>9843000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>205700000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-68314000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-62430000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-71151000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-50793000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>6909000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>5225000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>4114000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>2093000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>4835000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>2468000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>3477000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>2152000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>2056000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>121740000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>1522000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>2213000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>2021000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>1993000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>2168000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>1529000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>1487000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>1414000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>1488000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>5857000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-2611000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>1620000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>991000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>-74800000.0</v>
       </c>
-      <c r="EA25">
+      <c r="EB25">
         <v>-200000.0</v>
       </c>
-      <c r="EB25">
+      <c r="EC25">
         <v>1700000.0</v>
       </c>
-      <c r="EC25">
+      <c r="ED25">
         <v>-29500000.0</v>
       </c>
-      <c r="ED25">
+      <c r="EE25">
         <v>1300000.0</v>
       </c>
-      <c r="EE25">
+      <c r="EF25">
         <v>2200000.0</v>
       </c>
-      <c r="EF25">
+      <c r="EG25">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:136">
+    <row r="26" spans="1:137">
       <c r="A26" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...2 lines deleted...]
-      <c r="G26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>1468000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>15956000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>178000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2487000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>100600000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>11707000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>18537000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>408000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5688000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-6096000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>23565000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>8645000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>31958000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>14220000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-270000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>19029000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>65070000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>8313000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>182379000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2668000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3801000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>5696000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>144269000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>8148000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4771000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>5018000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>181620000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-6000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1586000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1457000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>145361000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>733000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>5078000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3901000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>317000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-32000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>8225000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>4656000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>273444000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>578000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>6639000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>6642000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>2000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>1027000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>449000.0</v>
       </c>
-      <c r="BJ26">
-[...1 lines deleted...]
-      </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
-      <c r="BL26"/>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
@@ -45408,1420 +45604,1429 @@
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
+      <c r="EG26"/>
     </row>
-    <row r="27" spans="1:136">
+    <row r="27" spans="1:137">
       <c r="A27" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>1521000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>-1521000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>180451000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>199390000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>216425000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>107366000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>146488000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>-267427000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>185234000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>152162000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>176160000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>176636000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>159020000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>21830000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>474103000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>122612000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27">
         <v>4000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>73101000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>22980000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>66078000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>18604000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>49815000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>36925000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>76251000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>85437000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>101561000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>162000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
+      <c r="EG27"/>
     </row>
-    <row r="28" spans="1:136">
+    <row r="28" spans="1:137">
       <c r="A28" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B28">
-        <v>-352372000.0</v>
+        <v>-88519000.0</v>
       </c>
       <c r="C28">
+        <v>-77241000.0</v>
+      </c>
+      <c r="D28">
         <v>-71209000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-88667000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-115255000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-87460000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-81062000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-84284000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-87675000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-72795000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-68864000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-74330000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-77986000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-72348000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-70655000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-90700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-127143000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-87147000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-89062000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-73271000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-102227000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-66411000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-59044000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-61553000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-82859000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-58221000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-53312000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-47217000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-52494000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-60188000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-57952000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-68456000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-76097000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-45181000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-37583000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-39685000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-59851000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-38791000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-38797000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-31332000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-54503000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-42747000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-47141000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-34382000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-59286000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-37137000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-42339000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-23701000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-58778000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-30157000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-38781000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-27696000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-29614000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-32340000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-19502000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-24750000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-11756000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-24979000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-34163000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-41720000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-43356000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-11626000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-30454000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-43456000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-57536000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-62182000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-37868000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-6418000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-26605000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-52304000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-83154000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-64516000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-87877000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-95114000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-95506000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-58944000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-109108000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-36283000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-57024000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-59549000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-45125000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-48674000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-52012000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-35107000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-48533000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-32361000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-37683000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-7062000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>28366000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-35056000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-35281000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-22040000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-37556000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-31084000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-42572000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-36840000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-42129000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-42368000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-47519000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-47360000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-48700000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-54167000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-51067000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-49791000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-54489000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-170373000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-49616000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-28164000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>29887000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-77353000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-31252000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-19591000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-37532000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-28272000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-12813000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-48630000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-52187000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-44197000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-42682000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-42360000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-40165000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-37483000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-33078000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-32056000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-32437000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-31541000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-35047000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-28260000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>20964000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-46800000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>31900000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>8500000.0</v>
       </c>
-      <c r="EC28">
+      <c r="ED28">
         <v>-14900000.0</v>
       </c>
-      <c r="ED28">
+      <c r="EE28">
         <v>-6300000.0</v>
       </c>
-      <c r="EE28">
+      <c r="EF28">
         <v>5200000.0</v>
       </c>
-      <c r="EF28">
+      <c r="EG28">
         <v>-5100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:136">
+    <row r="29" spans="1:137">
       <c r="A29" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B29">
+        <v>88519000.0</v>
+      </c>
+      <c r="C29">
         <v>77241000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>71209000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>88667000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>115255000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>87460000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>81062000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>84284000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>87675000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>72795000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>68864000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>74330000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>77986000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>73938000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>70655000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>90878000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>127143000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>87147000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>89062000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>74759000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>104141000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>66411000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>59044000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>61553000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>83006000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>60090000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>54003000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>48786000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>59876000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>65975000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>60440000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>72762000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>80105000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>47619000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>46009000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>44463000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>64319000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>42528000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>38791000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>32252000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>55960000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>43001000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>47141000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>39460000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>63187000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>43243000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>43162000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>31045000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>63460000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>32525000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>40475000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>40277000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>42185000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>37864000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>22116000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>28207000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>11756000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>24981000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>34163000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>42747000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>43805000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>175822000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-8387000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-7839000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-8237000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-6550000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-6633000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-6456000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-7402000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-8845000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-8882000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-9717000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-9628000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-10841000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-9943000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-8954000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-10859000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-8105000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-8843000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-7949000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-8777000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>48763000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>51908000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>35211000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>48533000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>32361000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>37683000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>7062000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-28366000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>35056000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>35281000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>22040000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>37556000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>31084000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>42572000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>36840000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>42129000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>66480000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>47519000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>47360000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>48700000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>244106000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-5089000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-5423000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-4351000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-2107000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>134503000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>1324000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>125188000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-31998000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>98466000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>117817000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>73740000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-17696000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>89553000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>59297000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>64483000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>8323000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>93138000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>51367000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>71402000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>8750000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>71616000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>59668000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>60553000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>2160000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>50801000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>41902000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>22901000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>-5800000.0</v>
       </c>
-      <c r="EA29">
+      <c r="EB29">
         <v>36000000.0</v>
       </c>
-      <c r="EB29">
+      <c r="EC29">
         <v>6500000.0</v>
       </c>
-      <c r="EC29">
+      <c r="ED29">
         <v>-6900000.0</v>
       </c>
-      <c r="ED29">
+      <c r="EE29">
         <v>41800000.0</v>
       </c>
-      <c r="EE29">
+      <c r="EF29">
         <v>-5200000.0</v>
       </c>
-      <c r="EF29">
+      <c r="EG29">
         <v>8900000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:136">
+    <row r="30" spans="1:137">
       <c r="A30" t="s">
-        <v>268</v>
-[...4 lines deleted...]
-      <c r="C30"/>
+        <v>269</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>0.0</v>
+      </c>
       <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>-115727000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-33627000.0</v>
       </c>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
       <c r="L30">
         <v>0.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="M30">
+        <v>0.0</v>
+      </c>
+      <c r="N30"/>
+      <c r="O30">
         <v>-1768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-178000.0</v>
       </c>
       <c r="P30">
         <v>-178000.0</v>
       </c>
       <c r="Q30">
         <v>-178000.0</v>
       </c>
       <c r="R30">
+        <v>-178000.0</v>
+      </c>
+      <c r="S30">
         <v>-62322000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3402000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1488000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1914000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-147000.0</v>
       </c>
       <c r="X30">
         <v>-147000.0</v>
       </c>
       <c r="Y30">
         <v>-147000.0</v>
       </c>
       <c r="Z30">
+        <v>-147000.0</v>
+      </c>
+      <c r="AA30">
         <v>-1869000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-691000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1569000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-7382000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5787000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2488000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4306000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4008000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2438000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-8426000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4778000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-4468000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3737000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-920000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1457000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-254000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-8979000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-5078000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-3901000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-6106000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-823000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-7344000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4682000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2368000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1694000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-12581000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-12571000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-5524000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-2614000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-3457000.0</v>
       </c>
-      <c r="BE30">
-[...1 lines deleted...]
-      </c>
       <c r="BF30">
+        <v>0.0</v>
+      </c>
+      <c r="BG30">
         <v>-2000.0</v>
       </c>
-      <c r="BG30">
-[...1 lines deleted...]
-      </c>
       <c r="BH30">
+        <v>0.0</v>
+      </c>
+      <c r="BI30">
         <v>-1027000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-449000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-164196000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>38841000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>51295000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>65773000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>68732000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>44501000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>12874000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>34007000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>61149000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>92036000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>74233000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>97505000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>105955000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>105449000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>67898000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>119967000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>44388000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>65867000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>67498000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>53813000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-67249000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>-46674000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>-189939000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>56156000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>55214000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>58840000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>161654000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-87267000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-656000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-114464000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-41399000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-6676000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-25292000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-8014000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>9846000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-54668000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-954000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-169000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-19486000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-33030000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-3199000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-65292000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>-24576000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>9461000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>8415000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-23401000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>2525000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-4407000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>-63337000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>24000000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>-19300000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>-18100000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>11600000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>-13500000.0</v>
       </c>
-      <c r="EE30">
+      <c r="EF30">
         <v>-2200000.0</v>
       </c>
-      <c r="EF30">
+      <c r="EG30">
         <v>-15300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>