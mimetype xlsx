--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -23599,59 +23599,61 @@
         <v>325499000.0</v>
       </c>
       <c r="CX2">
         <v>334037000.0</v>
       </c>
       <c r="CY2">
         <v>397053000.0</v>
       </c>
       <c r="CZ2">
         <v>287956000.0</v>
       </c>
       <c r="DA2">
         <v>312023000.0</v>
       </c>
       <c r="DB2">
         <v>325949000.0</v>
       </c>
       <c r="DC2">
         <v>399373000.0</v>
       </c>
     </row>
     <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>171</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>56000000.0</v>
+      </c>
       <c r="C3">
         <v>74000000.0</v>
       </c>
       <c r="D3">
         <v>58000000.0</v>
       </c>
       <c r="E3">
-        <v>68000000.0</v>
+        <v>214000000.0</v>
       </c>
       <c r="F3">
         <v>57000000.0</v>
       </c>
       <c r="G3">
         <v>89000000.0</v>
       </c>
       <c r="H3">
         <v>74783000.0</v>
       </c>
       <c r="I3">
         <v>66000000.0</v>
       </c>
       <c r="J3">
         <v>68000000.0</v>
       </c>
       <c r="K3">
         <v>83000000.0</v>
       </c>
       <c r="L3">
         <v>71478000.0</v>
       </c>
       <c r="M3">
         <v>43684000.0</v>
       </c>
@@ -24167,51 +24169,53 @@
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>173</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>123000000.0</v>
+      </c>
       <c r="C5">
         <v>100000000.0</v>
       </c>
       <c r="D5">
         <v>74000000.0</v>
       </c>
       <c r="E5">
         <v>38000000.0</v>
       </c>
       <c r="F5">
         <v>40000000.0</v>
       </c>
       <c r="G5">
         <v>-104000000.0</v>
       </c>
       <c r="H5">
         <v>-806531000.0</v>
       </c>
       <c r="I5">
         <v>2000000.0</v>
       </c>
       <c r="J5">
         <v>63000000.0</v>
       </c>
       <c r="K5">
@@ -24489,60 +24493,60 @@
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
       <c r="DC5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>174</v>
       </c>
       <c r="B6">
-        <v>123000000.0</v>
+        <v>179000000.0</v>
       </c>
       <c r="C6">
         <v>174000000.0</v>
       </c>
       <c r="D6">
         <v>132000000.0</v>
       </c>
       <c r="E6">
-        <v>106000000.0</v>
+        <v>252000000.0</v>
       </c>
       <c r="F6">
         <v>97000000.0</v>
       </c>
       <c r="G6">
         <v>-15000000.0</v>
       </c>
       <c r="H6">
         <v>-731748000.0</v>
       </c>
       <c r="I6">
         <v>68000000.0</v>
       </c>
       <c r="J6">
         <v>131000000.0</v>
       </c>
       <c r="K6">
         <v>137000000.0</v>
       </c>
       <c r="L6">
         <v>-3507000.0</v>
       </c>
       <c r="M6">
         <v>-35199000.0</v>
       </c>
@@ -32800,54 +32804,54 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>213</v>
       </c>
       <c r="B14">
         <v>272000000.0</v>
       </c>
       <c r="C14">
-        <v>291980000.0</v>
+        <v>292000000.0</v>
       </c>
       <c r="D14">
-        <v>269430000.0</v>
+        <v>269000000.0</v>
       </c>
       <c r="E14">
         <v>283800000.0</v>
       </c>
       <c r="F14">
         <v>259933000.0</v>
       </c>
       <c r="G14">
         <v>250081000.0</v>
       </c>
       <c r="H14">
         <v>238371000.0</v>
       </c>
       <c r="I14">
         <v>238184000.0</v>
       </c>
       <c r="J14">
         <v>249260000.0</v>
       </c>
       <c r="K14">
         <v>258387000.0</v>
       </c>
       <c r="L14">
         <v>269476000.0</v>
       </c>
@@ -33603,54 +33607,54 @@
       </c>
       <c r="Y24">
         <v>33357000.0</v>
       </c>
       <c r="Z24">
         <v>2640000.0</v>
       </c>
       <c r="AA24">
         <v>5626000.0</v>
       </c>
       <c r="AB24">
         <v>-113824000.0</v>
       </c>
       <c r="AC24">
         <v>-230672000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
         <v>223</v>
       </c>
       <c r="B25">
         <v>103000000.0</v>
       </c>
       <c r="C25">
-        <v>140230000.0</v>
+        <v>140210000.0</v>
       </c>
       <c r="D25">
-        <v>149711000.0</v>
+        <v>150141000.0</v>
       </c>
       <c r="E25">
         <v>13576000.0</v>
       </c>
       <c r="F25">
         <v>964000.0</v>
       </c>
       <c r="G25">
         <v>54216000.0</v>
       </c>
       <c r="H25">
         <v>19108000.0</v>
       </c>
       <c r="I25">
         <v>18151000.0</v>
       </c>
       <c r="J25">
         <v>20229000.0</v>
       </c>
       <c r="K25">
         <v>3960000.0</v>
       </c>
       <c r="L25">
         <v>15542000.0</v>
       </c>
@@ -37351,51 +37355,51 @@
       <c r="A14" t="s">
         <v>213</v>
       </c>
       <c r="B14">
         <v>56000000.0</v>
       </c>
       <c r="C14">
         <v>74000000.0</v>
       </c>
       <c r="D14">
         <v>58000000.0</v>
       </c>
       <c r="E14">
         <v>214000000.0</v>
       </c>
       <c r="F14">
         <v>57000000.0</v>
       </c>
       <c r="G14">
         <v>89000000.0</v>
       </c>
       <c r="H14">
         <v>74783000.0</v>
       </c>
       <c r="I14">
-        <v>66197000.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="J14">
         <v>68000000.0</v>
       </c>
       <c r="K14">
         <v>94711000.0</v>
       </c>
       <c r="L14">
         <v>71478000.0</v>
       </c>
       <c r="M14">
         <v>72002000.0</v>
       </c>
       <c r="N14">
         <v>70420000.0</v>
       </c>
       <c r="O14">
         <v>92554000.0</v>
       </c>
       <c r="P14">
         <v>68576000.0</v>
       </c>
       <c r="Q14">
         <v>66533000.0</v>
       </c>
@@ -40092,51 +40096,51 @@
       <c r="A25" t="s">
         <v>223</v>
       </c>
       <c r="B25">
         <v>18000000.0</v>
       </c>
       <c r="C25">
         <v>25000000.0</v>
       </c>
       <c r="D25">
         <v>16000000.0</v>
       </c>
       <c r="E25">
         <v>-73000000.0</v>
       </c>
       <c r="F25">
         <v>1000000.0</v>
       </c>
       <c r="G25">
         <v>13000000.0</v>
       </c>
       <c r="H25">
         <v>74600000.0</v>
       </c>
       <c r="I25">
-        <v>30816000.0</v>
+        <v>31013000.0</v>
       </c>
       <c r="J25">
         <v>46000000.0</v>
       </c>
       <c r="K25">
         <v>337689000.0</v>
       </c>
       <c r="L25">
         <v>2309000.0</v>
       </c>
       <c r="M25">
         <v>1356000.0</v>
       </c>
       <c r="N25">
         <v>1548000.0</v>
       </c>
       <c r="O25">
         <v>481000.0</v>
       </c>
       <c r="P25">
         <v>1246000.0</v>
       </c>
       <c r="Q25">
         <v>377000.0</v>
       </c>