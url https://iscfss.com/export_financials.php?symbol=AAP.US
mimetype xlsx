--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -24027,51 +24027,51 @@
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5">
-        <v>99000000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="C5">
         <v>74000000.0</v>
       </c>
       <c r="D5">
         <v>38000000.0</v>
       </c>
       <c r="E5">
         <v>40000000.0</v>
       </c>
       <c r="F5">
         <v>-104000000.0</v>
       </c>
       <c r="G5">
         <v>-806531000.0</v>
       </c>
       <c r="H5">
         <v>2000000.0</v>
       </c>
       <c r="I5">
         <v>63000000.0</v>
       </c>
       <c r="J5">
         <v>54000000.0</v>
       </c>
@@ -24347,51 +24347,51 @@
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
-        <v>173000000.0</v>
+        <v>174000000.0</v>
       </c>
       <c r="C6">
         <v>132000000.0</v>
       </c>
       <c r="D6">
         <v>106000000.0</v>
       </c>
       <c r="E6">
         <v>97000000.0</v>
       </c>
       <c r="F6">
         <v>-15000000.0</v>
       </c>
       <c r="G6">
         <v>-731748000.0</v>
       </c>
       <c r="H6">
         <v>68000000.0</v>
       </c>
       <c r="I6">
         <v>131000000.0</v>
       </c>
       <c r="J6">
         <v>137000000.0</v>
       </c>
@@ -39820,54 +39820,54 @@
         <v>8816000.0</v>
       </c>
       <c r="CT24">
         <v>594000.0</v>
       </c>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24">
         <v>4777000.0</v>
       </c>
       <c r="DA24">
         <v>2531000.0</v>
       </c>
       <c r="DB24">
         <v>1294000.0</v>
       </c>
     </row>
     <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>222</v>
       </c>
       <c r="B25">
-        <v>122000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C25">
-        <v>23000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D25">
         <v>-73000000.0</v>
       </c>
       <c r="E25">
         <v>1000000.0</v>
       </c>
       <c r="F25">
         <v>13000000.0</v>
       </c>
       <c r="G25">
         <v>74600000.0</v>
       </c>
       <c r="H25">
         <v>30816000.0</v>
       </c>
       <c r="I25">
         <v>46000000.0</v>
       </c>
       <c r="J25">
         <v>337689000.0</v>
       </c>
       <c r="K25">
         <v>2309000.0</v>
       </c>