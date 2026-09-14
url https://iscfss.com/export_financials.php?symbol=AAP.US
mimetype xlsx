--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5365,705 +5368,711 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB62"/>
+  <dimension ref="A1:DC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>3126000000.0</v>
+      </c>
+      <c r="C2">
         <v>3054000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2977000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3177000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3322000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3425000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3408000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3498460000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4048321000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4031299000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3526079000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3943019000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3780215000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3682749000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4178907000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4097412000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4086826000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3942388000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3922007000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3750835000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3807293000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3737853000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3640639000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3527324000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3310073000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3304207000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3421987000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3402538000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3317972000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3276955000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3172790000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3023660000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2909990000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2890317000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2894582000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2921653000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2937096000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3049218000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3086177000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3197075000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3219718000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3318048000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3203922000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3180175000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3174411000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3138574000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3095365000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3090991000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3054340000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2975975000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2180614000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2057615000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2048202000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2101549000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2029814000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1825162000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1738101000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1737339000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1653183000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1586058000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1570320000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1574347000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1323761000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1305918000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1309686000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1203339000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>998366000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1011645000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>954666000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1005379000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>927716000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>853839000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>884946000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>801214000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>688970000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>708095000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>736563000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>886867000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>651587000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>810456000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>817238000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>821992000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>748599000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>778582000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>764511000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>676626000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>644844000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>636954000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>629915000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>635674000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>568275000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>606343000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>591827000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>520472000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>470740000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>554609000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>585119000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>517340000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>429041000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>403668000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>401039000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>354598000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>387852000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>415858000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>374473000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>363062000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6128,52 +6137,53 @@
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6238,394 +6248,396 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-40000000.0</v>
+      </c>
+      <c r="C5">
         <v>-36000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-37000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-42000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-41000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-40000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-47000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-43514000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-44531000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-46450000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-52232000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-47599000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-36824000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-44355000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-44695000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-54298000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-20789000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-41065000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-22627000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-21826000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-23283000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-21466000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-26759000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-38714000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-43939000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-51535000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-34569000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-38862000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-33481000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-40038000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-44193000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-32083000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-35914000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-28812000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-24954000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-24503000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-26664000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-40574000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-39701000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-37496000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-32421000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-27816000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-44059000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-32053000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-32730000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-19978000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-12337000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-4818000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6774000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>259000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3683000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4608000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4749000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4891000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2667000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2683000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2796000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2909000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2804000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>7621000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1614000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>379000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1597000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2080000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-4465000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-6230000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-6699000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-7946000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-8034000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-8544000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-9349000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3251000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1437000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-3783000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-701000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>2308000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>5435000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2846000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>3472000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>662000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>5003000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>4530000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3090000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>2271000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>648000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>452000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>814000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>366000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>255000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-350000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-529000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-1001000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-2337000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-658000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-1568000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-2108000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2676000.0</v>
       </c>
       <c r="CU5">
         <v>-2676000.0</v>
       </c>
-      <c r="CV5"/>
+      <c r="CV5">
+        <v>-2676000.0</v>
+      </c>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6684,183 +6696,188 @@
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
-      <c r="BO6"/>
+      <c r="BO6">
+        <v>0.0</v>
+      </c>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>1824000000.0</v>
+      </c>
+      <c r="C7">
         <v>1813000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1812000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1850000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1854000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1881000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1897165000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2018383000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2177074000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2191201000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2215766000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2209899000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2249994000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2269280000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2278318000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2251560000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2296003000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2330532000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2337651000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2154364000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2091171000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2035785000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2014499000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2014898000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2041400000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1996156000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2017159000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1997721000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2481431000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2054173000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6892,116 +6909,119 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
+        <v>1055000000.0</v>
+      </c>
+      <c r="C8">
         <v>1046000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1033000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1026000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1016000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1007000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="H8">
         <v>8000.0</v>
       </c>
       <c r="I8">
         <v>8000.0</v>
       </c>
       <c r="J8">
         <v>8000.0</v>
       </c>
       <c r="K8">
         <v>8000.0</v>
       </c>
       <c r="L8">
         <v>8000.0</v>
       </c>
       <c r="M8">
         <v>8000.0</v>
       </c>
       <c r="N8">
         <v>8000.0</v>
       </c>
       <c r="O8">
         <v>8000.0</v>
       </c>
       <c r="P8">
         <v>8000.0</v>
       </c>
       <c r="Q8">
         <v>8000.0</v>
       </c>
       <c r="R8">
         <v>8000.0</v>
       </c>
       <c r="S8">
         <v>8000.0</v>
       </c>
       <c r="T8">
         <v>8000.0</v>
       </c>
       <c r="U8">
         <v>8000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>8000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7042,634 +7062,639 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>993691000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>987657000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>925411000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>914184000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>897560000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>886438000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>875500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>862451000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>845407000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>835033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>799934000.0</v>
       </c>
       <c r="V9">
         <v>799934000.0</v>
       </c>
       <c r="W9">
+        <v>799934000.0</v>
+      </c>
+      <c r="X9">
         <v>783709000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>772313000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>760535000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>749723000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>735183000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>725031000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>715747000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>706360000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>694797000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>685675000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>678416000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>672913000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>664646000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>656718000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>647823000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>639537000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>631052000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>620220000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>617601000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>613032000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>603332000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>589324000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>582022000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>572169000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>562945000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>553729000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>548875000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>542445000.0</v>
       </c>
-      <c r="AY9"/>
-      <c r="AZ9">
+      <c r="AZ9"/>
+      <c r="BA9">
         <v>524741000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>522342000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>520276000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>520215000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>515730000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>512202000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>506963000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>500237000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>485242000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>479055000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>468753000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>456645000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>443595000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>432264000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>404803000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>3120000000.0</v>
+      </c>
+      <c r="C10">
         <v>2956000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3123000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3174000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1657000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1672000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1869000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>464492000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>479418000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>451003000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>488049000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>317528000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>277064000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>226499000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>270805000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>191204000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>240551000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>138733000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>601428000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>604645000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>809287000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>880233000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>834992000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1068205000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1141502000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1279838000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>418665000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>573726000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>747719000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>537330000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>896527000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>970006000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>902249000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>639143000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>546937000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>363302000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>257230000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>126087000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>135178000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>119494000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>104827000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>103708000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>90782000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>105346000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>114536000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>123821000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>104671000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>89664000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>67446000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>83358000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1112471000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>567301000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>520969000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>407724000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>598111000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>479383000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>448594000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>364084000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>57901000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>65929000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>68820000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>53667000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>59209000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>194502000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>160818000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>133286000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>100018000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>216215000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>126391000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>50902000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>37358000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>21307000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>19459000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>19128000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>14654000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>14836000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>82647000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>16983000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>11128000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>13987000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>13128000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>55350000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>40783000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>112704000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>175888000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>131688000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>56321000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>27479000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>19817000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>12867000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>11487000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>49858000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>46074000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>24738000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>13885000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>56843000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>39544000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>65287000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>18117000.0</v>
       </c>
-      <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>18009000.0</v>
       </c>
-      <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>3123000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3174000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1657000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1672000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1869417000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>464492000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>277064000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>226499000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>269282000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>191204000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>240551000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>138733000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>601428000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>604645000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>809287000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7710,381 +7735,385 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>3120000000.0</v>
+      </c>
+      <c r="C12">
         <v>2956000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3123000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3174000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1657000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1672000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1869000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>464492000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>479418000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>451003000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>488049000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>317528000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>277064000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>226499000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>270805000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>191204000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>240551000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>138733000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>601428000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>604645000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>809287000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>880233000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>834992000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1068205000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1141502000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1279838000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>418665000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>573726000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>747719000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>537330000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>896527000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>970006000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>902249000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>639143000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>546937000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>363302000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>257230000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>126087000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>135178000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>119494000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>104827000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>103708000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>90782000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>105346000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>114536000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>123821000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>104671000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>89664000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>67446000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>83358000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1112471000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>567301000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>520969000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>407724000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>598111000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>479383000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>448594000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>364084000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>57901000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>65929000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>68820000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>53667000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>59209000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>194502000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>160818000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>133286000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>100018000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>216215000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>126391000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>50902000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>37358000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>21307000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>19459000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>19128000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>14654000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>14836000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>82647000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>16983000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>11128000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>13987000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>13128000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>55350000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>40783000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>112704000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>175888000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>131688000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>56321000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>27479000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>19817000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>12867000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>11487000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>49858000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>46074000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>24738000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>13885000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>56843000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>39544000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>65287000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>18117000.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>1055000000.0</v>
+      </c>
+      <c r="C13">
         <v>1046000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1033000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1026000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1016000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1007000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>994000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="I13">
         <v>8000.0</v>
       </c>
       <c r="J13">
         <v>8000.0</v>
       </c>
       <c r="K13">
         <v>8000.0</v>
       </c>
       <c r="L13">
         <v>8000.0</v>
       </c>
       <c r="M13">
         <v>8000.0</v>
       </c>
       <c r="N13">
         <v>8000.0</v>
       </c>
       <c r="O13">
         <v>8000.0</v>
       </c>
       <c r="P13">
         <v>8000.0</v>
       </c>
@@ -8145,579 +8174,583 @@
       <c r="AI13">
         <v>8000.0</v>
       </c>
       <c r="AJ13">
         <v>8000.0</v>
       </c>
       <c r="AK13">
         <v>8000.0</v>
       </c>
       <c r="AL13">
         <v>8000.0</v>
       </c>
       <c r="AM13">
         <v>8000.0</v>
       </c>
       <c r="AN13">
         <v>8000.0</v>
       </c>
       <c r="AO13">
         <v>8000.0</v>
       </c>
       <c r="AP13">
         <v>8000.0</v>
       </c>
       <c r="AQ13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AR13">
         <v>7000.0</v>
       </c>
       <c r="AS13">
         <v>7000.0</v>
       </c>
       <c r="AT13">
         <v>7000.0</v>
       </c>
       <c r="AU13">
         <v>7000.0</v>
       </c>
       <c r="AV13">
         <v>7000.0</v>
       </c>
       <c r="AW13">
         <v>7000.0</v>
       </c>
       <c r="AX13">
         <v>7000.0</v>
       </c>
       <c r="AY13">
         <v>7000.0</v>
       </c>
       <c r="AZ13">
         <v>7000.0</v>
       </c>
       <c r="BA13">
         <v>7000.0</v>
       </c>
       <c r="BB13">
         <v>7000.0</v>
       </c>
       <c r="BC13">
         <v>7000.0</v>
       </c>
       <c r="BD13">
         <v>7000.0</v>
       </c>
       <c r="BE13">
         <v>7000.0</v>
       </c>
       <c r="BF13">
         <v>7000.0</v>
       </c>
       <c r="BG13">
-        <v>11000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BH13">
         <v>11000.0</v>
       </c>
       <c r="BI13">
         <v>11000.0</v>
       </c>
       <c r="BJ13">
         <v>11000.0</v>
       </c>
       <c r="BK13">
         <v>11000.0</v>
       </c>
       <c r="BL13">
         <v>11000.0</v>
       </c>
       <c r="BM13">
         <v>11000.0</v>
       </c>
       <c r="BN13">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="BO13">
         <v>10000.0</v>
       </c>
       <c r="BP13">
         <v>10000.0</v>
       </c>
       <c r="BQ13">
         <v>10000.0</v>
       </c>
       <c r="BR13">
         <v>10000.0</v>
       </c>
       <c r="BS13">
         <v>10000.0</v>
       </c>
       <c r="BT13">
         <v>10000.0</v>
       </c>
       <c r="BU13">
         <v>10000.0</v>
       </c>
       <c r="BV13">
         <v>10000.0</v>
       </c>
       <c r="BW13">
         <v>10000.0</v>
       </c>
       <c r="BX13">
         <v>10000.0</v>
       </c>
       <c r="BY13">
-        <v>11000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BZ13">
         <v>11000.0</v>
       </c>
       <c r="CA13">
         <v>11000.0</v>
       </c>
       <c r="CB13">
         <v>11000.0</v>
       </c>
       <c r="CC13">
         <v>11000.0</v>
       </c>
       <c r="CD13">
         <v>11000.0</v>
       </c>
       <c r="CE13">
         <v>11000.0</v>
       </c>
       <c r="CF13">
         <v>11000.0</v>
       </c>
       <c r="CG13">
-        <v>8000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="CH13">
         <v>8000.0</v>
       </c>
       <c r="CI13">
+        <v>8000.0</v>
+      </c>
+      <c r="CJ13">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="CK13">
         <v>7000.0</v>
       </c>
       <c r="CL13">
         <v>7000.0</v>
       </c>
       <c r="CM13">
         <v>7000.0</v>
       </c>
       <c r="CN13">
-        <v>4000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="CO13">
         <v>4000.0</v>
       </c>
       <c r="CP13">
         <v>4000.0</v>
       </c>
       <c r="CQ13">
         <v>4000.0</v>
       </c>
       <c r="CR13">
         <v>4000.0</v>
       </c>
       <c r="CS13">
         <v>4000.0</v>
       </c>
       <c r="CT13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="CU13">
         <v>3000.0</v>
       </c>
       <c r="CV13">
-        <v>283000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CW13">
         <v>283000.0</v>
       </c>
       <c r="CX13">
         <v>283000.0</v>
       </c>
       <c r="CY13">
         <v>283000.0</v>
       </c>
       <c r="CZ13">
         <v>283000.0</v>
       </c>
       <c r="DA13">
         <v>283000.0</v>
       </c>
       <c r="DB13">
         <v>283000.0</v>
       </c>
+      <c r="DC13">
+        <v>283000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>61000000.0</v>
+      </c>
+      <c r="C14">
         <v>60900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>60800000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>60000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>60500000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>60200000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>59743000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>59902000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>59905000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>59841000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>59675000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>59474000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>59604000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>59544000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>59623000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>60384000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>60782000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>61732000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>62845000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>63348000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>65210000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>66102000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>67929000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>69267000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>69294000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>69392000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>69570000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>70664000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>72008000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>72103000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>73254000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>74190000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>74244000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>74205000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>74156000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>74106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74093000.0</v>
       </c>
       <c r="AL14">
         <v>74093000.0</v>
       </c>
       <c r="AM14">
+        <v>74093000.0</v>
+      </c>
+      <c r="AN14">
         <v>73886000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>73860000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>73835000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>73847000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>73861000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>73763000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>73682000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>73653000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>73494000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>73427000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>73399000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>73355000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>73248000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>73128000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>73343000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>73806000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>74002000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>73992000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>74084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74223000.0</v>
       </c>
       <c r="BG14">
         <v>74223000.0</v>
       </c>
       <c r="BH14">
+        <v>74223000.0</v>
+      </c>
+      <c r="BI14">
         <v>74730000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>77426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81019000.0</v>
       </c>
       <c r="BK14">
         <v>81019000.0</v>
       </c>
       <c r="BL14">
+        <v>81019000.0</v>
+      </c>
+      <c r="BM14">
         <v>84802000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>86410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91473000.0</v>
       </c>
       <c r="BO14">
         <v>91473000.0</v>
       </c>
       <c r="BP14">
+        <v>91473000.0</v>
+      </c>
+      <c r="BQ14">
         <v>95474000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>95745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94889000.0</v>
       </c>
       <c r="BS14">
         <v>94889000.0</v>
       </c>
       <c r="BT14">
+        <v>94889000.0</v>
+      </c>
+      <c r="BU14">
         <v>95859000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>95663000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>95607000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>95683000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>103181000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>107470000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106645000.0</v>
       </c>
       <c r="CA14">
         <v>106645000.0</v>
       </c>
       <c r="CB14">
+        <v>106645000.0</v>
+      </c>
+      <c r="CC14">
         <v>106051000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>106793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109255000.0</v>
       </c>
       <c r="CE14">
         <v>109255000.0</v>
       </c>
       <c r="CF14">
+        <v>109255000.0</v>
+      </c>
+      <c r="CG14">
         <v>110941000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>110348000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>109155000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>109100450.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>113139000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>114368816.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113817091.0</v>
       </c>
       <c r="CM14">
         <v>113817091.0</v>
       </c>
       <c r="CN14">
+        <v>113817091.0</v>
+      </c>
+      <c r="CO14">
         <v>113322000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>112245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109802099.0</v>
       </c>
       <c r="CQ14">
         <v>109802099.0</v>
       </c>
       <c r="CR14">
+        <v>109802099.0</v>
+      </c>
+      <c r="CS14">
         <v>110175000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>109626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105313343.0</v>
       </c>
       <c r="CU14">
         <v>105313343.0</v>
       </c>
       <c r="CV14">
+        <v>105313343.0</v>
+      </c>
+      <c r="CW14">
         <v>86175780.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>86430254.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>82951381.0</v>
       </c>
-      <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>8000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>8000.0</v>
       </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>8000.0</v>
       </c>
       <c r="R15">
         <v>8000.0</v>
       </c>
       <c r="S15">
         <v>8000.0</v>
       </c>
       <c r="T15">
         <v>8000.0</v>
       </c>
       <c r="U15">
         <v>8000.0</v>
       </c>
       <c r="V15">
         <v>8000.0</v>
       </c>
       <c r="W15">
         <v>8000.0</v>
       </c>
       <c r="X15">
         <v>8000.0</v>
       </c>
       <c r="Y15">
@@ -8753,447 +8786,451 @@
       <c r="AI15">
         <v>8000.0</v>
       </c>
       <c r="AJ15">
         <v>8000.0</v>
       </c>
       <c r="AK15">
         <v>8000.0</v>
       </c>
       <c r="AL15">
         <v>8000.0</v>
       </c>
       <c r="AM15">
         <v>8000.0</v>
       </c>
       <c r="AN15">
         <v>8000.0</v>
       </c>
       <c r="AO15">
         <v>8000.0</v>
       </c>
       <c r="AP15">
         <v>8000.0</v>
       </c>
       <c r="AQ15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AR15">
         <v>7000.0</v>
       </c>
       <c r="AS15">
         <v>7000.0</v>
       </c>
       <c r="AT15">
         <v>7000.0</v>
       </c>
       <c r="AU15">
         <v>7000.0</v>
       </c>
       <c r="AV15">
         <v>7000.0</v>
       </c>
       <c r="AW15">
         <v>7000.0</v>
       </c>
       <c r="AX15">
         <v>7000.0</v>
       </c>
       <c r="AY15">
-        <v>0.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AZ15">
-        <v>7000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA15">
         <v>7000.0</v>
       </c>
       <c r="BB15">
         <v>7000.0</v>
       </c>
       <c r="BC15">
         <v>7000.0</v>
       </c>
       <c r="BD15">
         <v>7000.0</v>
       </c>
       <c r="BE15">
         <v>7000.0</v>
       </c>
       <c r="BF15">
         <v>7000.0</v>
       </c>
       <c r="BG15">
-        <v>11000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BH15">
         <v>11000.0</v>
       </c>
       <c r="BI15">
         <v>11000.0</v>
       </c>
       <c r="BJ15">
         <v>11000.0</v>
       </c>
       <c r="BK15">
         <v>11000.0</v>
       </c>
       <c r="BL15">
         <v>11000.0</v>
       </c>
       <c r="BM15">
         <v>11000.0</v>
       </c>
       <c r="BN15">
+        <v>11000.0</v>
+      </c>
+      <c r="BO15">
         <v>10000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
-[...1 lines deleted...]
-      </c>
+      <c r="CD15"/>
       <c r="CE15">
         <v>11000.0</v>
       </c>
-      <c r="CF15"/>
+      <c r="CF15">
+        <v>11000.0</v>
+      </c>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
-      <c r="CU15">
+      <c r="CU15"/>
+      <c r="CV15">
         <v>3000.0</v>
       </c>
-      <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
+      <c r="J16"/>
       <c r="K16">
         <v>118791000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="L16">
+        <v>118791000.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16">
         <v>685191000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>84454000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-468096000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>410606000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-456127000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-462633000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-425166000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>342445000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>528156000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>334013000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>318309000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>587119000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-63000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>318353000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-211000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-181000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-175000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>303620000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>572360000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>629088000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>563276000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>454282000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>590325000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>564757000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>534674000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>553163000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>582661000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>547848000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>536931000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>520673000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>573183000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>579199000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>541451000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>428625000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>429171000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>450253000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>381315000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>379639000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>413950000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>417663000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>376807000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>385746000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>390283000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>396187000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>386552000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>404086000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>429262000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>452490000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>424961000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>393060000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>400965000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>413009000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>407568000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>372510000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>335454000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>339142000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>311561000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>301414000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>304810000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>298097000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>254859000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>252975000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>257334000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>291278000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>282916000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>265437000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>280622000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>243140000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>240146000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>198479000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>210312000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>198957000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>187646000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>173818000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>214649000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>207055000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>200508000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>208176000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>223682000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>209192000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>186639000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>176218000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9258,152 +9295,151 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>432680000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>422984000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>375069000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>357343000.0</v>
       </c>
       <c r="V18">
         <v>357343000.0</v>
       </c>
       <c r="W18">
+        <v>357343000.0</v>
+      </c>
+      <c r="X18">
         <v>342445000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>342730000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>338086000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>333265000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>334013000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>318309000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>313903000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>310404000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>318353000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>320160000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>314091000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>310686000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>303620000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>429194000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>438782000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>446128000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>454282000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>455348000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>446124000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>442294000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>433925000.0</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
@@ -9426,92 +9462,95 @@
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
-      <c r="BO18"/>
+      <c r="BO18">
+        <v>0.0</v>
+      </c>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9576,1788 +9615,1805 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
-        <v>600000000.0</v>
+        <v>599000000.0</v>
       </c>
       <c r="C20">
         <v>600000000.0</v>
       </c>
       <c r="D20">
+        <v>600000000.0</v>
+      </c>
+      <c r="E20">
         <v>599000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000000.0</v>
       </c>
       <c r="F20">
         <v>600000000.0</v>
       </c>
       <c r="G20">
+        <v>600000000.0</v>
+      </c>
+      <c r="H20">
         <v>598000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>600182000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>990266000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>989921000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>601159000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>989934000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>991871000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>990573000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>990471000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>989946000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>992401000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>993820000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>993744000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>994562000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>994140000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>994530000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>993590000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>991398000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>990396000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>989112000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>992240000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>991375000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>992432000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>991240000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>990237000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>992764000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>991934000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>993461000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>994293000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>994408000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>993916000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>990695000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>990877000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>991392000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>992579000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>993742000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>989484000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>992576000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>991742000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>993276000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>995426000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>997715000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1001213000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1011299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199835000.0</v>
       </c>
       <c r="AZ20">
         <v>199835000.0</v>
       </c>
       <c r="BA20">
+        <v>199835000.0</v>
+      </c>
+      <c r="BB20">
         <v>199791000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>201789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76389000.0</v>
       </c>
       <c r="BD20">
         <v>76389000.0</v>
       </c>
       <c r="BE20">
         <v>76389000.0</v>
       </c>
       <c r="BF20">
         <v>76389000.0</v>
       </c>
       <c r="BG20">
         <v>76389000.0</v>
       </c>
       <c r="BH20">
+        <v>76389000.0</v>
+      </c>
+      <c r="BI20">
         <v>51378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34387000.0</v>
       </c>
       <c r="BJ20">
         <v>34387000.0</v>
       </c>
       <c r="BK20">
         <v>34387000.0</v>
       </c>
       <c r="BL20">
         <v>34387000.0</v>
       </c>
       <c r="BM20">
         <v>34387000.0</v>
       </c>
       <c r="BN20">
         <v>34387000.0</v>
       </c>
       <c r="BO20">
         <v>34387000.0</v>
       </c>
       <c r="BP20">
         <v>34387000.0</v>
       </c>
       <c r="BQ20">
-        <v>34603000.0</v>
+        <v>34387000.0</v>
       </c>
       <c r="BR20">
         <v>34603000.0</v>
       </c>
       <c r="BS20">
         <v>34603000.0</v>
       </c>
       <c r="BT20">
         <v>34603000.0</v>
       </c>
       <c r="BU20">
         <v>34603000.0</v>
       </c>
       <c r="BV20">
-        <v>33718000.0</v>
+        <v>34603000.0</v>
       </c>
       <c r="BW20">
         <v>33718000.0</v>
       </c>
       <c r="BX20">
         <v>33718000.0</v>
       </c>
       <c r="BY20">
+        <v>33718000.0</v>
+      </c>
+      <c r="BZ20">
         <v>33918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33718000.0</v>
       </c>
       <c r="CA20">
         <v>33718000.0</v>
       </c>
       <c r="CB20">
+        <v>33718000.0</v>
+      </c>
+      <c r="CC20">
         <v>33765000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67208000.0</v>
       </c>
       <c r="CD20">
         <v>67208000.0</v>
       </c>
       <c r="CE20">
+        <v>67208000.0</v>
+      </c>
+      <c r="CF20">
         <v>67094000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="CH20">
         <v>3000000.0</v>
       </c>
       <c r="CI20">
         <v>3000000.0</v>
       </c>
       <c r="CJ20">
         <v>3000000.0</v>
       </c>
-      <c r="CK20"/>
+      <c r="CK20">
+        <v>3000000.0</v>
+      </c>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>398000000.0</v>
+      </c>
+      <c r="C21">
         <v>399000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>400000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>401000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404000000.0</v>
       </c>
       <c r="F21">
         <v>404000000.0</v>
       </c>
       <c r="G21">
+        <v>404000000.0</v>
+      </c>
+      <c r="H21">
         <v>406000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>409501000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>577275000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>583547000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>419161000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>598699000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>606450000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>612104000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>620901000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>625673000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>634262000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>642120000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>651217000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>658545000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>665193000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>672455000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>681127000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>686315000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>692482000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>698032000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>709756000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>514512000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>521969000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>527702000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>550593000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>562698000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>571953000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>583346000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>597674000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>608520000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>618879000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>626974000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>640903000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>652361000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>664678000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>676427000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>687125000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>702719000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>714702000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>729765000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>748125000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>763338000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>779401000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>789825000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>49872000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>53963000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>56155000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>57994000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>28845000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>28649000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>29468000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>30288000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>31380000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>29122000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>24839000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>25062000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>25360000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>25583000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>25834000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>26085000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>26419000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>26670000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>26921000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>27195000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>27567000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>27888000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>28185000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>28259000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>26844000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>27095000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>27345000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>27596000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>27926000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>27920000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>67208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67094000.0</v>
       </c>
       <c r="CE21">
         <v>67094000.0</v>
       </c>
       <c r="CF21">
+        <v>67094000.0</v>
+      </c>
+      <c r="CG21">
         <v>54344000.0</v>
       </c>
-      <c r="CG21"/>
       <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>2720000.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>3844000000.0</v>
+      </c>
+      <c r="C22">
         <v>3815000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3646000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3694000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3692000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3731000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3612000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4042200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4903490000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4828314000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3893569000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4949382000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5067467000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5015973000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4896269000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4926579000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4830101000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4778849000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4659018000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4450452000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4428115000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4476656000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4538199000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4367272000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4358489000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4526003000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4432168000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4391093000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4374933000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4433981000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4362547000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4187082000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4159756000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4230473000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4168492000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4219321000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4293367000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4413803000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4325868000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4357013000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4421274000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4432968000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4174768000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4141562000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4119592000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4104777000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3936955000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3941549000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3935157000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3910948000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2556557000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2463978000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2407041000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2423772000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2308609000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2193369000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2096341000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2106944000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2043158000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2109721000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2091913000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2118119000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1863870000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1839498000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1816998000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1745555000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1631867000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1657067000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1635754000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1681336000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1623088000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1717656000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1686443000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1618320000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1529469000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1540666000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1560507000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1556052000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1463340000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1462067000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1433126000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1420889000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1367099000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1374866000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1327332000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1309297000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1201450000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1194943000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1189567000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1174001000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1113781000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1102565000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1079884000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1066366000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1048803000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1078388000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1074653000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1015848000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>982000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>805392000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>788773000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>782619000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>788914000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>803107000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>766998000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>764816000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>12019000000.0</v>
+      </c>
+      <c r="C23">
         <v>11799000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11826000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12059000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10539000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10617000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10798000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12468184000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12289806000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12201110000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12276326000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12248932000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12304376000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12182238000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11986447000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12132079000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>12137963000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12002481000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>12194209000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11864171000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11838725000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11868488000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11839636000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11972763000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11930665000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12072572000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11248525000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11106802000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11267946000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>11081511000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9040648000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8972353000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8835556000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8614953000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8482301000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8468224000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8437413000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8428657000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8315033000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8414645000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8437529000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8438963000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8127701000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8181536000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8167875000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8146695000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7962358000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7997737000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7969525000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7913074000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5564774000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4944699000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4852288000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4747485000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4613814000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4357206000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4169146000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4045112000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3655754000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3678068000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3603468000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3573383000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3354217000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3394325000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3328727000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3202808000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3072963000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3165898000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3044971000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3001728000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2964065000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3008259000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2973980000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2873127000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2805566000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2766566000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2875389000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2781314000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2682681000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2661585000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2622720000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2615728000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2542149000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2562574000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2508731000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2406383000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2201962000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2146022000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2125947000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2063280000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1983071000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2011249000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2002088000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1989851000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1965225000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2083203000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2070098000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>2049204000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1950615000.0</v>
       </c>
-      <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>3387000000.0</v>
+      </c>
+      <c r="C24">
         <v>3414000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3412000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3411000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1492000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1491000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1789161000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1788513000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1787867000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1787221000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1786361000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1785717000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1785074000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1784596000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1188283000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1187916000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1187583000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1187170000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1034320000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1034002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033369000.0</v>
       </c>
       <c r="V24">
         <v>1033369000.0</v>
       </c>
       <c r="W24">
+        <v>1033369000.0</v>
+      </c>
+      <c r="X24">
         <v>1032984000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1031872000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1240340000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1241094000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>747320000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>747136000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>746951000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>746767000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1045720000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1045398000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1045077000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1044755000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1044327000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1044008000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1043690000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1073372000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1042949000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1042633000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1169702000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1229888000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1213161000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1293102000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1453044000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1609687000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1636311000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1730150000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1797795000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2001740000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1052668000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>604027000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>604117000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>604265000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>604461000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>599550000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>599696000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>599841000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>415136000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>599438000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>565420000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>430832000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>300851000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>301043000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>301254000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>277695000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>202927000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>278149000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>278835000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>279010000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>455161000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>470494000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>452266000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>553836000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>505062000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>433774000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>350332000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>404150000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>477173000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>450859000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>392651000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>395343000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>406040000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>413775000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>421950000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>430125000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>438300000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>350976000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>317976000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>374385000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>422780000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>456089000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>531512000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>660314000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>724832000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>761226000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>762270000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>863457000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>932022000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>532382000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>554819000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>593256000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>579921000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>567744000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>596035000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>633749000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>3412000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3411000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1492000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1491000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1789161000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1788513000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1785074000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1784596000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1188283000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1187916000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1187583000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1187170000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1034320000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1034002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033369000.0</v>
       </c>
       <c r="V25">
         <v>1033369000.0</v>
       </c>
       <c r="W25">
+        <v>1033369000.0</v>
+      </c>
+      <c r="X25">
         <v>1032984000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1031872000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1240340000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1241094000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>747320000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>747136000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>746951000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>746767000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1045720000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1045398000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1045077000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1044755000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1044327000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1044008000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1043690000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1073372000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1042949000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1042633000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1169702000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1229888000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1213161000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1293102000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1453044000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1609687000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1636311000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1730150000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1797795000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2001740000.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>604027000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>604117000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>604265000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>604461000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>599550000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>599696000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>599841000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>415136000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>599438000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>565420000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>430832000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>300851000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>301043000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>301254000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>277695000.0</v>
       </c>
-      <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -11422,52 +11478,53 @@
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11532,437 +11589,443 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>2091000000.0</v>
+      </c>
+      <c r="C28">
         <v>2271000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2101000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2087000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1989000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1999000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1817000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3342404000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3485523000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3527419000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3338220000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3678088000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3853004000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3943377000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3380796000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3433272000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3343091000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3378969000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2770543000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2583721000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2315570000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2188921000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2212491000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1978565000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2140238000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2457412000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2345814000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2171131000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2480663000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2263610000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>149193000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>75392000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>142828000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>405612000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>497390000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>681056000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>786878000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>947805000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>908077000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>923511000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1065279000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1126778000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1116113000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1188351000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1339099000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1486453000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1532222000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1646066000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1801043000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1989247000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-58887000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>37756000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>84026000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>197230000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6977000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>120866000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>151862000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>236564000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>358083000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>534458000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>497591000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>378088000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>242615000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>107717000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>141511000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>145702000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>104253000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>63241000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>153278000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>237188000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>439394000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>449867000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>433482000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>537252000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>674567000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>573272000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>438219000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>392936000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>500318000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>473628000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>455587000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>397177000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>448187000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>357747000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>303823000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>351975000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>433863000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>359367000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>326692000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>394075000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>464598000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>430464000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>504387000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>656351000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>721637000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>715925000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>734275000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>817574000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>972368000.0</v>
       </c>
-      <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>5644000000.0</v>
+      </c>
+      <c r="C29">
         <v>5627000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5610000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5606000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3995000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3987000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3959103000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4386193000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4394619000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4351871000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4306089000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1785717000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1880074000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1900596000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4051564000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4088991000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1287639000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4096850000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1034320000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1034002000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4335251000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4534936000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4592496000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4794536000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4966859000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5278123000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11998,655 +12061,662 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>390000000.0</v>
+      </c>
+      <c r="C30">
         <v>402000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>380000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>483000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>492000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>494000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>544000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>668937000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>847609000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>825384000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>609528000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>868305000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>793772000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>782093000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>698613000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>845667000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>930452000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>957799000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>782785000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>931758000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>803880000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>804826000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>749999000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>843054000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>742346000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>627405000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>689469000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>721342000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>713061000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>684419000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>624972000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>698617000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>664149000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>620378000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>606357000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>679359000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>680503000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>683024000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>641252000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>686947000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>657483000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>650993000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>597788000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>664614000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>653309000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>631926000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>579825000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>634828000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>436792000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>576606000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>277595000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>278977000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>281714000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>272208000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>229866000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>204555000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>159349000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>146228000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>140007000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>131409000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>122188000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>115424000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>124227000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>115731000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>114885000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>110471000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>92560000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>92993000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>89393000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>87519000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>97203000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>93778000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>90146000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>84083000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>84983000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>76982000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>90689000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>89754000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>97046000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>83733000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>87414000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>84779000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>94689000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>83877000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>94380000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>91233000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>101969000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>100109000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>99262000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>94299000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>84799000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>92828000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>93350000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>101483000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>102574000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>131957000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>118101000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>114356000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>93704000.0</v>
       </c>
-      <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
+      <c r="DC30"/>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1058235000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1124866000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1033484000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1066909000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1100456000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1168146000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1273740000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2477074000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1543428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3870367000.0</v>
       </c>
       <c r="V31">
         <v>3870367000.0</v>
       </c>
       <c r="W31">
+        <v>3870367000.0</v>
+      </c>
+      <c r="X31">
         <v>4892884000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>4099849000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2043641000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>3846041000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3864244000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1949055000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2156901000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>4082454000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2009983000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2104174000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2094062000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1969814000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1823229000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1627859000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1515482000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1406006000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1284412000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1211968000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1091640000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>958970000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>784039000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>717781000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>582685000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>423547000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>259361000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>164446000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>33911000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-134493000.0</v>
       </c>
-      <c r="AY31"/>
-      <c r="AZ31">
+      <c r="AZ31"/>
+      <c r="BA31">
         <v>1214050000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1113033000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1010664000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1105460000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1042440000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>953244000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>871972000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>740145000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>697126000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>705052000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>824435000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>979627000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1082068000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1006229000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>1048911000.0</v>
       </c>
-      <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
+      <c r="DC31"/>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>3197000000.0</v>
+      </c>
+      <c r="C32">
         <v>3194000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3114000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3169000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1282000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1287000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1478183000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1900226000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1203366000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1131359000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1069616000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1177813000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1300094000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1218237000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>676463000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>719618000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>841347000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1005206000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1095169000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1206032000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1322526000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1518295000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1526086000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1788462000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1957966000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1740946000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12682,1244 +12752,1255 @@
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
+      <c r="DC32"/>
     </row>
-    <row r="33" spans="1:106">
+    <row r="33" spans="1:107">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>4546000000.0</v>
+      </c>
+      <c r="C33">
         <v>4498000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4536000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4541000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4526000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4537000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4655000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4974417000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5829666000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5859902000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5899305000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5928468000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5977904000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5980546000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5971630000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5969560000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5954798000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5944701000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5918733000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5702910000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5616854000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5557770000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5569635000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5535413000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>5535140000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>5500577000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>5552982000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>5280154000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>5305475000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5299673000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2958194000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2948070000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2957740000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2997437000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3055409000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3100272000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3111198000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3121964000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3142269000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3152519000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3157745000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3172736000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3186955000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3173151000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3189947000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3209830000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3221318000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>3234464000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3254749000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>3271290000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1575390000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1566008000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1576009000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1584611000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1429614000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1409317000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1403979000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1375278000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1361934000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1303946000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1261302000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1237895000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1229946000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1192663000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1187357000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1179512000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1185345000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1153242000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1149585000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1147934000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1156439000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1129440000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1136247000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1124026000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1122741000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1090277000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1096418000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1089107000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1070708000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1063591000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1047964000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1025968000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>994209000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>956815000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>879751000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>847881000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>824535000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>796339000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>789567000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>757859000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>756617000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>741545000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>748116000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>754328000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>779753000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>783950000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>787830000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>812385000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>814767000.0</v>
       </c>
-      <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
       <c r="CY33"/>
       <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
+      <c r="DC33"/>
     </row>
-    <row r="34" spans="1:106">
+    <row r="34" spans="1:107">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>104000000.0</v>
+      </c>
+      <c r="C34">
         <v>99000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>86000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>88000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>87000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>84000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>83813000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>89949000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>85681000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>83625000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>84524000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>87669000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>87063000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>85762000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>87214000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>99910000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>98698000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>102189000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2440685000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>148972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148001000.0</v>
       </c>
       <c r="V34">
         <v>148001000.0</v>
       </c>
       <c r="W34">
+        <v>148001000.0</v>
+      </c>
+      <c r="X34">
         <v>146281000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>171711000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>146761000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>133979000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>123250000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>124781000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>131035000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>124067000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>239812000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>225927000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>220222000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>232752000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>239061000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>226826000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>228337000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>225851000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>225564000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>223592000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>231573000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>229079000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>229354000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>524444000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>545944000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>565942000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>580069000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>558046000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>583032000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>580456000.0</v>
       </c>
-      <c r="AY34"/>
-      <c r="AZ34">
+      <c r="AZ34"/>
+      <c r="BA34">
         <v>236480000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>239527000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>248632000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>239021000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>229324000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>218308000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>217908000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>204829000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>195376000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>187735000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>182337000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>165943000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>123380000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>114809000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>118015000.0</v>
       </c>
-      <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
+      <c r="DC34"/>
     </row>
-    <row r="35" spans="1:106">
+    <row r="35" spans="1:107">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>5486000000.0</v>
+      </c>
+      <c r="C35">
         <v>5479000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5452000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5515000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3605000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3627000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3963000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4276963000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4426280000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4426611000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4449193000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4466125000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4554811000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4562622000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3966404000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3973103000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4001336000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4040227000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3885611000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3712407000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3637815000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3574498000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3536209000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3561211000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3766587000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3704494000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3221742000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3187947000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3224239000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3235411000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1603885000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1591485000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1579390000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1588193000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1587008000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1700028000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1710809000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1745351000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1722795000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1721573000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1847399000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1901261000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1869576000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1817546000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1998988000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2175629000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2305030000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2288196000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2380827000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2582196000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1283784000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>840507000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>843644000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>852897000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>843482000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>828874000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>818004000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>817749000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>619965000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>794814000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>753155000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>613169000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>466794000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>424423000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>416063000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>395710000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>324571000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>400384000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>360458000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>351246000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>523905000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>528286000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>504909000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>606532000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>555843000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>493816000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>413750000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>468687000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>538407000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>517632000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>460416000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>467345000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>480914000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>492356000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>497849000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>511053000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>518522000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>424301000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>393813000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>451853000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>497882000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>524616000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>599210000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>726171000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>774293000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>801903000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>797670000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>900689000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>968295000.0</v>
       </c>
-      <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
+      <c r="DC35"/>
     </row>
-    <row r="36" spans="1:106">
+    <row r="36" spans="1:107">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>124000000.0</v>
+      </c>
+      <c r="C36">
         <v>115000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>110000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>88000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>86000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>83000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>74000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>85366000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>86038000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>85679000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>975927000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>75809000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>71870000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>54633000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>62429000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>64364000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>55273000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>53194000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>73651000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>52182000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>43402000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>47831000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>52329000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>50374000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>48250000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>49444000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>52448000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>49446000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>49667000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>46241000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>48379000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>56839000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>54922000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>62233000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>69304000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>78858000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>67109000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>64674000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>64149000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>66593000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>68566000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>69869000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>75769000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>81763000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>83161000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>88839000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>45737000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>48842000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>52052000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>45049000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>41713000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>33555000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>35034000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>40023000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>32621000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>33847000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>34442000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>34912000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>31066000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>31993000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>29944000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>26520000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>27029000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>28313000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>28235000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>23105000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>24201000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>21968000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>20629000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>24453000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>22864000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>13160000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>15186000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>14382000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>14235000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>12752000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>15903000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>11747000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>14087000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>18297000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>26136000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>26305000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>28264000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>33357000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>36717000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>37539000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>35603000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>41965000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>45622000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>47356000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>43915000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>34236000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>36894000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>37524000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>51321000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>65598000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>72133000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>92076000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>103485000.0</v>
       </c>
-      <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
+      <c r="DC36"/>
     </row>
-    <row r="37" spans="1:106">
+    <row r="37" spans="1:107">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -13978,1652 +14059,1666 @@
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
-      <c r="BO37"/>
+      <c r="BO37">
+        <v>0.0</v>
+      </c>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
+      <c r="DC37"/>
     </row>
-    <row r="38" spans="1:106">
+    <row r="38" spans="1:107">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>110000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>88000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>86000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>83000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>73661000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>85366000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>75809000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>71870000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>54633000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>62429000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>64364000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>55273000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>53194000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>73651000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>52182000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>43402000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>47831000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>52329000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>50374000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>48250000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>49444000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>52448000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>49446000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>49667000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>46241000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>48379000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>56839000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>54922000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>62233000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1661271000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1681786000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1679904000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1682343000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1695929000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1710346000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1725823000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1740038000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1759242000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1777058000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1789605000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1811880000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1789288000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1809895000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1832666000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1846173000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>291420000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>287353000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>290980000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>299806000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>137855000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>138885000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>140299000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>141589000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>138835000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>112493000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>89170000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>85969000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>86776000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>88283000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>88456000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>83577000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>85007000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>83025000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>82153000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>86251000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>85034000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>75651000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>77974000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>76359000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>74797000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>73565000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>77166000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>73061000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>75731000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>79982000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>93344000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>93513000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>95358000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>87701000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>36717000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>37539000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>38323000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>41965000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>45622000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>47356000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>43915000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>34236000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>36894000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>37524000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>51321000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>65598000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>72133000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>92076000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>103485000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>43457000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>45669000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>41128000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>47625000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>44508000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>52500000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>58291000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:106">
+    <row r="39" spans="1:107">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>119000000.0</v>
+      </c>
+      <c r="C39">
         <v>128000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>141000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>167000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>172000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>183000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>118000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2318138000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>229623000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>236507000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1385875000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>185249000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>188169000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>177127000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>149130000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>199069000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>182061000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>182399000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>232245000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>174406000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>180589000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>149003000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>146811000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>158819000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>153188000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>138749000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>155241000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>140487000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>126758000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>126108000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>198408000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>168578000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>151662000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>127522000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>105106000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>105970000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>95115000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>83779000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>70466000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>98672000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>96200000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>78558000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>77408000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>96863000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>90491000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>76341000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>119589000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>97232000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>275381000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>70872000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>42761000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>68435000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>66555000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>59170000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>47614000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>70582000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>60883000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>52578000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>52754000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>67063000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>59245000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>48278000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>76965000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>51931000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>48669000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>33984000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>63173000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>46381000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>43848000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>34037000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>49977000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>46078000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>41685000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>27570000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>53719000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>43805000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>45128000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>29418000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>40459000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>38207000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>41088000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>28742000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>45369000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>34312000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>31380000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>26284000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>17687000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>27152000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>27734000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>24254000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>16387000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>24453000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>34664000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>42936000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>20210000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>32065000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>49970000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>41328000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>42027000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>18462000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>18878000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>12398000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>10274000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>20561000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>19270000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>16550000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:106">
+    <row r="40" spans="1:107">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>1150000000.0</v>
+      </c>
+      <c r="C40">
         <v>1053000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1199000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1172000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1109000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1069000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1026705000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2095081000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1208453000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1178550000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1662535000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1192920000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1151163000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1184706000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>972490000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1160489000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1154936000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1110186000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1146920000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1204394000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1092052000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1054570000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1002789000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1121564000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1127486000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1026842000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>958881000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1061375000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>605352000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1021922000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>90019000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>697361000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>688046000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>589647000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>51967000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>615406000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>660813000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>609893000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>467703000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>639904000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>621111000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>589917000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>496859000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>770144000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>704756000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>685317000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>470996000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>687471000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>649139000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>617407000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>501076000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>577699000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>590585000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>521903000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>456039000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>554993000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>553180000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>510568000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>481364000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>518621000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>514724000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>501060000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>467653000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>520770000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>535453000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>493083000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>411456000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>460006000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>465925000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>456218000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>415687000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>567943000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>544851000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>512174000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>352799000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>344931000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>342517000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>302032000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>427560000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>306287000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>335906000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>329702000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>309935000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>321901000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>318193000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>405678000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>264397000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>286324000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>313938000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>254304000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>232365000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>258770000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>251123000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>236287000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>241146000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>258958000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>248868000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>220279000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>206245000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>193112000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>189609000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>167987000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>167756000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>173338000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>168954000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>151062000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:106">
+    <row r="41" spans="1:107">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>470509000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>519743000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>508746000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>503211000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>533627000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>517750000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>522525000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>513640000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>524041000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>512958000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>505344000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>488726000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>514441000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>484847000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>467244000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>457263000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>443090000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>444938000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>434471000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>558165000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>546087000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>534313000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>543438000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>239061000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>226826000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>228337000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>225851000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>225564000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>223592000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>231573000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>229079000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>229354000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>524444000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>545944000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>565942000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>219166000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>558046000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>583032000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>580456000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>139159000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>236480000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>239527000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>248632000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>138786000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>229324000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>218308000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>217908000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>131664000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>195376000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>187735000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>182337000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>114826000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>123380000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>114809000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>118015000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>66999000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>122235000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>81623000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>72236000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>63428000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>57792000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>52643000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>52696000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>50076000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>60042000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>63418000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>64537000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>35186000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>66773000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>67765000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>72002000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>37916000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>78581000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>75899000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>80928000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>36586000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>73325000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>75837000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>77468000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>35577000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>68527000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>67698000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>65857000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>49461000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>40677000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>35400000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>37232000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>36273000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>39311000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>39488000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>41388000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>43933000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>58681000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>51080000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>55447000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:106">
+    <row r="42" spans="1:107">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>-2953000000.0</v>
+      </c>
+      <c r="C42">
         <v>-2952000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2944000000.0</v>
       </c>
       <c r="D42">
         <v>-2944000000.0</v>
       </c>
       <c r="E42">
+        <v>-2944000000.0</v>
+      </c>
+      <c r="F42">
         <v>-2943000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-2942000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-2940000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-1951230000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1962363000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-1972883000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-1987187000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1995965000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-2007165000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-2017189000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-2021208000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-1956458000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1890957000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1702306000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-1454881000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-1368551000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-1155245000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-777793000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-610371000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-300406000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-201057000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-210427000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-189206000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-187304000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>143155000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>146115000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>268843000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>414593000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>528159000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>523089000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>520046000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>515236000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>506418000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>498314000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>492950000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>488211000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>485713000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>481510000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>483623000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>474460000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>467244000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>457535000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>449901000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>445000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>440228000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>433940000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>423403000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>419009000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>419459000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>433263000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>493120000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>490537000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>487160000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>501789000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-1144530000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-1157565000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-1063739000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-834245000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-571967000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-425661000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-416283000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-275780000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1786000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>42085000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>69030000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>60847000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>44877000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>39852000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>69523000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>53581000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>200015000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>267396000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>463884000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>434420000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>414153000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>405597000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>396531000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>459989000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>509297000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>542760000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>562537000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>517733000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>548842000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>621621000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>670300000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>653284000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>647106000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>644896000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>635088000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>622034000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>610195000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>607189000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>606245000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>587363000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>496538000.0</v>
       </c>
-      <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
       <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
+      <c r="DC42"/>
     </row>
-    <row r="43" spans="1:106">
+    <row r="43" spans="1:107">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15688,88 +15783,87 @@
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
+      <c r="DC43"/>
     </row>
-    <row r="44" spans="1:106">
+    <row r="44" spans="1:107">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -15828,1628 +15922,1642 @@
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
-      <c r="BO44"/>
+      <c r="BO44">
+        <v>0.0</v>
+      </c>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
+      <c r="DC44"/>
     </row>
-    <row r="45" spans="1:106">
+    <row r="45" spans="1:107">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>3425000000.0</v>
+      </c>
+      <c r="C45">
         <v>3384000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6381000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3453000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3436000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3450000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6637187000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>6793184000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>7172179000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>7143016000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>7085048000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4264026000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4307713000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4323236000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4297829000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4289577000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>1528311000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3914119000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3842954000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3842589000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3807326000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3804012000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3763989000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3798538000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3724821000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3741407000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3734490000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1368985000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1335769000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1339000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1358000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1394000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1418000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1431000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1440000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1446340000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1442000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1432000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1433000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1435000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1396000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1400000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1398000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1432000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1425000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1422000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1425000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1284000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1279000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1285000000.0</v>
       </c>
       <c r="BB45">
         <v>1285000000.0</v>
       </c>
       <c r="BC45">
+        <v>1285000000.0</v>
+      </c>
+      <c r="BD45">
         <v>1292000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1270000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1264000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1234000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1223099000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1191000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1172000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1152000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1143000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1104000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1099000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1096000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1100000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1070000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1067000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1062000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1071000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1054000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1058000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048000000.0</v>
       </c>
       <c r="BW45">
         <v>1048000000.0</v>
       </c>
       <c r="BX45">
+        <v>1048000000.0</v>
+      </c>
+      <c r="BY45">
         <v>1017000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1019000000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1016000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>995000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>984000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>955000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>932000000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>898851000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>869000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>843000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>810000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>786000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>754000000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>744000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>711000000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>713000000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>707000000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>711000000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>717000000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>728000000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>718000000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>716000000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>720000000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>711282000.0</v>
       </c>
-      <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
+      <c r="DC45"/>
     </row>
-    <row r="46" spans="1:106">
+    <row r="46" spans="1:107">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>3425000000.0</v>
+      </c>
+      <c r="C46">
         <v>3384000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3426000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3453000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3436000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3450000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3577000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3879368000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4176087000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4200755000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3903058000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4264026000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4307713000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4323236000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4297829000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4289577000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4272862000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4255567000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4200121000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3997621000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3914119000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3842954000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3842589000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3807326000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3804012000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3763989000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3798538000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3724821000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3741407000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3734490000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1368985000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1335769000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1338931000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1358397000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1394138000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1418486000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1431294000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1439621000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1446340000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1442173000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1431922000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1432698000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1434577000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1396093000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1400342000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1397950000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1432030000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1424569000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1422083000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1425117000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1283970000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1278655000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1285029000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1284805000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1291759000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1270432000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1263680000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1233689000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1223099000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1191453000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1172132000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1151926000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1143170000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1104380000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1098901000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1095935000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1100338000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1070217000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1067432000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1061683000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1071405000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1053789000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1058273000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1047667000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1047944000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1016712000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1019252000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1016046000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>994977000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>983609000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>954620000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>932455000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>898851000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>869114000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>843034000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>810342000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>786212000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>754374000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>743945000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>710503000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>712702000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>707309000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>711222000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>716804000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>728432000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>718352000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>715697000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>720309000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>711282000.0</v>
       </c>
-      <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
+      <c r="DC46"/>
     </row>
-    <row r="47" spans="1:106">
+    <row r="47" spans="1:107">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>3426000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3453000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3436000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3450000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3576940000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3879368000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>4264026000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1688891000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1694337000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4297829000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4289577000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1611119000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1567986000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1528311000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3997621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1463990000.0</v>
       </c>
       <c r="V47">
         <v>1463990000.0</v>
       </c>
       <c r="W47">
+        <v>1463990000.0</v>
+      </c>
+      <c r="X47">
         <v>1462602000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1444889000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3804012000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1444478000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1433213000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3724821000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3741407000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1363128000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1368985000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1335769000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1338931000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1358397000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1394138000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1418486000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1431294000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1439621000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1446340000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1442173000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1431922000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1432698000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1434577000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1396093000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1400342000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1397950000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1432030000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1424569000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1422083000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1425117000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1283970000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1278655000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1287266000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1287042000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1292547000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1271220000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1264468000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1234477000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1223714000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1192160000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1172839000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1152633000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1144642000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1105852000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1100373000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1097487000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1100338000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1070217000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1067432000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1061683000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1071405000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1053789000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1058273000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1047667000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1047944000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1016712000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1019252000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1016046000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>994977000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>983609000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>954620000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>932455000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>898851000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>869114000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>843034000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>810342000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>786212000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>754374000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>743945000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>710503000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>712702000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>707309000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>711222000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>716804000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>728432000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>718352000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>715697000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>720309000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>711282000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>406531000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>400973000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>402658000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>410960000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>404994000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>396331000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>395957000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:106">
+    <row r="48" spans="1:107">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>4195000000.0</v>
+      </c>
+      <c r="C48">
         <v>4155000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4146000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4155000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4171000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>4172000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4163000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>4592416000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>4613638000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>4583975000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>4559139000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>4690424000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>4767168000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>4697697000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>4665087000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>4726823000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>4706547000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>4653043000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>4605791000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>4586904000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>4480085000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>4300818000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>4196634000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4101776000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>3971507000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>3798983000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>3772848000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>3681100000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>3561620000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>3441138000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>3326155000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>3277118000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3165696000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>3052336000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>2920096000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>2740046000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>2648515000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>2565927000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>2462935000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>2404998000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>2295597000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>2175437000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2021077000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1970662000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1854608000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1709024000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1565341000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1485310000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1367516000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1232425000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1089112000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1044224000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>944764000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>832286000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>714900000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>654251000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>569138000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>473944000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1989629000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1927559000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1826392000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1717739000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1612927000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>1569768000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>1487187000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>1391383000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>1287268000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>1258407000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1202082000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1127492000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1039628000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1020900000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>970503000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>900855000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>824471000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>795676000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>742695000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>680682000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>613218000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>584184000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>531551000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>474975000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>407373000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>368017000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>307224000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>241295000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>172648000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>140579000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>89186000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>35951000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-15340000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-46612000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-91776000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-135234000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-140275000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-148894000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-177257000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-193198000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-205294000.0</v>
       </c>
-      <c r="CV48"/>
       <c r="CW48"/>
       <c r="CX48"/>
       <c r="CY48"/>
       <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
+      <c r="DC48"/>
     </row>
-    <row r="49" spans="1:106">
+    <row r="49" spans="1:107">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>4767168000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>4697697000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>4726823000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>4706547000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>4653043000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>4605791000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>4586904000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300818000.0</v>
       </c>
       <c r="V49">
         <v>4300818000.0</v>
       </c>
       <c r="W49">
+        <v>4300818000.0</v>
+      </c>
+      <c r="X49">
         <v>4196634000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>4101776000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>3971507000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>3798983000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>3772848000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>3681100000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>3561620000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>3441138000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>3326155000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>3277118000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>3165696000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>3052336000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>2920096000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>2740046000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>2648515000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>2565927000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>2462935000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>2404998000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>2295597000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>2175437000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>2021077000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>1970662000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>1854608000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>1709024000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>1565341000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>1485310000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>1367516000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>1232425000.0</v>
       </c>
-      <c r="AY49">
-[...1 lines deleted...]
-      </c>
       <c r="AZ49">
+        <v>0.0</v>
+      </c>
+      <c r="BA49">
         <v>1044224000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>944764000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>832286000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>714900000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>654251000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>569138000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>473944000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>1989629000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>1927559000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>1826392000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>1717739000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>1612927000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>1569768000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>1487187000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>1391383000.0</v>
       </c>
-      <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
+      <c r="DC49"/>
     </row>
-    <row r="50" spans="1:106">
+    <row r="50" spans="1:107">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>300000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>299000000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>95000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000000.0</v>
       </c>
       <c r="P50">
         <v>185000000.0</v>
       </c>
       <c r="Q50">
+        <v>185000000.0</v>
+      </c>
+      <c r="R50">
         <v>100056000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>500000000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>63000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>210000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>211000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>181000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>350000.0</v>
       </c>
       <c r="AJ50">
         <v>350000.0</v>
       </c>
       <c r="AK50">
+        <v>350000.0</v>
+      </c>
+      <c r="AL50">
         <v>1044108000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1073892000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>306000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>372000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>404000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>598000.0</v>
       </c>
       <c r="AQ50">
         <v>598000.0</v>
       </c>
-      <c r="AR50"/>
+      <c r="AR50">
+        <v>598000.0</v>
+      </c>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>582000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -17464,688 +17572,691 @@
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
+      <c r="DC50"/>
     </row>
-    <row r="51" spans="1:106">
+    <row r="51" spans="1:107">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>5211000000.0</v>
+      </c>
+      <c r="C51">
         <v>5227000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5224000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5261000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3646000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3671000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3686000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3806896000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3964941000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3978422000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3826269000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3995616000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4130068000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4169876000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3651601000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3624476000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3583642000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3517702000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3371971000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3188366000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3124857000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3069154000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3047483000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3046770000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3281740000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3737250000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2764479000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2744857000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3228382000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2800940000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1350508000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1045609000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1045258000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1044930000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1274255000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1044358000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1044108000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1073892000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1043255000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1043005000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1170106000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1230486000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1206895000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1293697000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1453635000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1610274000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1636893000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1735730000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1868489000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2072605000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1053584000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>605057000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>604995000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>604954000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>605088000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>600249000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>600456000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>600648000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>415984000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>600387000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>566411000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>431755000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>301824000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>302219000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>302329000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>278988000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>204271000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>279456000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>279669000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>288090000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>476752000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>471174000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>452941000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>556380000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>689221000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>588108000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>520866000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>409919000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>511446000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>487615000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>468715000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>452527000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>488970000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>470451000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>479711000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>483663000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>490184000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>386846000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>346509000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>406942000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>476085000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>480322000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>550461000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>681089000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>735522000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>772768000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>773819000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>882861000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>990485000.0</v>
       </c>
-      <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
+      <c r="DC51"/>
     </row>
-    <row r="52" spans="1:106">
+    <row r="52" spans="1:107">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>435000000.0</v>
       </c>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
         <v>300000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>299000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>461528000.0</v>
       </c>
-      <c r="H52">
-[...3 lines deleted...]
-      <c r="J52">
+      <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52">
         <v>445061000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>383275000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>95000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000000.0</v>
       </c>
       <c r="P52">
         <v>185000000.0</v>
       </c>
       <c r="Q52">
+        <v>185000000.0</v>
+      </c>
+      <c r="R52">
         <v>100056000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>468096000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>366445000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>456127000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>462633000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>425166000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>264359000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>500000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>201850000.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>449081000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>63000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>304788000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>211000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>181000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>175000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>229928000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>350000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>418000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>520000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>306000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>372000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>404000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>598000.0</v>
       </c>
       <c r="AQ52">
         <v>598000.0</v>
       </c>
       <c r="AR52">
+        <v>598000.0</v>
+      </c>
+      <c r="AS52">
         <v>595000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>591000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>587000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>582000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>5580000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>70694000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>70865000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>916000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1030000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>878000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>689000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>627000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>699000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>760000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>807000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>848000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>949000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>991000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>923000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>973000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1176000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>1075000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>1293000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>1344000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>1307000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>834000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>9080000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>21591000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>680000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>675000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>2544000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>184159000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>154334000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>170534000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>5769000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>34273000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>36756000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>76064000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>57184000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>82930000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>56676000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>57761000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>53538000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>51884000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>35870000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>28533000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>32557000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>53305000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>24233000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>18949000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>20775000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>10690000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>11542000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>11549000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>19404000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>58463000.0</v>
       </c>
-      <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
+      <c r="DC52"/>
     </row>
-    <row r="53" spans="1:106">
+    <row r="53" spans="1:107">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -18204,128 +18315,129 @@
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
       <c r="BM53">
         <v>0.0</v>
       </c>
       <c r="BN53">
         <v>0.0</v>
       </c>
-      <c r="BO53"/>
+      <c r="BO53">
+        <v>0.0</v>
+      </c>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
+      <c r="DC53"/>
     </row>
-    <row r="54" spans="1:106">
+    <row r="54" spans="1:107">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -18384,1394 +18496,1407 @@
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
-      <c r="BO54"/>
+      <c r="BO54">
+        <v>0.0</v>
+      </c>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
+      <c r="DC54"/>
     </row>
-    <row r="55" spans="1:106">
+    <row r="55" spans="1:107">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>12019000000.0</v>
+      </c>
+      <c r="C55">
         <v>11799000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>11826000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>12059000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>10539000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>10617000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>10798000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>12468184000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>12289806000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12201110000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>12276326000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>12248932000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>12304376000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>12182238000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>11986447000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>12132079000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>12137963000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>12002481000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>12194209000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>11864171000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>11838725000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>11868488000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>11839636000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>11972763000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>11930665000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>12072572000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>11248525000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>11106802000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>11267946000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>11081511000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9040648000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>8972353000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>8835556000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>8614953000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>8482301000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>8468224000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>8437413000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>8428657000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>8315033000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>8414645000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>8437529000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>8438963000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>8127701000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>8181536000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>8167875000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>8146695000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>7962358000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>7997737000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>7969525000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>7913074000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>5564774000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4944699000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4852288000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>4747485000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4613814000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>4357206000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>4169146000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>4045112000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3655754000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3678068000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3603468000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3573383000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3354217000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>3394325000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3328727000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>3202808000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>3072963000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>3165898000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>3044971000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>3001728000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2964065000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>3008259000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2973980000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2873127000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2805566000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2766566000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2875389000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2781314000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2682681000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2661585000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2622720000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2615728000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2542149000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2562574000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2508731000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2406383000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>2201962000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2146022000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2125947000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2063280000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1983071000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>2011249000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>2002088000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1989851000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1965225000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>2083203000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>2070098000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>2049204000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1950615000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1375392000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1364314000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1349754000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1356360000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1381945000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1350312000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1358325000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:106">
+    <row r="56" spans="1:107">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>7473000000.0</v>
+      </c>
+      <c r="C56">
         <v>7301000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7290000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7518000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>6013000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6080000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6143000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7493767000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6460140000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>6341208000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>6377021000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6320464000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6326472000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>6201692000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>6014817000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>6162519000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>6183165000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>6057780000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>6275476000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>6161261000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>6221871000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>6310718000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>6270001000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>6437350000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>6395525000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>6571995000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>5695543000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>5826648000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>5962471000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>5781838000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>6082454000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>6024283000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>5877816000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>5617516000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5426892000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>5367952000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>5326215000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>5306693000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>5172764000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>5262126000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>5279784000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>5266227000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>4940746000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>5008385000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4977928000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>4936865000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4741040000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>4763273000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>4714776000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>4641784000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3989384000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3378691000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3276279000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>3162874000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>3184200000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2947889000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2765167000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2669834000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2293820000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2374122000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2342166000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2335488000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>2124271000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2201662000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2141370000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>2023296000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1887618000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>2012656000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1895386000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1853794000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1807626000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1878819000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1837733000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1749101000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1682825000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1676289000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1778971000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1692207000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>1611973000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1597994000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1574756000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1589760000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1547940000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1605759000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1628980000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1558502000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1377427000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>1349683000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>1336380000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>1305421000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>1226454000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>1269704000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>1253972000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>1235523000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>1185472000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>1299253000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>1282268000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>1236819000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>1135848000.0</v>
       </c>
-      <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
       <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
+      <c r="DC56"/>
     </row>
-    <row r="57" spans="1:106">
+    <row r="57" spans="1:107">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>4276000000.0</v>
+      </c>
+      <c r="C57">
         <v>4107000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4176000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4349000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4731000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4793000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4665000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5593541000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5256774000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5209849000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5307405000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5135939000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5026378000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4983455000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5420851000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5442901000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5341818000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>5052574000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5180307000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4955229000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4899345000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4792423000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4743915000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4648888000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4437559000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4831049000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4477702000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>4463913000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>4372405000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>4298877000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3885950000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3721232000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3598217000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3480139000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3480097000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3537409000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3598327000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3659631000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3676046000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3837351000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3841233000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3908563000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3797477000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3950914000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3879758000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>3824478000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>3654416000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3784042000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3774173000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3664247000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2764785000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2636344000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2639665000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2624141000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2559638000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2380854000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2292041000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2248714000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2187875000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2105628000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2086035000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2076330000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1848049000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1827864000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1846214000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1697715000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1466027000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1472958000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1421425000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1470677000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1364994000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1422462000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1430472000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1315932000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1225928000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1207360000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1249614000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1194668000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1113420000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1153499000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1229208000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1208878000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1141464000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1157159000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>1140465000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1135842000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>961125000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>959148000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>972386000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>922535000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>853945000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>889346000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>861899000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>777534000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>722576000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>825109000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>845536000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>757023000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>693749000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>607326000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>590648000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>553037000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>576235000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>597138000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>556570000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>533589000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:106">
+    <row r="58" spans="1:107">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>9762000000.0</v>
+      </c>
+      <c r="C58">
         <v>9586000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9628000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>9864000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8336000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8420000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>8628000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>9870504000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>9683054000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>9636460000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>9756598000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9602064000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9581189000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9546077000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9387255000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>9416004000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>9343154000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>9092801000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>9065918000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8667636000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8537160000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8366921000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8280124000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8210099000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8204146000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8535543000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7699444000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7651860000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>7596644000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>7534288000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5489835000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>5312717000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>5177607000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>5068332000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>5067105000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>5237437000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5309136000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5404982000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5398841000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5558924000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5688632000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5809824000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5667053000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5768460000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5878746000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>6000107000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>5959446000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>6072238000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6155000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6246443000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>4048569000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3476851000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3483309000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3477038000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3403120000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3209728000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3110045000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3066463000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2807840000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2900442000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2839190000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>2689499000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2314843000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2252287000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2262277000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2093425000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1790598000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1873342000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1781883000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1821923000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1888899000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1950748000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1935381000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1922464000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1781771000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1701176000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1663364000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1663355000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1651827000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1671131000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1689624000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1676223000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1622378000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1649515000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1638314000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1646895000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1479647000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1383449000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1366199000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1374388000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1351827000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1413962000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1461109000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1503705000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1496869000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1627012000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1643206000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1657712000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1662044000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1179019000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1184955000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1187681000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1200089000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1223563000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>1203685000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>1222785000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:106">
+    <row r="59" spans="1:107">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -19830,660 +19955,667 @@
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
-      <c r="BO59"/>
+      <c r="BO59">
+        <v>0.0</v>
+      </c>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
+      <c r="DC59"/>
     </row>
-    <row r="60" spans="1:106">
+    <row r="60" spans="1:107">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>2257000000.0</v>
+      </c>
+      <c r="C60">
         <v>2213000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2198000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2195000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2203000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2197000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2170000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2597680000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2606752000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2564650000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2519728000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2646868000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2723187000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2636161000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2599192000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2716075000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2794809000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2909680000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3128291000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3196535000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3301565000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3501567000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3559512000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3762664000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3726519000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3537029000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3549081000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3454942000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3671302000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3547223000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3550813000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3659636000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3657949000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3546621000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3415196000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3230787000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3128277000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3023675000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2916192000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2855721000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2748897000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2629139000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2460648000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2413076000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2289129000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2146588000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2002912000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1925499000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1814525000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1666631000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1516205000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1467848000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1368979000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1270447000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1210694000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1147478000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1059101000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>978649000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>847914000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>777626000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>764278000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>883884000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1039374000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1142038000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1066450000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1109383000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1282365000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1292556000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1263088000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1179805000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1075166000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1057511000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1038599000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>950663000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1023795000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1065390000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1212025000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1117959000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1030854000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>990454000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>933096000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>939505000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>919771000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>913059000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>870417000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>759488000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>722315000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>762573000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>759748000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>688892000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>631244000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>597287000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>540979000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>486146000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>468356000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>456191000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>426892000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>391492000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>288571000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>196373000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>179359000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>162073000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>156271000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>158382000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>146627000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>135540000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:106">
+    <row r="61" spans="1:107">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-2842896000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-2766457000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-2564757000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-2300288000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-2203584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1577727000.0</v>
       </c>
       <c r="V61">
         <v>-1577727000.0</v>
       </c>
       <c r="W61">
+        <v>-1577727000.0</v>
+      </c>
+      <c r="X61">
         <v>-1394080000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-1072719000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-961592000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-960150000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-924389000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-912335000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-572592000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-560245000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-425954000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-271082000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-150257000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-149824000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-144600000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-141482000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-141405000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-141223000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-138102000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-132009000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-131888000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-131522000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-119709000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-114864000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-114778000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-114634000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-113044000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-108729000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-108647000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-108505000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-107890000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-105732000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-102883000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-87013000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-27095000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-25193000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-25042000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-5174000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-1644767000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-1642807000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-1542794000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-1302998000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-1028612000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-869256000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-848547000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-680583000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-391176000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-340681000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-305483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-291114000.0</v>
       </c>
       <c r="BS61">
         <v>-291114000.0</v>
       </c>
       <c r="BT61">
         <v>-291114000.0</v>
       </c>
       <c r="BU61">
+        <v>-291114000.0</v>
+      </c>
+      <c r="BV61">
         <v>-237491000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-229993000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-74644000.0</v>
       </c>
-      <c r="BX61"/>
-      <c r="BY61">
+      <c r="BY61"/>
+      <c r="BZ61">
         <v>-3898000.0</v>
       </c>
-      <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
-      <c r="CC61">
+      <c r="CC61"/>
+      <c r="CD61">
         <v>-113162000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-42083000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-55668000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-18128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-189348000.0</v>
       </c>
       <c r="CH61">
         <v>-189348000.0</v>
       </c>
       <c r="CI61">
+        <v>-189348000.0</v>
+      </c>
+      <c r="CJ61">
         <v>-146370000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-49997000.0</v>
       </c>
-      <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
+      <c r="DC61"/>
     </row>
-    <row r="62" spans="1:106">
+    <row r="62" spans="1:107">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20548,50 +20680,51 @@
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
+      <c r="DC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20672,51 +20805,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
         <v>4868000000.0</v>
       </c>
       <c r="C2">
         <v>5685000000.0</v>
       </c>
       <c r="D2">
         <v>5349000000.0</v>
       </c>
       <c r="E2">
         <v>4916004000.0</v>
       </c>
       <c r="F2">
         <v>6074039000.0</v>
       </c>
       <c r="G2">
         <v>5624707000.0</v>
       </c>
       <c r="H2">
         <v>5454257000.0</v>
       </c>
       <c r="I2">
         <v>5361141000.0</v>
       </c>
@@ -20761,51 +20894,51 @@
       </c>
       <c r="W2">
         <v>2016926000.0</v>
       </c>
       <c r="X2">
         <v>1889178000.0</v>
       </c>
       <c r="Y2">
         <v>1769733000.0</v>
       </c>
       <c r="Z2">
         <v>1366693000.0</v>
       </c>
       <c r="AA2">
         <v>1392127000.0</v>
       </c>
       <c r="AB2">
         <v>1225440000.0</v>
       </c>
       <c r="AC2">
         <v>766198000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>272000000.0</v>
       </c>
       <c r="C3">
         <v>292000000.0</v>
       </c>
       <c r="D3">
         <v>269000000.0</v>
       </c>
       <c r="E3">
         <v>248327000.0</v>
       </c>
       <c r="F3">
         <v>259933000.0</v>
       </c>
       <c r="G3">
         <v>250081000.0</v>
       </c>
       <c r="H3">
         <v>238371000.0</v>
       </c>
       <c r="I3">
         <v>238184000.0</v>
       </c>
@@ -20850,84 +20983,84 @@
       </c>
       <c r="W3">
         <v>105959000.0</v>
       </c>
       <c r="X3">
         <v>105847000.0</v>
       </c>
       <c r="Y3">
         <v>110702000.0</v>
       </c>
       <c r="Z3">
         <v>97555000.0</v>
       </c>
       <c r="AA3">
         <v>80726000.0</v>
       </c>
       <c r="AB3">
         <v>82068000.0</v>
       </c>
       <c r="AC3">
         <v>15576000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5">
         <v>48000000.0</v>
       </c>
       <c r="C5">
         <v>-687000000.0</v>
       </c>
       <c r="D5">
         <v>41000000.0</v>
       </c>
       <c r="E5">
         <v>511034000.0</v>
       </c>
       <c r="F5">
         <v>820284000.0</v>
       </c>
       <c r="G5">
         <v>697901000.0</v>
       </c>
       <c r="H5">
         <v>677644000.0</v>
       </c>
       <c r="I5">
         <v>611852000.0</v>
       </c>
@@ -20972,51 +21105,51 @@
       </c>
       <c r="W5">
         <v>328758000.0</v>
       </c>
       <c r="X5">
         <v>298651000.0</v>
       </c>
       <c r="Y5">
         <v>231883000.0</v>
       </c>
       <c r="Z5">
         <v>89324000.0</v>
       </c>
       <c r="AA5">
         <v>92789000.0</v>
       </c>
       <c r="AB5">
         <v>28116000.0</v>
       </c>
       <c r="AC5">
         <v>31829000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
         <v>320000000.0</v>
       </c>
       <c r="C6">
         <v>-395000000.0</v>
       </c>
       <c r="D6">
         <v>310000000.0</v>
       </c>
       <c r="E6">
         <v>759361000.0</v>
       </c>
       <c r="F6">
         <v>1080217000.0</v>
       </c>
       <c r="G6">
         <v>947982000.0</v>
       </c>
       <c r="H6">
         <v>916015000.0</v>
       </c>
       <c r="I6">
         <v>850036000.0</v>
       </c>
@@ -21061,135 +21194,135 @@
       </c>
       <c r="W6">
         <v>434717000.0</v>
       </c>
       <c r="X6">
         <v>404498000.0</v>
       </c>
       <c r="Y6">
         <v>342585000.0</v>
       </c>
       <c r="Z6">
         <v>186879000.0</v>
       </c>
       <c r="AA6">
         <v>173515000.0</v>
       </c>
       <c r="AB6">
         <v>69150000.0</v>
       </c>
       <c r="AC6">
         <v>39617000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8">
         <v>-24000000.0</v>
       </c>
       <c r="C8">
         <v>251167000.0</v>
       </c>
       <c r="D8">
         <v>59759000.0</v>
       </c>
       <c r="E8">
         <v>103866000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>5655000.0</v>
       </c>
       <c r="J8">
         <v>143800000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8">
         <v>2933000.0</v>
       </c>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
         <v>3733000000.0</v>
       </c>
       <c r="C9">
         <v>3409000000.0</v>
       </c>
       <c r="D9">
         <v>3860000000.0</v>
       </c>
       <c r="E9">
         <v>4232870000.0</v>
       </c>
       <c r="F9">
         <v>4923950000.0</v>
       </c>
       <c r="G9">
         <v>4481614000.0</v>
       </c>
       <c r="H9">
         <v>4254746000.0</v>
       </c>
       <c r="I9">
         <v>4219413000.0</v>
       </c>
@@ -21234,51 +21367,51 @@
       </c>
       <c r="W9">
         <v>1753371000.0</v>
       </c>
       <c r="X9">
         <v>1604518000.0</v>
       </c>
       <c r="Y9">
         <v>1434407000.0</v>
       </c>
       <c r="Z9">
         <v>1053053000.0</v>
       </c>
       <c r="AA9">
         <v>895895000.0</v>
       </c>
       <c r="AB9">
         <v>791985000.0</v>
       </c>
       <c r="AC9">
         <v>454561000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
         <v>-91000000.0</v>
       </c>
       <c r="C10">
         <v>-768000000.0</v>
       </c>
       <c r="D10">
         <v>-47000000.0</v>
       </c>
       <c r="E10">
         <v>460193000.0</v>
       </c>
       <c r="F10">
         <v>782493000.0</v>
       </c>
       <c r="G10">
         <v>651015000.0</v>
       </c>
       <c r="H10">
         <v>637746000.0</v>
       </c>
       <c r="I10">
         <v>555264000.0</v>
       </c>
@@ -21323,51 +21456,51 @@
       </c>
       <c r="W10">
         <v>305748000.0</v>
       </c>
       <c r="X10">
         <v>203711000.0</v>
       </c>
       <c r="Y10">
         <v>101678000.0</v>
       </c>
       <c r="Z10">
         <v>18355000.0</v>
       </c>
       <c r="AA10">
         <v>27161000.0</v>
       </c>
       <c r="AB10">
         <v>-12918000.0</v>
       </c>
       <c r="AC10">
         <v>-2266000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11">
         <v>-159000000.0</v>
       </c>
       <c r="C11">
         <v>-181000000.0</v>
       </c>
       <c r="D11">
         <v>-17000000.0</v>
       </c>
       <c r="E11">
         <v>99657000.0</v>
       </c>
       <c r="F11">
         <v>185878000.0</v>
       </c>
       <c r="G11">
         <v>157994000.0</v>
       </c>
       <c r="H11">
         <v>150850000.0</v>
       </c>
       <c r="I11">
         <v>131417000.0</v>
       </c>
@@ -21412,51 +21545,51 @@
       </c>
       <c r="W11">
         <v>117721000.0</v>
       </c>
       <c r="X11">
         <v>78424000.0</v>
       </c>
       <c r="Y11">
         <v>39530000.0</v>
       </c>
       <c r="Z11">
         <v>7284000.0</v>
       </c>
       <c r="AA11">
         <v>10535000.0</v>
       </c>
       <c r="AB11">
         <v>12408000.0</v>
       </c>
       <c r="AC11">
         <v>26223000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12">
         <v>139000000.0</v>
       </c>
       <c r="C12">
         <v>81000000.0</v>
       </c>
       <c r="D12">
         <v>88000000.0</v>
       </c>
       <c r="E12">
         <v>50841000.0</v>
       </c>
       <c r="F12">
         <v>37791000.0</v>
       </c>
       <c r="G12">
         <v>46886000.0</v>
       </c>
       <c r="H12">
         <v>39898000.0</v>
       </c>
       <c r="I12">
         <v>56588000.0</v>
       </c>
@@ -21501,51 +21634,51 @@
       </c>
       <c r="W12">
         <v>20069000.0</v>
       </c>
       <c r="X12">
         <v>37576000.0</v>
       </c>
       <c r="Y12">
         <v>78219000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13">
         <v>139000000.0</v>
       </c>
       <c r="C13">
         <v>86533000.0</v>
       </c>
       <c r="D13">
         <v>95289000.0</v>
       </c>
       <c r="E13">
         <v>55460000.0</v>
       </c>
       <c r="F13">
         <v>37791000.0</v>
       </c>
       <c r="G13">
         <v>46886000.0</v>
       </c>
       <c r="H13">
         <v>41598000.0</v>
       </c>
       <c r="I13">
         <v>61588000.0</v>
       </c>
@@ -21556,84 +21689,84 @@
         <v>59910000.0</v>
       </c>
       <c r="L13">
         <v>65408000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
         <v>44000000.0</v>
       </c>
       <c r="C15">
         <v>-336000000.0</v>
       </c>
       <c r="D15">
         <v>30000000.0</v>
       </c>
       <c r="E15">
         <v>464402000.0</v>
       </c>
       <c r="F15">
         <v>596615000.0</v>
       </c>
       <c r="G15">
         <v>493021000.0</v>
       </c>
       <c r="H15">
         <v>486896000.0</v>
       </c>
       <c r="I15">
         <v>423847000.0</v>
       </c>
@@ -21678,51 +21811,51 @@
       </c>
       <c r="W15">
         <v>187988000.0</v>
       </c>
       <c r="X15">
         <v>124935000.0</v>
       </c>
       <c r="Y15">
         <v>65019000.0</v>
       </c>
       <c r="Z15">
         <v>11442000.0</v>
       </c>
       <c r="AA15">
         <v>19559000.0</v>
       </c>
       <c r="AB15">
         <v>-25326000.0</v>
       </c>
       <c r="AC15">
         <v>-2182000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16">
         <v>44000000.0</v>
       </c>
       <c r="C16">
         <v>-335788000.0</v>
       </c>
       <c r="D16">
         <v>29735000.0</v>
       </c>
       <c r="E16">
         <v>501872000.0</v>
       </c>
       <c r="F16">
         <v>616108000.0</v>
       </c>
       <c r="G16">
         <v>493021000.0</v>
       </c>
       <c r="H16">
         <v>486896000.0</v>
       </c>
       <c r="I16">
         <v>423847000.0</v>
       </c>
@@ -21763,51 +21896,51 @@
         <v>231318000.0</v>
       </c>
       <c r="V16">
         <v>234725000.0</v>
       </c>
       <c r="W16">
         <v>188027000.0</v>
       </c>
       <c r="X16">
         <v>125287000.0</v>
       </c>
       <c r="Y16">
         <v>75392000.0</v>
       </c>
       <c r="Z16">
         <v>17189000.0</v>
       </c>
       <c r="AA16">
         <v>16626000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17">
         <v>68000000.0</v>
       </c>
       <c r="C17">
         <v>-586955000.0</v>
       </c>
       <c r="D17">
         <v>205323000.0</v>
       </c>
       <c r="E17">
         <v>501872000.0</v>
       </c>
       <c r="F17">
         <v>616108000.0</v>
       </c>
       <c r="G17">
         <v>493021000.0</v>
       </c>
       <c r="H17">
         <v>788596000.0</v>
       </c>
       <c r="I17">
         <v>423847000.0</v>
       </c>
@@ -21826,51 +21959,51 @@
       <c r="N17"/>
       <c r="O17">
         <v>387670000.0</v>
       </c>
       <c r="P17">
         <v>394682000.0</v>
       </c>
       <c r="Q17">
         <v>346053000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
         <v>-139000000.0</v>
       </c>
       <c r="C18">
         <v>-81033000.0</v>
       </c>
       <c r="D18">
         <v>-85939000.0</v>
       </c>
       <c r="E18">
         <v>-51060000.0</v>
       </c>
       <c r="F18">
         <v>-37791000.0</v>
       </c>
       <c r="G18">
         <v>-46886000.0</v>
       </c>
       <c r="H18">
         <v>-39898000.0</v>
       </c>
       <c r="I18">
         <v>-56588000.0</v>
       </c>
@@ -21879,51 +22012,51 @@
       </c>
       <c r="K18">
         <v>-59910000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>4999000.0</v>
       </c>
       <c r="G19">
         <v>-52006000.0</v>
       </c>
       <c r="H19">
         <v>464000.0</v>
       </c>
       <c r="I19">
         <v>7577000.0</v>
       </c>
       <c r="J19">
         <v>8848000.0</v>
       </c>
       <c r="K19">
         <v>11147000.0</v>
       </c>
       <c r="L19">
         <v>-7484000.0</v>
@@ -21934,84 +22067,84 @@
       <c r="N19"/>
       <c r="O19">
         <v>600000.0</v>
       </c>
       <c r="P19">
         <v>-457000.0</v>
       </c>
       <c r="Q19">
         <v>-1017000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
         <v>161000000.0</v>
       </c>
       <c r="C21">
         <v>-404000000.0</v>
       </c>
       <c r="D21">
         <v>55000000.0</v>
       </c>
       <c r="E21">
         <v>524618000.0</v>
       </c>
       <c r="F21">
         <v>822365000.0</v>
       </c>
       <c r="G21">
         <v>749907000.0</v>
       </c>
       <c r="H21">
         <v>677180000.0</v>
       </c>
       <c r="I21">
         <v>604275000.0</v>
       </c>
@@ -22056,84 +22189,84 @@
       </c>
       <c r="W21">
         <v>328758000.0</v>
       </c>
       <c r="X21">
         <v>288234000.0</v>
       </c>
       <c r="Y21">
         <v>196351000.0</v>
       </c>
       <c r="Z21">
         <v>84470000.0</v>
       </c>
       <c r="AA21">
         <v>92789000.0</v>
       </c>
       <c r="AB21">
         <v>28116000.0</v>
       </c>
       <c r="AC21">
         <v>31829000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
         <v>8440000000.0</v>
       </c>
       <c r="C23">
         <v>9498000000.0</v>
       </c>
       <c r="D23">
         <v>9154000000.0</v>
       </c>
       <c r="E23">
         <v>8624256000.0</v>
       </c>
       <c r="F23">
         <v>10175624000.0</v>
       </c>
       <c r="G23">
         <v>9356414000.0</v>
       </c>
       <c r="H23">
         <v>9031823000.0</v>
       </c>
       <c r="I23">
         <v>8976279000.0</v>
       </c>
@@ -22178,186 +22311,186 @@
       </c>
       <c r="W23">
         <v>3441539000.0</v>
       </c>
       <c r="X23">
         <v>3205462000.0</v>
       </c>
       <c r="Y23">
         <v>3007789000.0</v>
       </c>
       <c r="Z23">
         <v>2335276000.0</v>
       </c>
       <c r="AA23">
         <v>2195233000.0</v>
       </c>
       <c r="AB23">
         <v>1989309000.0</v>
       </c>
       <c r="AC23">
         <v>1188930000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
         <v>272000000.0</v>
       </c>
       <c r="C25">
         <v>291980000.0</v>
       </c>
       <c r="D25">
         <v>303552000.0</v>
       </c>
       <c r="E25">
         <v>283800000.0</v>
       </c>
       <c r="F25">
         <v>259933000.0</v>
       </c>
       <c r="G25">
         <v>250081000.0</v>
       </c>
       <c r="H25">
         <v>238371000.0</v>
       </c>
       <c r="I25">
         <v>238184000.0</v>
       </c>
       <c r="J25">
         <v>249260000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>79600000.0</v>
       </c>
       <c r="D27">
         <v>151800000.0</v>
       </c>
       <c r="E27">
         <v>164000000.0</v>
       </c>
       <c r="F27">
         <v>178000000.0</v>
       </c>
       <c r="G27">
         <v>132300000.0</v>
       </c>
       <c r="H27">
         <v>117300000.0</v>
       </c>
       <c r="I27">
         <v>120900000.0</v>
       </c>
       <c r="J27">
         <v>102800000.0</v>
@@ -22372,51 +22505,51 @@
         <v>96463000.0</v>
       </c>
       <c r="N27">
         <v>69116000.0</v>
       </c>
       <c r="O27">
         <v>83871000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
         <v>3572000000.0</v>
       </c>
       <c r="C28">
         <v>3733323000.0</v>
       </c>
       <c r="D28">
         <v>4257325000.0</v>
       </c>
       <c r="E28">
         <v>4083949000.0</v>
       </c>
       <c r="F28">
         <v>3912031000.0</v>
       </c>
       <c r="G28">
         <v>3599407000.0</v>
       </c>
       <c r="H28">
         <v>3460266000.0</v>
       </c>
       <c r="I28">
         <v>3494238000.0</v>
       </c>
@@ -22461,51 +22594,51 @@
       </c>
       <c r="W28">
         <v>1424613000.0</v>
       </c>
       <c r="X28">
         <v>1305867000.0</v>
       </c>
       <c r="Y28">
         <v>1210500000.0</v>
       </c>
       <c r="Z28">
         <v>959266000.0</v>
       </c>
       <c r="AA28">
         <v>803106000.0</v>
       </c>
       <c r="AB28">
         <v>721753000.0</v>
       </c>
       <c r="AC28">
         <v>392353000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
         <v>-159000000.0</v>
       </c>
       <c r="C29">
         <v>-181143000.0</v>
       </c>
       <c r="D29">
         <v>58081000.0</v>
       </c>
       <c r="E29">
         <v>146815000.0</v>
       </c>
       <c r="F29">
         <v>189817000.0</v>
       </c>
       <c r="G29">
         <v>157994000.0</v>
       </c>
       <c r="H29">
         <v>150850000.0</v>
       </c>
       <c r="I29">
         <v>131417000.0</v>
       </c>
@@ -22516,51 +22649,51 @@
         <v>279213000.0</v>
       </c>
       <c r="L29">
         <v>279490000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
         <v>3572000000.0</v>
       </c>
       <c r="C30">
         <v>3813000000.0</v>
       </c>
       <c r="D30">
         <v>3805000000.0</v>
       </c>
       <c r="E30">
         <v>3708252000.0</v>
       </c>
       <c r="F30">
         <v>4101585000.0</v>
       </c>
       <c r="G30">
         <v>3731707000.0</v>
       </c>
       <c r="H30">
         <v>3577566000.0</v>
       </c>
       <c r="I30">
         <v>3615138000.0</v>
       </c>
@@ -22605,51 +22738,51 @@
       </c>
       <c r="W30">
         <v>1424613000.0</v>
       </c>
       <c r="X30">
         <v>1316284000.0</v>
       </c>
       <c r="Y30">
         <v>1238056000.0</v>
       </c>
       <c r="Z30">
         <v>968583000.0</v>
       </c>
       <c r="AA30">
         <v>803106000.0</v>
       </c>
       <c r="AB30">
         <v>763869000.0</v>
       </c>
       <c r="AC30">
         <v>422732000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B31">
         <v>-252000000.0</v>
       </c>
       <c r="C31">
         <v>-364000000.0</v>
       </c>
       <c r="D31">
         <v>-102000000.0</v>
       </c>
       <c r="E31">
         <v>-64425000.0</v>
       </c>
       <c r="F31">
         <v>-39872000.0</v>
       </c>
       <c r="G31">
         <v>-98892000.0</v>
       </c>
       <c r="H31">
         <v>-39434000.0</v>
       </c>
       <c r="I31">
         <v>-49011000.0</v>
       </c>
@@ -22694,51 +22827,51 @@
       </c>
       <c r="W31">
         <v>-23010000.0</v>
       </c>
       <c r="X31">
         <v>-84523000.0</v>
       </c>
       <c r="Y31">
         <v>-94673000.0</v>
       </c>
       <c r="Z31">
         <v>-66115000.0</v>
       </c>
       <c r="AA31">
         <v>-65628000.0</v>
       </c>
       <c r="AB31">
         <v>-28116000.0</v>
       </c>
       <c r="AC31">
         <v>-34095000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B32">
         <v>8601000000.0</v>
       </c>
       <c r="C32">
         <v>9094000000.0</v>
       </c>
       <c r="D32">
         <v>9209000000.0</v>
       </c>
       <c r="E32">
         <v>9148874000.0</v>
       </c>
       <c r="F32">
         <v>10997989000.0</v>
       </c>
       <c r="G32">
         <v>10106321000.0</v>
       </c>
       <c r="H32">
         <v>9709003000.0</v>
       </c>
       <c r="I32">
         <v>9580554000.0</v>
       </c>
@@ -22802,1044 +22935,1049 @@
       <c r="AC32">
         <v>1220759000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>1077000000.0</v>
+      </c>
+      <c r="C2">
         <v>1436000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1104000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1155000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1136000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1474000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1648909000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1240000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1228000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1568000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1543905000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1400638000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1545611000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1955666000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1383734000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1462094000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1483509000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1876073000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1324858000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1438775000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1460164000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1845444000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1281435000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1413457000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1404666000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1525149000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1183845000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1300180000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1322808000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1647424000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1176428000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1268055000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1315093000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1601564000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1163417000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1234525000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1270639000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1620154000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1175327000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1260650000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1245898000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1629889000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1124373000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1262816000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1282748000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1644309000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1233268000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1255014000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1285589000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1616377000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>707036000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>757204000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>770330000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1007098000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>666046000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>732177000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>732125000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>976619000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>676834000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>740485000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>743991000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>939862000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>642645000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>698726000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>702688000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>919829000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>595438000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>641117000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>670194000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>861648000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>650732000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>610833000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>649501000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>801278000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>554790000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>602930000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>606998000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>758717000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>537719000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>569280000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>580498000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>727842000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>513643000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>538321000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>541096000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>657433000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>455150000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>473646000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>486110000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>602020000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>404990000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>452173000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>447874000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>565728000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>389607000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>439000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>443703000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>567579000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>313793000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>325499000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>334037000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>397053000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>287956000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>312023000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>325949000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>399373000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>171</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>74000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>58000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>68000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>57000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>89000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>74783000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>66000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>68000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>83000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>71478000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>43684000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>70420000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>92554000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>68576000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>66533000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>63110000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>85581000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>65196000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>59426000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>58058000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>77253000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>57170000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>57690000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>56642000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>78579000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>58806000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>56308000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>53372000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>69885000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>54600000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>55340000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>56552000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>71692000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>56507000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>57553000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>57770000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>77430000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>59125000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>59997000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>59945000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>79320000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>61980000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>61636000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>62613000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>83247000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>66078000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>65912000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>64498000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>88205000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>47736000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>47987000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>48045000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>64027000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>45777000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>45240000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>42728000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>55799000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>41469000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>41507000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>40434000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>52539000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>38996000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>38508000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>37250000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>49683000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>36061000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>35288000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>34413000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>45155000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>33366000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>34882000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>34072000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>44620000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>33923000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>34021000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>34061000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>45495000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>35319000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>33440000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>31172000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>40026000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>29387000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>28358000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>27610000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>35203000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>24877000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>24970000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>24369000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>31743000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>23476000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>23875000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>23492000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>35004000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>26244000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>25986000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>25562000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>32910000.0</v>
       </c>
-      <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -24021,719 +24159,724 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>173</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>100000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>74000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>38000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>40000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-104000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-806531000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>63000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>54000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-74985000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-78883000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>127644000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>97264000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>143320000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>165967000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>200971000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>195998000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>109671000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>231008000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>246071000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>256965000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>150040000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>209463000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>265962000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>72436000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>127875000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>169183000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>174885000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>205702000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>82832000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>159996000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>170326000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>198699000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>87273000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>157314000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>149880000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>184593000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>110276000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>191419000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>222928000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>274122000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>97634000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>206801000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>253241000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>260620000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>147960000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>209556000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>240881000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>256405000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>91853000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>171090000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>195047000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>205026000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>113037000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>150672000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>169140000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>225066000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>112232000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>177206000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>188715000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>186032000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>84391000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>146929000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>169900000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>182696000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>57147000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>105342000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>135025000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>157478000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>46793000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>95897000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>127867000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>144306000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>63547000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>100379000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>117810000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>134693000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>64085000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>102521000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>110446000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>126298000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>70342000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>105416000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>112520000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>120214000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>59647000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>87842000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>91247000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>90266000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>57994000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>78630000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>77577000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>77914000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>42926000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>70793000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>64879000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>58919000.0</v>
       </c>
-      <c r="CU5">
-[...1 lines deleted...]
-      </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
+        <v>123000000.0</v>
+      </c>
+      <c r="C6">
         <v>174000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>132000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>106000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>97000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-15000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-731748000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>68000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>131000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>137000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3507000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-35199000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>198064000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>189818000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>211896000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>232500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>264081000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>281579000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>174867000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>290434000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>304129000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>334218000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>207210000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>267153000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>322604000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>151015000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>186681000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>225491000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>228257000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>275587000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>137432000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>215336000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>226878000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>270391000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>143780000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>214867000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>207650000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>262023000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>169401000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>251416000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>282873000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>353442000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>159614000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>268437000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>315854000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>343867000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>214038000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>275468000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>305379000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>344610000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>139589000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>219077000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>243092000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>269053000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>158814000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>195912000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>211868000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>280865000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>153701000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>218713000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>229149000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>238571000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>123387000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>185437000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>207150000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>232379000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>93208000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>140630000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>169438000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>202633000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>80159000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>130779000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>161939000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>188926000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>97470000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>134400000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>151871000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>180188000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>99404000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>135961000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>141618000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>166324000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>99729000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>133774000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>140130000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>155417000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>84524000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>112812000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>115616000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>122009000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>81470000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>102505000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>101069000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>112918000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>69170000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>96779000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>90441000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>91829000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-1832564000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>598793000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>607478000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>729359000.0</v>
       </c>
-      <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -24915,102 +25058,103 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>-24000000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
+        <v>0.0</v>
+      </c>
+      <c r="H8">
         <v>194754000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>19349000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-62345000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -25181,1418 +25325,1433 @@
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
         <v>2933000.0</v>
       </c>
-      <c r="DA8">
-[...1 lines deleted...]
-      </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
+        <v>923000000.0</v>
+      </c>
+      <c r="C9">
         <v>1178000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>869000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>881000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>874000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1109000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>347116000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>908000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>950000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1204000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>920964000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>817567000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1140455000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1461928000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1090011000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1179247000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1181917000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1498137000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1072117000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1182454000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1189251000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1484926000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1083696000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1128471000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1096714000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1172733000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>928769000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1011926000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1009438000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1304612000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>928644000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1006927000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1011559000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1272284000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>873569000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>947708000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>993088000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1270684000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>907564000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>988205000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1010257000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1349889000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>909172000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1032387000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1087289000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1393924000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1003941000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1034442000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1062108000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1353122000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>701777000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>762940000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>779223000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1008206000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>663155000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>725350000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>728858000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>980673000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>650738000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>724503000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>735848000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>958201000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>627485000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>707785000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>715268000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>910777000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>548129000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>621459000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>652650000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>821988000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>541656000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>577119000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>586282000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>724854000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>493592000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>555113000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>562861000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>709403000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>478431000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>530206000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>527359000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>665168000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>450082000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>481415000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>482050000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>600931000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>393656000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>416515000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>422302000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>520898000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>366678000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>386928000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>379474000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>467809000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>312810000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>349662000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>349014000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>436508000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>582009000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>598793000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>607478000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>729359000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>962721000.0</v>
       </c>
-      <c r="CZ9">
-[...1 lines deleted...]
-      </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
       <c r="DB9">
         <v>0.0</v>
       </c>
+      <c r="DC9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
+        <v>75000000.0</v>
+      </c>
+      <c r="C10">
         <v>35000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-131000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-825437000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-17000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>44000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-93047000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-98258000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>106775000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>67546000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>127374000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>153928000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>190764000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>183130000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>99965000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>222421000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>237765000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>245774000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>140744000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>197538000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>252540000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>60193000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>120039000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>160740000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>166210000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>190758000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>69857000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>146920000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>157471000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>181017000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>74137000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>144000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>135959000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>166163000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>96911000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>177838000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>208907000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>255179000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>83825000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>192417000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>237803000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>238843000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>130958000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>193653000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>224020000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>232763000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>81867000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>163142000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>187023000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>194366000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>105045000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>142624000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>161193000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>215212000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>107159000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>169056000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>180708000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>176313000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>77664000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>139927000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>162724000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>176740000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>52240000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>100003000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>129545000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>149867000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>39092000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>89002000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>120617000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>131981000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>55183000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>92764000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>110926000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>123761000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>57058000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>94429000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>101673000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>116755000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>63157000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>98153000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>105990000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>111623000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>52125000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>83579000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>86558000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>83486000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>51420000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>72751000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>70391000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>8197000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>16827000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>46828000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>38507000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>19763000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>3181000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>25320000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>23331000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6434000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>11706000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>15455000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>16716000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11">
+        <v>20000000.0</v>
+      </c>
+      <c r="C11">
         <v>11000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-9000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-155000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-215906000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>12000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-32537000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-24072000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>28198000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>19223000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>20678000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>38047000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>46362000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>43339000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18296000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>52608000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>59069000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>59844000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>28747000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>50062000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>62580000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>16605000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>24132000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>37071000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>41390000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>48258000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>16415000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>31077000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>39635000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>44290000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-110363000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>48004000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>48910000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>58203000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>34546000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>63994000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>84307000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>96366000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>29006000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>71948000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>87805000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>90731000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>46524000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>71476000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>84532000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>85037000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>32600000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>59312000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>70152000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>72576000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>39990000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>53121000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>61587000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>81706000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>40720000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>63503000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>67601000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>66730000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>29551000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>52329000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>61813000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>67309000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>17761000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>38024000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>49215000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>56282000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>14681000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>32847000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>45231000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>49895000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>20431000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>33724000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>42502000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>47660000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>21704000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>35482000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>38737000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>42674000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>23801000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>37360000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>40061000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>42976000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>20069000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>32180000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>33329000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>32143000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>19796000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>28006000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>27100000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>3156000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>6529000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>18170000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>14942000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>7667000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>21787000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-15232000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-14124000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-3873000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>4587000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>5948000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>6335000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12">
+        <v>48000000.0</v>
+      </c>
+      <c r="C12">
         <v>65000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>53000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>40000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>27000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="I12">
         <v>19000000.0</v>
       </c>
       <c r="J12">
+        <v>19000000.0</v>
+      </c>
+      <c r="K12">
         <v>25000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18062000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19375000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20869000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>29718000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15946000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12039000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10207000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12868000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9706000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8587000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8306000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11191000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9296000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11925000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13422000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12243000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7836000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8443000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8675000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>14944000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>12975000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13076000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12855000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>17682000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13136000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13314000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13921000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>18430000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>13365000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>13581000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>14021000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>18943000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13809000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14384000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>15438000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>21777000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>17002000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>15903000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>16861000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>23642000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9986000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>7948000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8024000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>10660000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7992000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8048000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7947000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>9854000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5073000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8150000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8007000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>9719000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6727000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7002000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7176000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5956000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4907000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5339000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>5480000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>7611000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>33729000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6672000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7250000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>12325000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>34809000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7968000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>7392000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>11274000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>35992000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>9232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10163000.0</v>
       </c>
       <c r="CD12">
         <v>10163000.0</v>
       </c>
       <c r="CE12">
+        <v>10163000.0</v>
+      </c>
+      <c r="CF12">
         <v>32384000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>8196000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>7575000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>15739000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>20069000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4330000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>4531000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>31641000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>37576000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1247000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>7182000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>62203000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>78219000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>16016000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>19120000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>27600000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>16700000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>12121000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>13443000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>19631000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>14856000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>15183000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>15835000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>20766000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>53000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>40000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>19000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>27000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>18906000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>18805000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>20869000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>29718000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>15946000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>12039000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>10207000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12868000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9705000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8587000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8306000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>11191000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9297000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11925000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13422000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>12243000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7836000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8443000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8675000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -26625,87 +26784,86 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -26887,882 +27045,889 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
+        <v>55000000.0</v>
+      </c>
+      <c r="C15">
         <v>24000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>24000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-414777000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>45000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>40000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-60510000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-62037000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>78577000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>48323000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>106696000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>115881000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>144402000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>139791000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>81669000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>169813000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>178696000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>185930000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>111997000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>147476000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>189960000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>43588000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>95907000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>123669000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>124820000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>142500000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>53442000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>115843000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>117836000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>136727000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>184500000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>95996000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>87049000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>107960000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>62365000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>113844000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>124600000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>158813000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>54819000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>120469000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>149998000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>148112000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>84434000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>122177000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>139488000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>147726000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>49267000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>103830000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>116871000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>121790000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>65055000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>89503000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>99606000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>133506000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>66439000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>105553000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>113107000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>109583000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>48113000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>87598000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>100911000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>109431000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>34479000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>61979000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>80330000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>93585000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>24411000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>56155000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>75386000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>82086000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>34752000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>59040000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>68424000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>76101000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>35354000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>58947000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>62936000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>74081000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>39356000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>60793000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>65929000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>68647000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>32069000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>51393000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>53235000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>51291000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>31272000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>45164000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>43458000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>5041000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>8619000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>28363000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>15941000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>12096000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-21787000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>15232000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>14124000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>3873000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>7119000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>12440000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>10381000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>6000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-1000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>24000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-414777000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-6014000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-48633000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>85362000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>42651000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>106696000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>110982000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>144402000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>139791000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>81670000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>169813000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>178696000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>185930000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>111997000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>147476000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>189960000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>43588000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>95907000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>123669000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>124820000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>142500000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>53442000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>115843000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>117836000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>136727000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>184500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>95996000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>87049000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>107960000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>62365000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>113844000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>124600000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>158813000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>54819000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>120469000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>149998000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>148112000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>84434000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>122177000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>139488000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>147726000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>49267000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>103830000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>116871000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>121790000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>65055000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>89503000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>99606000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>133506000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>66439000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>105553000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>113107000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>109583000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>48113000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>87598000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>100911000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>109431000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>34479000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>61979000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>80330000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>93585000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>24411000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>56155000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>75386000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>82086000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>34752000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>59040000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>68424000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>76101000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>35354000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>58947000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>62936000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>74081000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>39356000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>60793000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>65929000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>68647000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>32056000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>51399000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>53229000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>51343000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>33282000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>44746000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>43291000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3968000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>8223000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>25888000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>15941000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>12096000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1957000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>15232000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>14124000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3873000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>7119000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>9507000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>10381000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17">
+        <v>55000000.0</v>
+      </c>
+      <c r="C17">
         <v>24000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>30000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>15000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>24000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-609531000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-25363000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>44991000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>40012000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-60510000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-48633000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>85362000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>42651000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>106696000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>110982000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>144402000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>139791000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>81670000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>169813000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>178696000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>185930000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>111996000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>247600000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>189960000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>43588000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>95907000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>123669000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>124820000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>142500000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>53442000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>177997000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>197106000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>136727000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>316776000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>192004000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>184869000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>107960000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>243139000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>241832000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>293214000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>158813000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>473398000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>264365000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>325608000.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>493825000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>265129000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>308552000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>103830000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>116871000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
         <v>89503000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>99606000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>105553000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>113107000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>87598000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>100911000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -27839,143 +28004,148 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
+        <v>-48000000.0</v>
+      </c>
+      <c r="C18">
         <v>-65000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-53000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-40000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-27000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18906000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-18805000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18668000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24875000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-18062000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19407000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20869000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-29718000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15946000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-12039000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10207000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-12868000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9705000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8587000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8306000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11191000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9297000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11925000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13422000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12243000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-7836000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-8443000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8675000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-14944000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28007,251 +28177,251 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1684000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-17741000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-711000.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>1810000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1143000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>-47348000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>3117000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-3145000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>4113000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>5755000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>2785000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>745000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>3169000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>-2349000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>6244000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>1276000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-3808000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>398000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>208000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>366000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>365000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
-      <c r="BD19">
+      <c r="BD19"/>
+      <c r="BE19">
         <v>312000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-55000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-614000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-212000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>-293000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-1702000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -28433,407 +28603,411 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>101000000.0</v>
+      </c>
+      <c r="C21">
         <v>99000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>68000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>55000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>51000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-13000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-820003000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>54000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>53000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-80716000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-78578000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>125960000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>97938000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>132002000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>171021000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>214739000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>213720000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>112462000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>229198000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>244928000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>252129000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>151826000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>256811000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>262845000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>78425000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>126139000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>172328000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>170772000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>207940000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>84253000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>154241000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>167541000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>198241000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>87152000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>156569000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>146711000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>179780000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>106147000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>193768000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>216684000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>270999000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>100678000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>205525000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>257049000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>262528000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>146077000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>209158000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>240673000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>255802000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>90844000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>170724000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>194682000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>204068000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>113196000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>150360000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>169195000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>224564000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>111918000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>177820000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>188927000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>185977000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>83937000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>147222000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>171602000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>182172000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>57173000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>104855000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>134775000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>157582000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>46793000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>95897000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>127959000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>144278000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>63547000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>100379000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>117810000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>134693000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>64085000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>102521000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>110446000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>126298000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>70342000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>105416000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>112520000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>120214000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>59647000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>87842000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>91247000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>90022000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>56370000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>78630000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>77577000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>74533000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>33836000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>62545000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>57250000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>48354000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-1832564000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>598793000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>607478000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>729359000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>11245000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>30111000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>32249000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>19184000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -29015,374 +29189,380 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
+        <v>1899000000.0</v>
+      </c>
+      <c r="C23">
         <v>2515000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1905000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1981000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1959000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2596000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2816028000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2135000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2124000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2719000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2545585000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2296783000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2560106000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3319656000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2341743000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2470320000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2450687000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3160490000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2284513000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2392031000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2404487000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3078241000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2213305000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2285117000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2238535000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2619457000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1986475000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2139778000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2161474000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2744096000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2020819000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2120741000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2159111000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2675607000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1949834000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2025664000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2117016000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2711058000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1976744000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2055087000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2039471000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2708779000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1932867000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2089678000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2112988000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2775705000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2091132000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2080298000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2107024000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2713697000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1317969000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1349420000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1354871000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1811236000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1216005000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1307167000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1291788000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1732728000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1215654000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1287168000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1290912000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1712086000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1186193000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1259289000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1246354000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1648434000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1086394000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1157721000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1188069000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1526054000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1145595000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1092055000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1107824000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1381854000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>984835000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1057664000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1052049000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1333427000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>952065000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>996965000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>997411000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1266712000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>893383000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>914320000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>910626000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1138150000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>789159000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>802319000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>817165000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1032896000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>715298000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>760471000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>749771000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>959004000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>668581000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>726117000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>735467000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>955733000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>582009000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>598793000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>607478000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>729359000.0</v>
       </c>
-      <c r="CY23">
-[...1 lines deleted...]
-      </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
       <c r="DB23">
         <v>0.0</v>
       </c>
+      <c r="DC23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29445,391 +29625,393 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
+        <v>56000000.0</v>
+      </c>
+      <c r="C25">
         <v>74000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>58000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>68000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>57000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>89000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>74783000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>49754000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>72732000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>94711000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>71478000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>72002000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>70420000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>92554000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>68576000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>66533000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>63110000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>85581000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>65196000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>59426000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>58058000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>77253000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>57170000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>57690000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>56642000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>78579000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>58806000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>56308000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>53372000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>69885000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>54600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>55340000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>56552000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>71692000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>56507000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>57553000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>57770000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>77430000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>59125000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>59997000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>59945000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>79320000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>61980000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>61636000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>62613000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>83247000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>66078000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>65912000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>64498000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>88205000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>47736000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>47987000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>48045000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>64027000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>45777000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>45240000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>42728000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>55799000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>41469000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>41507000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>40434000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>52539000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>38996000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>38508000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>37250000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>49683000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>36061000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>35288000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>34413000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>45155000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>33366000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>34691000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>34152000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>44731000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>33923000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>34021000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>34061000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>45495000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>35319000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>33440000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>31172000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>40026000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>29387000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>28358000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>27610000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>35203000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>24877000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>24970000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>24369000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>31743000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>23476000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>23875000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>23492000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>35004000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>26244000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>25986000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>25562000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>32910000.0</v>
       </c>
-      <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -30011,604 +30193,613 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>79600000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>151800000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>149600000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>164000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>178000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>132300000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>117300000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>120900000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>102800000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>97000000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>108827000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>96463000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>69116000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>83871000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
+        <v>812000000.0</v>
+      </c>
+      <c r="C28">
         <v>1079000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>802000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>826000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>823000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1122000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>778616000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>907495000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1042557000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>847607000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>696397000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1030355000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1013701000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1380664000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>794009000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>995657000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>984037000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1303250000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>781655000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>953256000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>944323000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1232797000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>799570000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>871660000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>824049000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1078101000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>685330000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>816212000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>819350000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1082772000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>723491000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>831986000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>836900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1070800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>683617000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>791100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>846400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1090900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>704417000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>794400000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>793600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1078900000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>699667000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>826900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>830200000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1131400000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>761401000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>825300000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>821400000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1097300000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>541817000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>592200000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>584500000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>804100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>466088000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>575000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>559700000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>756100000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>538820000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>546700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>546900000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>772200000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>543200000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>560600000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>543700000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>728600000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>486000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>516600000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>517900000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>664400000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>479000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>466300000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>458300000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>580600000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>430000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>454700000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>445100000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>574700000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>414300000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>427700000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>416900000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>538900000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>379740000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>376000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>369500000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>480700000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>334000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>328700000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>331100000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>430900000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>314700000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>308300000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>301900000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>391400000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>277500000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>298900000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>284100000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>377600000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>233255000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>219603000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>220849000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>285559000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>185239000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>193792000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>184284000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>239791000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
+        <v>20000000.0</v>
+      </c>
+      <c r="C29">
         <v>11000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-9000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-155000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-215906000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9354000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17103000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19844000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-32537000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-15686000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>29821000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16956000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>20678000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>36436000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>46362000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>43339000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>18296000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>52608000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>59069000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>59844000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>28747000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>50062000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>62580000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16605000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>24132000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>37071000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>41390000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>48258000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-45930000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -30639,1008 +30830,1018 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
+        <v>822000000.0</v>
+      </c>
+      <c r="C30">
         <v>1079000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>801000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>826000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>823000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1122000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1167119000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>895000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>896000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1151000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1001680000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>896145000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1014495000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1363990000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>958009000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1008226000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>967178000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1284417000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>959655000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>953256000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>944323000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1232797000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>931870000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>871660000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>833869000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1094308000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>802630000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>839598000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>838666000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1096672000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>844391000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>852686000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>844018000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1074043000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>786417000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>791139000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>846377000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1090904000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>801417000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>794437000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>793573000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1078890000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>808494000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>826862000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>830240000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1131396000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>857864000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>825284000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>821435000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1097320000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>610933000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>592216000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>584541000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>804138000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>549959000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>574990000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>559663000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>756109000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>538820000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>546683000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>546921000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>772224000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>543548000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>560563000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>543666000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>728605000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>490956000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>516604000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>517875000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>664406000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>494863000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>481222000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>458323000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>580576000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>430045000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>454734000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>445051000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>574710000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>414346000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>427685000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>416913000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>538870000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>379740000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>375999000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>369530000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>480717000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>334009000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>328673000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>331055000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>430876000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>310308000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>308298000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>301897000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>393276000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>278974000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>287117000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>291764000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>388154000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>582009000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>598793000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>607478000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>729359000.0</v>
       </c>
-      <c r="CY30">
-[...1 lines deleted...]
-      </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
       <c r="DB30">
         <v>0.0</v>
       </c>
+      <c r="DC30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B31">
+        <v>-26000000.0</v>
+      </c>
+      <c r="C31">
         <v>-64000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-47000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-57000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-30000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-118000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5434000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-30000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-10000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-24000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-12331000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-19680000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-19185000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-30392000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4628000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-17093000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-23975000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-30590000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-12497000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-6777000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7163000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-6355000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-11082000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-59273000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-10305000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-18232000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-6100000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-11588000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4562000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-17182000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-14396000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-7321000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-10070000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-17224000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-13015000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-12569000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-10752000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-13617000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-9236000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-15930000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7777000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-15820000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-16853000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-13108000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-19246000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-23685000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-15119000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-15505000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-16653000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-23039000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-8977000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-7582000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-7659000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-9702000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-8151000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-7736000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-8002000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-9352000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-4759000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-8764000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-8219000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-9664000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-6273000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-7295000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-8878000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-5432000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-4933000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-4852000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-5230000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-7715000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-7701000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-6895000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-7342000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-12297000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-8364000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-7615000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-6884000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-10932000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-7027000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-8092000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-8773000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-9543000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-7185000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-7263000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-6530000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-8591000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-7522000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-4263000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-4689000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-6536000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-4950000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-5879000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-7186000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-66336000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-17009000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-15717000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-18743000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-28591000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>1832564000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-598793000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-607478000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-729359000.0</v>
       </c>
-      <c r="CY31">
-[...1 lines deleted...]
-      </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B32">
+        <v>2000000000.0</v>
+      </c>
+      <c r="C32">
         <v>2614000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1973000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2036000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2010000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2583000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1996025000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2148000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2178000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2772000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2464869000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2218205000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2686066000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3417594000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2473745000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2641341000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2665426000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3374210000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2396975000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2621229000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2649415000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3330370000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2365131000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2541928000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2501380000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2697882000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2112614000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2312106000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2332246000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2952036000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2105072000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2274982000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2326652000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2873848000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2036986000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2182233000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2263727000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2890838000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2082891000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2248855000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2256155000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2979778000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2033545000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2295203000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2370037000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3038233000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2237209000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2289456000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2347697000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2969499000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1408813000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1520144000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1549553000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2015304000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1329201000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1457527000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1460983000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1957292000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1327572000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1464988000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1479839000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1898063000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1270130000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1406511000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1417956000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1830606000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1143567000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1262576000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1322844000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1683636000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1192388000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1187952000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1235783000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1526132000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1048382000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1158043000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1169859000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1468120000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1016150000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1099486000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1107857000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1393010000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>963725000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1019736000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1023146000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>1258364000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>848806000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>890161000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>908412000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>1122918000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>771668000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>839101000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>827348000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>1033537000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>702417000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>788662000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>792717000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>1004087000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>582009000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>598793000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>607478000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>729359000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>500652000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>552138000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>557650000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>677582000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -31723,51 +31924,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2">
         <v>1869000000.0</v>
       </c>
       <c r="C2">
         <v>503471000.0</v>
       </c>
       <c r="D2">
         <v>270805000.0</v>
       </c>
       <c r="E2">
         <v>601428000.0</v>
       </c>
       <c r="F2">
         <v>834992000.0</v>
       </c>
       <c r="G2">
         <v>418665000.0</v>
       </c>
       <c r="H2">
         <v>896527000.0</v>
       </c>
       <c r="I2">
         <v>546937000.0</v>
       </c>
@@ -31810,51 +32011,51 @@
       <c r="V2">
         <v>56321000.0</v>
       </c>
       <c r="W2">
         <v>11487000.0</v>
       </c>
       <c r="X2">
         <v>13885000.0</v>
       </c>
       <c r="Y2">
         <v>18117000.0</v>
       </c>
       <c r="Z2">
         <v>18009000.0</v>
       </c>
       <c r="AA2">
         <v>22577000.0</v>
       </c>
       <c r="AB2">
         <v>207302000.0</v>
       </c>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B3">
         <v>252000000</v>
       </c>
       <c r="C3">
         <v>180800000</v>
       </c>
       <c r="D3">
         <v>225672000</v>
       </c>
       <c r="E3">
         <v>425961000</v>
       </c>
       <c r="F3">
         <v>289639000</v>
       </c>
       <c r="G3">
         <v>267806000</v>
       </c>
       <c r="H3">
         <v>471648000</v>
       </c>
       <c r="I3">
         <v>193715000</v>
       </c>
@@ -31899,51 +32100,51 @@
       </c>
       <c r="W3">
         <v>179766000</v>
       </c>
       <c r="X3">
         <v>101177000</v>
       </c>
       <c r="Y3">
         <v>98186000</v>
       </c>
       <c r="Z3">
         <v>63695000</v>
       </c>
       <c r="AA3">
         <v>70566000</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-239164000.0</v>
       </c>
       <c r="G4">
         <v>416794000.0</v>
       </c>
       <c r="H4">
         <v>-477862000.0</v>
       </c>
       <c r="I4">
         <v>349590000.0</v>
       </c>
       <c r="J4">
         <v>411759000.0</v>
       </c>
       <c r="K4">
         <v>44396000.0</v>
       </c>
       <c r="L4">
         <v>-13889000.0</v>
@@ -31954,51 +32155,51 @@
       <c r="N4"/>
       <c r="O4">
         <v>540210000.0</v>
       </c>
       <c r="P4">
         <v>-1308000.0</v>
       </c>
       <c r="Q4">
         <v>-40809000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-134135000.0</v>
       </c>
       <c r="G5">
         <v>-15569000.0</v>
       </c>
       <c r="H5">
         <v>14418000.0</v>
       </c>
       <c r="I5">
         <v>-64707000.0</v>
       </c>
       <c r="J5">
         <v>-21325000.0</v>
       </c>
       <c r="K5">
         <v>14421000.0</v>
       </c>
       <c r="L5">
         <v>7423000.0</v>
@@ -32009,51 +32210,51 @@
       <c r="N5"/>
       <c r="O5">
         <v>8213000.0</v>
       </c>
       <c r="P5">
         <v>23073000.0</v>
       </c>
       <c r="Q5">
         <v>-11999000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B6">
         <v>1254000000.0</v>
       </c>
       <c r="C6">
         <v>1365946000.0</v>
       </c>
       <c r="D6">
         <v>232666000.0</v>
       </c>
       <c r="E6">
         <v>-332146000.0</v>
       </c>
       <c r="F6">
         <v>-233564000.0</v>
       </c>
       <c r="G6">
         <v>416327000.0</v>
       </c>
       <c r="H6">
         <v>-477862000.0</v>
       </c>
       <c r="I6">
         <v>349590000.0</v>
       </c>
@@ -32098,51 +32299,51 @@
       </c>
       <c r="W6">
         <v>44834000.0</v>
       </c>
       <c r="X6">
         <v>-2398000.0</v>
       </c>
       <c r="Y6">
         <v>-4232000.0</v>
       </c>
       <c r="Z6">
         <v>108000.0</v>
       </c>
       <c r="AA6">
         <v>-4568000.0</v>
       </c>
       <c r="AB6">
         <v>121262000.0</v>
       </c>
       <c r="AC6">
         <v>207302000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B7">
         <v>-482000000.0</v>
       </c>
       <c r="C7">
         <v>400461000.0</v>
       </c>
       <c r="D7">
         <v>-105472000.0</v>
       </c>
       <c r="E7">
         <v>-134342000.0</v>
       </c>
       <c r="F7">
         <v>103988000.0</v>
       </c>
       <c r="G7">
         <v>118963000.0</v>
       </c>
       <c r="H7">
         <v>61948000.0</v>
       </c>
       <c r="I7">
         <v>87130000.0</v>
       </c>
@@ -32183,51 +32384,51 @@
         <v>-48879000.0</v>
       </c>
       <c r="V7">
         <v>-67607000.0</v>
       </c>
       <c r="W7">
         <v>-67978000.0</v>
       </c>
       <c r="X7">
         <v>11809000.0</v>
       </c>
       <c r="Y7">
         <v>-6770000.0</v>
       </c>
       <c r="Z7">
         <v>-22512000.0</v>
       </c>
       <c r="AA7">
         <v>4175000.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-32652000.0</v>
       </c>
       <c r="G8">
         <v>-59014000.0</v>
       </c>
       <c r="H8">
         <v>-62837000.0</v>
       </c>
       <c r="I8">
         <v>-21471000.0</v>
       </c>
       <c r="J8">
         <v>36047000.0</v>
       </c>
       <c r="K8">
         <v>-41642000.0</v>
       </c>
       <c r="L8">
         <v>-21476000.0</v>
@@ -32238,51 +32439,51 @@
       <c r="N8"/>
       <c r="O8">
         <v>-89482000.0</v>
       </c>
       <c r="P8">
         <v>-15372000.0</v>
       </c>
       <c r="Q8">
         <v>-31667000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B9">
         <v>138000000.0</v>
       </c>
       <c r="C9">
         <v>28952000.0</v>
       </c>
       <c r="D9">
         <v>-114745000.0</v>
       </c>
       <c r="E9">
         <v>81254000.0</v>
       </c>
       <c r="F9">
         <v>77331000.0</v>
       </c>
       <c r="G9">
         <v>19493000.0</v>
       </c>
       <c r="H9">
         <v>-135125000.0</v>
       </c>
       <c r="I9">
         <v>-21471000.0</v>
       </c>
@@ -32323,51 +32524,51 @@
         <v>-2318000.0</v>
       </c>
       <c r="V9">
         <v>21819000.0</v>
       </c>
       <c r="W9">
         <v>-15945000.0</v>
       </c>
       <c r="X9">
         <v>17775000.0</v>
       </c>
       <c r="Y9">
         <v>-6610000.0</v>
       </c>
       <c r="Z9">
         <v>3073000.0</v>
       </c>
       <c r="AA9">
         <v>19676000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B10">
         <v>-21000000.0</v>
       </c>
       <c r="C10">
         <v>270403000.0</v>
       </c>
       <c r="D10">
         <v>-64146000.0</v>
       </c>
       <c r="E10">
         <v>-272253000.0</v>
       </c>
       <c r="F10">
         <v>-120272000.0</v>
       </c>
       <c r="G10">
         <v>-101449000.0</v>
       </c>
       <c r="H10">
         <v>-63130000.0</v>
       </c>
       <c r="I10">
         <v>-206125000.0</v>
       </c>
@@ -32408,51 +32609,51 @@
         <v>-92239000.0</v>
       </c>
       <c r="V10">
         <v>-130426000.0</v>
       </c>
       <c r="W10">
         <v>-87669000.0</v>
       </c>
       <c r="X10">
         <v>-64893000.0</v>
       </c>
       <c r="Y10">
         <v>-69481000.0</v>
       </c>
       <c r="Z10">
         <v>13101000.0</v>
       </c>
       <c r="AA10">
         <v>-39467000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>212568000.0</v>
       </c>
       <c r="F11">
         <v>391047000.0</v>
       </c>
       <c r="G11">
         <v>294995000.0</v>
       </c>
       <c r="H11">
         <v>173497000.0</v>
       </c>
       <c r="I11">
         <v>379433000.0</v>
       </c>
       <c r="J11">
         <v>-197168000.0</v>
       </c>
       <c r="K11">
         <v>-119325000.0</v>
       </c>
@@ -32485,51 +32686,51 @@
       </c>
       <c r="U11">
         <v>37603000.0</v>
       </c>
       <c r="V11">
         <v>68415000.0</v>
       </c>
       <c r="W11">
         <v>32254000.0</v>
       </c>
       <c r="X11">
         <v>69550000.0</v>
       </c>
       <c r="Y11">
         <v>75809000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>17124000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>70892000.0</v>
       </c>
       <c r="F12">
         <v>132233000.0</v>
       </c>
       <c r="G12">
         <v>107623000.0</v>
       </c>
       <c r="H12">
         <v>79694000.0</v>
       </c>
       <c r="I12">
         <v>61867000.0</v>
       </c>
       <c r="J12">
         <v>-95767000.0</v>
       </c>
       <c r="K12">
         <v>44625000.0</v>
       </c>
@@ -32542,102 +32743,102 @@
       <c r="N12"/>
       <c r="O12">
         <v>23311000.0</v>
       </c>
       <c r="P12">
         <v>69253000.0</v>
       </c>
       <c r="Q12">
         <v>62088000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-155911000.0</v>
       </c>
       <c r="F13">
         <v>-24152000.0</v>
       </c>
       <c r="G13">
         <v>62938000.0</v>
       </c>
       <c r="H13">
         <v>-57870000.0</v>
       </c>
       <c r="I13">
         <v>29233000.0</v>
       </c>
       <c r="J13">
         <v>-34620000.0</v>
       </c>
       <c r="K13">
         <v>66239000.0</v>
       </c>
       <c r="L13">
         <v>62926000.0</v>
       </c>
       <c r="M13">
         <v>-85671000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B14">
         <v>272000000.0</v>
       </c>
       <c r="C14">
         <v>291980000.0</v>
       </c>
       <c r="D14">
         <v>269430000.0</v>
       </c>
       <c r="E14">
         <v>283800000.0</v>
       </c>
       <c r="F14">
         <v>259933000.0</v>
       </c>
       <c r="G14">
         <v>250081000.0</v>
       </c>
       <c r="H14">
         <v>238371000.0</v>
       </c>
       <c r="I14">
         <v>238184000.0</v>
       </c>
@@ -32678,51 +32879,51 @@
         <v>139957000.0</v>
       </c>
       <c r="V14">
         <v>120558000.0</v>
       </c>
       <c r="W14">
         <v>105959000.0</v>
       </c>
       <c r="X14">
         <v>105847000.0</v>
       </c>
       <c r="Y14">
         <v>110702000.0</v>
       </c>
       <c r="Z14">
         <v>97555000.0</v>
       </c>
       <c r="AA14">
         <v>80726000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B15">
         <v>60000000.0</v>
       </c>
       <c r="C15">
         <v>59855000.0</v>
       </c>
       <c r="D15">
         <v>209293000.0</v>
       </c>
       <c r="E15">
         <v>336230000.0</v>
       </c>
       <c r="F15">
         <v>160925000.0</v>
       </c>
       <c r="G15">
         <v>56347000.0</v>
       </c>
       <c r="H15">
         <v>17185000.0</v>
       </c>
       <c r="I15">
         <v>17819000.0</v>
       </c>
@@ -32751,51 +32952,51 @@
         <v>21051000.0</v>
       </c>
       <c r="R15">
         <v>22803000.0</v>
       </c>
       <c r="S15">
         <v>23181000.0</v>
       </c>
       <c r="T15">
         <v>25152000.0</v>
       </c>
       <c r="U15">
         <v>19153000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B16">
         <v>3123000000.0</v>
       </c>
       <c r="C16">
         <v>1869417000.0</v>
       </c>
       <c r="D16">
         <v>503471000.0</v>
       </c>
       <c r="E16">
         <v>269282000.0</v>
       </c>
       <c r="F16">
         <v>601428000.0</v>
       </c>
       <c r="G16">
         <v>834992000.0</v>
       </c>
       <c r="H16">
         <v>418665000.0</v>
       </c>
       <c r="I16">
         <v>896527000.0</v>
       </c>
@@ -32840,96 +33041,96 @@
       </c>
       <c r="W16">
         <v>56321000.0</v>
       </c>
       <c r="X16">
         <v>11487000.0</v>
       </c>
       <c r="Y16">
         <v>13885000.0</v>
       </c>
       <c r="Z16">
         <v>18117000.0</v>
       </c>
       <c r="AA16">
         <v>18009000.0</v>
       </c>
       <c r="AB16">
         <v>121262000.0</v>
       </c>
       <c r="AC16">
         <v>207302000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>321000.0</v>
       </c>
       <c r="I17">
         <v>-5696000.0</v>
       </c>
       <c r="J17">
         <v>4465000.0</v>
       </c>
       <c r="K17">
         <v>257000.0</v>
       </c>
       <c r="L17">
         <v>-4213000.0</v>
       </c>
       <c r="M17">
         <v>-4465000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B18">
         <v>-298000000.0</v>
       </c>
       <c r="C18">
         <v>-96167000.0</v>
       </c>
       <c r="D18">
         <v>61703000.0</v>
       </c>
       <c r="E18">
         <v>296261000.0</v>
       </c>
       <c r="F18">
         <v>822623000.0</v>
       </c>
       <c r="G18">
         <v>701882000.0</v>
       </c>
       <c r="H18">
         <v>395261000.0</v>
       </c>
       <c r="I18">
         <v>617313000.0</v>
       </c>
@@ -32974,143 +33175,143 @@
       </c>
       <c r="W18">
         <v>80631000.0</v>
       </c>
       <c r="X18">
         <v>254744000.0</v>
       </c>
       <c r="Y18">
         <v>144810000.0</v>
       </c>
       <c r="Z18">
         <v>39841000.0</v>
       </c>
       <c r="AA18">
         <v>33385000.0</v>
       </c>
       <c r="AB18">
         <v>-20976000.0</v>
       </c>
       <c r="AC18">
         <v>44022000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>1354754000.0</v>
       </c>
       <c r="D19">
         <v>-277830000.0</v>
       </c>
       <c r="E19">
         <v>-424448000.0</v>
       </c>
       <c r="F19">
         <v>-287314000.0</v>
       </c>
       <c r="G19">
         <v>-266897000.0</v>
       </c>
       <c r="H19">
         <v>-462939000.0</v>
       </c>
       <c r="I19">
         <v>-191827000.0</v>
       </c>
       <c r="J19">
         <v>-178639000.0</v>
       </c>
       <c r="K19">
         <v>-262044000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>3074000.0</v>
       </c>
       <c r="G20">
         <v>3270000.0</v>
       </c>
       <c r="H20">
         <v>3334000.0</v>
       </c>
       <c r="I20">
         <v>3200000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B21">
         <v>1650000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>414571000.0</v>
       </c>
       <c r="E21">
         <v>332537000.0</v>
       </c>
       <c r="F21">
         <v>332537000.0</v>
       </c>
       <c r="G21">
         <v>244524000.0</v>
       </c>
       <c r="H21">
         <v>-369386000.0</v>
       </c>
       <c r="I21">
         <v>32014000.0</v>
       </c>
@@ -33129,51 +33330,51 @@
       <c r="N21"/>
       <c r="O21">
         <v>116003000.0</v>
       </c>
       <c r="P21">
         <v>-1317231000.0</v>
       </c>
       <c r="Q21">
         <v>18513000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22">
         <v>68000000.0</v>
       </c>
       <c r="C22">
         <v>-586955000.0</v>
       </c>
       <c r="D22">
         <v>-30024000.0</v>
       </c>
       <c r="E22">
         <v>501872000.0</v>
       </c>
       <c r="F22">
         <v>616108000.0</v>
       </c>
       <c r="G22">
         <v>493021000.0</v>
       </c>
       <c r="H22">
         <v>486896000.0</v>
       </c>
       <c r="I22">
         <v>423847000.0</v>
       </c>
@@ -33218,51 +33419,51 @@
       </c>
       <c r="W22">
         <v>187988000.0</v>
       </c>
       <c r="X22">
         <v>124935000.0</v>
       </c>
       <c r="Y22">
         <v>65019000.0</v>
       </c>
       <c r="Z22">
         <v>11442000.0</v>
       </c>
       <c r="AA22">
         <v>19559000.0</v>
       </c>
       <c r="AB22">
         <v>-25326000.0</v>
       </c>
       <c r="AC22">
         <v>-2182000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
         <v>-5000000.0</v>
       </c>
       <c r="C23">
         <v>-8654000.0</v>
       </c>
       <c r="D23">
         <v>-1493000.0</v>
       </c>
       <c r="E23">
         <v>2385087000.0</v>
       </c>
       <c r="F23">
         <v>-53000.0</v>
       </c>
       <c r="G23">
         <v>1339339000.0</v>
       </c>
       <c r="H23">
         <v>-59820000.0</v>
       </c>
       <c r="I23">
         <v>44000.0</v>
       </c>
@@ -33307,51 +33508,51 @@
       </c>
       <c r="W23">
         <v>-48734000.0</v>
       </c>
       <c r="X23">
         <v>-34306000.0</v>
       </c>
       <c r="Y23">
         <v>-9255000.0</v>
       </c>
       <c r="Z23">
         <v>-17250000.0</v>
       </c>
       <c r="AA23">
         <v>5141000.0</v>
       </c>
       <c r="AB23">
         <v>121262000.0</v>
       </c>
       <c r="AC23">
         <v>207302000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24">
         <v>-8000000.0</v>
       </c>
       <c r="C24">
         <v>1535554000.0</v>
       </c>
       <c r="D24">
         <v>-9817000.0</v>
       </c>
       <c r="E24">
         <v>1513000.0</v>
       </c>
       <c r="F24">
         <v>2325000.0</v>
       </c>
       <c r="G24">
         <v>679000.0</v>
       </c>
       <c r="H24">
         <v>-192810000.0</v>
       </c>
       <c r="I24">
         <v>1888000.0</v>
       </c>
@@ -33396,51 +33597,51 @@
       </c>
       <c r="W24">
         <v>12944000.0</v>
       </c>
       <c r="X24">
         <v>15703000.0</v>
       </c>
       <c r="Y24">
         <v>33357000.0</v>
       </c>
       <c r="Z24">
         <v>2640000.0</v>
       </c>
       <c r="AA24">
         <v>5626000.0</v>
       </c>
       <c r="AB24">
         <v>-113824000.0</v>
       </c>
       <c r="AC24">
         <v>-230672000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
         <v>103000000.0</v>
       </c>
       <c r="C25">
         <v>140230000.0</v>
       </c>
       <c r="D25">
         <v>149711000.0</v>
       </c>
       <c r="E25">
         <v>13576000.0</v>
       </c>
       <c r="F25">
         <v>964000.0</v>
       </c>
       <c r="G25">
         <v>54216000.0</v>
       </c>
       <c r="H25">
         <v>19108000.0</v>
       </c>
       <c r="I25">
         <v>18151000.0</v>
       </c>
@@ -33485,51 +33686,51 @@
       </c>
       <c r="W25">
         <v>27920000.0</v>
       </c>
       <c r="X25">
         <v>59588000.0</v>
       </c>
       <c r="Y25">
         <v>16170000.0</v>
       </c>
       <c r="Z25">
         <v>20074000.0</v>
       </c>
       <c r="AA25">
         <v>-1192000.0</v>
       </c>
       <c r="AB25">
         <v>-20976000.0</v>
       </c>
       <c r="AC25">
         <v>44022000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-6501000.0</v>
       </c>
       <c r="D26">
         <v>-14518000.0</v>
       </c>
       <c r="E26">
         <v>-618480000.0</v>
       </c>
       <c r="F26">
         <v>-906208000.0</v>
       </c>
       <c r="G26">
         <v>-469691000.0</v>
       </c>
       <c r="H26">
         <v>-498435000.0</v>
       </c>
       <c r="I26">
         <v>-281354000.0</v>
       </c>
       <c r="J26">
         <v>-6498000.0</v>
@@ -33564,51 +33765,51 @@
       <c r="T26">
         <v>-282910000.0</v>
       </c>
       <c r="U26">
         <v>-137560000.0</v>
       </c>
       <c r="V26">
         <v>-101594000.0</v>
       </c>
       <c r="W26">
         <v>-146370000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>107700000.0</v>
       </c>
       <c r="Z26">
         <v>-550000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27">
         <v>36000000.0</v>
       </c>
       <c r="C27">
         <v>42193000.0</v>
       </c>
       <c r="D27">
         <v>40905000.0</v>
       </c>
       <c r="E27">
         <v>50978000.0</v>
       </c>
       <c r="F27">
         <v>63067000.0</v>
       </c>
       <c r="G27">
         <v>45271000.0</v>
       </c>
       <c r="H27">
         <v>37438000.0</v>
       </c>
       <c r="I27">
         <v>27760000.0</v>
       </c>
@@ -33645,51 +33846,51 @@
       <c r="T27">
         <v>18096000.0</v>
       </c>
       <c r="U27">
         <v>19052000.0</v>
       </c>
       <c r="V27">
         <v>3942000.0</v>
       </c>
       <c r="W27">
         <v>3891000.0</v>
       </c>
       <c r="X27">
         <v>3543000.0</v>
       </c>
       <c r="Y27">
         <v>667000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
         <v>1538000000.0</v>
       </c>
       <c r="C28">
         <v>-75010000.0</v>
       </c>
       <c r="D28">
         <v>189267000.0</v>
       </c>
       <c r="E28">
         <v>-620704000.0</v>
       </c>
       <c r="F28">
         <v>-1064112000.0</v>
       </c>
       <c r="G28">
         <v>-285997000.0</v>
       </c>
       <c r="H28">
         <v>-882153000.0</v>
       </c>
       <c r="I28">
         <v>-263915000.0</v>
       </c>
@@ -33734,51 +33935,51 @@
       </c>
       <c r="W28">
         <v>-48741000.0</v>
       </c>
       <c r="X28">
         <v>-272845000.0</v>
       </c>
       <c r="Y28">
         <v>-169223000.0</v>
       </c>
       <c r="Z28">
         <v>347580000.0</v>
       </c>
       <c r="AA28">
         <v>-43579000.0</v>
       </c>
       <c r="AB28">
         <v>121262000.0</v>
       </c>
       <c r="AC28">
         <v>207302000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
         <v>-46000000.0</v>
       </c>
       <c r="C29">
         <v>84633000.0</v>
       </c>
       <c r="D29">
         <v>287375000.0</v>
       </c>
       <c r="E29">
         <v>722222000.0</v>
       </c>
       <c r="F29">
         <v>1112262000.0</v>
       </c>
       <c r="G29">
         <v>969688000.0</v>
       </c>
       <c r="H29">
         <v>866909000.0</v>
       </c>
       <c r="I29">
         <v>811028000.0</v>
       </c>
@@ -33823,51 +34024,51 @@
       </c>
       <c r="W29">
         <v>260397000.0</v>
       </c>
       <c r="X29">
         <v>355921000.0</v>
       </c>
       <c r="Y29">
         <v>242996000.0</v>
       </c>
       <c r="Z29">
         <v>103536000.0</v>
       </c>
       <c r="AA29">
         <v>103951000.0</v>
       </c>
       <c r="AB29">
         <v>-20976000.0</v>
       </c>
       <c r="AC29">
         <v>44022000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
         <v>-239000000.0</v>
       </c>
       <c r="C30">
         <v>1354754000.0</v>
       </c>
       <c r="D30">
         <v>-235489000.0</v>
       </c>
       <c r="E30">
         <v>-424448000.0</v>
       </c>
       <c r="F30">
         <v>-287314000.0</v>
       </c>
       <c r="G30">
         <v>-266897000.0</v>
       </c>
       <c r="H30">
         <v>-462939000.0</v>
       </c>
       <c r="I30">
         <v>-191827000.0</v>
       </c>
@@ -33931,1011 +34132,1020 @@
       <c r="AC30">
         <v>-230672000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2">
+        <v>2956000000.0</v>
+      </c>
+      <c r="C2">
         <v>3123000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3174000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1657000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1672000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1869000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>490971000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>479418000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>451003000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>503471000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>317528000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>277064000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>226499000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>269282000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>191204000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>240551000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>138733000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>601428000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>604645000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>809287000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>880233000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>834992000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1068205000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1141502000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1279838000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>418665000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>573726000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>747719000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>537330000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>896527000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>970006000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>902249000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>639143000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>546937000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>363302000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>257230000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>126087000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>135178000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>119494000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>104827000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>103708000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>90782000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>105346000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>114536000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>123821000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>104671000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>89664000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>67446000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>83358000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1112471000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>567301000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>520969000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>407724000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>598111000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>479383000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>448594000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>364084000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>57901000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>65929000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>68820000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>53667000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>59209000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>194502000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>160818000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>133286000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>100018000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>216215000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>126391000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>50902000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>37358000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>21307000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>19459000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>19128000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>14654000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>14836000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>82647000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16983000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11128000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>13987000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>13128000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>55350000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>40783000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>112704000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>175888000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>131688000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>56321000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>27479000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>19817000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>12867000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>11487000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>49858000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>46074000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>24738000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>13885000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>56843000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>39544000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>65287000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>18117000.0</v>
       </c>
-      <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B3">
+        <v>76000000</v>
+      </c>
+      <c r="C3">
         <v>56000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>93000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>64000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>53000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>42000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>51086000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>42714000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>48957000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>51486000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>42327000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>54878000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>89996000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>92322000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>122427000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>96358000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>114854000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>98656000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>61410000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>58689000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>70884000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>74944000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>52527000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>57132000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>83203000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>302424000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>57799000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>50113000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>61312000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>88583000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>43317000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>27341000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>34474000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>28798000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>38596000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>57085000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>65279000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>55346000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>66293000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>48782000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>89138000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>73515000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>46697000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>57497000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>57038000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>66904000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>55272000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>45741000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>60529000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>48067000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>35786000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>48780000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>63124000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>69972000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>54929000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>63818000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>82463000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>60624000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>55910000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>62712000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>88883000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>52427000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>47831000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>38652000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>60675000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>60312000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>41785000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>40621000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>50216000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>48032000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>30971000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>47120000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>58863000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>64080000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>30868000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>39712000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>75940000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>57802000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>68769000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>54061000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>77954000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>56823000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>39614000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>60280000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>59497000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>54472000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>38201000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>55088000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>32005000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>30846000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>19736000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>20283000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>30312000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>29662000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>21886000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>20217000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>26421000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>63695000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>49550000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>31048000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>17627000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>70566000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>46883000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>28031000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>12692000</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -34998,54 +35208,55 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -35108,662 +35319,669 @@
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B6">
+        <v>164000000.0</v>
+      </c>
+      <c r="C6">
         <v>-167000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-51000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1517000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-15000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-197000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1378446000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-14926000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>28000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-52468000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>185943000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>40464000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>50565000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-42783000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>78078000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-49347000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>101818000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-462695000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3217000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-204642000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-70946000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>45241000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-233213000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-73297000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-138336000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>861173000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-155061000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-173993000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>210389000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-359197000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-73479000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>67757000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>263106000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>92206000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>183635000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>106072000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>131143000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-9091000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>15684000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>14667000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1119000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>12926000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-14564000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-9190000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-9285000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>19150000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>15007000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>22218000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-15912000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1029113000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>545170000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>46332000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>113245000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-190387000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>118728000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>30789000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>84510000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>306183000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-8028000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-2891000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>15153000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-5542000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-135293000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>33684000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>27532000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>33268000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-116197000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>89824000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>75489000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>13544000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>16051000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1848000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>331000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>4474000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-182000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-67811000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>65664000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>5855000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-2859000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>859000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-42222000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>14567000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-71921000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-63184000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>44200000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>75367000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>28842000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>7662000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>6950000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1380000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-38371000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>3784000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>21336000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>10853000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-42958000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>17299000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-25743000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>47170000.0</v>
       </c>
-      <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B7">
+        <v>124000000.0</v>
+      </c>
+      <c r="C7">
         <v>-165000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-23000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-155000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-33000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-271000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>606027000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-20566000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-81000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-134163999.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>251775000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>198037000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>37359000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-537974000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>69729000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-21271000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>142218000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-316636000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-758000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-107603000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>181795000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>30554000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-21602000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>92284000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>174910000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-126629000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-23856000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>20591000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>95263000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-30050000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>3863000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>51650000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>104928000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-73311000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>63958000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-19147000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>83949000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-156953000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-35105000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>31620000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-72863000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-162983000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>36451000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2490000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>10155000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-132578000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-9381000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>5429000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>23044000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-164217000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>41041000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-67202000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>12511000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-38565000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>58148000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-60783000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>30640000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>56751000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>99366000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-30440000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>28614000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>91425000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-37616000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-57858000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>14853000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>173096000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-16536000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>47314000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>13310000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>141892000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>3662000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-65083000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>24684000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>84824000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-41579000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>4014000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-701000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>66205000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-34130000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-64465000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1079000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>50795000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-79071000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>42150000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-58443000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>27757000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-25051000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-23277000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>9420000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-29070000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-78236000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>4444000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>59990000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>25611000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-30260000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-34200000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>14849000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>42841000.0</v>
       </c>
-      <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -35826,1086 +36044,1094 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B9">
+        <v>8000000.0</v>
+      </c>
+      <c r="C9">
         <v>-25000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>92000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-8000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>51000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>89335000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-19383000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-44000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-27469000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>55706000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-52016000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>25684000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-83370000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>148156000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>59951000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>25640000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-174895000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>147953000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-127304000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>681000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-53982000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>95874000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-99833000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-114358000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>59303000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>32443000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-9339000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-27184000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-58757000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>72124000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-33600000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-45983000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-14012000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>71807000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1252000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5195000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-42207000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>45846000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-30247000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-7017000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-50224000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>65134000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-10486000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-22598000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-53526000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>53853000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-14697000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-41858000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-45507000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-1899000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2737000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-14019000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-19247000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-25311000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-44829000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-13121000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-6221000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-8518000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-8911000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-6764000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>8821000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-8496000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-846000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-4414000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-17911000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>433000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-3600000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-1874000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>9684000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-3425000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-3632000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-5786000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>900000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-8366000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>11216000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-940000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>4041000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-13313000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>3600000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-2321000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>9716000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-8670000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>22900000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-3147000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>10736000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-1492000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>10000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-4963000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-9500000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>8029000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>522000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>8133000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1091000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>28700000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-10913000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-3745000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-20652000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3073000.0</v>
       </c>
-      <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
-      <c r="CY9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>19676000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>7832000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>1706000.0</v>
       </c>
-      <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B10">
+        <v>-35000000.0</v>
+      </c>
+      <c r="C10">
         <v>-171000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>54000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>41000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-114000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>422632000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-96229000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-57000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>20017000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>85846000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>104123000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-44970000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-100178000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12018000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-73429000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-56750000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-119550000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-211265000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-20959000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>48069000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>63883000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-163630000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5713000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>172793000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-104899000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-38145000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-19300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>63057000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-68742000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-183263000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-25002000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>66509000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-64369000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>50591000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>75034000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>131307000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-89384000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>31075000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>60725000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>10055000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-246458000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-41195000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-20397000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-10639000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-171865000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-100000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-10185000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-21310000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-196062000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-92579000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-56937000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>16731000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-70728000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-111539000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-95576000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>10603000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-63786000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>66563000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-17808000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>26206000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-254249000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-24372000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-22500000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-71443000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-113688000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>25200000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-21313000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>45582000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-58248000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>57084000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-31213000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-67677000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-88851000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>11197000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>19841000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-4455000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-92712000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1273000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-24939000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-12237000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-53790000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>7767000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-12311000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-18035000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-107847000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-6507000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-5376000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-15566000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-60220000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-11216000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-22596000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-13518000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-17563000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>40549000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-8603000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-59295000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-42132000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>13101000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>732000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>17351000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6295000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>154937000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>94187000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-440995000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>25237000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>19112000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>147994000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20225000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>172671000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-57273000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>69572000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>96094000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>109657000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>215691000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3599000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-112459000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>17963000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>85820000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>39061000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>102941000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>153921000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>112489000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>22031000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2948000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-197168000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-16477000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-117040000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-16417000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-119325000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>75675000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>63099000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>128525000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>154267000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>184691000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>141648000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>85172000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>187550000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>238564000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>201533000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>90642000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>176843000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>60222000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>74768000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>54603000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>417567000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>247855000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>159955000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>120102000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>344777000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>308329000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>320129000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>303175000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>364554000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>347498000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>378064000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>270856000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>195722000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>211938000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>140345000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>169165000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>187166000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>225525000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>252480000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>140406000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>92639000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>128216000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>154954000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>138525000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>37603000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>57528000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>103818000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>77441000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>68415000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>131029000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>98108000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>129469000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>32254000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>61308000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>81722000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>47628000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>69550000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>148353000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>127774000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>48443000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>75809000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>180412000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>196667000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>106680000.0</v>
       </c>
-      <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11">
         <v>32650000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>30359000.0</v>
       </c>
-      <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>17124000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>56825000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>15977000.0</v>
       </c>
-      <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-37308000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>21165000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23904000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-5873000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>26688000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13753000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>36324000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>41219000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>27141000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>27678000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>36195000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12905000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>63558000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15790000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15370000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>27506000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15817000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14164000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>22207000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>17620000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14702000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10683000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>18862000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-95767000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-746000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3500000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6644000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>44625000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-4484000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-7223000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>151000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>43252000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>75598000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
@@ -36920,168 +37146,169 @@
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>15809000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-1689000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>86569000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-115682000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-23147000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>25334000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-42416000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-110117000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>97933000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>63473000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-75441000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-63503000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-17861000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>112876000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>31426000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-36117000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-36590000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>20329000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5492000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-38919000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-2237000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>62371000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>8018000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-34620000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-78956000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>64487000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-8945000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>66239000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-10503000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-17368000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>3806000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>62926000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-85671000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -37096,936 +37323,946 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B14">
+        <v>56000000.0</v>
+      </c>
+      <c r="C14">
         <v>74000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>58000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>214000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>89000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>74783000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>66197000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>68000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>94711000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>71478000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>72002000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>70420000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>92554000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>68576000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>66533000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>63110000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>85581000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>65196000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>59426000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>58058000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>77253000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>57170000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>57690000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>56642000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>78579000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>58806000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>56308000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>53372000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>69885000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>54600000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>55340000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>56552000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>71692000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>56507000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>57553000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>57770000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>77430000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>59125000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>59997000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>59945000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>79320000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>61980000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>61636000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>62613000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>83247000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>66078000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>65912000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>64498000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>88205000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>47736000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>47987000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>48045000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>64027000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>45777000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>45240000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>42728000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>55799000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>41469000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>41507000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>40434000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>52539000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>38996000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>38508000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>37250000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>49683000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>36061000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>35288000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>34413000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>45155000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>33366000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>34882000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>34072000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>44620000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>33923000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>34021000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>34061000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>45495000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>35319000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>33440000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>31172000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>40026000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>29387000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>28358000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>27610000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>35203000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>24877000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>24970000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>24369000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>31743000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>23476000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>23875000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>23492000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>35004000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>26244000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>25986000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>25562000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>32910000.0</v>
       </c>
-      <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="D15">
         <v>15000000.0</v>
       </c>
       <c r="E15">
         <v>15000000.0</v>
       </c>
       <c r="F15">
         <v>15000000.0</v>
       </c>
       <c r="G15">
+        <v>15000000.0</v>
+      </c>
+      <c r="H15">
         <v>14973000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>14962000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>15000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>14966000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14971000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14975000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>89860000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>89487000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>336230000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>90631000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>90803000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>154796000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>160925000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>62954000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>64825000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>33146000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>137000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>17193000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>17424000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>21593000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>59339000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4157000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8723000.0</v>
       </c>
       <c r="AE15">
         <v>8723000.0</v>
       </c>
       <c r="AF15">
+        <v>8723000.0</v>
+      </c>
+      <c r="AG15">
         <v>4421000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4468000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8930000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>26000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4465000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4461000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8902000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4443000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4441000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>8850000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>7000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4415000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4414000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8813000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>19000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4383000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4397000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>8781000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>11000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4370000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4393000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>8800000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>10000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4390000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4412000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>8784000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>13000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4386000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4454000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>9701000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>24000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>5017000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>5107000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>10903000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>31000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>5654000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>5740000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>11378000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>26000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>5758000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>5738000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>11659000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>25152000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>6059000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>6411000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>12682000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>19153000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>6314000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>6360000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>6479000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B16">
+        <v>3120000000.0</v>
+      </c>
+      <c r="C16">
         <v>2956000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3123000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3174000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1657000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1672000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1869417000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>464492000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>479418000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>451003000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>503471000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>317528000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>277064000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>226499000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>269282000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>191204000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>240551000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>138733000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>601428000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>604645000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>809287000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>880233000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>834992000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1068205000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1141502000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1279838000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>418665000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>573726000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>747719000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>537330000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>896527000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>970006000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>902249000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>639143000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>546937000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>363302000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>257230000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>126087000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>135178000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>119494000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>104827000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>103708000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>90782000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>105346000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>114536000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>123821000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>104671000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>89664000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>67446000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>83358000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1112471000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>567301000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>520969000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>407724000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>598111000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>479383000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>448594000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>364084000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>57901000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>65929000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>68820000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>53667000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>59209000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>194502000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>160818000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>133286000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>100018000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>216215000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>126391000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>50902000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>37358000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>21307000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>19459000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>19128000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>14654000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>14836000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>82647000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>16983000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>11128000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>13987000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>13128000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>55350000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>40783000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>112704000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>175888000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>131688000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>56321000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>27479000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>19817000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>12867000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>11487000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>49858000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>46074000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>24738000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>13885000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>56843000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>39544000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>65287000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>18000000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -38088,443 +38325,447 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B18">
+        <v>195000000.0</v>
+      </c>
+      <c r="C18">
         <v>-75000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-21000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-76000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-198000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-124389000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>27222000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>44000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-46269000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>207055000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>152636000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>159428000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-468861000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>146806000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>52124000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>267125000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-169794000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>88670000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>87367000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>387538000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>259048000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>85526000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>308481000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>380170000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-72295000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-144061000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>158586000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>237506000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>143230000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>40942000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>194218000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>262657000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>119496000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>171002000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>95060000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>175183000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-30198000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>36111000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>152299000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>71212000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-692000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>96039000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>142575000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>171108000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>45173000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>101793000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>164461000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>193689000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>20602000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>98716000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>52591000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>126025000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>72161000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>110527000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>38470000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>112148000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>152954000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>157243000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>85522000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>134388000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>183567000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>17238000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>53163000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>118844000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>277329000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>10928000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>152861000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>100461000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>242506000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>54863000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-5151000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>89303000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>154738000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-31316000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>66926000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>53397000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>110935000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-21201000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-29190000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>37069000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>88340000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-61500000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>98341000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-4327000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>73904000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-8527000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>15883000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>47637000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>29035000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-35142000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>64549000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>138145000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>87192000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-5546000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>15090000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>66257000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>69009000.0</v>
       </c>
-      <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-62000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-48000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-27000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>1479224000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-44845000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-40696000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-38929000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-50289000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-41858000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-53671000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-89671000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-92630000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-121436000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-96356000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-114026000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-98433000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-61165000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-57422000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-70294000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-74949000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-51918000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-56898000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-83132000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-302429000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-57651000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-42100000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-60759000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -38556,100 +38797,101 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>1000000.0</v>
       </c>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>2000000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>1207000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>842000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>946000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>985000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>960000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1100000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>1337000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>868000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>869000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -38690,170 +38932,173 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...3 lines deleted...]
-      <c r="E21"/>
+      <c r="C21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>1650000000.0</v>
+      </c>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-95000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>530571000.0</v>
       </c>
       <c r="O21">
         <v>530571000.0</v>
       </c>
       <c r="P21">
+        <v>530571000.0</v>
+      </c>
+      <c r="Q21">
         <v>85000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147537000.0</v>
       </c>
       <c r="S21">
         <v>147537000.0</v>
       </c>
       <c r="T21">
         <v>147537000.0</v>
       </c>
       <c r="U21">
         <v>147537000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>147537000.0</v>
+      </c>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-253716000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-500000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>998240000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10914000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-19687000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-360625000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>43987000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3611000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3739000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-12101000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14004000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8878000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-42692000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>38490000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-165573000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-130391000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-61488000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>40644000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-426322000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>599619000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
@@ -38868,2808 +39113,2830 @@
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22">
+        <v>55000000.0</v>
+      </c>
+      <c r="C22">
         <v>24000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>30000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>24000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-609531000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-25424000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>31000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>40012000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-60510000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-37768000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>85362000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>42651000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>106696000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>102601000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>144402000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>139791000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>81669000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>169813000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>178696000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>185930000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>111997000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>147476000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>189960000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>43588000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>95907000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>123669000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>124820000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>142500000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>53442000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>115843000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>117835000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>136727000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>184500000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>95996000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>87049000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>107960000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>62365000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>113844000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>124600000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>158813000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>54819000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>120469000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>149998000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>148112000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>84434000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>122177000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>139488000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>147726000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>49267000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>103830000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>116871000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>121790000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>65055000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>89503000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>99606000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>133506000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>66439000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>105553000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>113107000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>109583000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>48113000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>87598000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>100911000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>109431000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>34479000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>61979000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>80330000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>93585000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>24411000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>56155000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>75386000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>82086000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>34752000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>59040000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>68424000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>76101000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>35354000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>58947000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>62936000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>74081000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>39356000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>60793000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>65929000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>68647000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>32069000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>51393000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>53235000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>51291000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>31272000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>45164000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>43458000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>5041000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>8619000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>28363000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>15941000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>12096000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>11442000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>15232000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>14124000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>3873000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>19559000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>12440000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>10381000.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DC22"/>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>221</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-7000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1590000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1207000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1137000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-465000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>985000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>806000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3482752000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1006000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1792000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>678000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2007000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-7000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>870000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>717000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>104000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>982000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2920000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1052000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4763000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-223000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-22000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-21000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-215000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-280000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-156000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1736000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1256000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-91000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-252000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-626000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-7631000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2047000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1294000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>936000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-11259000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2530000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1003000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>983000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>168000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3400000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>853000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-9021000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3794000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-9061000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>326000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>42000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-7400000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-143000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>458000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3404000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1758000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>41159000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1605000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2548000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>5879000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-85575000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8856000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>30595000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>5449000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-68216000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>62025000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-54455000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>12874000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-44832000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>14579000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>13804000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3253000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-580000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>811000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>16440000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-5651000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-446086000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>11989000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3971000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>8745000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1662000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-12267000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>71286000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>35223000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>27550000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-14399000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>4334000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>35902000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-73916000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-5520000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-33861000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2486000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>34475000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-39083000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>31816000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-36463000.0</v>
       </c>
-      <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>2860000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2508000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>611000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>5141000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>6243000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>6139000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>2160000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>222</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-57000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-8000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>22000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>15000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1530310000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2131000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4921000.0</v>
       </c>
       <c r="K24">
         <v>4921000.0</v>
       </c>
       <c r="L24">
+        <v>4921000.0</v>
+      </c>
+      <c r="M24">
         <v>469000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1532000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>325000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2208000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>991000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>828000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>223000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>245000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1267000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>590000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-5000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>609000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>234000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-159000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-201524000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>148000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>8013000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>553000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>438000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>872000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>48000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>530000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4979000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4809000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>191000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1140000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>729000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>190000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>66000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1227000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>92000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-299000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>182000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>295000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>282000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>580000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>97000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>33000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2266000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>575000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>7806000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>9140000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>6225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="BE24">
         <v>80000.0</v>
       </c>
       <c r="BF24">
+        <v>80000.0</v>
+      </c>
+      <c r="BG24">
         <v>188000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>174000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-18084000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>7000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1021000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>38000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>93000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>11000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>93000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>4830000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>448000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>2041000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>76000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>439000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2205000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-1634000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2367000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>60000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>3996000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>911000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3490000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>3718000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1938000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-10823000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>5111000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>6916000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-96356000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1460000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1414000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>6135000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1341000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>2971000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>2497000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>3538000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>3191000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2041000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>6933000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>13368000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>7168000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>8816000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>594000.0</v>
       </c>
-      <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>4777000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>2531000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>1294000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
+        <v>18000000.0</v>
+      </c>
+      <c r="C25">
         <v>25000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-73000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>74600000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>30816000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>46000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>337689000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2309000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1356000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1548000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>481000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1246000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>377000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2288000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9665000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-7994000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2101000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1582000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5275000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3400000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>48075000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1326000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1415000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2611000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2481000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2543000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>11473000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>10198000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2016000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2057000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3880000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>13275000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>742000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4238000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1974000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2799000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>933000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1534000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-522000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1049000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1467000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>333000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-309000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5605000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2567000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>171000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-2918000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>498000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-251000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1907000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-11382000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>64979000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-289000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1930000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-16523000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>64048000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>106713000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>112167000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1166000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>13602000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>704000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>48000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1003000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>391000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1409000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-1423000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>5739000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>42693000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-496000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-2366000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1462000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>5062000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>8475000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-1377000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>5161000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4288000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>6564000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4363000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2555000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>5651000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>547000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>24514000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>4434000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>16760000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>952000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>9606000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3999000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2395000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3999000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>4483000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>48711000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2690000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-1194000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>12506000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2168000.0</v>
       </c>
-      <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="E26">
         <v>-1000000.0</v>
       </c>
       <c r="F26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="G26">
         <v>-2000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-900000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-984000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3338000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-281000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-429000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1203000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-12605000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-75872000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-76439000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-201700000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-264469000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-96704000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-230213000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-395644000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-183647000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-321361000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-111127000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1442000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-35761000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-12054000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-339743000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-12347000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-134291000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-154872000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-120825000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-433000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-5223000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-3118000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-77000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-182000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-3121000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-6093000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-121000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-366000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-22947000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-4845000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-2210000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-144000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-9162000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-4315000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-692000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-142000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-3733000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-2158000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-2849000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-15870000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-59918000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-1902000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-151000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-19868000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-5174000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-1960000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-100013000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-248787000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-280389000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-144362000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-20709000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-167964000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-289407000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-50495000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-35198000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-14369000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>11500000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>700000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-57000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-4121000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-158308000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-71685000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-207799000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>17900000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>11300000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>3100000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>3500000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-84233000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-53327000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-39042000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-19574000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>20700000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-42978000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-96373000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-49700000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>7100000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>3100000.0</v>
       </c>
-      <c r="CM26"/>
-      <c r="CN26">
+      <c r="CN26"/>
+      <c r="CO26">
         <v>5700000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>9600000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>10100000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>90500000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>500000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-74400000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>91100000.0</v>
       </c>
-      <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27">
+        <v>9000000.0</v>
+      </c>
+      <c r="C27">
         <v>12000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="E27">
         <v>9000000.0</v>
       </c>
       <c r="F27">
+        <v>9000000.0</v>
+      </c>
+      <c r="G27">
         <v>11000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8383000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8810000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>16696000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8212000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10644000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10267000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16524000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10687000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>10946000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12367000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>16978000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>13436000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>16040000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>17331000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>16260000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>10344000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>11089000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10029000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>13809000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>9400000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8613000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>8441000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>10984000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8495000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6852000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4771000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>7642000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7111000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>8218000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7564000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>12374000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>8788000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2522000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2488000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>6654000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>10988000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>8215000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>8781000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8945000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5736000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3606000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5230000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>7133000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>6681000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1917000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1929000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2664000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3104000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2852000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3690000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>5590000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>5321000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>4240000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>4032000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>5960000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>6570000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>4398000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>4669000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>6674000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>6236000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>4027000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>5248000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>4171000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>17707000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>662000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>4292000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>5715000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>18096000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>5084000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>620000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>3370000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>19052000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>1067000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>3942000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>4434000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>3891000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>3543000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>667000.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
+        <v>-29000000.0</v>
+      </c>
+      <c r="C28">
         <v>-37000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-21000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1591000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-15000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-17000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-17278000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-14739000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-18000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-18495000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-15717000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-109419000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-111257000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>425660000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-74866000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-80278000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-191825000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-273735000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-95374000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-292297000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-459752000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-216689000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-319457000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-384263000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-519135000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>936858000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-11289000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-332298000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-35390000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-503176000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-110255000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-128420000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1517000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-26757000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7027000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4945000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-46716000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>19872000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-18388000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-137113000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-66612000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9807000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-108699000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-149923000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-162023000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-25307000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-86981000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-139167000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-205543000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1007602000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>443114000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-6834000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-20234000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-84829000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5013000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-2429000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-27718000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>153041000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-160482000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-70329000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-119242000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-190130000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-152569000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-19572000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-91323000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-244154000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-131955000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-63485000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-27013000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-229038000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-39251000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4794000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-87338000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-152631000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>31074000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-138733000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>11356000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-108570000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>14624000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>28111000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-68468000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-78884000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-17337000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-65169000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>47067000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>49000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>31234000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-9562000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-43658000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-30152000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-6767000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-63956000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-118850000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-83272000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-41015000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-4959000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-100816000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-22433000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>347580000.0</v>
       </c>
-      <c r="CV28"/>
       <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>19480000.0</v>
       </c>
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
-      <c r="DB28">
+      <c r="DB28"/>
+      <c r="DC28">
         <v>8102000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
+        <v>271000000.0</v>
+      </c>
+      <c r="C29">
         <v>-19000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>72000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-12000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>50000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-156000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-73303000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>70122000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>85000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2688000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>258541000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>194963000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>214306000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-378865000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>239128000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>174551000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>363483000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-54940000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>187326000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>148777000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>446227000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>329932000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>160470000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>361008000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>437302000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>10908000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>158363000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>216385000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>287619000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>204542000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>129525000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>237535000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>289998000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>153970000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>199800000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>133656000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>232268000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>35081000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>91457000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>218592000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>119994000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>88446000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>169554000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>189272000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>228605000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>102211000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>168697000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>219733000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>239430000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>81131000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>146783000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>88377000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>174805000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>135285000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>180499000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>93399000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>175966000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>235417000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>217867000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>141432000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>197100000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>272450000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>69665000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>100994000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>157496000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>338004000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>71240000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>194646000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>141082000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>292722000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>102895000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>25820000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>136423000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>213601000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>32764000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>97794000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>93109000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>186875000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>36601000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>39579000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>91130000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>166294000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-4677000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>137955000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>55953000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>133401000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>45945000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>54084000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>102725000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>61040000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-4296000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>84285000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>158428000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>117504000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>24116000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>36976000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>86474000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>95430000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>103536000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>126294000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>102616000.0</v>
       </c>
-      <c r="CX29"/>
-      <c r="CY29">
+      <c r="CY29"/>
+      <c r="CZ29">
         <v>103951000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>100800000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>53304000.0</v>
       </c>
-      <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
+        <v>-76000000.0</v>
+      </c>
+      <c r="C30">
         <v>-112000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-102000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-62000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-48000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-27000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1479224000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-44845000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50289000.0</v>
       </c>
       <c r="K30">
         <v>-50289000.0</v>
       </c>
       <c r="L30">
+        <v>-50289000.0</v>
+      </c>
+      <c r="M30">
         <v>-41858000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-143342000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-89671000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-92630000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-121436000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-96356000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-114026000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-98433000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-61165000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-57422000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-70294000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-74949000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-51918000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-56898000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-83132000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-302429000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-57651000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-42100000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-60759000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-88145000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-42445000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-27293000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-33944000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-23819000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-33787000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-56894000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-64139000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-56642000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-66345000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-51146000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-87911000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-73419000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-49458000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-73313000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-57176000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-66589000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-56324000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-47891000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2117433000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-44727000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-35211000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-41326000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-240843000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-66784000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-60181000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-63738000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-82275000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-65413000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-73994000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-62705000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-87862000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-52389000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-47738000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-38641000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-60582000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-55482000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-41337000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-38580000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-50140000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-47593000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-28766000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-48754000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-56496000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-64020000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-26872000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-38801000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-72450000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-54084000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-66831000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-64884000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-72843000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-49907000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-135970000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-58820000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-58083000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-48337000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-36860000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-52117000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-29508000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-27308000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-16545000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-18242000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-23379000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-26059000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-14718000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-11401000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-25827000.0</v>
       </c>
-      <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
+      <c r="DC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>