--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
@@ -4000,415 +4003,421 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ62"/>
+  <dimension ref="A1:BK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
         <v>91</v>
       </c>
       <c r="L1" t="s">
+        <v>92</v>
+      </c>
+      <c r="M1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
         <v>94</v>
       </c>
       <c r="P1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
         <v>97</v>
       </c>
       <c r="T1" t="s">
+        <v>98</v>
+      </c>
+      <c r="U1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
         <v>100</v>
       </c>
       <c r="X1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
         <v>103</v>
       </c>
       <c r="AB1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
         <v>106</v>
       </c>
       <c r="AF1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
         <v>109</v>
       </c>
       <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
         <v>112</v>
       </c>
       <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
         <v>115</v>
       </c>
       <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
         <v>118</v>
       </c>
       <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
         <v>121</v>
       </c>
       <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
         <v>124</v>
       </c>
       <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
         <v>127</v>
       </c>
       <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
-    </row>
-    <row r="2" spans="1:62">
+      <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>508233000.0</v>
+      </c>
+      <c r="C2">
         <v>524634000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>416344000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47336000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>403785000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35314000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>391960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344456000.0</v>
       </c>
       <c r="I2">
         <v>344456000.0</v>
       </c>
       <c r="J2">
-        <v>327924000.0</v>
+        <v>344456000.0</v>
       </c>
       <c r="K2">
         <v>327924000.0</v>
       </c>
       <c r="L2">
-        <v>26913000.0</v>
+        <v>327924000.0</v>
       </c>
       <c r="M2">
         <v>26913000.0</v>
       </c>
       <c r="N2">
-        <v>307420000.0</v>
+        <v>26913000.0</v>
       </c>
       <c r="O2">
         <v>307420000.0</v>
       </c>
       <c r="P2">
-        <v>26088000.0</v>
+        <v>307420000.0</v>
       </c>
       <c r="Q2">
         <v>26088000.0</v>
       </c>
       <c r="R2">
-        <v>218555000.0</v>
+        <v>26088000.0</v>
       </c>
       <c r="S2">
         <v>218555000.0</v>
       </c>
       <c r="T2">
+        <v>218555000.0</v>
+      </c>
+      <c r="U2">
         <v>255836000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>176749000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>176961000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13738000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>159780000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>140142000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>151890000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13587000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>179585000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>173938000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>170983000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>28464000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>160504000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>173317000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>160635000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>171971000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>190254000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>151514000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>171868000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>188548000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>180661000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>160954000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>122738000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>30574000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>142723000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>150720000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>124719000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>44402000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>116659000.0</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>101436000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>99078000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
-    </row>
-    <row r="3" spans="1:62">
+      <c r="BK2"/>
+    </row>
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4429,52 +4438,53 @@
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
-    </row>
-    <row r="4" spans="1:62">
+      <c r="BK3"/>
+    </row>
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4495,52 +4505,53 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
-    </row>
-    <row r="5" spans="1:62">
+      <c r="BK4"/>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
@@ -4561,52 +4572,53 @@
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
-    </row>
-    <row r="6" spans="1:62">
+      <c r="BK5"/>
+    </row>
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4627,232 +4639,239 @@
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
-    </row>
-    <row r="7" spans="1:62">
+      <c r="BK6"/>
+    </row>
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7">
+        <v>599825000.0</v>
+      </c>
+      <c r="C7">
         <v>604776000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>664921000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>629861000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>642501000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>646322000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>643954000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>647307000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>600244000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>604646000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>609311000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>609956000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>613108000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>619214000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>624343000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
-    </row>
-    <row r="8" spans="1:62">
+      <c r="BK7"/>
+    </row>
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
+        <v>11360029000.0</v>
+      </c>
+      <c r="C8">
         <v>10550108000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>10093711000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>10008906000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>9967844000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>9911129000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>10207535000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>9967684000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>10034527000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>9978230000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>9509872000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
-    </row>
-    <row r="9" spans="1:62">
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4873,222 +4892,226 @@
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
-    </row>
-    <row r="10" spans="1:62">
+      <c r="BK9"/>
+    </row>
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>264100000.0</v>
+      </c>
+      <c r="C10">
         <v>209444000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>180948000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>167741000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>167161000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>221579000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>213579000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>217018000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>285918000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>368549000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>309266000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>277979000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>361309000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>95705000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>80376000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>58212000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>52341000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>33244000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>27114000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>28215000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>25016000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23268000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>24919000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>35030000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>22000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>26149000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>26724000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>56769000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>56236000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>60594000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>36319000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>34716000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>41590000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>33712000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>40224000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>27932000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>65928000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>21513000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>26147000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>25495000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>19525000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>17220000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>17710000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>22638000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>19589000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>16820000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>16215000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>14554000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>8067000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>14742000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>19216000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>8476000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>8666000.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
-    </row>
-    <row r="11" spans="1:62">
+      <c r="BK10"/>
+    </row>
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5109,530 +5132,536 @@
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-    </row>
-    <row r="12" spans="1:62">
+      <c r="BK11"/>
+    </row>
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>368549000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>309266000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>277979000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>361309000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>95705000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>80376000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>58212000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>52341000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>33244000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>27114000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>28215000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>25016000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23268000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>24919000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>35030000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>22000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>26149000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>26724000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>56769000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>56236000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>60594000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>36319000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>34716000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>41590000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>33712000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>40224000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>27932000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>65928000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>21513000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>26147000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>25495000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>19525000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>17220000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>17710000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>22638000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>19589000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>16820000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>16215000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>14554000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>8067000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>14742000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>19216000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8476000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8666000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
-    </row>
-    <row r="13" spans="1:62">
+      <c r="BK12"/>
+    </row>
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>9967684000.0</v>
       </c>
       <c r="J13">
-        <v>10034527000.0</v>
+        <v>9967684000.0</v>
       </c>
       <c r="K13">
         <v>10034527000.0</v>
       </c>
       <c r="L13">
-        <v>9978230000.0</v>
+        <v>10034527000.0</v>
       </c>
       <c r="M13">
         <v>9978230000.0</v>
       </c>
       <c r="N13">
-        <v>9509872000.0</v>
+        <v>9978230000.0</v>
       </c>
       <c r="O13">
         <v>9509872000.0</v>
       </c>
       <c r="P13">
-        <v>8891615000.0</v>
+        <v>9509872000.0</v>
       </c>
       <c r="Q13">
         <v>8891615000.0</v>
       </c>
       <c r="R13">
-        <v>7955516000.0</v>
+        <v>8891615000.0</v>
       </c>
       <c r="S13">
         <v>7955516000.0</v>
       </c>
       <c r="T13">
+        <v>7955516000.0</v>
+      </c>
+      <c r="U13">
         <v>7810370000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6633271000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6516357000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6641611000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6502846000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6626765000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6072998000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6194310000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6070807000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6220336000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6080424000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>6030710000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>5935468000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>5767645000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>5449275000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>5480879000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>5161004000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>5053010000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4926161000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>5013551000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>4893207000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>4965740000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>4845376000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>4848566000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>4758514000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>4733261000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>4737374000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>4661149000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>4212699000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-    </row>
-    <row r="14" spans="1:62">
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>4995214537.0</v>
+      </c>
+      <c r="C14">
         <v>4611952294.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4606284740.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4400309193.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4396976150.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4393607249.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4390533000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4203991000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>4200930310.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>4197929792.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>4193228368.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>4020843000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>3624053098.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>3326283411.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3185045121.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3183378211.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3182853956.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3180969235.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3024226093.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2996787232.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2996516503.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2994921813.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2994573366.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2994559332.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2962600451.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2931852145.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2878838657.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2731908645.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2851798180.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2628998826.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2613214032.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2611704292.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2462616069.0</v>
       </c>
       <c r="AN14">
         <v>2462616069.0</v>
       </c>
       <c r="AO14">
+        <v>2462616069.0</v>
+      </c>
+      <c r="AP14">
         <v>2605562265.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2460988247.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2459332845.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2597292729.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2459047148.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2596133862.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2291995299.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2427194778.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2291759931.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2217569500.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2134248971.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2264232412.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2262842983.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2238324109.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1917928905.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2043344356.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2043926810.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2041944611.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1817737094.0</v>
       </c>
       <c r="BH14">
         <v>1817737094.0</v>
       </c>
       <c r="BI14">
+        <v>1817737094.0</v>
+      </c>
+      <c r="BJ14">
         <v>1812241824.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1724501462.0</v>
       </c>
     </row>
-    <row r="15" spans="1:62">
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5653,52 +5682,53 @@
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-    </row>
-    <row r="16" spans="1:62">
+      <c r="BK15"/>
+    </row>
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -5719,52 +5749,53 @@
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-    </row>
-    <row r="17" spans="1:62">
+      <c r="BK16"/>
+    </row>
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5785,52 +5816,53 @@
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
-    </row>
-    <row r="18" spans="1:62">
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5851,52 +5883,53 @@
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
-    </row>
-    <row r="19" spans="1:62">
+      <c r="BK18"/>
+    </row>
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5917,52 +5950,53 @@
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
-    </row>
-    <row r="20" spans="1:62">
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5983,52 +6017,53 @@
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-    </row>
-    <row r="21" spans="1:62">
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -6049,572 +6084,580 @@
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-    </row>
-    <row r="22" spans="1:62">
+      <c r="BK21"/>
+    </row>
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
+      <c r="D22"/>
       <c r="E22">
         <v>0.0</v>
       </c>
       <c r="F22">
+        <v>0.0</v>
+      </c>
+      <c r="G22">
         <v>62432000.0</v>
       </c>
-      <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>98400000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
-    </row>
-    <row r="23" spans="1:62">
+      <c r="BK22"/>
+    </row>
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>17282615000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>15123219000.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23">
         <v>14295245000.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>12052844000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12055763000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11413823000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11259730000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10814015000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10388780000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10353789000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10368793000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10289814000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10182633000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10170790000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9701519000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9850907000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9796991000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9870214000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9354669000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8285797000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8150206000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8160291000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7932059000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7866416000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7520564000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7357493000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7224603000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7177461000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7016868000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6959027000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6686021000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6642706000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6614321000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6564374000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6029992000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5745217000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5471997000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5419824000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4952122000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4906374000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4873952000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4854436000.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
-    </row>
-    <row r="24" spans="1:62">
+      <c r="BK23"/>
+    </row>
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24">
+        <v>5231767000.0</v>
+      </c>
+      <c r="C24">
         <v>5607233000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5009790000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5544351000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5480780000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5467336000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5395186000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5308962000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>5756599000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>4833527000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>4952252000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>4261325000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>4149948000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>4034771000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3463464000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3582691000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3485883000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3144246000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2785740000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2582887000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2609277000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2239175000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2563361000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2553918000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2575880000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2774155000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2805519000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-    </row>
-    <row r="25" spans="1:62">
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>5401517000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>5524874000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>4834059000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>4725834000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>4614901000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4045169000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4169302000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3485883000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3144246000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
-    </row>
-    <row r="26" spans="1:62">
+      <c r="BK25"/>
+    </row>
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>154000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>140000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>135000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>102000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>151000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>122000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>120000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>123000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>141000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>129000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>140000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>126000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>249000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>206000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-    </row>
-    <row r="27" spans="1:62">
+      <c r="BK26"/>
+    </row>
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6635,1226 +6678,1250 @@
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-    </row>
-    <row r="28" spans="1:62">
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>7572823000.0</v>
+      </c>
+      <c r="C28">
         <v>7110784000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6314194000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6357071000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6385948000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6299303000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6152823000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5924975000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>5960545000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>5715799000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>6495468000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>5013941000.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>5152432000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>4648757000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4789503000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4045450000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4074960000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3526707000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3652579000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3494204000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3544371000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3332245000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3360746000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3378066000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2985915000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3188595000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3242944000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3254342000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3070686000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2478925000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2408906000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2320110000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2237796000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2134866000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1971675000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1769937000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2114422000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2094336000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1958002000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1959540000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2176346000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2175503000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2159077000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2378579000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2045484000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1790418000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1542935000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1889312000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1689855000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1652116000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1618163000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1506980000.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
-    </row>
-    <row r="29" spans="1:62">
+      <c r="BK28"/>
+    </row>
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29">
+        <v>19499227000.0</v>
+      </c>
+      <c r="C29">
         <v>18172690000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16887791000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16832656000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16819891000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16730949000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16872875000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16408615000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>16579928000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>16361516000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>16004233000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>13872517000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>13156977000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
-    </row>
-    <row r="30" spans="1:62">
+      <c r="BK29"/>
+    </row>
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>154305000.0</v>
+      </c>
+      <c r="C30">
         <v>28938000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>156311000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30301000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>108946000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36392000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>87379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96203000.0</v>
       </c>
       <c r="I30">
         <v>96203000.0</v>
       </c>
       <c r="J30">
-        <v>86722000.0</v>
+        <v>96203000.0</v>
       </c>
       <c r="K30">
         <v>86722000.0</v>
       </c>
       <c r="L30">
-        <v>62830000.0</v>
+        <v>86722000.0</v>
       </c>
       <c r="M30">
         <v>62830000.0</v>
       </c>
       <c r="N30">
-        <v>61871000.0</v>
+        <v>62830000.0</v>
       </c>
       <c r="O30">
         <v>61871000.0</v>
       </c>
       <c r="P30">
-        <v>39982000.0</v>
+        <v>61871000.0</v>
       </c>
       <c r="Q30">
         <v>39982000.0</v>
       </c>
       <c r="R30">
-        <v>35751000.0</v>
+        <v>39982000.0</v>
       </c>
       <c r="S30">
         <v>35751000.0</v>
       </c>
       <c r="T30">
+        <v>35751000.0</v>
+      </c>
+      <c r="U30">
         <v>39271000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32273000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>34917000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39635000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>42475000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>47825000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>22629000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>22863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24087000.0</v>
       </c>
       <c r="AC30">
         <v>24087000.0</v>
       </c>
       <c r="AD30">
+        <v>24087000.0</v>
+      </c>
+      <c r="AE30">
         <v>21963000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>34728000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>117926000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>108075000.0</v>
       </c>
-      <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
-    </row>
-    <row r="31" spans="1:62">
+      <c r="BK30"/>
+    </row>
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
+      <c r="H31"/>
       <c r="I31">
         <v>10266622000.0</v>
       </c>
       <c r="J31">
-        <v>10333465000.0</v>
+        <v>10266622000.0</v>
       </c>
       <c r="K31">
         <v>10333465000.0</v>
       </c>
       <c r="L31">
-        <v>10277168000.0</v>
+        <v>10333465000.0</v>
       </c>
       <c r="M31">
         <v>10277168000.0</v>
       </c>
       <c r="N31">
-        <v>9808810000.0</v>
+        <v>10277168000.0</v>
       </c>
       <c r="O31">
         <v>9808810000.0</v>
       </c>
       <c r="P31">
-        <v>9190553000.0</v>
+        <v>9808810000.0</v>
       </c>
       <c r="Q31">
         <v>9190553000.0</v>
       </c>
       <c r="R31">
-        <v>8256344000.0</v>
+        <v>9190553000.0</v>
       </c>
       <c r="S31">
         <v>8256344000.0</v>
       </c>
       <c r="T31">
+        <v>8256344000.0</v>
+      </c>
+      <c r="U31">
         <v>8111238000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>6937693000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>6817187000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>6945993000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>6803714000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>6931187000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>6373828000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>6498692000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>6371675000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>6524758000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>6381254000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>6335092000.0</v>
       </c>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
-    </row>
-    <row r="32" spans="1:62">
+      <c r="BK31"/>
+    </row>
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32">
+        <v>-2835866000.0</v>
+      </c>
+      <c r="C32">
         <v>-2008332000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1642940000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1170291000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-1299361000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1255382000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1228776000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-939298000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>-576607000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>-1315705000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>-1209418000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>-490139000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>-667712000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
-    </row>
-    <row r="33" spans="1:62">
+      <c r="BK32"/>
+    </row>
+    <row r="33" spans="1:63">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>20675907000.0</v>
+      </c>
+      <c r="C33">
         <v>19408296000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>18028346000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>17918797000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>17985160000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>17896468000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>18086272000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>17513435000.0</v>
       </c>
-      <c r="I33"/>
-      <c r="J33">
+      <c r="J33"/>
+      <c r="K33">
         <v>17550944000.0</v>
       </c>
-      <c r="K33"/>
-      <c r="L33">
+      <c r="L33"/>
+      <c r="M33">
         <v>17274870000.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>16804675000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>14770292000.0</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33">
+      <c r="R33"/>
+      <c r="S33">
         <v>13874636000.0</v>
       </c>
-      <c r="S33"/>
       <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>11939963000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>11935948000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>11317734000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>11180793000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>10738854000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>10320978000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>10276936000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10298451000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>10232205000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>10099021000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>10071061000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>9547740000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>9716135000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>9496805000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>9689089000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>9200405000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>8165649000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>8010178000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>8002874000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>7814095000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>7751717000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>7417313000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>7213150000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>7104507000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>7064098000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>6902058000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>6854196000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>6590087000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>6552010000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>6546430000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>6504631000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>5974856000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>5692390000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>5424570000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>5381801000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>4908041000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>4858291000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>4831467000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>4821152000.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
-    </row>
-    <row r="34" spans="1:62">
+      <c r="BK33"/>
+    </row>
+    <row r="34" spans="1:63">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34">
+        <v>156834000.0</v>
+      </c>
+      <c r="C34">
         <v>149910000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>143638000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>148886000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>147688000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>143422000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>141349000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>121856000.0</v>
       </c>
-      <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>108375000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>103848000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>101336000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>100327000.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>105167000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>70521000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>76916000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>82167000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
-    </row>
-    <row r="35" spans="1:62">
+      <c r="BK34"/>
+    </row>
+    <row r="35" spans="1:63">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>6175919000.0</v>
+      </c>
+      <c r="C35">
         <v>6545658000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5991018000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6439991000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6419017000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6431019000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6351023000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6307515000.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>6640872000.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="L35"/>
+      <c r="M35">
         <v>5681997000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>5786447000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>5089600000.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>4950580000.0</v>
       </c>
-      <c r="S35"/>
       <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>4186024000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4318681000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3642863000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3279235000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2926910000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2716741000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2751596000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2401921000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2712072000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2702497000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2713696000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2928197000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2979568000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2800902000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2689352000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2980439000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2530147000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2670797000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2639915000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2263319000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2195352000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1998522000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1402384000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1529206000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1436428000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1424386000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1857245000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1831945000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1843150000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2066355000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1895276000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1617285000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1626897000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1458346000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1456531000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1300160000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1330921000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1166923000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1323349000.0</v>
       </c>
-      <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
-    </row>
-    <row r="36" spans="1:62">
+      <c r="BK35"/>
+    </row>
+    <row r="36" spans="1:63">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>16189945000.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>14158852000.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>13261528000.0</v>
       </c>
-      <c r="S36"/>
       <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>11320748000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>11311605000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>11317734000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>11180793000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>10738854000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>10320978000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>10276936000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>10298451000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>10232205000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>10099021000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>10071061000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>9547740000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>9716090000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>9496747000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>9689021000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>9200288000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>8165485000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>8009968000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>8002614000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>7812455000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>7751087000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>7416876000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>7212732000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>7103624000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>7063368000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>6901238000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>6853204000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>6588924000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>6550664000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>6544894000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>6502871000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5972867000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>5690129000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>5422034000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>5378991000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>4904912000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>4854844000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>4827830000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>4817241000.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
-    </row>
-    <row r="37" spans="1:62">
+      <c r="BK36"/>
+    </row>
+    <row r="37" spans="1:63">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7875,756 +7942,764 @@
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
-    </row>
-    <row r="38" spans="1:62">
+      <c r="BK37"/>
+    </row>
+    <row r="38" spans="1:63">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>217702000.0</v>
       </c>
       <c r="J38">
-        <v>228243000.0</v>
+        <v>217702000.0</v>
       </c>
       <c r="K38">
         <v>228243000.0</v>
       </c>
       <c r="L38">
-        <v>95261000.0</v>
+        <v>228243000.0</v>
       </c>
       <c r="M38">
         <v>95261000.0</v>
       </c>
       <c r="N38">
-        <v>81068000.0</v>
+        <v>95261000.0</v>
       </c>
       <c r="O38">
         <v>81068000.0</v>
       </c>
       <c r="P38">
-        <v>80427000.0</v>
+        <v>81068000.0</v>
       </c>
       <c r="Q38">
         <v>80427000.0</v>
       </c>
       <c r="R38">
-        <v>134784000.0</v>
+        <v>80427000.0</v>
       </c>
       <c r="S38">
         <v>134784000.0</v>
       </c>
       <c r="T38">
+        <v>134784000.0</v>
+      </c>
+      <c r="U38">
         <v>69221000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>123857000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>55755000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>31546000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>36011000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>68581000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>62557000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>62372000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>67248000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>72436000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>75081000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>71669000.0</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
-    </row>
-    <row r="39" spans="1:62">
+      <c r="BK38"/>
+    </row>
+    <row r="39" spans="1:63">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
-[...1 lines deleted...]
-      </c>
+      <c r="H39"/>
       <c r="I39">
         <v>49333000.0</v>
       </c>
       <c r="J39">
-        <v>2317000.0</v>
+        <v>49333000.0</v>
       </c>
       <c r="K39">
         <v>2317000.0</v>
       </c>
       <c r="L39">
-        <v>24764000.0</v>
+        <v>2317000.0</v>
       </c>
       <c r="M39">
         <v>24764000.0</v>
       </c>
       <c r="N39">
+        <v>24764000.0</v>
+      </c>
+      <c r="O39">
         <v>168674000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>106803000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>74948000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>36409000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>59300000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>23549000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>157446000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>32505000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>61603000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>43748000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>45693000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>48034000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>39591000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>51841000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>47096000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>32714000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>48609000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>77757000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>127658000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>108075000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>243458000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>124910000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>93289000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>83473000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>105335000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>115866000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>84316000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>74539000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>75387000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>78415000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>98583000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>87216000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>89315000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>85306000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>78714000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>72986000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>45253000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>40154000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>38316000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>36612000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>32873000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>29956000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>29339000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>28867000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>34009000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>24618000.0</v>
       </c>
-      <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
-    </row>
-    <row r="40" spans="1:62">
+      <c r="BK39"/>
+    </row>
+    <row r="40" spans="1:63">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>76133000.0</v>
+      </c>
+      <c r="C40">
         <v>79173000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>86809000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>76662000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>75219000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>73820000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>72924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84668000.0</v>
       </c>
       <c r="I40">
         <v>84668000.0</v>
       </c>
       <c r="J40">
-        <v>96648000.0</v>
+        <v>84668000.0</v>
       </c>
       <c r="K40">
         <v>96648000.0</v>
       </c>
       <c r="L40">
-        <v>210841000.0</v>
+        <v>96648000.0</v>
       </c>
       <c r="M40">
         <v>210841000.0</v>
       </c>
       <c r="N40">
-        <v>100078000.0</v>
+        <v>210841000.0</v>
       </c>
       <c r="O40">
         <v>100078000.0</v>
       </c>
       <c r="P40">
+        <v>100078000.0</v>
+      </c>
+      <c r="Q40">
         <v>359117000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>153626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81859000.0</v>
       </c>
       <c r="S40">
         <v>81859000.0</v>
       </c>
       <c r="T40">
+        <v>81859000.0</v>
+      </c>
+      <c r="U40">
         <v>108744000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>68414000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>64521000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>199321000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>53043000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>47695000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>48414000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>179971000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>87148000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>85243000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>86041000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>269352000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>138573000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>216156000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>396820000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>397511000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>40414000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>36432000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>37248000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>32752000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>380065000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>370121000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>378928000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>471193000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>49446000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>67323000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>65806000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>161556000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>68576000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>173182000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>176961000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>76792000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>180930000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>173780000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>166908000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>72686000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>192528000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>215627000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>210453000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>332359000.0</v>
       </c>
-      <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
-    </row>
-    <row r="41" spans="1:62">
+      <c r="BK40"/>
+    </row>
+    <row r="41" spans="1:63">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41">
         <v>390856000.0</v>
       </c>
       <c r="J41">
-        <v>320560000.0</v>
+        <v>390856000.0</v>
       </c>
       <c r="K41">
         <v>320560000.0</v>
       </c>
       <c r="L41">
-        <v>280394000.0</v>
+        <v>320560000.0</v>
       </c>
       <c r="M41">
         <v>280394000.0</v>
       </c>
       <c r="N41">
-        <v>261573000.0</v>
+        <v>280394000.0</v>
       </c>
       <c r="O41">
         <v>261573000.0</v>
       </c>
       <c r="P41">
-        <v>255541000.0</v>
+        <v>261573000.0</v>
       </c>
       <c r="Q41">
         <v>255541000.0</v>
       </c>
       <c r="R41">
-        <v>224746000.0</v>
+        <v>255541000.0</v>
       </c>
       <c r="S41">
         <v>224746000.0</v>
       </c>
       <c r="T41">
+        <v>224746000.0</v>
+      </c>
+      <c r="U41">
         <v>159030000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>140855000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>149379000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>156980000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>134989000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>141170000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>133854000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>142319000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>162746000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>148711000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>148579000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>137816000.0</v>
       </c>
-      <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
-    </row>
-    <row r="42" spans="1:62">
+      <c r="BK41"/>
+    </row>
+    <row r="42" spans="1:63">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
+      <c r="H42"/>
       <c r="I42">
         <v>298938000.0</v>
       </c>
       <c r="J42">
         <v>298938000.0</v>
       </c>
       <c r="K42">
         <v>298938000.0</v>
       </c>
       <c r="L42">
         <v>298938000.0</v>
       </c>
       <c r="M42">
         <v>298938000.0</v>
       </c>
       <c r="N42">
         <v>298938000.0</v>
       </c>
       <c r="O42">
         <v>298938000.0</v>
       </c>
       <c r="P42">
         <v>298938000.0</v>
       </c>
       <c r="Q42">
         <v>298938000.0</v>
       </c>
       <c r="R42">
-        <v>300828000.0</v>
+        <v>298938000.0</v>
       </c>
       <c r="S42">
         <v>300828000.0</v>
       </c>
       <c r="T42">
+        <v>300828000.0</v>
+      </c>
+      <c r="U42">
         <v>300868000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>304422000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>300830000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>304382000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>300868000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>304422000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>300830000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>304382000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>300868000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>304422000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>300830000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>304382000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>300868000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>304421000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>300829000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>304421000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>300868000.0</v>
       </c>
-      <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
-    </row>
-    <row r="43" spans="1:62">
+      <c r="BK42"/>
+    </row>
+    <row r="43" spans="1:63">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8645,52 +8720,53 @@
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
-    </row>
-    <row r="44" spans="1:62">
+      <c r="BK43"/>
+    </row>
+    <row r="44" spans="1:63">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8711,77 +8787,80 @@
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
-    </row>
-    <row r="45" spans="1:62">
+      <c r="BK44"/>
+    </row>
+    <row r="45" spans="1:63">
       <c r="A45" t="s">
         <v>68</v>
       </c>
       <c r="B45">
+        <v>599825000.0</v>
+      </c>
+      <c r="C45">
         <v>604776000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>664921000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>629861000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>642452000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>646322000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>643954000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>647307000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
@@ -8791,310 +8870,315 @@
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
-    </row>
-    <row r="46" spans="1:62">
+      <c r="BK45"/>
+    </row>
+    <row r="46" spans="1:63">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>599825000.0</v>
+      </c>
+      <c r="C46">
         <v>604776000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>664921000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>629861000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>642452000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>646322000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>643954000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>647307000.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>609345000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>609956000.0</v>
       </c>
-      <c r="Q46"/>
-      <c r="R46">
+      <c r="R46"/>
+      <c r="S46">
         <v>613108000.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
-      <c r="U46">
+      <c r="U46"/>
+      <c r="V46">
         <v>619215000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>624343000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46">
         <v>45000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>58000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>68000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>117000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>164000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>210000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>260000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1640000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>630000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>437000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>418000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>883000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>730000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>820000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>992000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1163000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1346000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1536000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1760000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1989000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2261000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2536000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2810000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>3129000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>3447000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>3637000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3911000.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
-    </row>
-    <row r="47" spans="1:62">
+      <c r="BK46"/>
+    </row>
+    <row r="47" spans="1:63">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-      <c r="H47">
-[...1 lines deleted...]
-      </c>
+      <c r="H47"/>
       <c r="I47">
         <v>17224896000.0</v>
       </c>
       <c r="J47">
-        <v>17260369000.0</v>
+        <v>17224896000.0</v>
       </c>
       <c r="K47">
         <v>17260369000.0</v>
       </c>
       <c r="L47">
-        <v>17144425000.0</v>
+        <v>17260369000.0</v>
       </c>
       <c r="M47">
         <v>17144425000.0</v>
       </c>
       <c r="N47">
-        <v>16723518000.0</v>
+        <v>17144425000.0</v>
       </c>
       <c r="O47">
         <v>16723518000.0</v>
       </c>
       <c r="P47">
-        <v>14577430000.0</v>
+        <v>16723518000.0</v>
       </c>
       <c r="Q47">
         <v>14577430000.0</v>
       </c>
       <c r="R47">
-        <v>13630917000.0</v>
+        <v>14577430000.0</v>
       </c>
       <c r="S47">
         <v>13630917000.0</v>
       </c>
       <c r="T47">
+        <v>13630917000.0</v>
+      </c>
+      <c r="U47">
         <v>13543488000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>11815966000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>624343000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>11235532000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>11093368000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>10670151000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>10258301000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>10214441000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>10231062000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>10159640000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>10023800000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>9999266000.0</v>
       </c>
-      <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
-    </row>
-    <row r="48" spans="1:62">
+      <c r="BK47"/>
+    </row>
+    <row r="48" spans="1:63">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
@@ -9115,52 +9199,53 @@
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
-    </row>
-    <row r="49" spans="1:62">
+      <c r="BK48"/>
+    </row>
+    <row r="49" spans="1:63">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9181,478 +9266,484 @@
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
-    </row>
-    <row r="50" spans="1:62">
+      <c r="BK49"/>
+    </row>
+    <row r="50" spans="1:63">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="B50">
+        <v>2605156000.0</v>
+      </c>
+      <c r="C50">
         <v>1712995000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1485352000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>980461000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1072329000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1053546000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>971216000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>833031000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>489864000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>1250821000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>1243171000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>420639000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>750685000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>361795000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>646455000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>640681000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>611908000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>393295000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>574599000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>683534000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>285243000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>710329000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3357164000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>3395776000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>3400066000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>3082210000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3375923000.0</v>
       </c>
-      <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
-    </row>
-    <row r="51" spans="1:62">
+      <c r="BK50"/>
+    </row>
+    <row r="51" spans="1:63">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
-      <c r="L51">
+      <c r="L51"/>
+      <c r="M51">
         <v>6028225000.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>6804734000.0</v>
       </c>
-      <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>5291920000.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>5513741000.0</v>
       </c>
-      <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>4829983000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4729133000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4847715000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4097791000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4108204000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3553821000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3680794000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3519220000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3567639000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3357164000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3395776000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3400066000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3012064000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3215319000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3299713000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3310578000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3131280000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2515244000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2443622000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2361700000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2271508000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2175090000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1999607000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1835865000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2135935000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2120483000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1983497000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1979065000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2193566000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2193213000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2181715000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2398168000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2062304000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1806633000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1557489000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1897379000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1704597000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1671332000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1626639000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1515646000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
-    </row>
-    <row r="52" spans="1:62">
+      <c r="BK51"/>
+    </row>
+    <row r="52" spans="1:63">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>626708000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>1279860000.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>457861000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>787907000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>215082000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>683964000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>678413000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>611908000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>963958000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>768081000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1097907000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>909943000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1328464000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>793803000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>841858000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>824186000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>237909000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>409800000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>688530000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>826080000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>681690000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>514694000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>344132000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>285525000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>214807000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>174249000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>175000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>604776000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>744714000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>789729000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>664583000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>234675000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>456142000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>419926000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>186703000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>575490000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>514654000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>254997000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>160990000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>499863000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>456994000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>417424000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>528956000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>251754000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-    </row>
-    <row r="53" spans="1:62">
+      <c r="BK52"/>
+    </row>
+    <row r="53" spans="1:63">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -9673,52 +9764,53 @@
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
-    </row>
-    <row r="54" spans="1:62">
+      <c r="BK53"/>
+    </row>
+    <row r="54" spans="1:63">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9739,756 +9831,769 @@
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
-    </row>
-    <row r="55" spans="1:62">
+      <c r="BK54"/>
+    </row>
+    <row r="55" spans="1:63">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>21101402000.0</v>
+      </c>
+      <c r="C55">
         <v>19794388000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>18437895000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>18269010000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>18285371000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>18273663000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>18402700000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>17875989000.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>17925393000.0</v>
       </c>
-      <c r="K55"/>
-      <c r="L55">
+      <c r="L55"/>
+      <c r="M55">
         <v>17730491000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>17282615000.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>15123219000.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>14295245000.0</v>
       </c>
-      <c r="S55"/>
-      <c r="T55">
+      <c r="T55"/>
+      <c r="U55">
         <v>13864135000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>12052844000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>12055763000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>11413823000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>11259730000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>10814002000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>10388784000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>10353793000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>10368815000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>10289838000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>10182660000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>10170818000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>9701547000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9850934000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>9797032000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>9870235000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>9354288000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>8285441000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>8150229000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>8160330000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>7932123000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>7866480000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>7520632000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>7357493000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>7224603000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>7177461000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>7016868000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>6959027000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>6686021000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>6642706000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6614321000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>6564374000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>6029992000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>5745217000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>5471997000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>5419824000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>4952122000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>4906374000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>4873952000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>4854436000.0</v>
       </c>
-      <c r="BH55"/>
       <c r="BI55"/>
       <c r="BJ55"/>
-    </row>
-    <row r="56" spans="1:62">
+      <c r="BK55"/>
+    </row>
+    <row r="56" spans="1:63">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>425495000.0</v>
+      </c>
+      <c r="C56">
         <v>386092000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>409549000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>350213000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>300211000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>377195000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>316428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>362554000.0</v>
       </c>
       <c r="I56">
         <v>362554000.0</v>
       </c>
       <c r="J56">
-        <v>374449000.0</v>
+        <v>362554000.0</v>
       </c>
       <c r="K56">
         <v>374449000.0</v>
       </c>
       <c r="L56">
-        <v>455621000.0</v>
+        <v>374449000.0</v>
       </c>
       <c r="M56">
         <v>455621000.0</v>
       </c>
       <c r="N56">
-        <v>477940000.0</v>
+        <v>455621000.0</v>
       </c>
       <c r="O56">
         <v>477940000.0</v>
       </c>
       <c r="P56">
-        <v>352927000.0</v>
+        <v>477940000.0</v>
       </c>
       <c r="Q56">
         <v>352927000.0</v>
       </c>
       <c r="R56">
-        <v>420609000.0</v>
+        <v>352927000.0</v>
       </c>
       <c r="S56">
         <v>420609000.0</v>
       </c>
       <c r="T56">
+        <v>420609000.0</v>
+      </c>
+      <c r="U56">
         <v>251272000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>112881000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>119815000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>96089000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>78937000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>75148000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>67806000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>76857000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>70364000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>57633000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>83639000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>99757000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>153807000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>134799000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>300227000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>181146000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>153883000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>119792000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>140051000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>157456000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>118028000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>114763000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>103319000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>144343000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>120096000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>113363000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>114810000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>104831000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>95934000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>90696000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>67891000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>59743000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>55136000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>52827000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>47427000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>38023000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>44081000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>48083000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>42485000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>33284000.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
-    </row>
-    <row r="57" spans="1:62">
+      <c r="BK56"/>
+    </row>
+    <row r="57" spans="1:63">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>3261361000.0</v>
+      </c>
+      <c r="C57">
         <v>2394424000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2052489000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1520504000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1599572000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1632577000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1545204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301852000.0</v>
       </c>
       <c r="I57">
         <v>1301852000.0</v>
       </c>
       <c r="J57">
-        <v>951056000.0</v>
+        <v>1301852000.0</v>
       </c>
       <c r="K57">
         <v>951056000.0</v>
       </c>
       <c r="L57">
-        <v>1771326000.0</v>
+        <v>951056000.0</v>
       </c>
       <c r="M57">
         <v>1771326000.0</v>
       </c>
       <c r="N57">
-        <v>1687358000.0</v>
+        <v>1771326000.0</v>
       </c>
       <c r="O57">
         <v>1687358000.0</v>
       </c>
       <c r="P57">
-        <v>843066000.0</v>
+        <v>1687358000.0</v>
       </c>
       <c r="Q57">
         <v>843066000.0</v>
       </c>
       <c r="R57">
-        <v>1088321000.0</v>
+        <v>843066000.0</v>
       </c>
       <c r="S57">
         <v>1088321000.0</v>
       </c>
       <c r="T57">
+        <v>1088321000.0</v>
+      </c>
+      <c r="U57">
         <v>978966000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>929127000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>919895000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>824967000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1176781000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>955918000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1298211000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1103501000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1595197000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1052984000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1098882000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1122002000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>536986000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>799273000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1245985000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1395562000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>912358000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>702640000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>553248000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>506825000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>775533000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>705324000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>676666000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1106543000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>936883000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1007772000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>855108000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>440633000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>641377000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>593108000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>363664000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>753718000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>695584000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>428777000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>327898000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>671627000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>649522000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>633051000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>739409000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>584113000.0</v>
       </c>
-      <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
-    </row>
-    <row r="58" spans="1:62">
+      <c r="BK57"/>
+    </row>
+    <row r="58" spans="1:63">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>9437280000.0</v>
+      </c>
+      <c r="C58">
         <v>8940082000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8043507000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7960495000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8018589000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8063596000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7896227000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7609367000.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>7591928000.0</v>
       </c>
-      <c r="K58"/>
-      <c r="L58">
+      <c r="L58"/>
+      <c r="M58">
         <v>7453323000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>7473805000.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>5932666000.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>6038901000.0</v>
       </c>
-      <c r="S58"/>
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58">
         <v>5752897000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5115151000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5238576000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4467830000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4456016000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3882828000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4014952000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3855097000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3997118000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3765056000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3801379000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3835698000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3465183000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3778841000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4046887000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4084914000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3892797000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3232787000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3224045000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3146740000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3038852000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2900676000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2675188000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2508927000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2466089000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2444200000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2279494000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2297878000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2473322000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2436258000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2430019000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2648994000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2312869000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2055674000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1786244000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2128158000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1949682000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1963972000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1906332000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1907462000.0</v>
       </c>
-      <c r="BH58"/>
       <c r="BI58"/>
       <c r="BJ58"/>
-    </row>
-    <row r="59" spans="1:62">
+      <c r="BK58"/>
+    </row>
+    <row r="59" spans="1:63">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10509,222 +10614,226 @@
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
-    </row>
-    <row r="60" spans="1:62">
+      <c r="BK59"/>
+    </row>
+    <row r="60" spans="1:63">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>11662304000.0</v>
+      </c>
+      <c r="C60">
         <v>10852462000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10392649000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>10307844000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>10266782000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>10210067000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>10506473000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>10266622000.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>10333465000.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="L60"/>
+      <c r="M60">
         <v>10277168000.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>9808810000.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>9190553000.0</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>8256344000.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="T60"/>
+      <c r="U60">
         <v>8111238000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>6937693000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>6817187000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>6945993000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>6803714000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>6931187000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>6373828000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>6498692000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>6371675000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>6524758000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>6381254000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>6335092000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>6236336000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>6072066000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>5750104000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>5785300000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>5461872000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>5053010000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>4926161000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>5013551000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>4893207000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>4965740000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>4845376000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>4848566000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>4758514000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>4733261000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>4737374000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>4661149000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>4212699000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>4206448000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>4184302000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3915380000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>3717123000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>3689543000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>3685753000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>3291666000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>3002440000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2942402000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2967620000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2946974000.0</v>
       </c>
-      <c r="BH60"/>
       <c r="BI60"/>
       <c r="BJ60"/>
-    </row>
-    <row r="61" spans="1:62">
+      <c r="BK60"/>
+    </row>
+    <row r="61" spans="1:63">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10745,52 +10854,53 @@
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
-    </row>
-    <row r="62" spans="1:62">
+      <c r="BK61"/>
+    </row>
+    <row r="62" spans="1:63">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10811,50 +10921,51 @@
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
+      <c r="BK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10943,51 +11054,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>471014000.0</v>
       </c>
       <c r="C2">
         <v>473121000.0</v>
       </c>
       <c r="D2">
         <v>456627000.0</v>
       </c>
       <c r="E2">
         <v>383933000.0</v>
       </c>
       <c r="F2">
         <v>406644000.0</v>
       </c>
       <c r="G2">
         <v>273214000.0</v>
       </c>
       <c r="H2">
         <v>211708000.0</v>
       </c>
       <c r="I2">
         <v>236592000.0</v>
       </c>
@@ -11017,51 +11128,51 @@
       </c>
       <c r="R2">
         <v>93690000.0</v>
       </c>
       <c r="S2">
         <v>60121000.0</v>
       </c>
       <c r="T2">
         <v>78780000.0</v>
       </c>
       <c r="U2">
         <v>72660000.0</v>
       </c>
       <c r="V2">
         <v>53595000.0</v>
       </c>
       <c r="W2">
         <v>32873000.0</v>
       </c>
       <c r="X2">
         <v>15604000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3">
         <v>19000.0</v>
       </c>
       <c r="L3">
         <v>187000.0</v>
       </c>
       <c r="M3">
         <v>367000.0</v>
       </c>
       <c r="N3">
         <v>695000.0</v>
       </c>
       <c r="O3">
         <v>768000.0</v>
       </c>
@@ -11069,79 +11180,79 @@
         <v>1125000.0</v>
       </c>
       <c r="Q3">
         <v>1272000.0</v>
       </c>
       <c r="R3">
         <v>1101000.0</v>
       </c>
       <c r="S3">
         <v>1101000.0</v>
       </c>
       <c r="T3">
         <v>1101000.0</v>
       </c>
       <c r="U3">
         <v>1083000.0</v>
       </c>
       <c r="V3">
         <v>349000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>868307000.0</v>
       </c>
       <c r="F5">
         <v>823185000.0</v>
       </c>
       <c r="G5">
         <v>708568000.0</v>
       </c>
       <c r="H5">
         <v>646697500.0</v>
       </c>
       <c r="I5">
         <v>588018000.0</v>
       </c>
       <c r="J5">
         <v>571493000.0</v>
       </c>
       <c r="K5">
         <v>508159000.0</v>
       </c>
@@ -11161,51 +11272,51 @@
         <v>558318000.0</v>
       </c>
       <c r="Q5">
         <v>657241000.0</v>
       </c>
       <c r="R5">
         <v>208254000.0</v>
       </c>
       <c r="S5">
         <v>143736000.0</v>
       </c>
       <c r="T5">
         <v>711518000.0</v>
       </c>
       <c r="U5">
         <v>202601000.0</v>
       </c>
       <c r="V5">
         <v>164926000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>1029501000.0</v>
       </c>
       <c r="F6">
         <v>1203757000.0</v>
       </c>
       <c r="G6">
         <v>649422000.0</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>640420000.0</v>
       </c>
       <c r="J6">
         <v>603250000.0</v>
       </c>
       <c r="K6">
         <v>508178000.0</v>
       </c>
       <c r="L6">
         <v>461997000.0</v>
@@ -11227,107 +11338,107 @@
       </c>
       <c r="R6">
         <v>209355000.0</v>
       </c>
       <c r="S6">
         <v>144837000.0</v>
       </c>
       <c r="T6">
         <v>712619000.0</v>
       </c>
       <c r="U6">
         <v>203684000.0</v>
       </c>
       <c r="V6">
         <v>165275000.0</v>
       </c>
       <c r="W6">
         <v>92671000.0</v>
       </c>
       <c r="X6">
         <v>48878000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
         <v>1067560000.0</v>
       </c>
       <c r="C9">
         <v>1049925000.0</v>
       </c>
       <c r="D9">
         <v>1023151000.0</v>
       </c>
       <c r="E9">
         <v>968753000.0</v>
       </c>
       <c r="F9">
         <v>819881000.0</v>
       </c>
       <c r="G9">
         <v>776246000.0</v>
       </c>
       <c r="H9">
         <v>487349000.0</v>
       </c>
       <c r="I9">
         <v>649579000.0</v>
       </c>
@@ -11357,51 +11468,51 @@
       </c>
       <c r="R9">
         <v>319988000.0</v>
       </c>
       <c r="S9">
         <v>336413000.0</v>
       </c>
       <c r="T9">
         <v>243490000.0</v>
       </c>
       <c r="U9">
         <v>210347000.0</v>
       </c>
       <c r="V9">
         <v>173558000.0</v>
       </c>
       <c r="W9">
         <v>96114000.0</v>
       </c>
       <c r="X9">
         <v>50310000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>835486000.0</v>
       </c>
       <c r="C10">
         <v>746246000.0</v>
       </c>
       <c r="D10">
         <v>161952000.0</v>
       </c>
       <c r="E10">
         <v>844777000.0</v>
       </c>
       <c r="F10">
         <v>1043511000.0</v>
       </c>
       <c r="G10">
         <v>494236000.0</v>
       </c>
       <c r="H10">
         <v>408548000.0</v>
       </c>
       <c r="I10">
         <v>517474000.0</v>
       </c>
@@ -11431,51 +11542,51 @@
       </c>
       <c r="R10">
         <v>147973000.0</v>
       </c>
       <c r="S10">
         <v>85306000.0</v>
       </c>
       <c r="T10">
         <v>669121000.0</v>
       </c>
       <c r="U10">
         <v>163824000.0</v>
       </c>
       <c r="V10">
         <v>142633000.0</v>
       </c>
       <c r="W10">
         <v>84165000.0</v>
       </c>
       <c r="X10">
         <v>45536000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>84391000.0</v>
       </c>
       <c r="F11">
         <v>86472000.0</v>
       </c>
       <c r="G11">
         <v>37158000.0</v>
       </c>
       <c r="H11">
         <v>25231000.0</v>
       </c>
       <c r="I11">
         <v>14391000.0</v>
       </c>
       <c r="J11">
         <v>2827000.0</v>
       </c>
       <c r="K11">
         <v>-19012000.0</v>
       </c>
@@ -11485,51 +11596,51 @@
       <c r="M11">
         <v>6743000.0</v>
       </c>
       <c r="N11">
         <v>23244000.0</v>
       </c>
       <c r="O11">
         <v>860000.0</v>
       </c>
       <c r="P11">
         <v>1616000.0</v>
       </c>
       <c r="Q11">
         <v>976000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12">
         <v>268861000.0</v>
       </c>
       <c r="C12">
         <v>268331000.0</v>
       </c>
       <c r="D12">
         <v>253987000.0</v>
       </c>
       <c r="E12">
         <v>184724000.0</v>
       </c>
       <c r="F12">
         <v>160246000.0</v>
       </c>
       <c r="G12">
         <v>155186000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>122942000.0</v>
       </c>
@@ -11559,141 +11670,141 @@
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13">
         <v>2607000.0</v>
       </c>
       <c r="C13">
         <v>2924000.0</v>
       </c>
       <c r="D13">
         <v>2616000.0</v>
       </c>
       <c r="E13">
         <v>2248000.0</v>
       </c>
       <c r="F13">
         <v>209950000.0</v>
       </c>
       <c r="G13">
         <v>204742000.0</v>
       </c>
       <c r="H13">
         <v>78801000.0</v>
       </c>
       <c r="I13">
         <v>70051000.0</v>
       </c>
       <c r="J13">
         <v>74058000.0</v>
       </c>
       <c r="K13">
         <v>152983000.0</v>
       </c>
       <c r="L13">
         <v>108184000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>4000.0</v>
       </c>
       <c r="J14">
         <v>4000.0</v>
       </c>
       <c r="K14">
         <v>28000.0</v>
       </c>
       <c r="L14">
         <v>21000.0</v>
       </c>
       <c r="M14">
         <v>39000.0</v>
       </c>
       <c r="N14">
         <v>34000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>779716000.0</v>
       </c>
       <c r="C15">
         <v>764107000.0</v>
       </c>
       <c r="D15">
         <v>168274000.0</v>
       </c>
       <c r="E15">
         <v>760386000.0</v>
       </c>
       <c r="F15">
         <v>957039000.0</v>
       </c>
       <c r="G15">
         <v>457078000.0</v>
       </c>
       <c r="H15">
         <v>387871000.0</v>
       </c>
       <c r="I15">
         <v>503087000.0</v>
       </c>
@@ -11723,99 +11834,99 @@
       </c>
       <c r="R15">
         <v>147973000.0</v>
       </c>
       <c r="S15">
         <v>85306000.0</v>
       </c>
       <c r="T15">
         <v>669121000.0</v>
       </c>
       <c r="U15">
         <v>163824000.0</v>
       </c>
       <c r="V15">
         <v>142633000.0</v>
       </c>
       <c r="W15">
         <v>84165000.0</v>
       </c>
       <c r="X15">
         <v>45536000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>751386000.0</v>
       </c>
       <c r="F16">
         <v>948039000.0</v>
       </c>
       <c r="G16">
         <v>441936000.0</v>
       </c>
       <c r="H16">
         <v>514477500.0</v>
       </c>
       <c r="I16">
         <v>488837000.0</v>
       </c>
       <c r="J16">
         <v>479868000.0</v>
       </c>
       <c r="K16">
         <v>413230000.0</v>
       </c>
       <c r="L16">
         <v>337514000.0</v>
       </c>
       <c r="M16">
         <v>397600000.0</v>
       </c>
       <c r="N16">
         <v>481968000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
         <v>779716000.0</v>
       </c>
       <c r="C17">
         <v>764107000.0</v>
       </c>
       <c r="D17">
         <v>168274000.0</v>
       </c>
       <c r="E17">
         <v>760386000.0</v>
       </c>
       <c r="F17">
         <v>957039000.0</v>
       </c>
       <c r="G17">
         <v>457078000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>503083000.0</v>
       </c>
       <c r="J17">
         <v>494094000.0</v>
@@ -11823,153 +11934,153 @@
       <c r="K17">
         <v>427487000.0</v>
       </c>
       <c r="L17">
         <v>344133000.0</v>
       </c>
       <c r="M17">
         <v>397605000.0</v>
       </c>
       <c r="N17">
         <v>481844000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>-272833000.0</v>
       </c>
       <c r="C18">
         <v>-271265000.0</v>
       </c>
       <c r="D18">
         <v>-256665000.0</v>
       </c>
       <c r="E18">
         <v>-187762000.0</v>
       </c>
       <c r="F18">
         <v>-158880000.0</v>
       </c>
       <c r="G18">
         <v>-159489000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>-116040000.0</v>
       </c>
       <c r="J18">
         <v>-100761000.0</v>
       </c>
       <c r="K18">
         <v>-107292000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>963547000.0</v>
       </c>
       <c r="C21">
         <v>951343000.0</v>
       </c>
       <c r="D21">
         <v>920380000.0</v>
       </c>
       <c r="E21">
         <v>867959000.0</v>
       </c>
       <c r="F21">
         <v>833561000.0</v>
       </c>
       <c r="G21">
         <v>718473000.0</v>
       </c>
       <c r="H21">
         <v>487349000.0</v>
       </c>
       <c r="I21">
         <v>587525000.0</v>
       </c>
@@ -11999,79 +12110,79 @@
       </c>
       <c r="R21">
         <v>293688000.0</v>
       </c>
       <c r="S21">
         <v>260205000.0</v>
       </c>
       <c r="T21">
         <v>215403000.0</v>
       </c>
       <c r="U21">
         <v>186827000.0</v>
       </c>
       <c r="V21">
         <v>154071000.0</v>
       </c>
       <c r="W21">
         <v>83650000.0</v>
       </c>
       <c r="X21">
         <v>43913000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23">
         <v>330987000.0</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>298646000.0</v>
       </c>
       <c r="J23">
         <v>291132000.0</v>
       </c>
       <c r="K23">
         <v>280350000.0</v>
       </c>
       <c r="L23">
         <v>294715000.0</v>
       </c>
       <c r="M23">
         <v>254526000.0</v>
       </c>
@@ -12089,165 +12200,165 @@
       </c>
       <c r="R23">
         <v>119990000.0</v>
       </c>
       <c r="S23">
         <v>136329000.0</v>
       </c>
       <c r="T23">
         <v>106867000.0</v>
       </c>
       <c r="U23">
         <v>96180000.0</v>
       </c>
       <c r="V23">
         <v>73082000.0</v>
       </c>
       <c r="W23">
         <v>45337000.0</v>
       </c>
       <c r="X23">
         <v>22001000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>104013000.0</v>
       </c>
       <c r="C28">
         <v>98582000.0</v>
       </c>
       <c r="D28">
         <v>102771000.0</v>
       </c>
       <c r="E28">
         <v>100794000.0</v>
       </c>
       <c r="F28">
         <v>100869000.0</v>
       </c>
       <c r="G28">
         <v>77268000.0</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>62054000.0</v>
       </c>
       <c r="J28">
         <v>58421000.0</v>
@@ -12275,101 +12386,101 @@
       </c>
       <c r="R28">
         <v>26300000.0</v>
       </c>
       <c r="S28">
         <v>67500000.0</v>
       </c>
       <c r="T28">
         <v>28087000.0</v>
       </c>
       <c r="U28">
         <v>23520000.0</v>
       </c>
       <c r="V28">
         <v>19487000.0</v>
       </c>
       <c r="W28">
         <v>12464000.0</v>
       </c>
       <c r="X28">
         <v>6397000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>55770000.0</v>
       </c>
       <c r="C29">
         <v>-17861000.0</v>
       </c>
       <c r="D29">
         <v>-6322000.0</v>
       </c>
       <c r="E29">
         <v>84391000.0</v>
       </c>
       <c r="F29">
         <v>86472000.0</v>
       </c>
       <c r="G29">
         <v>37158000.0</v>
       </c>
       <c r="H29">
         <v>20677000.0</v>
       </c>
       <c r="I29">
         <v>14391000.0</v>
       </c>
       <c r="J29">
         <v>2827000.0</v>
       </c>
       <c r="K29">
         <v>-19012000.0</v>
       </c>
       <c r="L29">
         <v>25140000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>575027000.0</v>
       </c>
       <c r="C30">
         <v>571703000.0</v>
       </c>
       <c r="D30">
         <v>559398000.0</v>
       </c>
       <c r="E30">
         <v>484727000.0</v>
       </c>
       <c r="F30">
         <v>406644000.0</v>
       </c>
       <c r="G30">
         <v>57773000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>62054000.0</v>
       </c>
       <c r="J30">
         <v>58421000.0</v>
@@ -12397,51 +12508,51 @@
       </c>
       <c r="R30">
         <v>26300000.0</v>
       </c>
       <c r="S30">
         <v>76208000.0</v>
       </c>
       <c r="T30">
         <v>28087000.0</v>
       </c>
       <c r="U30">
         <v>23520000.0</v>
       </c>
       <c r="V30">
         <v>19487000.0</v>
       </c>
       <c r="W30">
         <v>12464000.0</v>
       </c>
       <c r="X30">
         <v>6397000.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31">
         <v>224237000.0</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>70051000.0</v>
       </c>
       <c r="J31">
         <v>74058000.0</v>
       </c>
       <c r="K31">
         <v>141767000.0</v>
       </c>
       <c r="L31">
         <v>97000000.0</v>
       </c>
       <c r="M31">
         <v>14613000.0</v>
       </c>
@@ -12459,51 +12570,51 @@
       </c>
       <c r="R31">
         <v>145715000.0</v>
       </c>
       <c r="S31">
         <v>174899000.0</v>
       </c>
       <c r="T31">
         <v>-453718000.0</v>
       </c>
       <c r="U31">
         <v>23003000.0</v>
       </c>
       <c r="V31">
         <v>11438000.0</v>
       </c>
       <c r="W31">
         <v>-515000.0</v>
       </c>
       <c r="X31">
         <v>-1623000.0</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
         <v>1538574000.0</v>
       </c>
       <c r="C32">
         <v>1523046000.0</v>
       </c>
       <c r="D32">
         <v>1479778000.0</v>
       </c>
       <c r="E32">
         <v>1352686000.0</v>
       </c>
       <c r="F32">
         <v>1226525000.0</v>
       </c>
       <c r="G32">
         <v>1029965000.0</v>
       </c>
       <c r="H32">
         <v>699057000.0</v>
       </c>
       <c r="I32">
         <v>886171000.0</v>
       </c>
@@ -12572,215 +12683,215 @@
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>7</v>
       </c>
       <c r="O1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>8</v>
       </c>
       <c r="S1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="T1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>9</v>
       </c>
       <c r="W1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="X1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>10</v>
       </c>
       <c r="AA1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AB1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>11</v>
       </c>
       <c r="AE1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AF1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>12</v>
       </c>
       <c r="AI1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>13</v>
       </c>
       <c r="AM1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AN1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>14</v>
       </c>
       <c r="AQ1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AR1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>15</v>
       </c>
       <c r="AU1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AV1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>16</v>
       </c>
       <c r="AY1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AZ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>17</v>
       </c>
       <c r="BC1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BD1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>220534000.0</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>186110000.0</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>178756000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
         <v>171726000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>57454000.0</v>
       </c>
       <c r="O2">
@@ -12890,51 +13001,51 @@
       </c>
       <c r="AX2">
         <v>79340000.0</v>
       </c>
       <c r="AY2">
         <v>27143000.0</v>
       </c>
       <c r="AZ2">
         <v>26259000.0</v>
       </c>
       <c r="BA2">
         <v>70018000.0</v>
       </c>
       <c r="BB2">
         <v>66558000.0</v>
       </c>
       <c r="BC2">
         <v>21156000.0</v>
       </c>
       <c r="BD2">
         <v>21730000.0</v>
       </c>
     </row>
     <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -13012,51 +13123,51 @@
       </c>
       <c r="AX3">
         <v>319000.0</v>
       </c>
       <c r="AY3">
         <v>360000.0</v>
       </c>
       <c r="AZ3">
         <v>275000.0</v>
       </c>
       <c r="BA3">
         <v>276000.0</v>
       </c>
       <c r="BB3">
         <v>275000.0</v>
       </c>
       <c r="BC3">
         <v>275000.0</v>
       </c>
       <c r="BD3">
         <v>275000.0</v>
       </c>
     </row>
     <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13072,51 +13183,51 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5">
         <v>221091500.0</v>
       </c>
       <c r="C5">
         <v>221091500.0</v>
       </c>
       <c r="D5">
         <v>213062000.0</v>
       </c>
       <c r="E5">
         <v>213062000.0</v>
       </c>
       <c r="F5">
         <v>210041500.0</v>
       </c>
       <c r="G5">
         <v>210041500.0</v>
       </c>
       <c r="H5">
         <v>201551000.0</v>
       </c>
       <c r="I5">
         <v>201551000.0</v>
       </c>
@@ -13238,51 +13349,51 @@
       </c>
       <c r="AX5">
         <v>282845000.0</v>
       </c>
       <c r="AY5">
         <v>86284000.0</v>
       </c>
       <c r="AZ5">
         <v>95697000.0</v>
       </c>
       <c r="BA5">
         <v>135569000.0</v>
       </c>
       <c r="BB5">
         <v>212793000.0</v>
       </c>
       <c r="BC5">
         <v>65727000.0</v>
       </c>
       <c r="BD5">
         <v>74381000.0</v>
       </c>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6">
         <v>180958000.0</v>
       </c>
       <c r="O6">
         <v>166282000.0</v>
       </c>
       <c r="P6">
         <v>181329000.0</v>
       </c>
       <c r="Q6">
         <v>182742000.0</v>
       </c>
@@ -13384,51 +13495,51 @@
       </c>
       <c r="AX6">
         <v>283164000.0</v>
       </c>
       <c r="AY6">
         <v>86644000.0</v>
       </c>
       <c r="AZ6">
         <v>95972000.0</v>
       </c>
       <c r="BA6">
         <v>135845000.0</v>
       </c>
       <c r="BB6">
         <v>213068000.0</v>
       </c>
       <c r="BC6">
         <v>66002000.0</v>
       </c>
       <c r="BD6">
         <v>74656000.0</v>
       </c>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13444,51 +13555,51 @@
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13504,51 +13615,51 @@
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>419968000.0</v>
       </c>
       <c r="G9"/>
       <c r="H9">
         <v>399913000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>349470000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>349508000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>182280000.0</v>
       </c>
       <c r="O9">
@@ -13658,51 +13769,51 @@
       </c>
       <c r="AX9">
         <v>250864000.0</v>
       </c>
       <c r="AY9">
         <v>83937000.0</v>
       </c>
       <c r="AZ9">
         <v>87348000.0</v>
       </c>
       <c r="BA9">
         <v>238609000.0</v>
       </c>
       <c r="BB9">
         <v>243215000.0</v>
       </c>
       <c r="BC9">
         <v>81125000.0</v>
       </c>
       <c r="BD9">
         <v>80711000.0</v>
       </c>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>669667000.0</v>
       </c>
       <c r="G10"/>
       <c r="H10">
         <v>373844000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>200498000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>293738000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>141310000.0</v>
       </c>
       <c r="O10">
@@ -13812,51 +13923,51 @@
       </c>
       <c r="AX10">
         <v>227652000.0</v>
       </c>
       <c r="AY10">
         <v>43280000.0</v>
       </c>
       <c r="AZ10">
         <v>77948000.0</v>
       </c>
       <c r="BA10">
         <v>90677000.0</v>
       </c>
       <c r="BB10">
         <v>167096000.0</v>
       </c>
       <c r="BC10">
         <v>50929000.0</v>
       </c>
       <c r="BD10">
         <v>58871000.0</v>
       </c>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11">
         <v>26319500.0</v>
       </c>
       <c r="C11">
         <v>26319500.0</v>
       </c>
       <c r="D11">
         <v>15876000.0</v>
       </c>
       <c r="E11">
         <v>15876000.0</v>
       </c>
       <c r="F11">
         <v>32719500.0</v>
       </c>
       <c r="G11">
         <v>32719500.0</v>
       </c>
       <c r="H11">
         <v>10516500.0</v>
       </c>
       <c r="I11">
         <v>10516500.0</v>
       </c>
@@ -13968,51 +14079,51 @@
       <c r="AS11">
         <v>778000.0</v>
       </c>
       <c r="AT11">
         <v>427000.0</v>
       </c>
       <c r="AU11">
         <v>205000.0</v>
       </c>
       <c r="AV11">
         <v>206000.0</v>
       </c>
       <c r="AW11">
         <v>976000.0</v>
       </c>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12">
         <v>39648000.0</v>
       </c>
       <c r="O12">
         <v>39290000.0</v>
       </c>
       <c r="P12">
         <v>41083000.0</v>
       </c>
       <c r="Q12">
         <v>32090000.0</v>
       </c>
@@ -14114,51 +14225,51 @@
       </c>
       <c r="AX12">
         <v>55193000.0</v>
       </c>
       <c r="AY12">
         <v>43004000.0</v>
       </c>
       <c r="AZ12">
         <v>17749000.0</v>
       </c>
       <c r="BA12">
         <v>44892000.0</v>
       </c>
       <c r="BB12">
         <v>45697000.0</v>
       </c>
       <c r="BC12">
         <v>14798000.0</v>
       </c>
       <c r="BD12">
         <v>15510000.0</v>
       </c>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>249699000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>39749000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>148972000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>55770000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>23151000.0</v>
       </c>
       <c r="O13">
@@ -14190,51 +14301,51 @@
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14">
         <v>-13000.0</v>
       </c>
       <c r="T14">
         <v>4000.0</v>
       </c>
       <c r="U14">
@@ -14264,51 +14375,51 @@
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>604228000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15">
         <v>352811000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>178034000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15">
         <v>279044000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>127007000.0</v>
       </c>
       <c r="O15">
@@ -14418,51 +14529,51 @@
       </c>
       <c r="AX15">
         <v>227652000.0</v>
       </c>
       <c r="AY15">
         <v>43280000.0</v>
       </c>
       <c r="AZ15">
         <v>77948000.0</v>
       </c>
       <c r="BA15">
         <v>90677000.0</v>
       </c>
       <c r="BB15">
         <v>167096000.0</v>
       </c>
       <c r="BC15">
         <v>50929000.0</v>
       </c>
       <c r="BD15">
         <v>58871000.0</v>
       </c>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>176013000.0</v>
       </c>
       <c r="C16">
         <v>176013000.0</v>
       </c>
       <c r="D16">
         <v>199680000.0</v>
       </c>
       <c r="E16">
         <v>199680000.0</v>
       </c>
       <c r="F16">
         <v>299845500.0</v>
       </c>
       <c r="G16">
         <v>299845500.0</v>
       </c>
       <c r="H16">
         <v>174174000.0</v>
       </c>
       <c r="I16">
         <v>174174000.0</v>
       </c>
@@ -14526,51 +14637,51 @@
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17">
         <v>127007000.0</v>
       </c>
       <c r="O17">
         <v>123104000.0</v>
       </c>
       <c r="P17">
         <v>137760000.0</v>
       </c>
       <c r="Q17">
         <v>144030000.0</v>
       </c>
@@ -14610,51 +14721,51 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
     </row>
     <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
         <v>-37748000.0</v>
       </c>
       <c r="O18">
         <v>-37325000.0</v>
       </c>
       <c r="P18">
         <v>-38324000.0</v>
       </c>
       <c r="Q18">
         <v>-30237000.0</v>
       </c>
@@ -14678,51 +14789,51 @@
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
     </row>
     <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14738,51 +14849,51 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
     </row>
     <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14798,51 +14909,51 @@
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
     </row>
     <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>419968000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21">
         <v>413593000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>349470000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>349508000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>164461000.0</v>
       </c>
       <c r="O21">
@@ -14952,51 +15063,51 @@
       </c>
       <c r="AX21">
         <v>229836000.0</v>
       </c>
       <c r="AY21">
         <v>76848000.0</v>
       </c>
       <c r="AZ21">
         <v>80456000.0</v>
       </c>
       <c r="BA21">
         <v>219193000.0</v>
       </c>
       <c r="BB21">
         <v>223456000.0</v>
       </c>
       <c r="BC21">
         <v>74583000.0</v>
       </c>
       <c r="BD21">
         <v>74378000.0</v>
       </c>
     </row>
     <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15012,51 +15123,51 @@
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23">
         <v>75273000.0</v>
       </c>
       <c r="O23">
         <v>68005000.0</v>
       </c>
       <c r="P23">
         <v>68430000.0</v>
       </c>
       <c r="Q23">
         <v>76826000.0</v>
       </c>
@@ -15158,51 +15269,51 @@
       </c>
       <c r="AX23">
         <v>100368000.0</v>
       </c>
       <c r="AY23">
         <v>34232000.0</v>
       </c>
       <c r="AZ23">
         <v>33151000.0</v>
       </c>
       <c r="BA23">
         <v>89434000.0</v>
       </c>
       <c r="BB23">
         <v>86317000.0</v>
       </c>
       <c r="BC23">
         <v>27698000.0</v>
       </c>
       <c r="BD23">
         <v>28063000.0</v>
       </c>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15218,51 +15329,51 @@
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -15340,51 +15451,51 @@
       </c>
       <c r="AX25">
         <v>319000.0</v>
       </c>
       <c r="AY25">
         <v>360000.0</v>
       </c>
       <c r="AZ25">
         <v>275000.0</v>
       </c>
       <c r="BA25">
         <v>276000.0</v>
       </c>
       <c r="BB25">
         <v>275000.0</v>
       </c>
       <c r="BC25">
         <v>275000.0</v>
       </c>
       <c r="BD25">
         <v>275000.0</v>
       </c>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15400,51 +15511,51 @@
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -15460,51 +15571,51 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28">
         <v>17819000.0</v>
       </c>
       <c r="O28">
         <v>16295000.0</v>
       </c>
       <c r="P28">
         <v>16215000.0</v>
       </c>
       <c r="Q28">
         <v>15201000.0</v>
       </c>
@@ -15606,51 +15717,51 @@
       </c>
       <c r="AX28">
         <v>21028000.0</v>
       </c>
       <c r="AY28">
         <v>7089000.0</v>
       </c>
       <c r="AZ28">
         <v>6892000.0</v>
       </c>
       <c r="BA28">
         <v>19416000.0</v>
       </c>
       <c r="BB28">
         <v>19759000.0</v>
       </c>
       <c r="BC28">
         <v>6542000.0</v>
       </c>
       <c r="BD28">
         <v>6333000.0</v>
       </c>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
         <v>65439000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29">
         <v>21033000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>22464000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>14694000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>14303000.0</v>
       </c>
       <c r="O29">
@@ -15684,51 +15795,51 @@
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30">
         <v>17819000.0</v>
       </c>
       <c r="O30">
         <v>16295000.0</v>
       </c>
       <c r="P30">
         <v>16215000.0</v>
       </c>
       <c r="Q30">
         <v>15201000.0</v>
       </c>
@@ -15830,51 +15941,51 @@
       </c>
       <c r="AX30">
         <v>21028000.0</v>
       </c>
       <c r="AY30">
         <v>7089000.0</v>
       </c>
       <c r="AZ30">
         <v>6892000.0</v>
       </c>
       <c r="BA30">
         <v>19416000.0</v>
       </c>
       <c r="BB30">
         <v>19759000.0</v>
       </c>
       <c r="BC30">
         <v>6542000.0</v>
       </c>
       <c r="BD30">
         <v>6333000.0</v>
       </c>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
         <v>23151000.0</v>
       </c>
       <c r="O31">
         <v>34652000.0</v>
       </c>
       <c r="P31">
         <v>20998000.0</v>
       </c>
       <c r="Q31">
         <v>-2420000.0</v>
       </c>
@@ -15976,51 +16087,51 @@
       </c>
       <c r="AX31">
         <v>2184000.0</v>
       </c>
       <c r="AY31">
         <v>33568000.0</v>
       </c>
       <c r="AZ31">
         <v>2508000.0</v>
       </c>
       <c r="BA31">
         <v>128516000.0</v>
       </c>
       <c r="BB31">
         <v>56360000.0</v>
       </c>
       <c r="BC31">
         <v>23654000.0</v>
       </c>
       <c r="BD31">
         <v>15507000.0</v>
       </c>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32">
         <v>640502000.0</v>
       </c>
       <c r="G32"/>
       <c r="H32">
         <v>586023000.0</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>528226000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>521234000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>239734000.0</v>
       </c>
       <c r="O32">
@@ -16263,51 +16374,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
         <v>167741000.0</v>
       </c>
       <c r="C2">
         <v>221579000.0</v>
       </c>
       <c r="D2">
         <v>217018000.0</v>
       </c>
       <c r="E2">
         <v>368549000.0</v>
       </c>
       <c r="F2">
         <v>277979000.0</v>
       </c>
       <c r="G2">
         <v>54555000.0</v>
       </c>
       <c r="H2">
         <v>4921000.0</v>
       </c>
       <c r="I2">
         <v>-22949000.0</v>
       </c>
@@ -16338,51 +16449,51 @@
       <c r="R2">
         <v>16735000.0</v>
       </c>
       <c r="S2">
         <v>5425000.0</v>
       </c>
       <c r="T2">
         <v>4809000.0</v>
       </c>
       <c r="U2">
         <v>4389000.0</v>
       </c>
       <c r="V2">
         <v>5164000.0</v>
       </c>
       <c r="W2">
         <v>3938000.0</v>
       </c>
       <c r="X2">
         <v>27558000.0</v>
       </c>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -16415,109 +16526,109 @@
       </c>
       <c r="S3">
         <v>173756000</v>
       </c>
       <c r="T3">
         <v>13939000</v>
       </c>
       <c r="U3">
         <v>10526000</v>
       </c>
       <c r="V3">
         <v>8402000</v>
       </c>
       <c r="W3">
         <v>15284000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
         <v>40977000.0</v>
       </c>
       <c r="C6">
         <v>-58840000.0</v>
       </c>
       <c r="D6">
         <v>2394000.0</v>
       </c>
       <c r="E6">
         <v>-151531000.0</v>
       </c>
       <c r="F6">
         <v>90570000.0</v>
       </c>
       <c r="G6">
         <v>223424000.0</v>
       </c>
       <c r="H6">
         <v>90133000.0</v>
       </c>
       <c r="I6">
         <v>27870000.0</v>
       </c>
@@ -16550,51 +16661,51 @@
       </c>
       <c r="S6">
         <v>11310000.0</v>
       </c>
       <c r="T6">
         <v>616000.0</v>
       </c>
       <c r="U6">
         <v>420000.0</v>
       </c>
       <c r="V6">
         <v>-775000.0</v>
       </c>
       <c r="W6">
         <v>1225000.0</v>
       </c>
       <c r="X6">
         <v>-23620000.0</v>
       </c>
       <c r="Y6">
         <v>124659000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7">
         <v>61409000.0</v>
       </c>
       <c r="C7">
         <v>-32939000.0</v>
       </c>
       <c r="D7">
         <v>42452000.0</v>
       </c>
       <c r="E7">
         <v>171866000.0</v>
       </c>
       <c r="F7">
         <v>-109231000.0</v>
       </c>
       <c r="G7">
         <v>20470000.0</v>
       </c>
       <c r="H7">
         <v>93099000.0</v>
       </c>
       <c r="I7">
         <v>19744000.0</v>
       </c>
@@ -16627,285 +16738,285 @@
       </c>
       <c r="S7">
         <v>-22957000.0</v>
       </c>
       <c r="T7">
         <v>-3773000.0</v>
       </c>
       <c r="U7">
         <v>9883000.0</v>
       </c>
       <c r="V7">
         <v>15135000.0</v>
       </c>
       <c r="W7">
         <v>-5916000.0</v>
       </c>
       <c r="X7">
         <v>-13022000.0</v>
       </c>
       <c r="Y7">
         <v>11494000.0</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-16550000.0</v>
       </c>
       <c r="F9">
         <v>-26815000.0</v>
       </c>
       <c r="G9">
         <v>-37260000.0</v>
       </c>
       <c r="H9">
         <v>15282500.0</v>
       </c>
       <c r="I9">
         <v>-3373000.0</v>
       </c>
       <c r="J9">
         <v>10984000.0</v>
       </c>
       <c r="K9">
         <v>-5782000.0</v>
       </c>
       <c r="L9">
         <v>8228000.0</v>
       </c>
       <c r="M9">
         <v>-30608000.0</v>
       </c>
       <c r="N9">
         <v>-12553000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>188416000.0</v>
       </c>
       <c r="F11">
         <v>-55921000.0</v>
       </c>
       <c r="G11">
         <v>57730000.0</v>
       </c>
       <c r="H11">
         <v>107461000.0</v>
       </c>
       <c r="I11">
         <v>23117000.0</v>
       </c>
       <c r="J11">
         <v>-28548000.0</v>
       </c>
       <c r="K11">
         <v>-18184000.0</v>
       </c>
       <c r="L11">
         <v>3217000.0</v>
       </c>
       <c r="M11">
         <v>20379000.0</v>
       </c>
       <c r="N11">
         <v>11140000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>81222000.0</v>
       </c>
       <c r="F12">
         <v>-152193000.0</v>
       </c>
       <c r="G12">
         <v>247647000.0</v>
       </c>
       <c r="H12">
         <v>121600000.0</v>
       </c>
       <c r="I12">
         <v>86279000.0</v>
       </c>
       <c r="J12">
         <v>58974000.0</v>
       </c>
       <c r="K12">
         <v>121797000.0</v>
       </c>
       <c r="L12">
         <v>125687000.0</v>
       </c>
       <c r="M12">
         <v>-25670000.0</v>
       </c>
       <c r="N12">
         <v>-80959000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>19000.0</v>
       </c>
       <c r="L14">
         <v>187000.0</v>
       </c>
       <c r="M14">
         <v>367000.0</v>
       </c>
       <c r="N14">
         <v>695000.0</v>
       </c>
       <c r="O14">
@@ -16916,57 +17027,57 @@
       </c>
       <c r="Q14">
         <v>1272000.0</v>
       </c>
       <c r="R14">
         <v>1101000.0</v>
       </c>
       <c r="S14">
         <v>1101000.0</v>
       </c>
       <c r="T14">
         <v>1101000.0</v>
       </c>
       <c r="U14">
         <v>1083000.0</v>
       </c>
       <c r="V14">
         <v>349000.0</v>
       </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15">
-        <v>-669086000.0</v>
+        <v>669086000.0</v>
       </c>
       <c r="C15">
-        <v>-657757000.0</v>
+        <v>657757000.0</v>
       </c>
       <c r="D15">
         <v>660616000.0</v>
       </c>
       <c r="E15">
         <v>658698000.0</v>
       </c>
       <c r="F15">
         <v>387461000.0</v>
       </c>
       <c r="G15">
         <v>597883000.0</v>
       </c>
       <c r="H15">
         <v>646407000.0</v>
       </c>
       <c r="I15">
         <v>463083000.0</v>
       </c>
       <c r="J15">
         <v>294585000.0</v>
       </c>
       <c r="K15">
         <v>500893000.0</v>
       </c>
@@ -16991,51 +17102,51 @@
       <c r="R15">
         <v>225752000.0</v>
       </c>
       <c r="S15">
         <v>217611000.0</v>
       </c>
       <c r="T15">
         <v>181103000.0</v>
       </c>
       <c r="U15">
         <v>158409000.0</v>
       </c>
       <c r="V15">
         <v>134600000.0</v>
       </c>
       <c r="W15">
         <v>78285000.0</v>
       </c>
       <c r="X15">
         <v>37260000.0</v>
       </c>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
         <v>209444000.0</v>
       </c>
       <c r="C16">
         <v>167741000.0</v>
       </c>
       <c r="D16">
         <v>221579000.0</v>
       </c>
       <c r="E16">
         <v>217018000.0</v>
       </c>
       <c r="F16">
         <v>368549000.0</v>
       </c>
       <c r="G16">
         <v>277979000.0</v>
       </c>
       <c r="H16">
         <v>54555000.0</v>
       </c>
       <c r="I16">
         <v>4921000.0</v>
       </c>
@@ -17068,80 +17179,80 @@
       </c>
       <c r="S16">
         <v>16735000.0</v>
       </c>
       <c r="T16">
         <v>5425000.0</v>
       </c>
       <c r="U16">
         <v>4809000.0</v>
       </c>
       <c r="V16">
         <v>4389000.0</v>
       </c>
       <c r="W16">
         <v>5163000.0</v>
       </c>
       <c r="X16">
         <v>3938000.0</v>
       </c>
       <c r="Y16">
         <v>27558000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
         <v>1068870000.0</v>
       </c>
       <c r="C18">
         <v>947832000.0</v>
       </c>
       <c r="D18">
         <v>956282000.0</v>
       </c>
       <c r="E18">
         <v>1017925000.0</v>
       </c>
       <c r="F18">
         <v>726761000.0</v>
       </c>
       <c r="G18">
         <v>729480000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>612433000.0</v>
       </c>
       <c r="J18">
         <v>538887000.0</v>
@@ -17172,143 +17283,143 @@
       </c>
       <c r="S18">
         <v>68892000.0</v>
       </c>
       <c r="T18">
         <v>210981000.0</v>
       </c>
       <c r="U18">
         <v>197328000.0</v>
       </c>
       <c r="V18">
         <v>170207000.0</v>
       </c>
       <c r="W18">
         <v>70226000.0</v>
       </c>
       <c r="X18">
         <v>34839000.0</v>
       </c>
       <c r="Y18">
         <v>26569000.0</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-62463000.0</v>
       </c>
       <c r="D19">
         <v>-925712000.0</v>
       </c>
       <c r="E19">
         <v>-35618000.0</v>
       </c>
       <c r="F19">
         <v>-39312000.0</v>
       </c>
       <c r="G19">
         <v>-104913000.0</v>
       </c>
       <c r="H19">
         <v>-104913000.0</v>
       </c>
       <c r="I19">
         <v>-104913000.0</v>
       </c>
       <c r="J19">
         <v>-104913000.0</v>
       </c>
       <c r="K19">
         <v>-137640000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19">
         <v>-47750000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20">
         <v>500002000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>500000000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>420003000.0</v>
       </c>
       <c r="G20">
         <v>1196490000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>452138000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21">
         <v>838419000.0</v>
       </c>
       <c r="C21">
         <v>674000.0</v>
       </c>
       <c r="D21">
         <v>401602000.0</v>
       </c>
       <c r="E21">
         <v>40702000.0</v>
       </c>
       <c r="F21">
         <v>1382851000.0</v>
       </c>
       <c r="G21">
         <v>50888000.0</v>
       </c>
       <c r="H21">
         <v>592841000.0</v>
       </c>
       <c r="I21">
         <v>609629000.0</v>
       </c>
@@ -17319,51 +17430,51 @@
         <v>50389000.0</v>
       </c>
       <c r="L21">
         <v>920356000.0</v>
       </c>
       <c r="M21">
         <v>577418000.0</v>
       </c>
       <c r="N21">
         <v>169981000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
         <v>779716000.0</v>
       </c>
       <c r="C22">
         <v>764107000.0</v>
       </c>
       <c r="D22">
         <v>178478000.0</v>
       </c>
       <c r="E22">
         <v>760386000.0</v>
       </c>
       <c r="F22">
         <v>957039000.0</v>
       </c>
       <c r="G22">
         <v>457078000.0</v>
       </c>
       <c r="H22">
         <v>517161204.0</v>
       </c>
       <c r="I22">
         <v>503087000.0</v>
       </c>
@@ -17394,51 +17505,51 @@
       <c r="R22">
         <v>147973000.0</v>
       </c>
       <c r="S22">
         <v>85306000.0</v>
       </c>
       <c r="T22">
         <v>669121000.0</v>
       </c>
       <c r="U22">
         <v>163824000.0</v>
       </c>
       <c r="V22">
         <v>142633000.0</v>
       </c>
       <c r="W22">
         <v>84165000.0</v>
       </c>
       <c r="X22">
         <v>45536000.0</v>
       </c>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-164366000.0</v>
       </c>
       <c r="F23">
         <v>-138006000.0</v>
       </c>
       <c r="G23">
         <v>3205855000.0</v>
       </c>
       <c r="H23">
         <v>-158168500.0</v>
       </c>
       <c r="I23">
         <v>2157422000.0</v>
       </c>
       <c r="J23">
         <v>968840000.0</v>
       </c>
       <c r="K23">
         <v>1382984000.0</v>
       </c>
@@ -17465,100 +17576,100 @@
       </c>
       <c r="S23">
         <v>521945000.0</v>
       </c>
       <c r="T23">
         <v>1233431000.0</v>
       </c>
       <c r="U23">
         <v>1433155000.0</v>
       </c>
       <c r="V23">
         <v>1089571000.0</v>
       </c>
       <c r="W23">
         <v>914943000.0</v>
       </c>
       <c r="X23">
         <v>170341000.0</v>
       </c>
       <c r="Y23">
         <v>124659000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>2561000.0</v>
       </c>
       <c r="F24">
         <v>8987000.0</v>
       </c>
       <c r="G24">
         <v>9339000.0</v>
       </c>
       <c r="H24">
         <v>27236000.0</v>
       </c>
       <c r="I24">
         <v>24927000.0</v>
       </c>
       <c r="J24">
         <v>23488000.0</v>
       </c>
       <c r="K24">
         <v>20121000.0</v>
       </c>
       <c r="L24">
         <v>-1492134000.0</v>
       </c>
       <c r="M24">
         <v>5502000.0</v>
       </c>
       <c r="N24">
         <v>7519000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
         <v>307368000.0</v>
       </c>
       <c r="C25">
         <v>297456000.0</v>
       </c>
       <c r="D25">
         <v>282020000.0</v>
       </c>
       <c r="E25">
         <v>212196000.0</v>
       </c>
       <c r="F25">
         <v>167715000.0</v>
       </c>
       <c r="G25">
         <v>251932000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>89602000.0</v>
       </c>
       <c r="J25">
         <v>62333000.0</v>
@@ -17589,125 +17700,125 @@
       </c>
       <c r="S25">
         <v>179198000.0</v>
       </c>
       <c r="T25">
         <v>-441529000.0</v>
       </c>
       <c r="U25">
         <v>33064000.0</v>
       </c>
       <c r="V25">
         <v>20492000.0</v>
       </c>
       <c r="W25">
         <v>7261000.0</v>
       </c>
       <c r="X25">
         <v>2325000.0</v>
       </c>
       <c r="Y25">
         <v>15075000.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>420003000.0</v>
       </c>
       <c r="G26">
         <v>1196490000.0</v>
       </c>
       <c r="H26">
         <v>1309848000.0</v>
       </c>
       <c r="I26">
         <v>452138000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
         <v>154688000.0</v>
       </c>
       <c r="L26">
         <v>344892000.0</v>
       </c>
       <c r="M26">
         <v>644892000.0</v>
       </c>
       <c r="N26">
         <v>644892000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-782362000.0</v>
       </c>
       <c r="F28">
         <v>1277387000.0</v>
       </c>
       <c r="G28">
         <v>478500000.0</v>
       </c>
       <c r="H28">
         <v>1098113500.0</v>
       </c>
       <c r="I28">
         <v>444407000.0</v>
       </c>
       <c r="J28">
         <v>-308064000.0</v>
       </c>
       <c r="K28">
         <v>-426136000.0</v>
       </c>
@@ -17734,51 +17845,51 @@
       </c>
       <c r="S28">
         <v>155638000.0</v>
       </c>
       <c r="T28">
         <v>153828000.0</v>
       </c>
       <c r="U28">
         <v>118746000.0</v>
       </c>
       <c r="V28">
         <v>475074000.0</v>
       </c>
       <c r="W28">
         <v>792362000.0</v>
       </c>
       <c r="X28">
         <v>99381000.0</v>
       </c>
       <c r="Y28">
         <v>124659000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
         <v>1068870000.0</v>
       </c>
       <c r="C29">
         <v>947832000.0</v>
       </c>
       <c r="D29">
         <v>956282000.0</v>
       </c>
       <c r="E29">
         <v>1017925000.0</v>
       </c>
       <c r="F29">
         <v>726761000.0</v>
       </c>
       <c r="G29">
         <v>729480000.0</v>
       </c>
       <c r="H29">
         <v>775268500.0</v>
       </c>
       <c r="I29">
         <v>612433000.0</v>
       </c>
@@ -17811,51 +17922,51 @@
       </c>
       <c r="S29">
         <v>242648000.0</v>
       </c>
       <c r="T29">
         <v>224920000.0</v>
       </c>
       <c r="U29">
         <v>207854000.0</v>
       </c>
       <c r="V29">
         <v>178609000.0</v>
       </c>
       <c r="W29">
         <v>85510000.0</v>
       </c>
       <c r="X29">
         <v>34839000.0</v>
       </c>
       <c r="Y29">
         <v>26569000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>-374263000.0</v>
       </c>
       <c r="F30">
         <v>-1914691000.0</v>
       </c>
       <c r="G30">
         <v>-985388000.0</v>
       </c>
       <c r="H30">
         <v>-1782437000.0</v>
       </c>
       <c r="I30">
         <v>-1027787000.0</v>
       </c>
       <c r="J30">
         <v>-275113000.0</v>
       </c>
       <c r="K30">
         <v>-137640000.0</v>
       </c>
@@ -17899,221 +18010,221 @@
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>11</v>
       </c>
       <c r="AG1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>12</v>
       </c>
       <c r="AK1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>13</v>
       </c>
       <c r="AO1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>14</v>
       </c>
       <c r="AS1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>15</v>
       </c>
       <c r="AW1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>16</v>
       </c>
       <c r="BA1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>17</v>
       </c>
       <c r="BE1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2">
         <v>54555000.0</v>
       </c>
       <c r="P2">
         <v>80376000.0</v>
       </c>
       <c r="Q2">
         <v>7033000.0</v>
       </c>
       <c r="R2">
         <v>52340000.0</v>
@@ -18219,51 +18330,51 @@
       </c>
       <c r="AZ2">
         <v>19216000.0</v>
       </c>
       <c r="BA2">
         <v>8476000.0</v>
       </c>
       <c r="BB2">
         <v>8666000.0</v>
       </c>
       <c r="BC2">
         <v>5852000.0</v>
       </c>
       <c r="BD2">
         <v>5369000.0</v>
       </c>
       <c r="BE2">
         <v>6810000.0</v>
       </c>
       <c r="BF2">
         <v>16735000.0</v>
       </c>
     </row>
     <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -18395,51 +18506,51 @@
       </c>
       <c r="AZ3">
         <v>261000</v>
       </c>
       <c r="BA3">
         <v>1553000</v>
       </c>
       <c r="BB3">
         <v>2557000</v>
       </c>
       <c r="BC3">
         <v>469000</v>
       </c>
       <c r="BD3">
         <v>897000</v>
       </c>
       <c r="BE3">
         <v>1102000</v>
       </c>
       <c r="BF3">
         <v>852000</v>
       </c>
     </row>
     <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18457,51 +18568,51 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18519,51 +18630,51 @@
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
     </row>
     <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>-34450000.0</v>
       </c>
       <c r="E6">
         <v>-34450000.0</v>
       </c>
       <c r="F6">
         <v>-41315500.0</v>
       </c>
       <c r="G6">
         <v>-41315500.0</v>
       </c>
       <c r="H6">
         <v>29641500.0</v>
       </c>
       <c r="I6">
         <v>29641500.0</v>
       </c>
       <c r="J6">
         <v>15643500.0</v>
       </c>
       <c r="K6">
@@ -18691,51 +18802,51 @@
       </c>
       <c r="AZ6">
         <v>-4474000.0</v>
       </c>
       <c r="BA6">
         <v>10740000.0</v>
       </c>
       <c r="BB6">
         <v>-190000.0</v>
       </c>
       <c r="BC6">
         <v>2814000.0</v>
       </c>
       <c r="BD6">
         <v>483000.0</v>
       </c>
       <c r="BE6">
         <v>-1441000.0</v>
       </c>
       <c r="BF6">
         <v>-9925000.0</v>
       </c>
     </row>
     <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>-109231000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>-17220000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7">
         <v>14066000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7">
         <v>-31886000.0</v>
       </c>
       <c r="O7"/>
       <c r="P7">
         <v>87701000.0</v>
@@ -18847,51 +18958,51 @@
       </c>
       <c r="AZ7">
         <v>3449000.0</v>
       </c>
       <c r="BA7">
         <v>-203000.0</v>
       </c>
       <c r="BB7">
         <v>-11426000.0</v>
       </c>
       <c r="BC7">
         <v>-1039000.0</v>
       </c>
       <c r="BD7">
         <v>-651000.0</v>
       </c>
       <c r="BE7">
         <v>-1013000.0</v>
       </c>
       <c r="BF7">
         <v>-10930000.0</v>
       </c>
     </row>
     <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18909,51 +19020,51 @@
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
     </row>
     <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-7307500.0</v>
       </c>
       <c r="E9">
         <v>-7307500.0</v>
       </c>
       <c r="F9">
         <v>-967500.0</v>
       </c>
       <c r="G9">
         <v>-967500.0</v>
       </c>
       <c r="H9">
         <v>-31082000.0</v>
       </c>
       <c r="I9">
         <v>-31082000.0</v>
       </c>
       <c r="J9">
         <v>17674500.0</v>
       </c>
       <c r="K9">
@@ -19023,51 +19134,51 @@
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
     </row>
     <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -19085,51 +19196,51 @@
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
     </row>
     <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-34411000.0</v>
       </c>
       <c r="E11">
         <v>-34411000.0</v>
       </c>
       <c r="F11">
         <v>128619000.0</v>
       </c>
       <c r="G11">
         <v>128619000.0</v>
       </c>
       <c r="H11">
         <v>-3652500.0</v>
       </c>
       <c r="I11">
         <v>-3652500.0</v>
       </c>
       <c r="J11">
         <v>-24308000.0</v>
       </c>
       <c r="K11">
@@ -19195,51 +19306,51 @@
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
     </row>
     <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>32313000.0</v>
       </c>
       <c r="E12">
         <v>32313000.0</v>
       </c>
       <c r="F12">
         <v>8298000.0</v>
       </c>
       <c r="G12">
         <v>8298000.0</v>
       </c>
       <c r="H12">
         <v>-101199500.0</v>
       </c>
       <c r="I12">
         <v>-101199500.0</v>
       </c>
       <c r="J12">
         <v>25103000.0</v>
       </c>
       <c r="K12">
@@ -19305,51 +19416,51 @@
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
     </row>
     <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -19367,51 +19478,51 @@
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
     </row>
     <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -19491,51 +19602,51 @@
       </c>
       <c r="AZ14">
         <v>319000.0</v>
       </c>
       <c r="BA14">
         <v>360000.0</v>
       </c>
       <c r="BB14">
         <v>275000.0</v>
       </c>
       <c r="BC14">
         <v>276000.0</v>
       </c>
       <c r="BD14">
         <v>275000.0</v>
       </c>
       <c r="BE14">
         <v>275000.0</v>
       </c>
       <c r="BF14">
         <v>275000.0</v>
       </c>
     </row>
     <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>167638000.0</v>
       </c>
       <c r="E15">
         <v>167638000.0</v>
       </c>
       <c r="F15">
         <v>161711000.0</v>
       </c>
       <c r="G15">
         <v>161711000.0</v>
       </c>
       <c r="H15">
         <v>44577000.0</v>
       </c>
       <c r="I15">
         <v>44577000.0</v>
       </c>
       <c r="J15">
         <v>149153500.0</v>
       </c>
       <c r="K15">
@@ -19657,51 +19768,51 @@
       </c>
       <c r="AZ15">
         <v>61813000.0</v>
       </c>
       <c r="BA15">
         <v>63125000.0</v>
       </c>
       <c r="BB15">
         <v>51082000.0</v>
       </c>
       <c r="BC15">
         <v>61187000.0</v>
       </c>
       <c r="BD15">
         <v>28797000.0</v>
       </c>
       <c r="BE15">
         <v>93681000.0</v>
       </c>
       <c r="BF15">
         <v>42087000.0</v>
       </c>
     </row>
     <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16">
         <v>54555000.0</v>
       </c>
       <c r="Q16">
         <v>80376000.0</v>
       </c>
       <c r="R16">
         <v>54453000.0</v>
       </c>
       <c r="S16">
@@ -19805,51 +19916,51 @@
       </c>
       <c r="AZ16">
         <v>14742000.0</v>
       </c>
       <c r="BA16">
         <v>19216000.0</v>
       </c>
       <c r="BB16">
         <v>8476000.0</v>
       </c>
       <c r="BC16">
         <v>8666000.0</v>
       </c>
       <c r="BD16">
         <v>5852000.0</v>
       </c>
       <c r="BE16">
         <v>5369000.0</v>
       </c>
       <c r="BF16">
         <v>6810000.0</v>
       </c>
     </row>
     <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19867,51 +19978,51 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
     </row>
     <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18">
         <v>254013000.0</v>
       </c>
       <c r="Q18">
         <v>144695000.0</v>
       </c>
       <c r="R18">
         <v>190400000.0</v>
       </c>
       <c r="S18">
@@ -20015,51 +20126,51 @@
       </c>
       <c r="AZ18">
         <v>81793000.0</v>
       </c>
       <c r="BA18">
         <v>76695000.0</v>
       </c>
       <c r="BB18">
         <v>67961000.0</v>
       </c>
       <c r="BC18">
         <v>70183000.0</v>
       </c>
       <c r="BD18">
         <v>74393000.0</v>
       </c>
       <c r="BE18">
         <v>73898000.0</v>
       </c>
       <c r="BF18">
         <v>63974000.0</v>
       </c>
     </row>
     <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-4251000.0</v>
       </c>
       <c r="E19">
         <v>-4251000.0</v>
       </c>
       <c r="F19">
         <v>-13558000.0</v>
       </c>
       <c r="G19">
         <v>-13558000.0</v>
       </c>
       <c r="H19">
         <v>-19656000.0</v>
       </c>
       <c r="I19">
         <v>-19656000.0</v>
       </c>
       <c r="J19">
         <v>-19656000.0</v>
       </c>
       <c r="K19">
@@ -20109,51 +20220,51 @@
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
     </row>
     <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20171,51 +20282,51 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
     </row>
     <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>76171000.0</v>
       </c>
       <c r="E21">
         <v>76171000.0</v>
       </c>
       <c r="F21">
         <v>-55820000.0</v>
       </c>
       <c r="G21">
         <v>-55820000.0</v>
       </c>
       <c r="H21">
         <v>74543500.0</v>
       </c>
       <c r="I21">
         <v>74543500.0</v>
       </c>
       <c r="J21">
         <v>616882000.0</v>
       </c>
       <c r="K21">
@@ -20281,51 +20392,51 @@
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
     </row>
     <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
         <v>-102084500.0</v>
       </c>
       <c r="C22">
         <v>186221500.0</v>
       </c>
       <c r="D22">
         <v>178281500.0</v>
       </c>
       <c r="E22">
         <v>178281500.0</v>
       </c>
       <c r="F22">
         <v>201911500.0</v>
       </c>
       <c r="G22">
         <v>201911500.0</v>
       </c>
       <c r="H22">
         <v>302114000.0</v>
       </c>
       <c r="I22">
         <v>302114000.0</v>
       </c>
@@ -20457,51 +20568,51 @@
       </c>
       <c r="AZ22">
         <v>227652000.0</v>
       </c>
       <c r="BA22">
         <v>43280000.0</v>
       </c>
       <c r="BB22">
         <v>77948000.0</v>
       </c>
       <c r="BC22">
         <v>90677000.0</v>
       </c>
       <c r="BD22">
         <v>167096000.0</v>
       </c>
       <c r="BE22">
         <v>50929000.0</v>
       </c>
       <c r="BF22">
         <v>58871000.0</v>
       </c>
     </row>
     <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-47077000.0</v>
       </c>
       <c r="E23">
         <v>-47077000.0</v>
       </c>
       <c r="F23">
         <v>-35106000.0</v>
       </c>
       <c r="G23">
         <v>-35106000.0</v>
       </c>
       <c r="H23">
         <v>-30989000.0</v>
       </c>
       <c r="I23">
         <v>-30989000.0</v>
       </c>
       <c r="J23">
         <v>-38014000.0</v>
       </c>
       <c r="K23">
@@ -20629,51 +20740,51 @@
       </c>
       <c r="AZ23">
         <v>71511000.0</v>
       </c>
       <c r="BA23">
         <v>327386000.0</v>
       </c>
       <c r="BB23">
         <v>185551000.0</v>
       </c>
       <c r="BC23">
         <v>684387000.0</v>
       </c>
       <c r="BD23">
         <v>67055000.0</v>
       </c>
       <c r="BE23">
         <v>795570000.0</v>
       </c>
       <c r="BF23">
         <v>196494000.0</v>
       </c>
     </row>
     <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>397000.0</v>
       </c>
       <c r="E24">
         <v>397000.0</v>
       </c>
       <c r="F24">
         <v>883500.0</v>
       </c>
       <c r="G24">
         <v>883500.0</v>
       </c>
       <c r="H24">
         <v>1750000.0</v>
       </c>
       <c r="I24">
         <v>1750000.0</v>
       </c>
       <c r="J24">
         <v>2743500.0</v>
       </c>
       <c r="K24">
@@ -20739,51 +20850,51 @@
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
     </row>
     <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25">
         <v>39305000.0</v>
       </c>
       <c r="Q25">
         <v>39453000.0</v>
       </c>
       <c r="R25">
         <v>25749000.0</v>
       </c>
       <c r="S25">
@@ -20887,51 +20998,51 @@
       </c>
       <c r="AZ25">
         <v>-149366000.0</v>
       </c>
       <c r="BA25">
         <v>34811000.0</v>
       </c>
       <c r="BB25">
         <v>3721000.0</v>
       </c>
       <c r="BC25">
         <v>-19262000.0</v>
       </c>
       <c r="BD25">
         <v>-91430000.0</v>
       </c>
       <c r="BE25">
         <v>24809000.0</v>
       </c>
       <c r="BF25">
         <v>16610000.0</v>
       </c>
     </row>
     <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>420003000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>420003000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26">
         <v>1196490000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26">
         <v>1309848000.0</v>
       </c>
       <c r="Q26"/>
@@ -20961,51 +21072,51 @@
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
     </row>
     <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21023,51 +21134,51 @@
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
     </row>
     <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>-138544000.0</v>
       </c>
       <c r="E28">
         <v>-138544000.0</v>
       </c>
       <c r="F28">
         <v>-252637000.0</v>
       </c>
       <c r="G28">
         <v>-252637000.0</v>
       </c>
       <c r="H28">
         <v>-1022500.0</v>
       </c>
       <c r="I28">
         <v>-1022500.0</v>
       </c>
       <c r="J28">
         <v>639716000.0</v>
       </c>
       <c r="K28">
@@ -21195,51 +21306,51 @@
       </c>
       <c r="AZ28">
         <v>-39802000.0</v>
       </c>
       <c r="BA28">
         <v>-58839000.0</v>
       </c>
       <c r="BB28">
         <v>56169000.0</v>
       </c>
       <c r="BC28">
         <v>-36493000.0</v>
       </c>
       <c r="BD28">
         <v>18258000.0</v>
       </c>
       <c r="BE28">
         <v>-12111000.0</v>
       </c>
       <c r="BF28">
         <v>-39093000.0</v>
       </c>
     </row>
     <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>171101500.0</v>
       </c>
       <c r="E29">
         <v>171101500.0</v>
       </c>
       <c r="F29">
         <v>337861000.0</v>
       </c>
       <c r="G29">
         <v>337861000.0</v>
       </c>
       <c r="H29">
         <v>168505500.0</v>
       </c>
       <c r="I29">
         <v>168505500.0</v>
       </c>
       <c r="J29">
         <v>194875000.0</v>
       </c>
       <c r="K29">
@@ -21367,51 +21478,51 @@
       </c>
       <c r="AZ29">
         <v>82054000.0</v>
       </c>
       <c r="BA29">
         <v>78248000.0</v>
       </c>
       <c r="BB29">
         <v>70518000.0</v>
       </c>
       <c r="BC29">
         <v>70652000.0</v>
       </c>
       <c r="BD29">
         <v>75290000.0</v>
       </c>
       <c r="BE29">
         <v>75000000.0</v>
       </c>
       <c r="BF29">
         <v>64826000.0</v>
       </c>
     </row>
     <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-60997500.0</v>
       </c>
       <c r="E30">
         <v>-60997500.0</v>
       </c>
       <c r="F30">
         <v>-126134000.0</v>
       </c>
       <c r="G30">
         <v>-126134000.0</v>
       </c>
       <c r="H30">
         <v>-137127000.0</v>
       </c>
       <c r="I30">
         <v>-137127000.0</v>
       </c>
       <c r="J30">
         <v>-820218500.0</v>
       </c>
       <c r="K30">