--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
   <si>
     <t>2017-03-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -857,11927 +863,12650 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>84476000.0</v>
+      </c>
+      <c r="C2">
         <v>79628000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>85060155.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>83547000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>97358299.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>80471894.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>92281465.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>84436242.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>121009266.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>84662941.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>68000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>64000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>65000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>71000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>49020000.0</v>
+      </c>
+      <c r="C7">
         <v>51040000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>41160723.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>35888259.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>40726744.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>40471123.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>39219224.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>30769695.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>25516964.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>20547793.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>180913000.0</v>
+      </c>
+      <c r="C8">
         <v>180337000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>175322910.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173633316.0</v>
       </c>
       <c r="E8">
         <v>173633316.0</v>
       </c>
       <c r="F8">
-        <v>145621316.0</v>
+        <v>173633316.0</v>
       </c>
       <c r="G8">
         <v>145621316.0</v>
       </c>
       <c r="H8">
         <v>145621316.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>145621316.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>29029500.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>80450000.0</v>
+      </c>
+      <c r="C10">
         <v>54927610.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>59108442.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>30547690.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15384170.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9698690.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15135960.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14383150.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10227090.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7984220.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="M10">
         <v>5000000.0</v>
       </c>
       <c r="N10">
+        <v>5000000.0</v>
+      </c>
+      <c r="O10">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>75663760.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>59687540.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>31112660.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15939430.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10244410.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15835260.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14553150.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15679100.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9656580.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>51180700.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>26</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>180337420.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>175322910.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>173633000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>173633316.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145621316.0</v>
       </c>
       <c r="G13">
         <v>145621316.0</v>
       </c>
       <c r="H13">
+        <v>145621316.0</v>
+      </c>
+      <c r="I13">
         <v>145621320.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>130108840.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>121750000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>57750000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="N13">
         <v>50000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>50000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>759253170.0</v>
+      </c>
+      <c r="C14">
         <v>757961470.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>744765400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740319100.0</v>
       </c>
       <c r="E14">
         <v>740319100.0</v>
       </c>
       <c r="F14">
-        <v>660289100.0</v>
+        <v>740319100.0</v>
       </c>
       <c r="G14">
         <v>660289100.0</v>
       </c>
       <c r="H14">
         <v>660289100.0</v>
       </c>
       <c r="I14">
+        <v>660289100.0</v>
+      </c>
+      <c r="J14">
         <v>629647100.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>608750000.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>3931876.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5003280.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1790424.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>2940803.0</v>
       </c>
       <c r="D20">
         <v>2940803.0</v>
       </c>
       <c r="E20">
         <v>2940803.0</v>
       </c>
       <c r="F20">
-        <v>2940800.0</v>
+        <v>2940803.0</v>
       </c>
       <c r="G20">
         <v>2940800.0</v>
       </c>
       <c r="H20">
         <v>2940800.0</v>
       </c>
       <c r="I20">
+        <v>2940800.0</v>
+      </c>
+      <c r="J20">
         <v>2940803.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>2558920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="M20">
         <v>3000000.0</v>
       </c>
       <c r="N20">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>34</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>3661470.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1794154.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5810490.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6872680.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5003280.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1790420.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>193500.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4519610.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2773000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>41150.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>225022000.0</v>
+      </c>
+      <c r="C22">
         <v>138301070.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>232281335.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>198730000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>187007671.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>176371602.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>173065372.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>158837030.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>137486720.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>130042130.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>94805440.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>92000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>87000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>81000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>1099235790.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1053568800.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>952200160.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>947653890.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>944278170.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>859991310.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>820268480.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>797082330.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>628038390.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>50139000.0</v>
+      </c>
+      <c r="C24">
         <v>59827940.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>30977954.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>43841430.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>45788650.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>61159270.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>79608520.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>76272010.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>17462670.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>13085050.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>17579770.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>24000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>28000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>94404120.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>57654710.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>65868760.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>71619300.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>88396650.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>106848020.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>98273750.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>86019280.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>41613760.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>63480000.0</v>
+      </c>
+      <c r="C28">
         <v>98612000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>131164712.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>172109159.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>217262065.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>239889141.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>244987418.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>237637823.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>189816958.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>973788000.0</v>
+      </c>
+      <c r="C29">
         <v>800446000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>749678681.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>665572984.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>670316598.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>654925631.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>594330858.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>587159978.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>522452627.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>98500000.0</v>
+      </c>
+      <c r="C30">
         <v>86940650.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>85642240.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>85147899.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>86877702.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>90377465.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>89474840.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>90581740.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>141025050.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>76722380.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>69769490.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>69000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>61000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>456846000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>434729560.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>402396994.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>331266675.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>169317000.0</v>
+      </c>
+      <c r="C32">
         <v>168657000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>76555094.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15962411.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-24427241.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-13031835.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-484512.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-12450591.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>10450299.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>863894000.0</v>
+      </c>
+      <c r="C33">
         <v>656669000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>638077707.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>601888655.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>615838226.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>621620113.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>529078469.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>522629383.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>469326420.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>379257148.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>1128020.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>192219000.0</v>
+      </c>
+      <c r="C35">
         <v>165311000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>143646665.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>143180926.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>142121512.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>152086452.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>156906840.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>138453810.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>122871417.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>75445341.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>6270000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10201876.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>11273280.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>7730005.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>7402960.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>3659550.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>3065810.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3277000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>104237840.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>103238150.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>565000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>555260.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>28145714.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>28129299.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14909620.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>16894990.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10758730.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>12867580.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>75819000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>14975369.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>12394839.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>20617718.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>22000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>18000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>13000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>77590000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>70502210.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>63689800.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>40875230.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>125375000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>129086277.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>141951000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>66900144.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>393270.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>499280.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1100750.0</v>
       </c>
-      <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>58</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>1096504480.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1046213428.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>943287925.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>916618804.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>883973038.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>831149801.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>840761000.0</v>
+      </c>
+      <c r="C46">
         <v>640678000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>626540084.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>589224430.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>601870032.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>606123638.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>503925314.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>640603080.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>626540080.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>589144000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>601870032.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>606123638.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>503925314.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>495648900.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>442031850.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>368328900.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>307938930.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>405559000.0</v>
+      </c>
+      <c r="C48">
         <v>463381230.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>255847600.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>163648000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>134950770.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>117765481.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>121686018.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>124088900.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>122569830.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>99065200.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>86330390.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>68000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>50000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>93791000.0</v>
+      </c>
+      <c r="C50">
         <v>103877000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>159295200.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>158815419.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>186857581.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>188428562.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>180514857.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>175406827.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>136442709.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>107704312.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>158000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>146000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>162000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>142000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>256138740.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>266658510.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>256523070.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>211487780.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>142233310.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>30553130.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>82835250.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>146395210.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>143748810.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>166531450.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>167742090.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>159810490.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>158249320.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>125468500.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>100619550.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>112379880.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>146000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>162000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>142000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>10827000.0</v>
+      </c>
+      <c r="C53">
         <v>20736150.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>579100.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>564980.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>555260.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>545710.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>699300.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>170000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>5452010.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1672360.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="M53">
         <v>9000000.0</v>
       </c>
       <c r="N53">
+        <v>9000000.0</v>
+      </c>
+      <c r="O53">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:14">
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>1310156000.0</v>
+      </c>
+      <c r="C55">
         <v>1099235790.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1053568795.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>952200160.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>947653890.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>944278170.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>859991310.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>820268480.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>797082330.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>628038390.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>552388560.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>427000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>420000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>393000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>446262000.0</v>
+      </c>
+      <c r="C56">
         <v>442641340.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>415491088.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>348163000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>331815667.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>322658052.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>330912837.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>297639100.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>327755910.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>248781240.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>236378480.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>177000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>164000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>157000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>276945000.0</v>
+      </c>
+      <c r="C57">
         <v>266235460.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>338935994.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>330310000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>356242908.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>335689887.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>331397349.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>310089690.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>311454870.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>236295690.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>224615950.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>204000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>208000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>200000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>469164000.0</v>
+      </c>
+      <c r="C58">
         <v>455517150.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>482582659.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>489284020.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>509983530.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>538940370.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>525783830.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>484787340.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>477451330.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>340522880.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>310404020.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>267000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>277000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>259000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>829858000.0</v>
+      </c>
+      <c r="C60">
         <v>643718650.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>559405527.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>462916140.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>437670360.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>405337800.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>334207480.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>335481140.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>319631000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>287515510.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>241984540.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>84476000.0</v>
+      </c>
+      <c r="C2">
+        <v>80908000.0</v>
+      </c>
+      <c r="D2">
         <v>82612000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>74097000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>79628000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>69526000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>70786000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>66440000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>85060155.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>83157000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>89737000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>63578000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>83547000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>83838000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>93993000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>94641000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>92606530.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>83952000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>88668000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>105361000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>78009613.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>96922000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>91190000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>99786000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>92281465.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>84495000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>81823000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>68000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>67000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>63000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>70000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>49020000.0</v>
+      </c>
+      <c r="C7">
+        <v>48710000.0</v>
+      </c>
+      <c r="D7">
         <v>49128000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>48202000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>51040000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>45279000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>44697000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>44736000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>41160723.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>21733000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>32418000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>33301000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>35888259.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>36016000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>37202000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>37700000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>40726744.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>37243000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>38249000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>38048000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>40471123.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>40295000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>38289000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>36160000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>39219224.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>37416000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>37930000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>180913000.0</v>
+      </c>
+      <c r="C8">
+        <v>180618000.0</v>
+      </c>
+      <c r="D8">
         <v>180391000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>180391000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>180337000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>180207000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>179874000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>179275000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>175322910.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>173633000.0</v>
       </c>
       <c r="K8">
         <v>173633000.0</v>
       </c>
       <c r="L8">
-        <v>173633316.0</v>
+        <v>173633000.0</v>
       </c>
       <c r="M8">
         <v>173633000.0</v>
       </c>
       <c r="N8">
-        <v>173633000.0</v>
+        <v>173633316.0</v>
       </c>
       <c r="O8">
         <v>173633000.0</v>
       </c>
       <c r="P8">
-        <v>173633316.0</v>
+        <v>173633000.0</v>
       </c>
       <c r="Q8">
         <v>173633000.0</v>
       </c>
       <c r="R8">
+        <v>173633316.0</v>
+      </c>
+      <c r="S8">
+        <v>173633000.0</v>
+      </c>
+      <c r="T8">
         <v>145621000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>145621000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>80450000.0</v>
+      </c>
+      <c r="C10">
+        <v>73370000.0</v>
+      </c>
+      <c r="D10">
         <v>74528000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>83225000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>54927610.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>76892000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>88474000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>73993000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>59108442.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>93332000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>19831000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>21746000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>30547690.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>34874000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>19567000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>26523000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>15384170.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>10926000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>20893000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>12038000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9698693.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>11085000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>19959000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>24655000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>15305962.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>12564000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>11573000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>24000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>22000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>11000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>89108000.0</v>
+      </c>
+      <c r="D12">
         <v>90191000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>88820000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>75663760.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>87471000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>89053000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>22311000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>31112660.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>35429000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>20122000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>27078000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>15939430.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11472000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>21438000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>12585000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10244410.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>11614000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>20488000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>25184000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15835260.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>12564000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>26</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>180618000.0</v>
+      </c>
+      <c r="D13">
         <v>180391000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>180391000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>180337420.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>180207000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>179874000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>173633000.0</v>
       </c>
       <c r="N13">
         <v>173633000.0</v>
       </c>
       <c r="O13">
         <v>173633000.0</v>
       </c>
       <c r="P13">
-        <v>173633320.0</v>
+        <v>173633000.0</v>
       </c>
       <c r="Q13">
         <v>173633000.0</v>
       </c>
       <c r="R13">
+        <v>173633320.0</v>
+      </c>
+      <c r="S13">
+        <v>173633000.0</v>
+      </c>
+      <c r="T13">
         <v>145621000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>145621320.0</v>
       </c>
       <c r="U13">
         <v>145621000.0</v>
       </c>
       <c r="V13">
-        <v>145621000.0</v>
+        <v>145621320.0</v>
       </c>
       <c r="W13">
         <v>145621000.0</v>
       </c>
       <c r="X13">
-        <v>145621320.0</v>
+        <v>145621000.0</v>
       </c>
       <c r="Y13">
         <v>145621000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>145621320.0</v>
+      </c>
       <c r="AA13">
+        <v>145621000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13">
         <v>87000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>56000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>53000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>53000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>759253170.0</v>
+      </c>
+      <c r="C14">
+        <v>758698170.0</v>
+      </c>
+      <c r="D14">
         <v>758100770.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>758100770.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>757961470.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>740319100.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>756743170.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>755166570.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>744765400.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>740319100.0</v>
       </c>
       <c r="K14">
         <v>740319100.0</v>
       </c>
       <c r="L14">
         <v>740319100.0</v>
       </c>
       <c r="M14">
         <v>740319100.0</v>
       </c>
       <c r="N14">
         <v>740319100.0</v>
       </c>
       <c r="O14">
         <v>740319100.0</v>
       </c>
       <c r="P14">
         <v>740319100.0</v>
       </c>
       <c r="Q14">
         <v>740319100.0</v>
       </c>
       <c r="R14">
-        <v>660289100.0</v>
+        <v>740319100.0</v>
       </c>
       <c r="S14">
-        <v>660289100.0</v>
+        <v>740319100.0</v>
       </c>
       <c r="T14">
         <v>660289100.0</v>
       </c>
       <c r="U14">
         <v>660289100.0</v>
       </c>
       <c r="V14">
         <v>660289100.0</v>
       </c>
       <c r="W14">
         <v>660289100.0</v>
       </c>
       <c r="X14">
         <v>660289100.0</v>
       </c>
       <c r="Y14">
         <v>660289100.0</v>
       </c>
       <c r="Z14">
+        <v>660289100.0</v>
+      </c>
+      <c r="AA14">
+        <v>660289100.0</v>
+      </c>
+      <c r="AB14">
         <v>927500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>548523200.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>493827200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>545454500.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>600000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
         <v>2940803.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>2940803.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>2940803.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20">
         <v>2940803.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20">
         <v>2940803.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20">
         <v>2940803.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>34</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>3066000.0</v>
+      </c>
+      <c r="D21">
         <v>3177000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3393000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3661470.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3930000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>4197000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21">
+      <c r="I21"/>
+      <c r="J21">
         <v>1794154.0</v>
       </c>
-      <c r="I21"/>
-[...1 lines deleted...]
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>5530000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>5810490.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>6070000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6336000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>6604000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6872680.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7141000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>7410000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>7680000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>7944080.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>7674000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>7453000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>6780000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>4731230.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2941000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>225022000.0</v>
+      </c>
+      <c r="C22">
+        <v>131192000.0</v>
+      </c>
+      <c r="D22">
         <v>133885000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>137118000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>138301070.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>136616000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>136827000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>232704000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>232281335.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>208156000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>208253000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>201925000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>198730000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>196371000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>195007000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>112781000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>111324000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>98534000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>96505000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>105456000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>105884210.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>113903000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>108234000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>102720000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>100065780.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>99629000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>167599000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>95000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>96000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>93000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>95000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>1148836000.0</v>
+      </c>
+      <c r="D23">
         <v>1130064000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1122309000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1099235790.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1106430000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1098444000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>957895000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>952200160.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>956271000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>945231000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>953190000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>947653890.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>937908000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>950242000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>957295000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>944278170.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>50139000.0</v>
+      </c>
+      <c r="C24">
+        <v>52706000.0</v>
+      </c>
+      <c r="D24">
         <v>55310000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>57460000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>59827940.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>50289000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>51857000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>54151000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>30977954.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>34022000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>37072000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>40567000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>43841430.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>44982000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>43059000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>47300000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>45788650.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>46206000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>51130000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>55998000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>61159270.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>66416000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>71529000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>76021000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>79608520.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>84294000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>86913000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>18000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>18000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>20000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>83783000.0</v>
+      </c>
+      <c r="D25">
         <v>86908000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>89298000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>94404120.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>79286000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>79952000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>60523000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>65868760.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>67290000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>66321000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>71364000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>71619300.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>69595000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>74770000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>81022000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>88396650.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>93766000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>97444000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>63480000.0</v>
+      </c>
+      <c r="C28">
+        <v>74011000.0</v>
+      </c>
+      <c r="D28">
         <v>79311000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>81917000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>98612000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>102418000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>102868000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>128722000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>131164712.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="K28"/>
+      <c r="L28">
         <v>209864000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>201565000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>172109159.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>188214000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>192357000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>213752000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>217262065.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>238249000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>231244000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>248934000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>239889141.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>242247000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>237594000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>239304000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>973788000.0</v>
+      </c>
+      <c r="C29">
+        <v>843011000.0</v>
+      </c>
+      <c r="D29">
         <v>834704000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>820123000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>800446000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>810568000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>795009000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>776116000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>749678681.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>556715000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>700710000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>689109000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>665572984.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>671739000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>656919000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>683066000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>670316598.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>673677000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>636086000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>652481000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>654925631.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>593415000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>598520000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>603033000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>594330858.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>98500000.0</v>
+      </c>
+      <c r="C30">
+        <v>97794000.0</v>
+      </c>
+      <c r="D30">
         <v>97183000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>96397000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>86940650.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>93312000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>89409000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>89607000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>85642240.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>84485000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>79885000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>138815000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>118764000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>120819000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>121071000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>81697000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>86877700.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>83828000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>87892000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>93064000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>90377470.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>92068000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>88097000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>90526000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>89474840.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>84527000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>88591000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>84000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>80000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>81000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>75000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>460268000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>456846000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>442581000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>438659000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>169317000.0</v>
+      </c>
+      <c r="C32">
+        <v>174409000.0</v>
+      </c>
+      <c r="D32">
         <v>182294000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>171196000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>168657000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>158085000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>137515000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>114172000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>76555094.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>39845000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>12138000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>19548000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>15962411.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-616000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-11602000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-14284000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-24427241.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-45187000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-39305000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-30666000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-13031835.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-4532000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1564000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3116000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-484512.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>863894000.0</v>
+      </c>
+      <c r="C33">
+        <v>692961000.0</v>
+      </c>
+      <c r="D33">
         <v>671693000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>661727000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>656669000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>648340000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>643575000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>640189000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>638077707.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>638116000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>604178000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>594844000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>601888655.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>603652000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>609031000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>610925000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>615838226.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>616061000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>615134000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>619435000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>621620113.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>520110000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>518535000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>517327000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>529078469.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>552063000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>544605000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
         <v>135000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>192219000.0</v>
+      </c>
+      <c r="C35">
+        <v>159980000.0</v>
+      </c>
+      <c r="D35">
         <v>161391000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>166188000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>165311000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>162038000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>164990000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>169016000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>143646665.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>141875000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>133217000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>136543000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>143180926.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>142595000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>140706000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>142160000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>142121512.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>134602000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>140171000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>145473000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>152086452.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>135766000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>140142000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>142818000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>156906840.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>155146000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>157760000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...4 lines deleted...]
-      </c>
+      <c r="K38"/>
+      <c r="L38"/>
       <c r="M38">
         <v>6270000.0</v>
       </c>
       <c r="N38">
         <v>6270000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
+      <c r="O38">
+        <v>6270000.0</v>
+      </c>
+      <c r="P38">
+        <v>6270000.0</v>
+      </c>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
-      <c r="T38">
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38">
         <v>215000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>142000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>206000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>138000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>9183590.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>10167000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>105498000.0</v>
+      </c>
+      <c r="D39">
         <v>105163000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>103430000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>104237840.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>106993000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>107832000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39">
         <v>565000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>565000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>555000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>555000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>74440000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>75683680.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>101542000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>100476000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>96950000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>98087390.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>100114000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>99320000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>100001000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>100599590.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>67791000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40">
         <v>-90000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>83836000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>75819000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>77583000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>71004000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40">
         <v>22000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>33000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>31000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>76020000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>77590000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>75305000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>74385000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>123473000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>125375000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>127466000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>128426000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
-      <c r="R42">
+      <c r="R42"/>
+      <c r="S42"/>
+      <c r="T42">
         <v>1688000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-255000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>285670.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>159000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>306000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-255000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-103880.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>2273000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45">
         <v>1096504480.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45">
         <v>1046213428.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45">
         <v>943287925.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>840761000.0</v>
+      </c>
+      <c r="C46">
+        <v>669893000.0</v>
+      </c>
+      <c r="D46">
         <v>650855000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>643632000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>640678000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>634381000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>632638000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>628828000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>626540084.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>626285000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>592112000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>582502000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>589224430.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>590757000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>595952000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>669893000.0</v>
+      </c>
+      <c r="D47">
         <v>650855000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>643632000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>640603080.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>634381000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>632638000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>582502000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>589144000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>590757000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>595952000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>597464000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>601870030.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>601644000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>600360000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>603909000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>606123640.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>503094000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>501283000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>500166000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>503925310.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>526270000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>405559000.0</v>
+      </c>
+      <c r="C48">
+        <v>515012000.0</v>
+      </c>
+      <c r="D48">
         <v>500474000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>474590000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>463381230.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>451051000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>423793000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>267748000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>255847600.0</v>
       </c>
-      <c r="I48"/>
-      <c r="J48">
+      <c r="K48"/>
+      <c r="L48">
         <v>173478000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>168692000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>163648000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>147552000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>142936000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>269158000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>264037050.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>250869000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>238328000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>245888000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>117765480.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>132261000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>132667000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>131246000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>125797360.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>128481000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48">
+      <c r="AB48"/>
+      <c r="AC48">
         <v>71000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>84000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>80000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>70000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>93791000.0</v>
+      </c>
+      <c r="C50">
+        <v>94675000.0</v>
+      </c>
+      <c r="D50">
         <v>98529000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>107682000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>103877000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>129021000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>139485000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>148564000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>159295200.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="K50"/>
+      <c r="L50">
         <v>192623000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>182744000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>158815419.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>178106000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>168865000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>192975000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>186857581.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>202969000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>201007000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>204974000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>188428562.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>186916000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>186024000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>187768000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>180514857.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>169086000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>170038000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>158000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>147000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>142000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>140000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>255549000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>265419000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>256138740.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>260065000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>262768000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>100542000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>106848020.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>110452000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>85367000.0</v>
+      </c>
+      <c r="D52">
         <v>89643000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>98389000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>82835250.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>107160000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>116075000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>168372000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>143748810.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>159428000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>150136000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>173323000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>166531450.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>182930000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>180779000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>184397000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>167742090.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>166299000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>165324000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>167133000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>159810490.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>150681000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>158000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>147000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>142000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>140000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>10827000.0</v>
+      </c>
+      <c r="C53">
+        <v>15738000.0</v>
+      </c>
+      <c r="D53">
         <v>15663000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>5595000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>20736150.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>10579000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>579000.0</v>
       </c>
-      <c r="G53"/>
-[...6 lines deleted...]
-      </c>
+      <c r="I53"/>
+      <c r="J53"/>
       <c r="K53">
         <v>565000.0</v>
       </c>
       <c r="L53">
+        <v>565000.0</v>
+      </c>
+      <c r="M53">
+        <v>565000.0</v>
+      </c>
+      <c r="N53">
         <v>564980.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>555000.0</v>
       </c>
       <c r="O53">
         <v>555000.0</v>
       </c>
       <c r="P53">
+        <v>555000.0</v>
+      </c>
+      <c r="Q53">
+        <v>555000.0</v>
+      </c>
+      <c r="R53">
         <v>555260.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>546000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>545000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>547000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>545710.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>529000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>529000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>170000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>170000.0</v>
       </c>
-      <c r="Y53"/>
-[...1 lines deleted...]
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
         <v>28000000.0</v>
       </c>
-      <c r="AB53">
-[...2 lines deleted...]
-      <c r="AC53"/>
       <c r="AD53">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>1310156000.0</v>
+      </c>
+      <c r="C55">
+        <v>1148836000.0</v>
+      </c>
+      <c r="D55">
         <v>1130064000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1122309000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1099235790.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1106430000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1098444000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1069816000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1053568795.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1057917000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>978878000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>957895000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>952200160.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>956271000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>945231000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>953190000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>947653890.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>937908000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>950242000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>957295000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>944278170.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>854932000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>854964000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>856624000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>859991310.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>851543000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>837408000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>546000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>455000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>438000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>431000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>446262000.0</v>
+      </c>
+      <c r="C56">
+        <v>455875000.0</v>
+      </c>
+      <c r="D56">
         <v>458371000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>460582000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>442641340.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>458090000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>454869000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>429627000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>415491088.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>419801000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>374700000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>363051000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>348163000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>352619000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>336200000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>342265000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>331815670.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>321847000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>335108000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>337860000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>322658050.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>334822000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>336429000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>339297000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>330912840.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>299480000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>292803000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>230000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>201000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>184000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>179000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>276945000.0</v>
+      </c>
+      <c r="C57">
+        <v>281466000.0</v>
+      </c>
+      <c r="D57">
         <v>276077000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>289386000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>266235460.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>300005000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>317354000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>315455000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>338935994.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>379956000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>362562000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>343503000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>330310000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>353235000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>347802000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>356549000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>356242910.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>367034000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>374413000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>368526000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>335689890.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>339354000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>334865000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>336181000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>331397350.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>317729000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>300359000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>218000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>217000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>206000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>203000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>469164000.0</v>
+      </c>
+      <c r="C58">
+        <v>453206000.0</v>
+      </c>
+      <c r="D58">
         <v>449199000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>467328000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>455517150.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>475172000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>494777000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>484471000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>482582659.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>521831000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>495779000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>492097000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>489284020.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>507620000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>500236000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>510399000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>509983530.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>513406000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>566293000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>565786000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>538940370.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>514849000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>513997000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>517380000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>525783830.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>510627000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>458119000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>278000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>273000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>263000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>265000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>829858000.0</v>
+      </c>
+      <c r="C60">
+        <v>695630000.0</v>
+      </c>
+      <c r="D60">
         <v>680865000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>654981000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>643718650.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>631258000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>603667000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>573401000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>559405527.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>522693000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>471015000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>465798000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>462916140.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>448651000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>444995000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>442791000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>437670360.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>424502000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>383949000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>391509000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>405337800.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>340083000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>340967000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>339244000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>334207480.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>340916000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>342155000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>868337000.0</v>
+      </c>
+      <c r="C2">
         <v>806909690.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>779572990.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>897207170.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>827907320.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>772950760.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>689531050.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>659818560.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>696725980.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>551289260.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>533362230.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>548000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>488000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>467000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>51476000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>18942377.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>26965625.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>33760050.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>47178041.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>89580034.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>52890648.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>23000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>36000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>18000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-18000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>98876996.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>65125543.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>60281759.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>64530861.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>47178041.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>89580034.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>256428000.0</v>
+      </c>
+      <c r="C9">
         <v>266800600.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>263221350.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>172610400.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>132404160.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>150707580.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>150166340.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>137006830.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>151076090.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>124672070.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>112464140.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>123000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>91000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>54000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>80086000.0</v>
+      </c>
+      <c r="C10">
         <v>109657620.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>119452220.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>40213750.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7668220.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9698280.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14097730.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3908330.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>43927000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>21943000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9935540.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>12051000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10327833.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4456424.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8521410.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>6000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>10673000.0</v>
+      </c>
+      <c r="C12">
         <v>11947000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12269000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11437612.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11274162.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12165096.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14264341.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>138650.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>201110.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1596760.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>11923680.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>12269010.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11437610.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11274160.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>17267350.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>19662320.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>15529900.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>11072640.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8106130.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7659900.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>506000.0</v>
+      </c>
+      <c r="C14">
         <v>-59000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>173000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-134891.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1370598.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-2059401.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-2178270.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5864525.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-3153575.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>64539000.0</v>
+      </c>
+      <c r="C15">
         <v>86829880.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>90253340.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>28106650.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4030220.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3182460.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3398050.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7267470.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>27398650.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>18255180.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2727230.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>19000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-18000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>86829880.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>90253340.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>27849000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-4030216.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3182455.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3398049.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7267470.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>27398650.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>18255180.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2727230.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>64033000.0</v>
+      </c>
+      <c r="C17">
         <v>91528000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>90079000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>28241536.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2659618.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>5241856.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>5576319.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1402948.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>39843415.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>19405542.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-10673000.0</v>
+      </c>
+      <c r="C18">
         <v>-11947000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12269000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11437612.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11274162.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12165096.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-14264341.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12800623.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9961207.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7504630.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>90759000.0</v>
+      </c>
+      <c r="C21">
         <v>121581300.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>131721230.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>51651360.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18942380.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>26965630.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>33760050.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19438220.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>54999640.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>30049130.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>17595440.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>36000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-18000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>15867000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15322549.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8246088.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10584669.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>52088000.0</v>
+      </c>
+      <c r="C25">
         <v>50961000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>48809000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>47225634.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>46183166.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>38418383.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>36168791.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>30413077.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>27295946.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>178828000.0</v>
+      </c>
+      <c r="C28">
         <v>156837160.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>152378620.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>141189740.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>128784330.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>131988040.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>126990960.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>123164650.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>105234820.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>100354030.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>88726240.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>16053000.0</v>
+      </c>
+      <c r="C29">
         <v>22768350.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>29372270.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11972210.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10327830.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4456420.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8521410.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2505380.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12373320.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2537460.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6119870.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>1034006000.0</v>
+      </c>
+      <c r="C30">
         <v>952128990.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>911073110.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1038396907.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>956691649.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>904938801.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>816522012.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>783241083.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>789009361.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>649062263.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>623000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>636000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>561000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>539000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>1124765000.0</v>
+      </c>
+      <c r="C32">
         <v>1073710290.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1042794340.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1069817570.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>960311480.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>923658340.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>839697390.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>796825390.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>847802070.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>675961330.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>645826370.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>672000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>579000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>521000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>226752000.0</v>
+      </c>
+      <c r="C2">
+        <v>215618000.0</v>
+      </c>
+      <c r="D2">
         <v>215356000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>210611000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>176862690.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>205547000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>202312000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>222188000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>203258000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>160587000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>202591000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>225228000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>225093170.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>227486000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>231278000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>237562000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>203573320.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>204909000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>213031000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>206394000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>209967760.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>181391000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>190367000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>191225000.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2">
         <v>163000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>157000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>153000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>149000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>7751000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>18779000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>14044000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>9954000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>16415000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>15990000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>22512000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>16637861.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>14216000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>15799000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>6000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>12000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>19559000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>31350996.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>25327000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>21978000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>20221000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>40482543.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>15741000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>7758000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1144000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>5364759.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>16415000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>15990000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>22512000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>16637861.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>56892000.0</v>
+      </c>
+      <c r="C9">
+        <v>72868000.0</v>
+      </c>
+      <c r="D9">
         <v>71198000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>55470000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>59251600.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>81558000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>74355000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>51636000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>83030000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>106111000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>41425000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>32789000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>44254400.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>39678000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>35631000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>28835000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>48719160.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>31626000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>29021000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>23038000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>27006580.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>38495000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>38237000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>46969000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
         <v>0.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>6000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>12000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>10913000.0</v>
+      </c>
+      <c r="C10">
+        <v>27746000.0</v>
+      </c>
+      <c r="D10">
         <v>27777000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>13650000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>15857620.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>41228000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>36985000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>15587000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>37506000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>69503000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>7753000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4690000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>16400750.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10624000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>7171000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>6018000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>25786220.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1177000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-6860000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-12435000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-8237720.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>6012000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2776000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>9148000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2668730.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2254000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3147000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>372000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3355000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3602000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2857000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AD11">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>2544000.0</v>
+      </c>
+      <c r="C12">
+        <v>2642000.0</v>
+      </c>
+      <c r="D12">
         <v>2738000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2749000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2866000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2999000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3100000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2982000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3044000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3137000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3038000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3061000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2553612.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3420000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2783000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2681000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2791162.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2790000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2946000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2747000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2878096.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2806000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3123000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3358000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3663341.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3766000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3389000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC12">
         <v>2000000.0</v>
       </c>
       <c r="AD12">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>2642000.0</v>
+      </c>
+      <c r="D13">
         <v>2738000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2749000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2842680.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2999000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3100000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>3061000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2553610.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3420000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2783000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2681000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2791160.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2790000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2946000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2747000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>5390350.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3615000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>3908000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4354000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>5110320.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>5197000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>626000.0</v>
+      </c>
+      <c r="C14">
+        <v>-29000.0</v>
+      </c>
+      <c r="D14">
         <v>23000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-114000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1489000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-696000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-489000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-363000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1812000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-1309000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-33000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-297000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>36109.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-62000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-38000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-71000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>151402.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-771000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-25000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-726000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>190599.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-739000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-609000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>9926000.0</v>
+      </c>
+      <c r="C15">
+        <v>17526000.0</v>
+      </c>
+      <c r="D15">
         <v>25921000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>11166000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>12340880.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>31301000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>29799000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>13389000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>27273000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>54907000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4017000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>4021000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>13160650.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>6960000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>4276000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>3710000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>18977780.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-8000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-8646000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-14354000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-7459550.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>4292000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1161000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>5189000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3737950.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>2159000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1113000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-13000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>4000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>9000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>17526000.0</v>
+      </c>
+      <c r="D16">
         <v>25921000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>11166000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>12340880.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>31301000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>29799000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>4021000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>12903000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6960000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4276000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3710000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>18977780.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-8000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-8646000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-14354000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-7459550.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4292000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1161000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>5189000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-3737950.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2159000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>9300000.0</v>
+      </c>
+      <c r="C17">
+        <v>17555000.0</v>
+      </c>
+      <c r="D17">
         <v>25898000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>11280000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>15491000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>31997000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>30288000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>13752000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>25461000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>56216000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>4050000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>4318000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>13124536.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>7022000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>4314000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>3781000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>18826382.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>763000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-8621000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-13628000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-7650144.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>5031000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1770000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>6091000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-3328681.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>2905000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>1665000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-2544000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2642000.0</v>
+      </c>
+      <c r="D18">
         <v>-2738000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2749000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2866000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2999000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3100000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2982000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3044000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3137000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3038000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3061000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2553612.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-3420000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2783000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2681000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2791162.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2790000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2946000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2747000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2878096.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2806000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3123000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3358000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3663341.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3766000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-3389000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>13457000.0</v>
+      </c>
+      <c r="C21">
+        <v>30388000.0</v>
+      </c>
+      <c r="D21">
         <v>30515000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>16399000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>18700300.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>44227000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>40085000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>15995000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>40550000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>72640000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>10791000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>7751000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>18954360.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>14044000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>9954000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>8699000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>28577380.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3967000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3914000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-9688000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2847370.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>9627000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6684000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>13502000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>7779050.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>7451000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6276000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>6000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>12000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>5806000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5819000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7105000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>15064000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>13166000.0</v>
+      </c>
+      <c r="C25">
+        <v>12825000.0</v>
+      </c>
+      <c r="D25">
         <v>12944000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>13153000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>13181000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>13635000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>12076000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>12069000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>12749000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>12121000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>12131000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>11808000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>12396634.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>11283000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>12024000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>11522000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11905166.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>11774000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>11672000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>10832000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>10724383.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7597000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>10091000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>10006000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>10305791.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>46718000.0</v>
+      </c>
+      <c r="C28">
+        <v>46405000.0</v>
+      </c>
+      <c r="D28">
         <v>44044000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>41661000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>43546160.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>41046000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>36604000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>35641000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>48219000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>39893000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>33550000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>30844000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>35482740.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>32739000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>40741000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>32227000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>30539330.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>29329000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>34580000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>34336000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>34750040.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>30779000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>31907000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>34552000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>1613000.0</v>
+      </c>
+      <c r="C29">
+        <v>10191000.0</v>
+      </c>
+      <c r="D29">
         <v>1879000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2370000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5005350.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9231000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6697000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1835000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>12045000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>13287000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3703000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>372000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3276210.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3602000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2857000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2237000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>6959830.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>414000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1761000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1193000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-587580.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>981000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1006000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3057000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>5997410.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-651000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1482000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>270187000.0</v>
+      </c>
+      <c r="C30">
+        <v>258098000.0</v>
+      </c>
+      <c r="D30">
         <v>256039000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>249682000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>217413990.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>242878000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>236582000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>257829000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>245738000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>194058000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>233225000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>256072000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>260575907.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>260225000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>272019000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>269789000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>239037649.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>234238000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>245966000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>240730000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>244717801.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>212170000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>221920000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>224692000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>208341012.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>204485000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>210379000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>163000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>157000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>153000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>149000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>283644000.0</v>
+      </c>
+      <c r="C32">
+        <v>288486000.0</v>
+      </c>
+      <c r="D32">
         <v>286554000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>266081000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>236114290.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>287105000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>276667000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>273824000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>286288000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>266698000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>244016000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>258017000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>269347570.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>267164000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>266909000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>266397000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>252292480.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>236535000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>242052000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>229432000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>236974340.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>219886000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>228604000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>238194000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>210509390.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>210314000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>216655000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>163000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>163000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>165000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>155000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>64772000.0</v>
+      </c>
+      <c r="C2">
         <v>51993000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28698000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13885722.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3289189.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10288472.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6817689.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11141917.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-451279.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32067399.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>106440000</v>
+      </c>
+      <c r="C3">
         <v>38775260</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>41292930</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>33692000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>26202439</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>20219683</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>55429436</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>72547990</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>71921110</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>50816820</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23357980</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>23000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>22000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>20286000.0</v>
+      </c>
+      <c r="C6">
         <v>12758630.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23315370.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14309000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10596533.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6999283.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3470783.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4324230.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11593200.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-32518680.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>35848040.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="N6">
         <v>-7000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6">
+        <v>-7000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>13975000.0</v>
+      </c>
+      <c r="C7">
         <v>-44179470.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-28456870.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3051970.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>22039000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-21638220.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4622720.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-16341080.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-56786350.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-22156990.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-32304770.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>-17895605.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2101727.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6390647.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>-7000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-6000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>138</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>-8986803.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-11458957.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-13597778.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4345276.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-15889619.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10151129.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3559435.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-15734321.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-21096215.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="N10">
         <v>-7000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>-7000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>22026158.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-4667355.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12934462.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>18157000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11168784.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>37416933.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28280289.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>4365000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2301668.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-589537.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2612837.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-18000000.0</v>
       </c>
       <c r="M13">
         <v>-18000000.0</v>
       </c>
       <c r="N13">
         <v>-18000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>-18000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>52088000.0</v>
+      </c>
+      <c r="C14">
         <v>50631530.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>47729630.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>46523000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>45108502.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38049287.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>36168291.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>30412580.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>27275870.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23342660.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>21210640.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>22000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>21000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15">
+        <v>-3032000.0</v>
+      </c>
+      <c r="C15">
         <v>6042260.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2220960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2221000.0</v>
       </c>
       <c r="E15">
         <v>2221000.0</v>
       </c>
       <c r="F15">
+        <v>2221000.0</v>
+      </c>
+      <c r="G15">
         <v>4952169.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3301446.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3301450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3043750.0</v>
       </c>
       <c r="J15">
         <v>3043750.0</v>
       </c>
-      <c r="K15"/>
+      <c r="K15">
+        <v>3043750.0</v>
+      </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>85495000.0</v>
+      </c>
+      <c r="C16">
         <v>68351000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>52014000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>28697872.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13885722.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3289189.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10288472.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6817689.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11141917.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-451279.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>32067399.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>42703000.0</v>
+      </c>
+      <c r="C18">
         <v>63428000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>93524000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>74198261.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>29202440.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>36170992.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8491996.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-30083665.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-37837604.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
+        <v>494000.0</v>
+      </c>
+      <c r="C19">
         <v>-67942000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-38704000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-21782836.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-273627.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1508461.0</v>
       </c>
       <c r="G19">
         <v>-1508461.0</v>
       </c>
       <c r="H19">
+        <v>-1508461.0</v>
+      </c>
+      <c r="I19">
         <v>-52908591.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-74902908.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-60061635.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20">
+        <v>409000.0</v>
+      </c>
+      <c r="C20">
         <v>3563000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1201000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>28000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>28012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>13514750.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-8049000.0</v>
+      </c>
+      <c r="C21">
         <v>-36372737.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-42726667.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-35179000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-29159296.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-25308857.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1010344.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>64539000.0</v>
+      </c>
+      <c r="C22">
         <v>109657620.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>119452220.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>28106645.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4030216.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3182455.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3398049.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3908330.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>40853000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>21943000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9935540.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-18000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>150</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-11923680.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-12283130.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-11451000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-39611176.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-11903097.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-13939248.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-15400.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-14930.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-15400.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-7893550.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2589140.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>127000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>199819.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>99239.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>95734.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>124150.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10248200.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-9244810.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4785800.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>17721000.0</v>
+      </c>
+      <c r="C25">
         <v>979000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-13338000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13173047.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1732529.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>24539995.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9938236.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-5040853.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9961207.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>153</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>3562940.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1200500.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>13514750.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8358840.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>17753140.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>35949500.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>154</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>0.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8059000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>0.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>155</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-68264040.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-71921700.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-48851000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-40758472.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-42164123.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-18251038.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>45768950.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>52677110.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3450380.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>35104100.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-17000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-9000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>149143000.0</v>
+      </c>
+      <c r="C29">
         <v>127786080.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>134816830.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>96894000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>55408679.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>59972987.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>79633946.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22949080.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>34083510.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31040070.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>19316120.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>45000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>157</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-46668810.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-38703780.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-33093000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4061769.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-24145511.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-56692158.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-72423840.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-61672910.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-60061640.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-18572180.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-20000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-16000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-21000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>81623000.0</v>
+      </c>
+      <c r="C2">
+        <v>79010000.0</v>
+      </c>
+      <c r="D2">
         <v>77133000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>64772000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>81632000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>81084000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>67622000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>51993000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>86412000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>9821000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14875000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28698000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>29960000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13490000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>21442000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13886000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5027000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>15066000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1634000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3289189.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2168000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10784000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>17478000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9768000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>38000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>213000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>34856000</v>
+      </c>
+      <c r="C3">
+        <v>71584000</v>
+      </c>
+      <c r="D3">
         <v>39891000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>19338000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>38775260</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>44870000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>29747000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>14123000</v>
-      </c>
-[...4 lines deleted...]
-        <v>46063000</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
+        <v>46063000</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>30038000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10777000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5819000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>10119000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>6977000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>26206240</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>29906000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>17239000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>8741000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>23802000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>30466000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>21039000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>8460000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>57219860</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>35232000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5426000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>7000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>8000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>5000000</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>3564000.0</v>
+      </c>
+      <c r="C6">
+        <v>16851000.0</v>
+      </c>
+      <c r="D6">
         <v>14238000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>12361000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>12758630.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>29639000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>29091000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>15573000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-34470000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>77599000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6254000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-13823000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1765000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>16470000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-7952000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>7556000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>10596530.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1738000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>11777000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1655000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-6999280.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-8121000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1016000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>7710000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>3470780.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-6780000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>3334000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>22000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>8000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>4000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>-775000.0</v>
+      </c>
+      <c r="C7">
+        <v>-9476000.0</v>
+      </c>
+      <c r="D7">
         <v>-11537000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-5619000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-44179470.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-46798000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-23206000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-11980000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-35405000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>57360000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-31496000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-11544000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3051970.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-366000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>6920000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-4068000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2480320.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>16292000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>22105000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3375000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-21638220.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-11549000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-5952000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-2632000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-4622720.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-5494000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1798000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4141000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3331000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>6407000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-10381000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1981000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-5034000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>10857000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13">
         <v>-14000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>5000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-9000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-9000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>13166000.0</v>
+      </c>
+      <c r="C14">
+        <v>38325000.0</v>
+      </c>
+      <c r="D14">
         <v>25612000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>12885000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>50631530.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>36972000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>23606000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>12069000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>12749000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>12121000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>12131000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>11808000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>11694000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>11283000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>12024000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>11522000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>46183170.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>34278000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>22504000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>10832000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>38418380.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>27694000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>20097000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>10006000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>36168790.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>25863000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>9263000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AC14">
         <v>5000000.0</v>
       </c>
       <c r="AD14">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>5000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>143</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15">
+        <v>3032000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>6042260.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>6042000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2259000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2259000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>2220960.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2221000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2221000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>0.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>0.0</v>
       </c>
-      <c r="R15"/>
-[...1 lines deleted...]
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>4952170.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>4952000.0</v>
       </c>
-      <c r="V15"/>
-[...1 lines deleted...]
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>3301450.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>3301000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>85495000.0</v>
+      </c>
+      <c r="C16">
+        <v>81623000.0</v>
+      </c>
+      <c r="D16">
         <v>79010000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>77133000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>68351000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>81632000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>81084000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>67622000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>52014000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>86412000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>9821000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>14875000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>28697872.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>29960000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>13490000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>21442000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>13885722.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5027000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>15066000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1634000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3289189.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2168000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>10784000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>17478000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>10288472.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>38000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>213000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>6691000.0</v>
+      </c>
+      <c r="C18">
+        <v>11945000.0</v>
+      </c>
+      <c r="D18">
         <v>16256000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>7811000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>15402000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>19003000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>28169000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>854000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>27888000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>93939000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-5511000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-22792000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>30942261.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>10718000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>23444000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>9094000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>16036440.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-3258000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>20370000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3946000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>20821992.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2523000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>614000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>12212000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-605004.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>147</v>
+      </c>
+      <c r="B19">
+        <v>400000.0</v>
+      </c>
       <c r="C19">
+        <v>1043000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-21539000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-21417000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-17550000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-15268000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-13707000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>33331000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-45872000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>3749000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-29912000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>202164.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-5260000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-9876000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-6849000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>25668231.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-12632000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-8432000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-8666000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>6652489.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-10363000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-12317000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-8118000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-25832158.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-15965000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-4139000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20">
+        <v>210000.0</v>
+      </c>
+      <c r="C20">
+        <v>161000.0</v>
+      </c>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>38000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>93000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>236000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>426000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>2808000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>1201000.0</v>
       </c>
-      <c r="I20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20">
         <v>28000000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-6736000.0</v>
+      </c>
+      <c r="C21">
+        <v>6185000.0</v>
+      </c>
+      <c r="D21">
         <v>-9120000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1622000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-27244737.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1277000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-23570000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>13165000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>13044000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-17494000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>11139000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-29843000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>9926000.0</v>
+      </c>
+      <c r="C22">
+        <v>69173000.0</v>
+      </c>
+      <c r="D22">
         <v>41427000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>13650000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>109657620.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>93800000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>52572000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>13389000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>27273000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>54907000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4017000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4021000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>13160645.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6960000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>4276000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>6018000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>7668220.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-18118000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-19295000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-12435000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9698280.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>17936000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>11924000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>9148000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>14097730.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>11429000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1113000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-13000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>4000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>9000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>150</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-8129000.0</v>
+      </c>
+      <c r="D23">
         <v>-5487000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2749000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-11923680.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-9081000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-6082000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-3061000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-2567000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-3420000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-2783000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-2681000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-40606390.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-8483000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-5693000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-2747000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-11903100.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-9287000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-6481000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-3358000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-17160.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-4684000.0</v>
+      </c>
+      <c r="D24">
         <v>-3935000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-2201000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-7893550.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-1655000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>772000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>25000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-454000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>537000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>21000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>128000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>22144470.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>176000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>141000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>75000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-343520.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-332000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>604000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>342000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>527700.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>4372000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>11022000.0</v>
+      </c>
+      <c r="C25">
+        <v>2149000.0</v>
+      </c>
+      <c r="D25">
         <v>2243000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2307000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-6938000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2419000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2830000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2668000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-22394000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2994000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3026000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3036000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4870047.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2881000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2762000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2660000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-6700471.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2772000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2928000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2733000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>15306995.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3269000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2873000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3091000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-610764.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>153</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>199000.0</v>
+      </c>
+      <c r="D26">
         <v>38000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>38000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3562940.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3470000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3234000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
-[...1 lines deleted...]
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
         <v>28012000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>12000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>0.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>0.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>155</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-14606000.0</v>
+      </c>
+      <c r="D28">
         <v>-5913000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6695000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-68264040.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-16668000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-801000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>9983000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-20061000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5498000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-32626000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1662000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-40758470.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-11596000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-4779000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2221000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-42164120.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-23850000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-13603000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-4384000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-4328950.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-22644000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>35000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>41547000.0</v>
+      </c>
+      <c r="C29">
+        <v>107596000.0</v>
+      </c>
+      <c r="D29">
         <v>63958000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>27149000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>127786080.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>92896000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>58770000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>14977000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3193000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>140002000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-9238000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>7246000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>30719000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>16540000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>33564000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>16071000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>55408680.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>43072000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>33663000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4795000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>59972990.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>45815000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>33865000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>20672000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>65711860.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>44329000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>16827000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-9000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>12000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>6000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>157</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-76268000.0</v>
+      </c>
+      <c r="D30">
         <v>-43826000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-21539000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-46668810.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-46525000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-28975000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-29912000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-11108000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-5260000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-9876000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-6849000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4061770.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-29730000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-17098000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-8666000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-24145510.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-30798000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-20435000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-8118000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-56692160.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-30860000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>-4000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-3000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-6000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-5000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>