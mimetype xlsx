--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -824,8337 +827,8793 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>356000.0</v>
+      </c>
+      <c r="C2">
         <v>190000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>93000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>85000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>143441.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>522916.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>308316.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>813378.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>17000.0</v>
+      </c>
+      <c r="C7">
         <v>61000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>330000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>270000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>485539.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>642861.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>536628.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>74653000.0</v>
+      </c>
+      <c r="C8">
         <v>72612000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>66536000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>64358000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>58882571.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>58334738.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53798878.0</v>
       </c>
       <c r="H8">
         <v>53798878.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="I8">
+        <v>53798878.0</v>
+      </c>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>557000.0</v>
+      </c>
+      <c r="C10">
         <v>295000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>183000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5029000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3959600.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10669461.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6029642.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11499177.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2454536.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>64358000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>58883000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>58334738.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53798878.0</v>
       </c>
       <c r="H13">
         <v>53798878.0</v>
       </c>
       <c r="I13">
+        <v>53798878.0</v>
+      </c>
+      <c r="J13">
         <v>200001.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>1733441815.0</v>
+      </c>
+      <c r="C14">
         <v>1690758836.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>657626605.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>493367905.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>265451700.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>264047000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242500000.0</v>
       </c>
       <c r="H14">
         <v>242500000.0</v>
       </c>
       <c r="I14">
         <v>242500000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>242500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
         <v>2495000.0</v>
       </c>
       <c r="C20">
-        <v>0.0</v>
+        <v>2495000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
-        <v>625983.0</v>
+        <v>0.0</v>
       </c>
       <c r="F20">
         <v>625983.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>625983.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>1262000.0</v>
+      </c>
+      <c r="C21">
         <v>1441000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>3495213.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3776830.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>566765.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>577799.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>618513.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
         <v>0.0</v>
       </c>
       <c r="C22">
+        <v>0.0</v>
+      </c>
+      <c r="D22">
         <v>11000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>27000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1508000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1610011.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>903613.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>776647.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>979060.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-    </row>
-    <row r="24" spans="1:9">
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>2136000.0</v>
+      </c>
+      <c r="C24">
         <v>666000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>613000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1693000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2742720.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3763513.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6322156.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>1839000.0</v>
+      </c>
+      <c r="C28">
         <v>1394000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1510000.0</v>
       </c>
-      <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>13661770.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>3923000.0</v>
+      </c>
+      <c r="C29">
         <v>3421000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-296000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1055000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6095956.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12905191.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7766003.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12558387.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-7730229.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>658000.0</v>
+      </c>
+      <c r="C30">
         <v>281000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>73000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>515000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>127000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>201741.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>283483.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>588400.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>330116.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-1688000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1789000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3869528.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>7199238.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>11980588.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-34509113.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>185000.0</v>
+      </c>
+      <c r="C32">
         <v>-1238000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1490000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-88000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3693428.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>10653786.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6299064.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>11730384.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-6919431.0</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>3778000.0</v>
+      </c>
+      <c r="C33">
         <v>4001000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>252000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>168000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5313719.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5809583.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1903588.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>928819.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1121768.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>3213578.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3506955.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>11726716.0</v>
       </c>
     </row>
-    <row r="35" spans="1:9">
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>2451000.0</v>
+      </c>
+      <c r="C35">
         <v>1031000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>751000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1768000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6674735.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8191028.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>436649.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>100816.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>18048872.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
-    </row>
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-    </row>
-    <row r="39" spans="1:9">
+      <c r="J38"/>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>42000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>35000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>102166.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>112023.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>81933.0</v>
       </c>
-      <c r="I39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:9">
+      <c r="J39"/>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>3826000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>509000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>499132.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>428434.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>887339.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>163004.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>15000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>3700000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>4049607.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>39680.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>100816.0</v>
       </c>
-      <c r="I41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>13000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>134000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>638576.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>17296.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>1007434.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
-        <v>3177000.0</v>
+        <v>2932000.0</v>
       </c>
       <c r="C45">
+        <v>3180000.0</v>
+      </c>
+      <c r="D45">
         <v>3800000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3661000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4025067.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3826201.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3522842.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>21000.0</v>
+      </c>
+      <c r="C46">
         <v>65000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>252000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>168000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1192523.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1406770.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1336823.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
-    </row>
-    <row r="47" spans="1:9">
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>168000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1193000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1406770.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1336823.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>351020.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>503255.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-75872000.0</v>
+      </c>
+      <c r="C48">
         <v>-71981000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-68547000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-66059000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-56685000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-50700973.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-46050171.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-41240491.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-35098035.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>260000.0</v>
+      </c>
+      <c r="C50">
         <v>1023000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1080000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1050000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1020824.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>869337.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>0.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>9794150.0</v>
       </c>
     </row>
-    <row r="51" spans="1:9">
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
-    </row>
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-    </row>
-    <row r="53" spans="1:9">
+      <c r="J52"/>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>5077000.0</v>
+      </c>
+      <c r="C55">
         <v>4668000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>682000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6088000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>11423850.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>18755012.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>9621752.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>14191888.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5205897.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>1299000.0</v>
+      </c>
+      <c r="C56">
         <v>667000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>430000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5920000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>6110000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>12945429.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>7718164.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>13263069.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4084129.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>1114000.0</v>
+      </c>
+      <c r="C57">
         <v>1905000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1920000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6008000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2417000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2291643.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1419100.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1532685.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>11003560.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>3565000.0</v>
+      </c>
+      <c r="C58">
         <v>2936000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2671000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7776000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9091438.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>10482671.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1855749.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1633501.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>29052432.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>1527000.0</v>
+      </c>
+      <c r="C60">
         <v>1732000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-1989000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-1688000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2332412.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8272341.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7766003.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>12558387.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-23846535.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="H1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="L1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="P1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="T1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>356000.0</v>
+      </c>
+      <c r="C2">
         <v>368000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>190000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>206000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>93000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="N2">
         <v>1000.0</v>
       </c>
       <c r="O2">
-        <v>84556.0</v>
+        <v>1000.0</v>
       </c>
       <c r="P2">
         <v>84556.0</v>
       </c>
       <c r="Q2">
-        <v>198000.0</v>
+        <v>84556.0</v>
       </c>
       <c r="R2">
         <v>198000.0</v>
       </c>
       <c r="S2">
-        <v>143441.0</v>
+        <v>198000.0</v>
       </c>
       <c r="T2">
         <v>143441.0</v>
       </c>
       <c r="U2">
-        <v>546000.0</v>
+        <v>143441.0</v>
       </c>
       <c r="V2">
         <v>546000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:22">
+      <c r="W2">
+        <v>546000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>17000.0</v>
+      </c>
+      <c r="C7">
         <v>33000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>61000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>70000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>118000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>268000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>330000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>147000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>195000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>266000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>270000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>288000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>356000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>485539.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>512000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>642861.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>676000.0</v>
       </c>
-      <c r="V7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
-        <v>72612000.0</v>
+        <v>74653000.0</v>
       </c>
       <c r="C8">
         <v>72612000.0</v>
       </c>
       <c r="D8">
-        <v>67518000.0</v>
+        <v>72612000.0</v>
       </c>
       <c r="E8">
         <v>67518000.0</v>
       </c>
       <c r="F8">
         <v>67518000.0</v>
       </c>
       <c r="G8">
+        <v>67518000.0</v>
+      </c>
+      <c r="H8">
         <v>66536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65393000.0</v>
       </c>
       <c r="I8">
         <v>65393000.0</v>
       </c>
       <c r="J8">
         <v>65393000.0</v>
       </c>
       <c r="K8">
+        <v>65393000.0</v>
+      </c>
+      <c r="L8">
         <v>64358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58883000.0</v>
       </c>
       <c r="M8">
         <v>58883000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="N8">
+        <v>58883000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8">
         <v>58882571.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>58883000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>557000.0</v>
+      </c>
+      <c r="C10">
         <v>300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>295000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>166000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>150000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>223000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>183000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2011000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2809000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3830000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5029000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>527000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1280000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>3959600.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>7673000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>10669461.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>8688000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:22">
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>64358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58883000.0</v>
       </c>
       <c r="M13">
         <v>58883000.0</v>
       </c>
       <c r="N13">
         <v>58883000.0</v>
       </c>
       <c r="O13">
-        <v>58882571.0</v>
+        <v>58883000.0</v>
       </c>
       <c r="P13">
         <v>58882571.0</v>
       </c>
       <c r="Q13">
-        <v>58883000.0</v>
+        <v>58882571.0</v>
       </c>
       <c r="R13">
         <v>58883000.0</v>
       </c>
       <c r="S13">
-        <v>58334738.0</v>
+        <v>58883000.0</v>
       </c>
       <c r="T13">
         <v>58334738.0</v>
       </c>
       <c r="U13">
-        <v>56896000.0</v>
+        <v>58334738.0</v>
       </c>
       <c r="V13">
         <v>56896000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13">
+        <v>56896000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
-        <v>1690758836.0</v>
+        <v>1733441815.0</v>
       </c>
       <c r="C14">
         <v>1690758836.0</v>
       </c>
       <c r="D14">
-        <v>744758836.0</v>
+        <v>1690758836.0</v>
       </c>
       <c r="E14">
         <v>744758836.0</v>
       </c>
       <c r="F14">
         <v>744758836.0</v>
       </c>
       <c r="G14">
+        <v>744758836.0</v>
+      </c>
+      <c r="H14">
         <v>657626605.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>559126605.0</v>
       </c>
       <c r="I14">
         <v>559126605.0</v>
       </c>
       <c r="J14">
         <v>559126605.0</v>
       </c>
       <c r="K14">
+        <v>559126605.0</v>
+      </c>
+      <c r="L14">
         <v>493367905.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>280477267.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>265451700.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>265451700.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>265451700.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>264047000.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>260358000.0</v>
       </c>
-      <c r="V14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
         <v>2495000.0</v>
       </c>
       <c r="C20">
         <v>2495000.0</v>
       </c>
-      <c r="D20"/>
+      <c r="D20">
+        <v>2495000.0</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>626000.0</v>
       </c>
       <c r="M20">
         <v>626000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="N20">
+        <v>626000.0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20">
         <v>625983.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>626000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>625983.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>177000.0</v>
       </c>
-      <c r="V20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
-        <v>1441000.0</v>
+        <v>1262000.0</v>
       </c>
       <c r="C21">
         <v>1441000.0</v>
       </c>
-      <c r="D21"/>
+      <c r="D21">
+        <v>1441000.0</v>
+      </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>3225000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3319000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>3495213.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>3669000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>3776830.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>3727000.0</v>
       </c>
-      <c r="V21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="C22">
+        <v>30</v>
+      </c>
+      <c r="B22">
         <v>0.0</v>
       </c>
+      <c r="C22"/>
       <c r="D22">
         <v>0.0</v>
       </c>
       <c r="E22">
         <v>0.0</v>
       </c>
       <c r="F22">
+        <v>0.0</v>
+      </c>
+      <c r="G22">
         <v>7000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>180000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>183000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>187000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1479000.0</v>
       </c>
       <c r="N22">
         <v>1479000.0</v>
       </c>
       <c r="O22">
-        <v>1508221.0</v>
+        <v>1479000.0</v>
       </c>
       <c r="P22">
         <v>1508221.0</v>
       </c>
       <c r="Q22">
-        <v>1535000.0</v>
+        <v>1508221.0</v>
       </c>
       <c r="R22">
         <v>1535000.0</v>
       </c>
       <c r="S22">
-        <v>1610011.0</v>
+        <v>1535000.0</v>
       </c>
       <c r="T22">
         <v>1610011.0</v>
       </c>
       <c r="U22">
-        <v>2272000.0</v>
+        <v>1610011.0</v>
       </c>
       <c r="V22">
         <v>2272000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22">
+        <v>2272000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>2136000.0</v>
+      </c>
+      <c r="C24">
         <v>1896000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>666000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>71000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>176000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>338000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>613000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>886000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1157000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1426000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1693000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1958000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2221000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>2742720.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>3257000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>3763513.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>2340000.0</v>
       </c>
-      <c r="V24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>1839000.0</v>
+      </c>
+      <c r="C28">
         <v>2182000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1394000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2196000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1006000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1202000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1510000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>2474000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1976000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>3923000.0</v>
+      </c>
+      <c r="C29">
         <v>3594000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3421000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-446000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1232000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-274000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-296000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-236000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>626000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1487000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1055000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2126000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3237000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>6095956.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>9554000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>12905191.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>13689000.0</v>
       </c>
-      <c r="V29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>658000.0</v>
+      </c>
+      <c r="C30">
         <v>433000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>281000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>72000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>73000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>156000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>217000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>417000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>640000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306000.0</v>
       </c>
       <c r="N30">
         <v>306000.0</v>
       </c>
       <c r="O30">
-        <v>313098.0</v>
+        <v>306000.0</v>
       </c>
       <c r="P30">
         <v>313098.0</v>
       </c>
       <c r="Q30">
-        <v>245000.0</v>
+        <v>313098.0</v>
       </c>
       <c r="R30">
         <v>245000.0</v>
       </c>
       <c r="S30">
-        <v>296740.0</v>
+        <v>245000.0</v>
       </c>
       <c r="T30">
         <v>296740.0</v>
       </c>
       <c r="U30">
-        <v>724000.0</v>
+        <v>296740.0</v>
       </c>
       <c r="V30">
         <v>724000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30">
+        <v>724000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-1688000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4726000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3964000.0</v>
       </c>
       <c r="N31">
         <v>-3964000.0</v>
       </c>
       <c r="O31">
-        <v>-1788784.0</v>
+        <v>-3964000.0</v>
       </c>
       <c r="P31">
         <v>-1788784.0</v>
       </c>
       <c r="Q31">
-        <v>995000.0</v>
+        <v>-1788784.0</v>
       </c>
       <c r="R31">
         <v>995000.0</v>
       </c>
       <c r="S31">
-        <v>3869528.0</v>
+        <v>995000.0</v>
       </c>
       <c r="T31">
         <v>3869528.0</v>
       </c>
       <c r="U31">
-        <v>6878000.0</v>
+        <v>3869528.0</v>
       </c>
       <c r="V31">
         <v>6878000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31">
+        <v>6878000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>185000.0</v>
+      </c>
+      <c r="C32">
         <v>-605000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1238000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-2800000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-2270000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1483000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1490000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-1367000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-504000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>350000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-88000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>401000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1282000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>3693428.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>3982000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>10653786.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>11551000.0</v>
       </c>
-      <c r="V32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>3778000.0</v>
+      </c>
+      <c r="C33">
         <v>3973000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4001000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>68000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>82000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>215000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>252000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>74000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>100000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>141000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>168000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4450000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4738000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>5313719.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>5347000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>5809583.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>5542000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:22">
+      <c r="W33"/>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>3244000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>3229000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>3213578.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>3506955.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>3469000.0</v>
       </c>
-      <c r="V34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>2451000.0</v>
+      </c>
+      <c r="C35">
         <v>2256000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1031000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>76000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>200000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>431000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>751000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>901000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1192000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1487000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1768000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5726000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>6039000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>6674735.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>4039000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>8191028.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>6311000.0</v>
       </c>
-      <c r="V35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:22">
+      <c r="W35"/>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36"/>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>42000.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-      <c r="O39">
-[...1 lines deleted...]
-      </c>
+      <c r="O39"/>
       <c r="P39">
         <v>35420.0</v>
       </c>
-      <c r="Q39"/>
+      <c r="Q39">
+        <v>35420.0</v>
+      </c>
       <c r="R39"/>
-      <c r="S39">
-[...1 lines deleted...]
-      </c>
+      <c r="S39"/>
       <c r="T39">
         <v>102166.0</v>
       </c>
-      <c r="U39"/>
+      <c r="U39">
+        <v>102166.0</v>
+      </c>
       <c r="V39"/>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39"/>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>2132000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2122000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2112000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3826000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>709000.0</v>
       </c>
       <c r="N40">
         <v>709000.0</v>
       </c>
       <c r="O40">
-        <v>509121.0</v>
+        <v>709000.0</v>
       </c>
       <c r="P40">
         <v>509121.0</v>
       </c>
       <c r="Q40">
-        <v>4296000.0</v>
+        <v>509121.0</v>
       </c>
       <c r="R40">
         <v>4296000.0</v>
       </c>
       <c r="S40">
-        <v>499132.0</v>
+        <v>4296000.0</v>
       </c>
       <c r="T40">
         <v>499132.0</v>
       </c>
       <c r="U40">
-        <v>950000.0</v>
+        <v>499132.0</v>
       </c>
       <c r="V40">
         <v>950000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40">
+        <v>950000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>15000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>3688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3687000.0</v>
       </c>
       <c r="N41">
         <v>3687000.0</v>
       </c>
       <c r="O41">
-        <v>3699643.0</v>
+        <v>3687000.0</v>
       </c>
       <c r="P41">
         <v>3699643.0</v>
       </c>
       <c r="Q41">
-        <v>514000.0</v>
+        <v>3699643.0</v>
       </c>
       <c r="R41">
         <v>514000.0</v>
       </c>
       <c r="S41">
-        <v>4049607.0</v>
+        <v>514000.0</v>
       </c>
       <c r="T41">
         <v>4049607.0</v>
       </c>
       <c r="U41">
-        <v>3510000.0</v>
+        <v>4049607.0</v>
       </c>
       <c r="V41">
         <v>3510000.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41">
+        <v>3510000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>13000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000.0</v>
       </c>
       <c r="N42">
         <v>72000.0</v>
       </c>
       <c r="O42">
-        <v>135208.0</v>
+        <v>72000.0</v>
       </c>
       <c r="P42">
         <v>135208.0</v>
       </c>
       <c r="Q42">
-        <v>111000.0</v>
+        <v>135208.0</v>
       </c>
       <c r="R42">
         <v>111000.0</v>
       </c>
       <c r="S42">
-        <v>638576.0</v>
+        <v>111000.0</v>
       </c>
       <c r="T42">
         <v>638576.0</v>
       </c>
       <c r="U42">
-        <v>42000.0</v>
+        <v>638576.0</v>
       </c>
       <c r="V42">
         <v>42000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42">
+        <v>42000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>2932000.0</v>
+      </c>
+      <c r="C45">
         <v>37000.0</v>
       </c>
-      <c r="C45">
-[...1 lines deleted...]
-      </c>
       <c r="D45">
+        <v>3180000.0</v>
+      </c>
+      <c r="E45">
         <v>68000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>82000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>215000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3800000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>74000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>100000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>141000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3661000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>599000.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>21000.0</v>
+      </c>
+      <c r="C46">
         <v>37000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>65000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>68000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>82000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>215000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>252000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>74000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>100000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>141000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>168000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>599000.0</v>
       </c>
-      <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
-    </row>
-    <row r="47" spans="1:22">
+      <c r="W46"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>168000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>793000.0</v>
       </c>
       <c r="N47">
         <v>793000.0</v>
       </c>
       <c r="O47">
-        <v>1192523.0</v>
+        <v>793000.0</v>
       </c>
       <c r="P47">
         <v>1192523.0</v>
       </c>
       <c r="Q47">
-        <v>1052000.0</v>
+        <v>1192523.0</v>
       </c>
       <c r="R47">
         <v>1052000.0</v>
       </c>
       <c r="S47">
-        <v>1406770.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="T47">
         <v>1406770.0</v>
       </c>
       <c r="U47">
-        <v>1638000.0</v>
+        <v>1406770.0</v>
       </c>
       <c r="V47">
         <v>1638000.0</v>
       </c>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47">
+        <v>1638000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-75872000.0</v>
+      </c>
+      <c r="C48">
         <v>-72606000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-71981000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-70416000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-69996000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-69307000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-68547000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-67607000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-67011000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-66402000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-66059000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-59847000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58974000.0</v>
       </c>
       <c r="N48">
         <v>-58974000.0</v>
       </c>
       <c r="O48">
-        <v>-56685367.0</v>
+        <v>-58974000.0</v>
       </c>
       <c r="P48">
         <v>-56685367.0</v>
       </c>
       <c r="Q48">
-        <v>-53704000.0</v>
+        <v>-56685367.0</v>
       </c>
       <c r="R48">
         <v>-53704000.0</v>
       </c>
       <c r="S48">
-        <v>-50700973.0</v>
+        <v>-53704000.0</v>
       </c>
       <c r="T48">
         <v>-50700973.0</v>
       </c>
       <c r="U48">
-        <v>-46156000.0</v>
+        <v>-50700973.0</v>
       </c>
       <c r="V48">
         <v>-46156000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:22">
+      <c r="W48">
+        <v>-46156000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>260000.0</v>
+      </c>
+      <c r="C50">
         <v>586000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1023000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2291000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>980000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1087000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1080000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1072000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1065000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1057000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1050000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1043000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1035000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>1020824.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>1007000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>869337.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>567000.0</v>
       </c>
-      <c r="V50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
-    </row>
-    <row r="52" spans="1:22">
+      <c r="W51"/>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
-    </row>
-    <row r="53" spans="1:22">
+      <c r="W52"/>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-    </row>
-    <row r="54" spans="1:22">
+      <c r="W53"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>5077000.0</v>
+      </c>
+      <c r="C55">
         <v>4799000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4668000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>504000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>545000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>690000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>682000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2586000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3508000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4808000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6088000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7070000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7990000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>11423850.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>15074000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>18755012.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>19371000.0</v>
       </c>
-      <c r="V55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:22">
+      <c r="W55"/>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>1299000.0</v>
+      </c>
+      <c r="C56">
         <v>826000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>667000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>436000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>463000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>475000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>430000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2512000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3408000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4667000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5920000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3252000.0</v>
       </c>
       <c r="N56">
         <v>3252000.0</v>
       </c>
       <c r="O56">
-        <v>6110131.0</v>
+        <v>3252000.0</v>
       </c>
       <c r="P56">
         <v>6110131.0</v>
       </c>
       <c r="Q56">
-        <v>9727000.0</v>
+        <v>6110131.0</v>
       </c>
       <c r="R56">
         <v>9727000.0</v>
       </c>
       <c r="S56">
-        <v>12945429.0</v>
+        <v>9727000.0</v>
       </c>
       <c r="T56">
         <v>12945429.0</v>
       </c>
       <c r="U56">
-        <v>13829000.0</v>
+        <v>12945429.0</v>
       </c>
       <c r="V56">
         <v>13829000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:22">
+      <c r="W56">
+        <v>13829000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>1114000.0</v>
+      </c>
+      <c r="C57">
         <v>1431000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1905000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3236000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2733000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1958000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1920000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3879000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3912000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4317000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6008000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1970000.0</v>
       </c>
       <c r="N57">
         <v>1970000.0</v>
       </c>
       <c r="O57">
-        <v>2416703.0</v>
+        <v>1970000.0</v>
       </c>
       <c r="P57">
         <v>2416703.0</v>
       </c>
       <c r="Q57">
-        <v>5745000.0</v>
+        <v>2416703.0</v>
       </c>
       <c r="R57">
         <v>5745000.0</v>
       </c>
       <c r="S57">
-        <v>2291643.0</v>
+        <v>5745000.0</v>
       </c>
       <c r="T57">
         <v>2291643.0</v>
       </c>
       <c r="U57">
-        <v>2278000.0</v>
+        <v>2291643.0</v>
       </c>
       <c r="V57">
         <v>2278000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:22">
+      <c r="W57">
+        <v>2278000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>3565000.0</v>
+      </c>
+      <c r="C58">
         <v>3687000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2936000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3312000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2933000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2389000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2671000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4780000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5104000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5804000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7776000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7945000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>8009000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>9091438.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>9784000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>10482671.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>8589000.0</v>
       </c>
-      <c r="V58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:22">
+      <c r="W58"/>
+    </row>
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>1527000.0</v>
+      </c>
+      <c r="C60">
         <v>1112000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1732000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-2808000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-2388000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-1699000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-1989000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-2194000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-1596000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-996000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-1688000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-875000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-19000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>2332412.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>5290000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>8272341.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>10782000.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:22">
+      <c r="W60"/>
+    </row>
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>3322000.0</v>
+      </c>
+      <c r="C2">
         <v>597000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>131000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1326000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1831146.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5468442.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>471952.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>387779.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>724903.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-5889000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6177000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4211570.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4794418.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4023980.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4085503.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>-8499000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4580638.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3560228.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4163588.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5284855.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5530028.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>1937000.0</v>
+      </c>
+      <c r="C9">
         <v>187000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>146000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1163000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>483090.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3438926.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>966128.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>880127.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1358603.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>-3994000.0</v>
+      </c>
+      <c r="C10">
         <v>-3187000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1514000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9850000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6040981.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4683811.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4809680.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6251537.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7212492.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-476000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-56000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-33009.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>80000.0</v>
+      </c>
+      <c r="C12">
         <v>39000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>111000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>168000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>208349.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>127248.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6349.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>575668.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>98</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>0.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>47000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>739.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1739.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>27200.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>114251.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>99</v>
+      </c>
+      <c r="B14">
+        <v>3000.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>-3962000.0</v>
+      </c>
+      <c r="C15">
         <v>-3434000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2488000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-9374000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-5984394.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-4650802.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-4809680.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6251537.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-7212492.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-9374000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-5984000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-4650802.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-4809680.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-6251537.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-7212492.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17">
+        <v>-3965000.0</v>
+      </c>
+      <c r="C17">
         <v>-3192000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1514000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-9374000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-5984394.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-4650802.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-4809680.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-6251537.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-7212492.0</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18">
+        <v>-80000.0</v>
+      </c>
+      <c r="C18">
         <v>-39000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-64000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-168000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-206610.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-100048.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>107902.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-575668.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1179357.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>-3155000.0</v>
+      </c>
+      <c r="C21">
         <v>-1702000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-996000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2954000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3312590.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4588252.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4499073.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5379180.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4275070.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>1472000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2327000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3378930.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2460509.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1882950.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2127531.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>263000.0</v>
+      </c>
+      <c r="C25">
         <v>120000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>241000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1183000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1251994.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>996335.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>639743.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>391014.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>503107.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>1000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>31000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>227000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1090910.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>877389.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1232581.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1072043.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>994714.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>2066143.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
-    </row>
-    <row r="29" spans="1:9">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>-29000.0</v>
+      </c>
+      <c r="C29">
         <v>5000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-476000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-56587.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-33009.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>8414000.0</v>
+      </c>
+      <c r="C30">
         <v>2486000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1273000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5443000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5626826.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13495620.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5937153.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6647086.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6358576.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>5259000.0</v>
+      </c>
+      <c r="C32">
         <v>784000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>277000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2489000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2314236.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8907368.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1438080.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1267906.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2083506.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
-        <v>548000.0</v>
+        <v>2061000.0</v>
       </c>
       <c r="C2">
+        <v>569000.0</v>
+      </c>
+      <c r="D2">
         <v>21000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>504000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>457000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>375000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>142000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>352000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>266146.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>809000.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-    </row>
-    <row r="3" spans="1:21">
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>-2700000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1174500.0</v>
       </c>
       <c r="M5">
         <v>-1174500.0</v>
       </c>
       <c r="N5">
+        <v>-1174500.0</v>
+      </c>
+      <c r="O5">
         <v>-1411504.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1498000.0</v>
       </c>
       <c r="Q5">
         <v>-1498000.0</v>
       </c>
       <c r="R5">
-        <v>-2009081.0</v>
+        <v>-1498000.0</v>
       </c>
       <c r="S5">
         <v>-2009081.0</v>
       </c>
       <c r="T5">
-        <v>79000.0</v>
+        <v>-2009081.0</v>
       </c>
       <c r="U5">
         <v>79000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5">
+        <v>79000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
         <v>-538000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-210000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6377000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-534000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-745000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-843000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1388638.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-894000.0</v>
       </c>
-      <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
-        <v>163000.0</v>
+        <v>1446000.0</v>
       </c>
       <c r="C9">
+        <v>157000.0</v>
+      </c>
+      <c r="D9">
         <v>-6000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>13000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>16000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>72000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>50000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>580000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>582000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>390000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>79000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>112000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>342090.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>258000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
-        <v>-1620000.0</v>
+        <v>-3380000.0</v>
       </c>
       <c r="C10">
+        <v>-2040000.0</v>
+      </c>
+      <c r="D10">
         <v>-420000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-571000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-760000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-398000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-383000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-370000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-343000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6647000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-887000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1103000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1213000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1770981.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1238000.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>-435000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13500.0</v>
       </c>
       <c r="M11">
         <v>-13500.0</v>
       </c>
       <c r="N11">
+        <v>-13500.0</v>
+      </c>
+      <c r="O11">
         <v>-14294.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000.0</v>
       </c>
       <c r="P11">
         <v>-14000.0</v>
       </c>
       <c r="Q11">
         <v>-14000.0</v>
       </c>
       <c r="R11">
-        <v>-16505.0</v>
+        <v>-14000.0</v>
       </c>
       <c r="S11">
         <v>-16505.0</v>
       </c>
-      <c r="T11"/>
+      <c r="T11">
+        <v>-16505.0</v>
+      </c>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12">
-        <v>7000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="C12">
+        <v>15000.0</v>
+      </c>
+      <c r="D12">
         <v>8000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>29000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>36000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>39000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>40000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>43000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>46000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>49349.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>51000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
+        <v>0.0</v>
+      </c>
+      <c r="F13">
         <v>15000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>37000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
         <v>1000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>0.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>261.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>99</v>
+      </c>
+      <c r="B14">
+        <v>3000.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
-        <v>-1625000.0</v>
+        <v>-3338000.0</v>
       </c>
       <c r="C15">
+        <v>-2045000.0</v>
+      </c>
+      <c r="D15">
         <v>-420000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-688000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-760000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-940000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-596000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-609000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-343000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-6212000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-873000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1090000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1199000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1756394.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1224000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-6212000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1144500.0</v>
       </c>
       <c r="M16">
         <v>-1144500.0</v>
       </c>
       <c r="N16">
+        <v>-1144500.0</v>
+      </c>
+      <c r="O16">
         <v>-1490197.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1502000.0</v>
       </c>
       <c r="Q16">
         <v>-1502000.0</v>
       </c>
       <c r="R16">
-        <v>-2272401.0</v>
+        <v>-1502000.0</v>
       </c>
       <c r="S16">
         <v>-2272401.0</v>
       </c>
       <c r="T16">
-        <v>-53000.0</v>
+        <v>-2272401.0</v>
       </c>
       <c r="U16">
         <v>-53000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16">
+        <v>-53000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17">
-        <v>-1625000.0</v>
+        <v>-3341000.0</v>
       </c>
       <c r="C17">
+        <v>-2045000.0</v>
+      </c>
+      <c r="D17">
         <v>-420000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-571000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-760000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-398000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-383000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-370000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-343000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6212000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-873000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1090000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1199000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1756394.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1224000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18">
-        <v>-7000.0</v>
+        <v>-74000.0</v>
       </c>
       <c r="C18">
+        <v>-15000.0</v>
+      </c>
+      <c r="D18">
         <v>-8000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>0.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>19000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-29000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000.0</v>
       </c>
       <c r="K18">
         <v>-40000.0</v>
       </c>
       <c r="L18">
+        <v>-40000.0</v>
+      </c>
+      <c r="M18">
         <v>-42000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-46000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-49610.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-50000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
-        <v>-946000.0</v>
+        <v>-2914000.0</v>
       </c>
       <c r="C21">
+        <v>-1140000.0</v>
+      </c>
+      <c r="D21">
         <v>-271000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-358000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-318000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-251000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-296000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-238000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>29000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-759000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-496000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-773000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-926000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-763590.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-682000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>505000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>316000.0</v>
       </c>
       <c r="M23">
         <v>316000.0</v>
       </c>
       <c r="N23">
+        <v>316000.0</v>
+      </c>
+      <c r="O23">
         <v>608229.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>546000.0</v>
       </c>
       <c r="Q23">
         <v>546000.0</v>
       </c>
       <c r="R23">
-        <v>469255.0</v>
+        <v>546000.0</v>
       </c>
       <c r="S23">
         <v>469255.0</v>
       </c>
       <c r="T23">
-        <v>728000.0</v>
+        <v>469255.0</v>
       </c>
       <c r="U23">
         <v>728000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23">
+        <v>728000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>221000.0</v>
+      </c>
+      <c r="C25">
         <v>38000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>32000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>37000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>63000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>39000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>42000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>97000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>231000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>313000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>315000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>324000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>332994.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>293000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>1000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>28000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>31000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>30000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>67000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>99000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>440910.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>265000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28"/>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>-39000.0</v>
+      </c>
+      <c r="C29">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>-435000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-14000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-13000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-14000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-14587.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-14000.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
-        <v>1657000.0</v>
+        <v>6421000.0</v>
       </c>
       <c r="C30">
+        <v>1866000.0</v>
+      </c>
+      <c r="D30">
         <v>286000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>378000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>359000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>338000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>310000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>306000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1055000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1798000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1261000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>994000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1390000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1371826.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1749000.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
-    </row>
-    <row r="31" spans="1:21">
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
-        <v>711000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="C32">
+        <v>726000.0</v>
+      </c>
+      <c r="D32">
         <v>15000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>20000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>41000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>87000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>14000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>68000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1084000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1039000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>765000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>221000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>464000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>608236.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1067000.0</v>
       </c>
-      <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
+      <c r="V32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>295000.0</v>
+      </c>
+      <c r="C2">
         <v>183000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5029000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3960000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10669461.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6029642.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11499177.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2454536.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1033029.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>6000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>33000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>428000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>324721</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>561702</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>55966</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>314910</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>263000.0</v>
+      </c>
+      <c r="C6">
         <v>46000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4855000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1069000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6709000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4639819.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5469535.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9044641.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1421507.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7">
+        <v>-268000.0</v>
+      </c>
+      <c r="C7">
         <v>78000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-10000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>178000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-390021.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-871331.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-563487.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>71557.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-163518.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-469000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>75000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3650.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>228284.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-165095.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>383132.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>0.0</v>
+      </c>
+      <c r="C10">
         <v>52000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-139000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>115000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-394000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-785148.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-353802.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-15822.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-637491.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>79000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-163000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-361476.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>102189.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-226879.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>247041.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>4950000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>481000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2094734.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>176028.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1101101.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3151719.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>453000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>92000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>271643.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-540158.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>479353.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-156200.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>263000.0</v>
+      </c>
+      <c r="C14">
         <v>120000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>241000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1183000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1252000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>996335.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>639743.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>391014.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>503107.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>557000.0</v>
+      </c>
+      <c r="C16">
         <v>295000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>183000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5029000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3959600.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10669461.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6029642.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11499177.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2454536.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-360000.0</v>
+      </c>
+      <c r="C18">
         <v>-2319000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1966000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3156000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5184109.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2880512.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5243528.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4894247.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4159797.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>135</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-5000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2689000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>5000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-860880.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-539427.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-671132.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-205380.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-438613.0</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>2632000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1173000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>5698000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>3125150.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3125000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>14532175.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>707000.0</v>
+      </c>
+      <c r="C21">
         <v>-4000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1050000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1294000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1146000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4400795.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-258303.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-131419.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5562380.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>-3962000.0</v>
+      </c>
+      <c r="C22">
         <v>-3434000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-2488000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9374000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-5984394.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4650802.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-4809680.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-6251537.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-7212492.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
       <c r="E23">
         <v>-223000.0</v>
       </c>
       <c r="F23">
-        <v>-28000.0</v>
+        <v>-223000.0</v>
       </c>
       <c r="G23">
         <v>-28000.0</v>
       </c>
       <c r="H23">
+        <v>-28000.0</v>
+      </c>
+      <c r="I23">
         <v>-472384.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1111.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>98000.0</v>
       </c>
       <c r="F24">
         <v>98000.0</v>
       </c>
       <c r="G24">
         <v>98000.0</v>
       </c>
       <c r="H24">
+        <v>98000.0</v>
+      </c>
+      <c r="I24">
         <v>-300000.0</v>
       </c>
-      <c r="I24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>232000.0</v>
+      </c>
+      <c r="C25">
         <v>191000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>80000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>138000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>227910.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>707012.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-97092.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>888022.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2975213.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
+        <v>3511000.0</v>
+      </c>
+      <c r="C27">
         <v>836000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>0.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>-67000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>44343.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1368403.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>4181000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1146000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7497945.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-258303.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13935241.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5561269.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>-360000.0</v>
+      </c>
+      <c r="C29">
         <v>-2313000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1966000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3063000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4641000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2431064.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4557396.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4687865.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3721184.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>5000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-860000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-539427.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-671132.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-205380.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-438613.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>295000.0</v>
+      </c>
+      <c r="C2">
         <v>171000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>155000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>223000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>183000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2011000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2809000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3830000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5029000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>527000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1280000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3959600.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5953000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7673000.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-    </row>
-    <row r="3" spans="1:21">
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>7000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12000</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000</v>
       </c>
       <c r="M3">
         <v>7000</v>
       </c>
       <c r="N3">
+        <v>7000</v>
+      </c>
+      <c r="O3">
         <v>199147</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>93000</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000</v>
       </c>
       <c r="Q3">
         <v>15000</v>
       </c>
       <c r="R3">
-        <v>65361</v>
+        <v>15000</v>
       </c>
       <c r="S3">
         <v>65361</v>
       </c>
       <c r="T3">
-        <v>97000</v>
+        <v>65361</v>
       </c>
       <c r="U3">
         <v>97000</v>
       </c>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3">
+        <v>97000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>122</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>126000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-68000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-28000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1830000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-796000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1030000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1199000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4502000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1340000.0</v>
       </c>
       <c r="M6">
         <v>-1340000.0</v>
       </c>
       <c r="N6">
+        <v>-1340000.0</v>
+      </c>
+      <c r="O6">
         <v>-1856931.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1498000.0</v>
       </c>
       <c r="Q6">
         <v>-1498000.0</v>
       </c>
       <c r="R6">
-        <v>990910.0</v>
+        <v>-1498000.0</v>
       </c>
       <c r="S6">
         <v>990910.0</v>
       </c>
       <c r="T6">
-        <v>1329000.0</v>
+        <v>990910.0</v>
       </c>
       <c r="U6">
         <v>1329000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6">
+        <v>1329000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>123</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-162000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-717000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>905000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>52000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>141000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>74000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-131000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-94000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>270000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>128000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-102000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-118000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>298979.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-313000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>-162000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48000.0</v>
       </c>
       <c r="M9">
         <v>-48000.0</v>
       </c>
       <c r="N9">
+        <v>-48000.0</v>
+      </c>
+      <c r="O9">
         <v>-14130.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51500.0</v>
       </c>
       <c r="Q9">
         <v>51500.0</v>
       </c>
       <c r="R9">
-        <v>-12675.0</v>
+        <v>51500.0</v>
       </c>
       <c r="S9">
         <v>-12675.0</v>
       </c>
       <c r="T9">
-        <v>14500.0</v>
+        <v>-12675.0</v>
       </c>
       <c r="U9">
         <v>14500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9">
+        <v>14500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>126</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>16000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>22000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-156000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>37000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32500.0</v>
       </c>
       <c r="M10">
         <v>32500.0</v>
       </c>
       <c r="N10">
+        <v>32500.0</v>
+      </c>
+      <c r="O10">
         <v>-41913.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-155000.0</v>
       </c>
       <c r="Q10">
         <v>-155000.0</v>
       </c>
       <c r="R10">
-        <v>281426.0</v>
+        <v>-155000.0</v>
       </c>
       <c r="S10">
         <v>281426.0</v>
       </c>
       <c r="T10">
-        <v>-674000.0</v>
+        <v>281426.0</v>
       </c>
       <c r="U10">
         <v>-674000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10">
+        <v>-674000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>161000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42500.0</v>
       </c>
       <c r="M11">
         <v>-42500.0</v>
       </c>
       <c r="N11">
+        <v>-42500.0</v>
+      </c>
+      <c r="O11">
         <v>-157959.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76500.0</v>
       </c>
       <c r="Q11">
         <v>76500.0</v>
       </c>
       <c r="R11">
-        <v>-133238.0</v>
+        <v>76500.0</v>
       </c>
       <c r="S11">
         <v>-133238.0</v>
       </c>
       <c r="T11">
-        <v>-47500.0</v>
+        <v>-133238.0</v>
       </c>
       <c r="U11">
         <v>-47500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11">
+        <v>-47500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>5063000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62000.0</v>
       </c>
       <c r="M12">
         <v>-62000.0</v>
       </c>
       <c r="N12">
+        <v>-62000.0</v>
+      </c>
+      <c r="O12">
         <v>55586.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194500.0</v>
       </c>
       <c r="Q12">
         <v>194500.0</v>
       </c>
       <c r="R12">
-        <v>1042867.0</v>
+        <v>194500.0</v>
       </c>
       <c r="S12">
         <v>1042867.0</v>
       </c>
       <c r="T12">
-        <v>4500.0</v>
+        <v>1042867.0</v>
       </c>
       <c r="U12">
         <v>4500.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12">
+        <v>4500.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>234000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-52000.0</v>
       </c>
       <c r="M13">
         <v>-52000.0</v>
       </c>
       <c r="N13">
+        <v>-52000.0</v>
+      </c>
+      <c r="O13">
         <v>206991.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-161000.0</v>
       </c>
       <c r="Q13">
         <v>-161000.0</v>
       </c>
       <c r="R13">
-        <v>1036322.0</v>
+        <v>-161000.0</v>
       </c>
       <c r="S13">
         <v>1036322.0</v>
       </c>
       <c r="T13">
-        <v>-900500.0</v>
+        <v>1036322.0</v>
       </c>
       <c r="U13">
         <v>-900500.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13">
+        <v>-900500.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>130</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>38000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>32000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>63000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>39000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>42000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>97000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>231000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319500.0</v>
       </c>
       <c r="M14">
         <v>319500.0</v>
       </c>
       <c r="N14">
+        <v>319500.0</v>
+      </c>
+      <c r="O14">
         <v>312997.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>313000.0</v>
       </c>
       <c r="Q14">
         <v>313000.0</v>
       </c>
       <c r="R14">
-        <v>311168.0</v>
+        <v>313000.0</v>
       </c>
       <c r="S14">
         <v>311168.0</v>
       </c>
       <c r="T14">
-        <v>187000.0</v>
+        <v>311168.0</v>
       </c>
       <c r="U14">
         <v>187000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14">
+        <v>187000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>132</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>295000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>171000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>155000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>223000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>183000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2011000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2809000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3830000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5029000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>527000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1280000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3959600.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5953000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7673000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>134</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-777000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1157000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>246000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-631000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-483000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-470000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-698000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-315000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-670000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-445000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-972000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1069000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1333109.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1364000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>135</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
         <v>0.0</v>
       </c>
       <c r="F19">
+        <v>0.0</v>
+      </c>
+      <c r="G19">
         <v>-2139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
+        <v>0.0</v>
+      </c>
+      <c r="J19">
         <v>-550000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>76000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-24000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-14000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-33000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-616880.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-123000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>136</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>1628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>1004000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>137</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-673000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1205000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-269000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-267000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
-[...1 lines deleted...]
-      </c>
+      <c r="J21"/>
       <c r="K21">
         <v>-325000.0</v>
       </c>
       <c r="L21">
-        <v>-322000.0</v>
+        <v>-325000.0</v>
       </c>
       <c r="M21">
         <v>-322000.0</v>
       </c>
       <c r="N21">
+        <v>-322000.0</v>
+      </c>
+      <c r="O21">
         <v>-336443.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-246000.0</v>
       </c>
       <c r="Q21">
         <v>-246000.0</v>
       </c>
       <c r="R21">
-        <v>794898.0</v>
+        <v>-246000.0</v>
       </c>
       <c r="S21">
         <v>794898.0</v>
       </c>
       <c r="T21">
-        <v>1405500.0</v>
+        <v>794898.0</v>
       </c>
       <c r="U21">
         <v>1405500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21">
+        <v>1405500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
-        <v>-1625000.0</v>
+        <v>-3338000.0</v>
       </c>
       <c r="C22">
+        <v>-2045000.0</v>
+      </c>
+      <c r="D22">
         <v>-420000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-688000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-760000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-940000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-596000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-609000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-343000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6212000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1144500.0</v>
       </c>
       <c r="M22">
         <v>-1144500.0</v>
       </c>
       <c r="N22">
+        <v>-1144500.0</v>
+      </c>
+      <c r="O22">
         <v>-1490197.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1502000.0</v>
       </c>
       <c r="Q22">
         <v>-1502000.0</v>
       </c>
       <c r="R22">
-        <v>-2272401.0</v>
+        <v>-1502000.0</v>
       </c>
       <c r="S22">
         <v>-2272401.0</v>
       </c>
       <c r="T22">
-        <v>-53000.0</v>
+        <v>-2272401.0</v>
       </c>
       <c r="U22">
         <v>-53000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22">
+        <v>-53000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
+      <c r="J23"/>
       <c r="K23">
         <v>-223000.0</v>
       </c>
-      <c r="L23"/>
+      <c r="L23">
+        <v>-223000.0</v>
+      </c>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
+      <c r="T23"/>
       <c r="U23">
         <v>-14000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23">
+        <v>-14000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
+      <c r="J24"/>
       <c r="K24">
         <v>98000.0</v>
       </c>
-      <c r="L24"/>
+      <c r="L24">
+        <v>98000.0</v>
+      </c>
       <c r="M24"/>
-      <c r="N24">
-[...1 lines deleted...]
-      </c>
+      <c r="N24"/>
       <c r="O24">
         <v>-150000.0</v>
       </c>
       <c r="P24">
         <v>-150000.0</v>
       </c>
       <c r="Q24">
         <v>-150000.0</v>
       </c>
-      <c r="R24"/>
+      <c r="R24">
+        <v>-150000.0</v>
+      </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>140</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>121000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-6000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>65000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-15000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>29000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>47000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>56000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>41000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-5000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>46000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>38910.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>51000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
-[...1 lines deleted...]
-      </c>
+      <c r="F27"/>
       <c r="G27">
         <v>0.0</v>
       </c>
-      <c r="H27"/>
+      <c r="H27">
+        <v>0.0</v>
+      </c>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>-32000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>0.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>35343.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>5150000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-322000.0</v>
       </c>
       <c r="M28">
         <v>-322000.0</v>
       </c>
       <c r="N28">
+        <v>-322000.0</v>
+      </c>
+      <c r="O28">
         <v>-336443.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-246000.0</v>
       </c>
       <c r="Q28">
         <v>-246000.0</v>
       </c>
       <c r="R28">
-        <v>794973.0</v>
+        <v>-246000.0</v>
       </c>
       <c r="S28">
         <v>794973.0</v>
       </c>
       <c r="T28">
-        <v>2954000.0</v>
+        <v>794973.0</v>
       </c>
       <c r="U28">
         <v>2954000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28">
+        <v>2954000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>144</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>-771000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1157000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>246000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-631000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-483000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-470000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-698000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-315000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-648000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-997000.0</v>
       </c>
       <c r="M29">
         <v>-997000.0</v>
       </c>
       <c r="N29">
+        <v>-997000.0</v>
+      </c>
+      <c r="O29">
         <v>-1128625.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1182500.0</v>
       </c>
       <c r="Q29">
         <v>-1182500.0</v>
       </c>
       <c r="R29">
-        <v>253468.0</v>
+        <v>-1182500.0</v>
       </c>
       <c r="S29">
         <v>253468.0</v>
       </c>
       <c r="T29">
-        <v>-1469000.0</v>
+        <v>253468.0</v>
       </c>
       <c r="U29">
         <v>-1469000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29">
+        <v>-1469000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>76000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23500.0</v>
       </c>
       <c r="M30">
         <v>-23500.0</v>
       </c>
       <c r="N30">
+        <v>-23500.0</v>
+      </c>
+      <c r="O30">
         <v>-369940.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60500.0</v>
       </c>
       <c r="Q30">
         <v>-60500.0</v>
       </c>
       <c r="R30">
-        <v>-101214.0</v>
+        <v>-60500.0</v>
       </c>
       <c r="S30">
         <v>-101214.0</v>
       </c>
       <c r="T30">
+        <v>-101214.0</v>
+      </c>
+      <c r="U30">
         <v>-168500.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-168500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>