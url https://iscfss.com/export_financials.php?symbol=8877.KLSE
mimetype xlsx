--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
     <t>2017-06-30</t>
@@ -250,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -866,13438 +872,14361 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>929587000.0</v>
+      </c>
+      <c r="C2">
         <v>889548000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>838347000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>531560000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>513684000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>531926000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>447042000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>414215000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>304639000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>153724000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>82000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>146000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>70000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>78000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>-1357000.0</v>
+      </c>
+      <c r="C5">
         <v>81360000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>82670000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>82392000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>82461000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>82453999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>82452999.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>9485000.0</v>
+      </c>
+      <c r="C7">
         <v>11489000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13810000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>17289000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>17128000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19566000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>19975000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12621000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>17292000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>15995000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>1256139000.0</v>
       </c>
       <c r="C8">
         <v>1256139000.0</v>
       </c>
       <c r="D8">
-        <v>1138871000.0</v>
+        <v>1256139000.0</v>
       </c>
       <c r="E8">
         <v>1138871000.0</v>
       </c>
       <c r="F8">
         <v>1138871000.0</v>
       </c>
       <c r="G8">
-        <v>1117961000.0</v>
+        <v>1138871000.0</v>
       </c>
       <c r="H8">
         <v>1117961000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>1117961000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>327478000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367806000.0</v>
       </c>
       <c r="L9">
         <v>367806000.0</v>
       </c>
-      <c r="M9"/>
+      <c r="M9">
+        <v>367806000.0</v>
+      </c>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>69358000.0</v>
+      </c>
+      <c r="C10">
         <v>210991000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28527000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>60111000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>71312000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>187407000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>270378000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>830048000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>303078000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>212733000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>66000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>74000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>25</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>31208000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>209794000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>312849000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>170057000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>232645000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>562270000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>379704000.0</v>
+      </c>
+      <c r="C12">
         <v>437903000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>482415000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>484229000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>754495000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1408940000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2423970000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3800770000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3942991000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4553942000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>600182000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1186557000.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>1256139000.0</v>
       </c>
       <c r="C13">
         <v>1256139000.0</v>
       </c>
       <c r="D13">
-        <v>1138871000.0</v>
+        <v>1256139000.0</v>
       </c>
       <c r="E13">
         <v>1138871000.0</v>
       </c>
       <c r="F13">
         <v>1138871000.0</v>
       </c>
       <c r="G13">
-        <v>1117961000.0</v>
+        <v>1138871000.0</v>
       </c>
       <c r="H13">
         <v>1117961000.0</v>
       </c>
       <c r="I13">
+        <v>1117961000.0</v>
+      </c>
+      <c r="J13">
         <v>755593000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>428115000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>427724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>796000000.0</v>
       </c>
       <c r="M13">
         <v>796000000.0</v>
       </c>
       <c r="N13">
+        <v>796000000.0</v>
+      </c>
+      <c r="O13">
         <v>551000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>226000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
         <v>2965411000.0</v>
       </c>
       <c r="C14">
         <v>2965411000.0</v>
       </c>
       <c r="D14">
-        <v>2695828000.0</v>
+        <v>2965411000.0</v>
       </c>
       <c r="E14">
         <v>2695828000.0</v>
       </c>
       <c r="F14">
         <v>2695828000.0</v>
       </c>
       <c r="G14">
-        <v>2654828000.0</v>
+        <v>2695828000.0</v>
       </c>
       <c r="H14">
         <v>2654828000.0</v>
       </c>
       <c r="I14">
-        <v>2139202890.0</v>
+        <v>2654828000.0</v>
       </c>
       <c r="J14">
         <v>2139202890.0</v>
       </c>
       <c r="K14">
+        <v>2139202890.0</v>
+      </c>
+      <c r="L14">
         <v>2138620000.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>30</v>
+      </c>
+      <c r="B16">
+        <v>12732000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>3974000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>30564000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>1223000.0</v>
       </c>
       <c r="E20">
+        <v>1223000.0</v>
+      </c>
+      <c r="F20">
         <v>18023000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>17922000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>7931226000.0</v>
+      </c>
+      <c r="C21">
         <v>7993765000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8050103000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7701967000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7337306000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6810302000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5663629000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4688826000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3828941000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3179661000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2388462000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1796922000.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>210489000.0</v>
+      </c>
+      <c r="C22">
         <v>194819000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>188120000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>217322000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>324710000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>341065000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>332862000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>335379000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>381974000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>260908000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>169062000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>144000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>100000000.0</v>
       </c>
-      <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>11016623000.0</v>
+      </c>
+      <c r="C23">
         <v>11156154000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11521178000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11386120000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11227269000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11217639000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10432756000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10692611000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9747851000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9347104000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3991687000.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
-    </row>
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>5327948000.0</v>
+      </c>
+      <c r="C24">
         <v>5507608000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5614068000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6253133000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6152965000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6123086000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5853618000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5995533000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6055370000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5959819000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1887796000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1822000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1781000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>601000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:15">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>39</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>5897163000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5986066000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6265124000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6163120000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6135344000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5865997000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6002111000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6065881000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5970110000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1899347000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1832552000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>219000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:15">
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>6087847000.0</v>
+      </c>
+      <c r="C28">
         <v>6028719000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6298454000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6435708000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6468554000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6298936000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5918242000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5595837000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6228807000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
-    </row>
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>8103377000.0</v>
+      </c>
+      <c r="C29">
         <v>8383181000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8608728000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8783782000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8930949000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9014980000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8661525000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8877965000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8525239000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8303186000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>274376000.0</v>
+      </c>
+      <c r="C30">
         <v>297764000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>445463000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>281140000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>140599000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>88549000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>106202000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>359936000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>384338000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>317030000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>206126000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>182000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>137000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>138000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>144000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-5397678000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4947118000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4294841000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3198563000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>-971975000.0</v>
+      </c>
+      <c r="C32">
         <v>-738160000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-603364000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-134093000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>126159000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>667958000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1843586000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3189362000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3858991000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4599828000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>10152054000.0</v>
+      </c>
+      <c r="C33">
         <v>10215953000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>10291168000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>10057464000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>9687160000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9181557000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>7396760000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6167447000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4843300000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3884438000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
-    </row>
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34">
+        <v>393036000.0</v>
+      </c>
+      <c r="C34">
         <v>381879000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>362162000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>342636000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>322827000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>304162000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>286577000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>270008000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>50911000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>6683490000.0</v>
+      </c>
+      <c r="C35">
         <v>6778706000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6871998000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>7126901000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6951302000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6863816000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6426533000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6546580000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6340759000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>6183133000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
-    </row>
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>150066000.0</v>
+      </c>
+      <c r="C36">
         <v>1404513000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1785747000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1883732000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2138664000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2515307000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>517519000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>507628000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>359696000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>218502000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
-    </row>
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="E37"/>
+        <v>51</v>
+      </c>
+      <c r="B37">
+        <v>595812000.0</v>
+      </c>
+      <c r="C37">
+        <v>544127000.0</v>
+      </c>
+      <c r="D37">
+        <v>520249000.0</v>
+      </c>
+      <c r="E37">
+        <v>491218000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>52</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>563993000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>96520000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1487099000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1479732000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1476036000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1396877000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>522544000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>369550000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>226949000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>124281000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>108564000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
-    </row>
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>53</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>9715000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>17492000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>151056000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>124916000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>25219000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12299000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5158000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>49713000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>217865000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>17554000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>39000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>21000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:15">
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>18424000.0</v>
+      </c>
+      <c r="C40">
         <v>44415000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>266849000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>337254000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>194424000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>146416000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>103330000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>11674000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3368000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>355000.0</v>
       </c>
-      <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40">
         <v>62000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>66000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>62000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>73000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:15">
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1204416000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1111009000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1032634000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>847113000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>82453000.0</v>
+      </c>
+      <c r="C42">
         <v>898821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="D42">
         <v>1.0</v>
       </c>
       <c r="E42">
         <v>1.0</v>
       </c>
       <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42">
         <v>82454000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>82453000.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
-    </row>
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>708183000.0</v>
+      </c>
+      <c r="C45">
         <v>736473000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>936446000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1022764000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1001418000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>986013000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>317187000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>1098083000.0</v>
+      </c>
+      <c r="C46">
         <v>736473000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>760757000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>849938000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>848450000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>867345000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>235258000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
-    </row>
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>61</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>740257000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>764168000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>849917000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>848450000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>867345000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>235258000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>133922000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>70248000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>64417000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>67290000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>59411000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>612183000.0</v>
+      </c>
+      <c r="C48">
         <v>817461000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>956748000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1083989000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1186879000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1312058000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1264652000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1325133000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1172291000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1083843000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>439155000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>264000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>263000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>228000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>185000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:15">
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>826011000.0</v>
+      </c>
+      <c r="C50">
         <v>720613000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>699103000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>568033000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>692600000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>662673000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>620858000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>700360000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>527426000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>421478000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>2146000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1911000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>774000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:15">
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>6157205000.0</v>
+      </c>
+      <c r="C51">
         <v>6239710000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6326981000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6495819000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6539866000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6653798000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6420901000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6002111000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6065881000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>5970110000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1899347000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>827160000.0</v>
+      </c>
+      <c r="C52">
         <v>724522000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>703077000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>586846000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>701266000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>518454000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>554904000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
+        <v>0.0</v>
+      </c>
+      <c r="M52">
         <v>2146000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1911000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>774000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:15">
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
+        <v>310346000.0</v>
+      </c>
+      <c r="C53">
         <v>226912000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>341533000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>424118000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>683183000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>988888000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1591322000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2970722000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>3639913000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>4341209000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>469260000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1114000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1292000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>125000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>51000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:15">
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>11016623000.0</v>
+      </c>
+      <c r="C55">
         <v>11156154000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>11521178000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>11386120000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>11227269000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11217639000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>10432756000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>10692611000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>9747851000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>9347104000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3991687000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3671000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3413000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2025000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>634000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>864569000.0</v>
+      </c>
+      <c r="C56">
         <v>940201000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1133490000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1328656000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1540109000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2036082000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3033460000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4523411000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4909309000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5462666000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1045234000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1546000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1623000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>282000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>201000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:15">
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>1787903000.0</v>
+      </c>
+      <c r="C57">
         <v>1678361000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1833374000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1462749000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1413950000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1368124000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1200970000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1344788000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1028577000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>862838000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>568501000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>462000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>338000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>304000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>215000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:15">
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>8471393000.0</v>
+      </c>
+      <c r="C58">
         <v>8457067000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8705372000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8589650000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8365252000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8684256000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7967690000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8249517000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7737514000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7425215000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2674549000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2484000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2311000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1104000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>223000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>1949418000.0</v>
+      </c>
+      <c r="C60">
         <v>2154960000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2295557000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2305252000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2408211000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2533383000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2465066000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2443094000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2010337000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1921889000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1317138000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1182443000.0</v>
       </c>
-      <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
-    </row>
-    <row r="61" spans="1:15">
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>929587000.0</v>
+      </c>
+      <c r="C2">
+        <v>869253000.0</v>
+      </c>
+      <c r="D2">
         <v>909630000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>839969000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>889548000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>884280000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>908282000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>877607000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>838347000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>876716000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>830393000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>643586000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>531560000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>844224000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>816087000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>719191000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>646718000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>554876000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>820789000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>581939000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>616473000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>521149000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>495762000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>298550000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>447042000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>527975000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>472777000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>464718000.0</v>
       </c>
-      <c r="AB2"/>
-[...1 lines deleted...]
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2">
         <v>116000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>108000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>118000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>82000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>-1357000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1374000.0</v>
+      </c>
+      <c r="D5">
         <v>-1279000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-1277000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>81360000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5"/>
+      <c r="G5">
+        <v>-960000.0</v>
+      </c>
       <c r="H5">
+        <v>-1088000.0</v>
+      </c>
+      <c r="I5">
+        <v>-1571000.0</v>
+      </c>
+      <c r="J5">
         <v>82670000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>82658000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>82391000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>82433000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>82392000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>82440000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>82461000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>82461000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>21</v>
+      </c>
+      <c r="B7">
+        <v>9485000.0</v>
+      </c>
       <c r="C7">
+        <v>11635000.0</v>
+      </c>
+      <c r="D7">
+        <v>11886000.0</v>
+      </c>
+      <c r="E7">
         <v>11636000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>11489000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>11635000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>13030000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>14119000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>13810000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>15985000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>16882000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>17532000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>17289000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>17366000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>16640000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>19770000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>17128000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>15544000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>22489000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>17803000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>19566000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>80059000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>82350000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>18775000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>19975000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>21375000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>22057000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>23151000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>22</v>
+      </c>
+      <c r="B8">
+        <v>1256139000.0</v>
+      </c>
       <c r="C8">
         <v>1256139000.0</v>
       </c>
       <c r="D8">
         <v>1256139000.0</v>
       </c>
       <c r="E8">
         <v>1256139000.0</v>
       </c>
       <c r="F8">
         <v>1256139000.0</v>
       </c>
       <c r="G8">
         <v>1256139000.0</v>
       </c>
       <c r="H8">
         <v>1256139000.0</v>
       </c>
       <c r="I8">
         <v>1256139000.0</v>
       </c>
       <c r="J8">
         <v>1256139000.0</v>
       </c>
       <c r="K8">
         <v>1256139000.0</v>
       </c>
       <c r="L8">
-        <v>1138871000.0</v>
+        <v>1256139000.0</v>
       </c>
       <c r="M8">
-        <v>1138871000.0</v>
+        <v>1256139000.0</v>
       </c>
       <c r="N8">
         <v>1138871000.0</v>
       </c>
       <c r="O8">
         <v>1138871000.0</v>
       </c>
       <c r="P8">
         <v>1138871000.0</v>
       </c>
       <c r="Q8">
         <v>1138871000.0</v>
       </c>
       <c r="R8">
         <v>1138871000.0</v>
       </c>
       <c r="S8">
         <v>1138871000.0</v>
       </c>
       <c r="T8">
         <v>1138871000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>1138871000.0</v>
+      </c>
+      <c r="V8">
+        <v>1138871000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>69358000.0</v>
+      </c>
+      <c r="C10">
+        <v>63484000.0</v>
+      </c>
+      <c r="D10">
         <v>86684000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>101787000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>210991000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>208976000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>190824000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>107848000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>28527000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>173721000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>72541000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>89917000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>60111000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>227315000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>75263000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>69986000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>78470000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>78855000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>78570000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>93488000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>187407000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>178972000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>130785000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>232671000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>269657000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>289870000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>332165000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>521200000.0</v>
       </c>
-      <c r="AB10"/>
-[...1 lines deleted...]
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
         <v>88000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>58000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>104000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
+        <v>5920000.0</v>
+      </c>
+      <c r="E11">
         <v>13283000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>31208000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2283000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>19313000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>84068000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>312849000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>174557000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>175828000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>177525000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>170057000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>379704000.0</v>
+      </c>
+      <c r="C12">
+        <v>335109000.0</v>
+      </c>
+      <c r="D12">
         <v>183695000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>383659000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>437903000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>344447000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>308966000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>432284000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>370060000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>394961000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>449988000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>631153000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>484229000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>692249000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>749293000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>855213000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>924954000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>937606000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1056351000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1191725000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1408940000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1524970000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1671239000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1974623000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2423970000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2628025000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3033407000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3417664000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3800770000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3249494000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>1256139000.0</v>
       </c>
       <c r="C13">
         <v>1256139000.0</v>
       </c>
       <c r="D13">
         <v>1256139000.0</v>
       </c>
       <c r="E13">
         <v>1256139000.0</v>
       </c>
       <c r="F13">
         <v>1256139000.0</v>
       </c>
       <c r="G13">
         <v>1256139000.0</v>
       </c>
       <c r="H13">
         <v>1256139000.0</v>
       </c>
       <c r="I13">
         <v>1256139000.0</v>
       </c>
       <c r="J13">
         <v>1256139000.0</v>
       </c>
       <c r="K13">
         <v>1256139000.0</v>
       </c>
       <c r="L13">
-        <v>1138871000.0</v>
+        <v>1256139000.0</v>
       </c>
       <c r="M13">
-        <v>1138871000.0</v>
+        <v>1256139000.0</v>
       </c>
       <c r="N13">
         <v>1138871000.0</v>
       </c>
       <c r="O13">
         <v>1138871000.0</v>
       </c>
       <c r="P13">
         <v>1138871000.0</v>
       </c>
       <c r="Q13">
         <v>1138871000.0</v>
       </c>
       <c r="R13">
         <v>1138871000.0</v>
       </c>
       <c r="S13">
         <v>1138871000.0</v>
       </c>
       <c r="T13">
         <v>1138871000.0</v>
       </c>
       <c r="U13">
         <v>1138871000.0</v>
       </c>
       <c r="V13">
         <v>1138871000.0</v>
       </c>
       <c r="W13">
         <v>1138871000.0</v>
       </c>
       <c r="X13">
-        <v>1117961000.0</v>
+        <v>1138871000.0</v>
       </c>
       <c r="Y13">
-        <v>1117961000.0</v>
+        <v>1138871000.0</v>
       </c>
       <c r="Z13">
         <v>1117961000.0</v>
       </c>
       <c r="AA13">
         <v>1117961000.0</v>
       </c>
       <c r="AB13">
         <v>1117961000.0</v>
       </c>
       <c r="AC13">
+        <v>1117961000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1117961000.0</v>
+      </c>
+      <c r="AE13">
         <v>756132000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>796000000.0</v>
       </c>
       <c r="AF13">
         <v>796000000.0</v>
       </c>
       <c r="AG13">
         <v>796000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>796000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>796000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
         <v>2965411000.0</v>
       </c>
       <c r="C14">
         <v>2965411000.0</v>
       </c>
       <c r="D14">
         <v>2965411000.0</v>
       </c>
       <c r="E14">
         <v>2965411000.0</v>
       </c>
       <c r="F14">
         <v>2965411000.0</v>
       </c>
       <c r="G14">
         <v>2965411000.0</v>
       </c>
       <c r="H14">
         <v>2965411000.0</v>
       </c>
       <c r="I14">
         <v>2965411000.0</v>
       </c>
       <c r="J14">
         <v>2965411000.0</v>
       </c>
       <c r="K14">
         <v>2965411000.0</v>
       </c>
       <c r="L14">
-        <v>2695828000.0</v>
+        <v>2965411000.0</v>
       </c>
       <c r="M14">
-        <v>2695828000.0</v>
+        <v>2965411000.0</v>
       </c>
       <c r="N14">
         <v>2695828000.0</v>
       </c>
       <c r="O14">
         <v>2695828000.0</v>
       </c>
       <c r="P14">
         <v>2695828000.0</v>
       </c>
       <c r="Q14">
         <v>2695828000.0</v>
       </c>
       <c r="R14">
         <v>2695828000.0</v>
       </c>
       <c r="S14">
         <v>2695828000.0</v>
       </c>
       <c r="T14">
         <v>2695828000.0</v>
       </c>
       <c r="U14">
         <v>2695828000.0</v>
       </c>
       <c r="V14">
+        <v>2695828000.0</v>
+      </c>
+      <c r="W14">
+        <v>2695828000.0</v>
+      </c>
+      <c r="X14">
         <v>2695828002.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2695828002.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2654828002.0</v>
       </c>
       <c r="Z14">
         <v>2654828002.0</v>
       </c>
       <c r="AA14">
+        <v>2654828002.0</v>
+      </c>
+      <c r="AB14">
+        <v>2654828002.0</v>
+      </c>
+      <c r="AC14">
         <v>2649288700.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2647613600.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2146058400.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2115384600.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2068965500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2142857100.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2432432400.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16">
+        <v>12732000.0</v>
+      </c>
+      <c r="C16">
+        <v>21883000.0</v>
+      </c>
+      <c r="D16">
         <v>8740000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>3974000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>1223000.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>1223000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20">
         <v>18023000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20">
         <v>17922000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>135039000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>137988000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>7931226000.0</v>
+      </c>
+      <c r="C21">
+        <v>7946888000.0</v>
+      </c>
+      <c r="D21">
         <v>7964363000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7978229000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>7993765000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>8010436000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>8024259000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>8038291000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>8051450000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>7993301000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>7931892000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>7789865000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>7701967000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7591748000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>7478408000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7422091000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>7355329000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7255736000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>7169530000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6973360000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>6828224000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>6565592000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6264183000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>5943646000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>5663629000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>5491987000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>5245497000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4902377000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4688826000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>4564923000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>210489000.0</v>
+      </c>
+      <c r="C22">
+        <v>204262000.0</v>
+      </c>
+      <c r="D22">
         <v>199351000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>197063000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>194819000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>190470000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>186893000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>185117000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>190776000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>208288000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>209644000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>214959000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>217322000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>232834000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>240089000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>266133000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>321571000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>330539000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>339982000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>351902000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>341065000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>339503000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>338354000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>330737000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>332862000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>345495000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>350602000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>342798000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>346835000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>486476000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>193000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>167000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>156000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>144000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>11016623000.0</v>
+      </c>
+      <c r="C23">
+        <v>11030539000.0</v>
+      </c>
+      <c r="D23">
         <v>10999068000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>11216434000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>11156154000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>11201793000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>11123774000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>11342967000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>11521178000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>11461038000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>11421064000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>11451015000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>11386120000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>11374718000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>11304860000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>11352423000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>11227269000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>11120187000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>11303930000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>11147306000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>11217639000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10909080000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>38</v>
+      </c>
+      <c r="B24">
+        <v>5327948000.0</v>
+      </c>
       <c r="C24">
+        <v>5294307000.0</v>
+      </c>
+      <c r="D24">
+        <v>5260783000.0</v>
+      </c>
+      <c r="E24">
         <v>5902153000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>5507608000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>5494351000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>5418645000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>5619170000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>5614068000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>5715983000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>5732972000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>5919069000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>6253133000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>6128517000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>6141244000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>6278869000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>6152965000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>6167373000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>6012117000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>6132344000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>6123086000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>5928675000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>5978184000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>5954729000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>5853618000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>5897637000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>6005029000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>5726986000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>5995533000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>5948563000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1856000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>1833000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>1819000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1822000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
+        <v>5661739000.0</v>
+      </c>
+      <c r="E25">
         <v>5909186000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5897163000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5879949000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5800105000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5996672000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>6265124000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6139875000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>6151706000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>6292021000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6163120000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6175552000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6021454000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6142712000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6135344000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>5988098000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6051198000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5965921000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>5911070000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>6018588000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>6015601000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>6002111000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>5956380000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>6087847000.0</v>
+      </c>
+      <c r="C28">
+        <v>6104428000.0</v>
+      </c>
+      <c r="D28">
         <v>5967557000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6179864000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6028719000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6024372000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5943098000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6216881000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6298454000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>6159722000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6270792000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6418764000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6435708000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6229126000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6408836000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6576587000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6451426000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6447204000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6334230000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6407069000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6298936000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6241236000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6239513000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5985131000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5918242000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>43</v>
+      </c>
+      <c r="B29">
+        <v>8103377000.0</v>
+      </c>
       <c r="C29">
+        <v>8200167000.0</v>
+      </c>
+      <c r="D29">
+        <v>8154373000.0</v>
+      </c>
+      <c r="E29">
         <v>8432779000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>8383181000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>8437311000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>8346112000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>8579494000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>8608728000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>8677869000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>8697704000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>8912552000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>8783782000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>8839898000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>9214837000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>9041814000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>8930949000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>9058275000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>8952973000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>9027832000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>9014980000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>8935397000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>8882863000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>8714974000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>8661525000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8717577000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>274376000.0</v>
+      </c>
+      <c r="C30">
+        <v>321595000.0</v>
+      </c>
+      <c r="D30">
         <v>424661000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>439302000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>297764000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>400262000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>347068000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>382182000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>409711000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>497860000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>462969000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>445659000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>281140000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>486623000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>487824000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>459166000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>267897000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>225002000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>362096000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>249790000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>254321000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>224490000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>262124000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>198238000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>241394000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>364466000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>273124000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>217681000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>359936000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>566405000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>206000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>217000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>161000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>182000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
+        <v>-5397678000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>-5069792000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-5013698000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>46</v>
+      </c>
+      <c r="B32">
+        <v>-971975000.0</v>
+      </c>
       <c r="C32">
+        <v>-924455000.0</v>
+      </c>
+      <c r="D32">
+        <v>-897504000.0</v>
+      </c>
+      <c r="E32">
         <v>-617860000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-738160000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-725295000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-834404000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-657059000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-603364000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-487221000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-420623000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-58674000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-134093000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-74312000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3211000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>186540000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>126159000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>286068000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>230007000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>527443000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>667958000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>783902000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1106089000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1640650000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1843586000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2238830000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>10152054000.0</v>
+      </c>
+      <c r="C33">
+        <v>10169573000.0</v>
+      </c>
+      <c r="D33">
         <v>10191360999.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>10196140000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>10215953000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>10250712000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>10265258000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>10328332000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>10291168000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>10342721000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>10278922000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>10141005000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>10057464000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>9941708000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>9808057000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>9752110000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>9687160000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>9594651000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>9513367000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>9320209000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>9181557000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>8762594000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>8463627000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>7715307000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>7396760000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>7094799000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>6834275000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>6473901000.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>48</v>
+      </c>
+      <c r="B34">
+        <v>393036000.0</v>
+      </c>
       <c r="C34">
+        <v>393284000.0</v>
+      </c>
+      <c r="D34">
+        <v>393492000.0</v>
+      </c>
+      <c r="E34">
         <v>385600000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>381879000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>378243000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>373138000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>368117000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>362162000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>358287000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>352992000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>347776000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>342636000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>337573000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>327669000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>322827000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>318056000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>313355000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>308724000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>304162000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>299667000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>295238000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>290875000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>286577000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>282342000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>278169000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>274058000.0</v>
       </c>
-      <c r="AB34"/>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>6683490000.0</v>
+      </c>
+      <c r="C35">
+        <v>6604000000.0</v>
+      </c>
+      <c r="D35">
         <v>6576920000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>6824580000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>6778706000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>6759949000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>6681454000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>6879527000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>6871998000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>6966771000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6972581000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>7145961000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>7126901000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>6955722000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>6930721000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>7075458000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>6951302000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>6902000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>6753762000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>6872856000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>6863816000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>6587782000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>6657343000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>6523161000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>6426533000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>6453168000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>6563673000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>6514579000.0</v>
       </c>
-      <c r="AB35"/>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>150066000.0</v>
+      </c>
+      <c r="C36">
+        <v>119949000.0</v>
+      </c>
+      <c r="D36">
         <v>52171999.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>538094000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1453036000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1468811000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1535101000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1794435000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1785623000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1682197000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>1837877000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>2000234000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1883732000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1933544000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1480953000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1480240000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36">
         <v>519589000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>517519000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>515281000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>513067000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>510163000.0</v>
       </c>
-      <c r="AB36"/>
-      <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-      <c r="F37"/>
+        <v>51</v>
+      </c>
+      <c r="B37">
+        <v>595812000.0</v>
+      </c>
+      <c r="C37">
+        <v>596958000.0</v>
+      </c>
+      <c r="D37">
+        <v>597182000.0</v>
+      </c>
+      <c r="E37">
+        <v>590936000.0</v>
+      </c>
+      <c r="F37">
+        <v>544127000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
+        <v>566953000.0</v>
+      </c>
+      <c r="E38">
         <v>563993000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>563993000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>558831000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>558862000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>614088000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>16258000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>1487099000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>602303000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1480953000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1480240000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>603198000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>599777000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>599565000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>599364000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>599161000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>593812000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>591147000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>535728000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>535461000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>528481000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>526267000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>523345000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>520791000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>469307000.0</v>
       </c>
-      <c r="AD38"/>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39"/>
       <c r="C39">
+        <v>6995000.0</v>
+      </c>
+      <c r="D39">
+        <v>26211000.0</v>
+      </c>
+      <c r="E39">
         <v>270000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>9715000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>15902000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>15589000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>15052000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>259463000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>18331000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>21346000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>20694000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>151056000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>22993000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>19597000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>19801000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>5789000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>6883000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>5478000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>7292000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>5917000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>4797000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>3685000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>3975000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>4072000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1427000.0</v>
       </c>
       <c r="AA39">
         <v>1427000.0</v>
       </c>
       <c r="AB39">
+        <v>1427000.0</v>
+      </c>
+      <c r="AC39">
+        <v>1427000.0</v>
+      </c>
+      <c r="AD39">
         <v>4441000.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
-      <c r="AG39">
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:33">
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>18424000.0</v>
+      </c>
+      <c r="C40">
+        <v>22509000.0</v>
+      </c>
+      <c r="D40">
         <v>8584000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>34101000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>44415000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>44918000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>61909000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>83853000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>266849000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>101859000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>110913000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>129504000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>337254000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>8959000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>6350000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>5743000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="R40"/>
       <c r="S40">
         <v>-1000.0</v>
       </c>
       <c r="T40"/>
-      <c r="U40"/>
+      <c r="U40">
+        <v>-1000.0</v>
+      </c>
       <c r="V40"/>
       <c r="W40"/>
-      <c r="X40">
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40">
         <v>10363000.0</v>
       </c>
-      <c r="Y40"/>
-      <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40"/>
+      <c r="AF40">
         <v>8000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>26000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>39000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>62000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>1204416000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>1111599000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1111106000.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
         <v>82453000.0</v>
       </c>
       <c r="C42">
         <v>82453000.0</v>
       </c>
       <c r="D42">
+        <v>82453000.0</v>
+      </c>
+      <c r="E42">
+        <v>82453000.0</v>
+      </c>
+      <c r="F42">
         <v>898821000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>81493000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>81365000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>80882000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>82658000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-2.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>82433000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-1221332000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>82461000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>8000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="T42">
         <v>1000.0</v>
       </c>
       <c r="U42">
+        <v>1000.0</v>
+      </c>
+      <c r="V42">
+        <v>1000.0</v>
+      </c>
+      <c r="W42">
         <v>-867000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>643000.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>59</v>
+      </c>
+      <c r="B45">
+        <v>708183000.0</v>
+      </c>
       <c r="C45">
+        <v>722905000.0</v>
+      </c>
+      <c r="D45">
+        <v>727350000.0</v>
+      </c>
+      <c r="E45">
         <v>731730000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>736473000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>743751000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>751460000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>757831000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>936446000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>835912000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>841598000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>845613000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1022764000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>841274000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>844926000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>846130000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>1098083000.0</v>
+      </c>
+      <c r="C46">
+        <v>1141674000.0</v>
+      </c>
+      <c r="D46">
         <v>1213707000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>731730000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>736473000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>743751000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>751460000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>757831000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>760757000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>835912000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>841598000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>845613000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>849938000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>841274000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>844926000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>846130000.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
+        <v>731335000.0</v>
+      </c>
+      <c r="E47">
         <v>735603000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>740257000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>747462000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>755076000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>761353000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>849917000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>844113000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>844926000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>846130000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>851131000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>859503000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>864872000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>868138000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>874053000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>580370000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>582992000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>235490000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>235258000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>247227000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>236357000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>224165000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>133922000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>68234000.0</v>
       </c>
-      <c r="AD47"/>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>612183000.0</v>
+      </c>
+      <c r="C48">
+        <v>706672000.0</v>
+      </c>
+      <c r="D48">
         <v>782171000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>825449000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>817461000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>877966000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>887716000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>931863000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>956748000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>1021614000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1032723000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>1082831000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>1083989000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>1179512000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>1187284000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>1187061000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>1186879000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>1310889000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>1318848000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>1305950000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>1312058000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>1294732000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>1290598000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>1275848000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>1264652000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1326460000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1344016000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>1314984000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1251666000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>1294177000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>273000000.0</v>
       </c>
       <c r="AF48">
         <v>267000000.0</v>
       </c>
       <c r="AG48">
+        <v>273000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>267000000.0</v>
+      </c>
+      <c r="AI48">
         <v>264000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>64</v>
+      </c>
+      <c r="B50">
+        <v>826011000.0</v>
+      </c>
       <c r="C50">
+        <v>861970000.0</v>
+      </c>
+      <c r="D50">
+        <v>774106000.0</v>
+      </c>
+      <c r="E50">
         <v>753462000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>720613000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>727362000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>702247000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>691440000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>699103000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>601475000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>593479000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>572080000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>568033000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>648131000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>664977000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>682221000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>692600000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>676742000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>714038000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>676937000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>662673000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>791200000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>687352000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>553948000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>620858000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>575408000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>534121000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>670035000.0</v>
       </c>
-      <c r="AB50"/>
-[...1 lines deleted...]
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50">
         <v>2116000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>2117000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>2156000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>2146000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>6157205000.0</v>
+      </c>
+      <c r="C51">
+        <v>6167912000.0</v>
+      </c>
+      <c r="D51">
         <v>6054241000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>6281651000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>6239710000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>6233348000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>6133922000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>6324729000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>6326981000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>6333443000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>6343333000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>6508681000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>6495819000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>6456441000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>6484099000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>6646573000.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51">
         <v>6142712000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>6135344000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>5988098000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>6738550000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>6469869000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>5865997000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>6486478000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>6552709000.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
-        <v>778528000.0</v>
+        <v>827160000.0</v>
       </c>
       <c r="C52">
+        <v>872046000.0</v>
+      </c>
+      <c r="D52">
+        <v>782949000.0</v>
+      </c>
+      <c r="E52">
         <v>758065000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>724522000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>731642000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>706955000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>696174000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>703077000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>607220000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>599362000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>578359000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>586846000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>654139000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>671155000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>688839000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
       <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52">
+        <v>0.0</v>
+      </c>
+      <c r="X52">
         <v>687352000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>503948000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>570858000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>575408000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>534121000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52">
         <v>2116000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>2117000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>2156000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>2146000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
+        <v>310346000.0</v>
+      </c>
+      <c r="C53">
+        <v>271625000.0</v>
+      </c>
+      <c r="D53">
         <v>97011000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>281872000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>226912000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>135471000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>118142000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>324436000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>341533000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>221240000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>377447000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>541236000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>424118000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>464934000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>674030000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>785227000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>676427000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>858751000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>977781000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1098237000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1221533000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>1345998000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>1540454000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>1741952000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>2153592000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>2338155000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>2701242000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>2896464000.0</v>
       </c>
-      <c r="AB53"/>
-[...1 lines deleted...]
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
         <v>573000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>752000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>1003000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1114000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>11016623000.0</v>
+      </c>
+      <c r="C55">
+        <v>11030539000.0</v>
+      </c>
+      <c r="D55">
         <v>10999068000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>11216434000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>11156154000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>11201793000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>11123774000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>11342967000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>11521178000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>11461038000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>11421064000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>11451015000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>11386120000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>11374718000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>11304860000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>11352423000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>11227269000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>11120187000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>11303930000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>11147306000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>11217639000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>10909080000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>10781760000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>10260669000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>10432756000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>10495679000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>10529860000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>10578548000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>10701597000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>10157489000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>3621000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3638000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3693000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>3671000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>864569000.0</v>
+      </c>
+      <c r="C56">
+        <v>860966000.0</v>
+      </c>
+      <c r="D56">
         <v>807707000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1020294000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>940201000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>951081000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>858516000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1014635000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1230010000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1118317000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1142142000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1310010000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1328656000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1433010000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1496803000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1600313000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1540109000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1525536000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1790563000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1827097000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>2036082000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>2146486000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>2318133000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>2545362000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>3033460000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>3400880000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>3695585000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>4104647000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>4534150000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>4348792000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1059000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1195000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1424000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1546000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>1787903000.0</v>
+      </c>
+      <c r="C57">
+        <v>1785691000.0</v>
+      </c>
+      <c r="D57">
         <v>1705482000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1638154000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1678361000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1676376000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1692920000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1671694000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1833374000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1605538000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1562765000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1368684000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1462749000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1507322000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1493592000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1413773000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1413950000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1239468000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1560556000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1299654000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1368124000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1362584000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1212044000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>904712000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1200970000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1162050000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1072124000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1193117000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1344788000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1434057000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>373000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>407000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>483000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>462000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>8471393000.0</v>
+      </c>
+      <c r="C58">
+        <v>8389691000.0</v>
+      </c>
+      <c r="D58">
         <v>8282402000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>8462734000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>8457067000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>8436325000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>8374374000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>8551221000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>8705372000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>8572309000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>8535346000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>8514645000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>8589650000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>8463044000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>8424313000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>8489231000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>8819058000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>8587971000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>8763757000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>8620031000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>8684256000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>8393891000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>8269195000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>7763497000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>7967690000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>7968805000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>7985430000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>7707696000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>8249517000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>8024727000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>2430000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>2441000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>2503000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>2484000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>1949418000.0</v>
+      </c>
+      <c r="C60">
+        <v>2043890000.0</v>
+      </c>
+      <c r="D60">
         <v>2119484000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>2162764000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2154960000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2215598000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>2225220000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>2268884000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2295557000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>2360411000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>2371253000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>2421403000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>2305252000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>2400823000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1187284000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>2408393000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>2408211000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>2532216000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>2540173000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>2527275000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>2533383000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2515189000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>2512565000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>2497172000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2465066000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2526874000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>2544430000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>2515398000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>2452080000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>2132762000.0</v>
       </c>
-      <c r="AD60"/>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>430745000.0</v>
+      </c>
+      <c r="C2">
         <v>619946000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>745687000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>744443000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>525243000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>959898000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>993615000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>878898000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>671310000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>703958000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>594283000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>284000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>116000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>78000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>137000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3">
-        <v>11802000.0</v>
+        <v>10448000.0</v>
       </c>
       <c r="C3">
+        <v>88601000.0</v>
+      </c>
+      <c r="D3">
         <v>82085000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>67233000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>61230000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>55848000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>46968000.0</v>
       </c>
-      <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B5">
+        <v>333914000.0</v>
+      </c>
+      <c r="C5">
         <v>343318000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>308998000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>204677000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>155531000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>245143000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>245717000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>559207000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>469113000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>460431000.0</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>110000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>79000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>41000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B6">
-        <v>355120000.0</v>
+        <v>344362000.0</v>
       </c>
       <c r="C6">
+        <v>431919000.0</v>
+      </c>
+      <c r="D6">
         <v>391083000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>271910000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>216761000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>300991000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>292685000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>559207000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>469113000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>460431000.0</v>
       </c>
-      <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>420056000.0</v>
+      </c>
+      <c r="C9">
         <v>373027000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>401260000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>372466000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>283257000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>394437000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>274666000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>456280000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>365557000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>384745000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>199299000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>154000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>113000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>63000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>-115820000.0</v>
+      </c>
+      <c r="C10">
         <v>-98018000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-50394000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9855000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-40513000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>120401000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>90707000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>226266000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>164921000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>176705000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>190951000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>31766000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B11">
+        <v>37451000.0</v>
+      </c>
+      <c r="C11">
         <v>17644000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>67814000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>99469000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>82933000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>100956000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>61964000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>12000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-5000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>17000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>486858000.0</v>
+      </c>
+      <c r="C12">
         <v>441336000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>374577000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>226707000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>201037000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>196507000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>155931000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>61570000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>24857000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>25250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>1360000.0</v>
+      </c>
+      <c r="C13">
         <v>9811000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7625000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>226824000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>201065000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>197580000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>159390000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>204479000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>160650000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>132121000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>94785000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14">
+        <v>-51711000.0</v>
+      </c>
+      <c r="C14">
         <v>-23598000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-4747000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1791000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1733000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23949000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18705000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10032000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11066000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>-204982000.0</v>
+      </c>
+      <c r="C15">
         <v>-139260000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-122955000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-111115000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-125179000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>43394000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>47448000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>140476000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>125454000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>114751000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>155412000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>19000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>47000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>50000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>73000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>116</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-139556000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-122955000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-110853000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-125179000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>43394000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47448000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>140476000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>125454000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>114751000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>155412000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>18512000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>-153271000.0</v>
+      </c>
+      <c r="C17">
         <v>-115662000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-118208000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-109324000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-123446000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>19445000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>28317000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>130444000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>103183000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>115241000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>-485498000.0</v>
+      </c>
+      <c r="C18">
         <v>-431525000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-373205000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-237701000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-203949000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-178373000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-149688000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-180535000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-138395000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-120806000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>333914000.0</v>
+      </c>
+      <c r="C21">
         <v>318309000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>297100000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>204677000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>155531000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>245143000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>245717000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>430745000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>325571000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>308826000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>285736000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>110000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>79000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>41000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>516886999.0</v>
+      </c>
+      <c r="C23">
         <v>674664000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>849847000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>875146000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>647483000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1113411000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1040479000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
-    </row>
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>10448000.0</v>
+      </c>
+      <c r="C25">
         <v>11802000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>82085000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>67233000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>61230000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>55848000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>46968000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36495000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>35421000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>25825000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>4072000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8463000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3182000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2973000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4544000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>86142000.0</v>
+      </c>
+      <c r="C28">
         <v>85054000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>98501000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>114782000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>117872000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>150540000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>122820000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>93942000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>68063000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>97859000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>43599000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>44003000.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
-    </row>
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>37451000.0</v>
+      </c>
+      <c r="C29">
         <v>17644000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>67814000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>99469000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>82933000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>100956000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>61964000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>95822000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>50533000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>61464000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>35345000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11760000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>86142000.0</v>
+      </c>
+      <c r="C30">
         <v>54718000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>104160000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>130703000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>122240000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>153513000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>46864000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>983133000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>771479000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>805247000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>328000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>150000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>100000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>150000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31">
+        <v>-449734000.0</v>
+      </c>
+      <c r="C31">
         <v>-416327000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-347494000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-251618000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-199303000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-120523000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-137095000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>850801000.0</v>
+      </c>
+      <c r="C32">
         <v>992973000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1146947000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1116909000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>808500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1354335000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1268281000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1335178000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1036867000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1088703000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>793582000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>438000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>229000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>141000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>209000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>102280000.0</v>
+      </c>
+      <c r="C2">
+        <v>85769000.0</v>
+      </c>
+      <c r="D2">
         <v>128223000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>114473000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>142058000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>173483000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>150535000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>162971000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>204516000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>168254000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>209525000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>163392000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>215857000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>95742000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>188092000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>243742000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>142594000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>109280000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>152589000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>113561000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>207915000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>225138000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>287847000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>238998000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>151731000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>274229000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>296752000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>271232000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>227916000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>222607000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>130000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>138000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>95000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>84000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3">
+        <v>2746000.0</v>
+      </c>
+      <c r="C3">
+        <v>21824000.0</v>
+      </c>
+      <c r="D3">
         <v>19785000.0</v>
       </c>
-      <c r="C3">
-[...2 lines deleted...]
-      <c r="D3">
+      <c r="E3">
+        <v>19453000.0</v>
+      </c>
+      <c r="F3">
         <v>3034000.0</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      </c>
       <c r="G3">
-        <v>2802000.0</v>
+        <v>21812000.0</v>
       </c>
       <c r="H3">
-        <v>-18115000.0</v>
+        <v>21584000.0</v>
       </c>
       <c r="I3">
-        <v>4527000.0</v>
+        <v>20665000.0</v>
       </c>
       <c r="J3">
-        <v>4793000.0</v>
+        <v>3789000.0</v>
       </c>
       <c r="K3">
-        <v>4179000.0</v>
+        <v>27800000.0</v>
       </c>
       <c r="L3">
-        <v>2832000.0</v>
+        <v>22215000.0</v>
       </c>
       <c r="M3">
-        <v>3343000.0</v>
+        <v>21700000.0</v>
       </c>
       <c r="N3">
-        <v>5606000.0</v>
+        <v>12389000.0</v>
       </c>
       <c r="O3">
+        <v>17879000.0</v>
+      </c>
+      <c r="P3">
+        <v>18488000.0</v>
+      </c>
+      <c r="Q3">
         <v>17378000.0</v>
       </c>
-      <c r="P3"/>
-      <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B5">
+        <v>33363999.0</v>
+      </c>
+      <c r="C5">
+        <v>41014000.0</v>
+      </c>
+      <c r="D5">
         <v>63718000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>205844000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>39709000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>128466000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>78861000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>96283000.0</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5">
+      <c r="J5">
+        <v>37610000.0</v>
+      </c>
+      <c r="K5">
         <v>126324000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>62931000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>82133000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-20750000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>93142000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>82968000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>60548000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>51785000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>63083000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>45615000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>59614000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>88055000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>125271000.0</v>
       </c>
-      <c r="AB5"/>
-[...1 lines deleted...]
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5">
         <v>42000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>34000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>28000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>36109999.0</v>
+      </c>
+      <c r="C6">
+        <v>62838000.0</v>
+      </c>
+      <c r="D6">
         <v>83503000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>225297000.0</v>
+      </c>
+      <c r="F6">
         <v>42743000.0</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      </c>
       <c r="G6">
-        <v>99085000.0</v>
+        <v>150278000.0</v>
       </c>
       <c r="H6">
-        <v>37610000.0</v>
+        <v>100445000.0</v>
       </c>
       <c r="I6">
-        <v>130851000.0</v>
+        <v>116948000.0</v>
       </c>
       <c r="J6">
-        <v>67724000.0</v>
+        <v>41399000.0</v>
       </c>
       <c r="K6">
-        <v>86312000.0</v>
+        <v>154124000.0</v>
       </c>
       <c r="L6">
-        <v>-17918000.0</v>
+        <v>85146000.0</v>
       </c>
       <c r="M6">
-        <v>96485000.0</v>
+        <v>103833000.0</v>
       </c>
       <c r="N6">
-        <v>88574000.0</v>
+        <v>-8361000.0</v>
       </c>
       <c r="O6">
+        <v>111021000.0</v>
+      </c>
+      <c r="P6">
+        <v>101456000.0</v>
+      </c>
+      <c r="Q6">
         <v>77926000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>13398000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>37906000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>65704000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>43516000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>135569000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>66471000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>51785000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>63083000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>45615000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>59614000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>65730000.0</v>
+      </c>
+      <c r="C9">
+        <v>60056000.0</v>
+      </c>
+      <c r="D9">
         <v>79351000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>214919000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>59489000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>137755000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>74944000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>107468000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>67072000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>138208000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>87474000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>108506000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>63476000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>124437000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>106407000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>79156000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>81796000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>59002000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>80643000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>64554000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>169193000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>79373000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>71101000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>74770000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>40567000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>70646000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>87561000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>75563000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>110583000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>108006000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>55000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>46000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>39000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>-98359000.0</v>
+      </c>
+      <c r="C10">
+        <v>-77889000.0</v>
+      </c>
+      <c r="D10">
         <v>-33538000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>93966000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-67590000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>18613000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-32608000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-16432000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-54222000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>14234000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-33414000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>23008000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-65769000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>31614000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>21118000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3182000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-42957000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-15835000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>22705000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-4426000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>83195000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>13224000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>9268000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>14714000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-45174000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>20251000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>28874000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>86756000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>57599000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>49485000.0</v>
       </c>
-      <c r="AD10"/>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B11">
+        <v>-2724000.0</v>
+      </c>
+      <c r="C11">
+        <v>-2190000.0</v>
+      </c>
+      <c r="D11">
         <v>3494000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>38871000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-1243000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2673000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>10215000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>5999000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>18715000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>11317000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>17417000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>20365000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>51305000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>42442000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3715000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2007000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11">
         <v>5000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>4000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>134205000.0</v>
+      </c>
+      <c r="C12">
+        <v>124310000.0</v>
+      </c>
+      <c r="D12">
         <v>116465000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>111878000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>107299000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>109853000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>111469000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>112715000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>112253000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>112090000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>96345000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>59125000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>45019000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>61528000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>61850000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>58310000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2970000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>53741000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>42999000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>47942000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>52374000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>53247000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>42517000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>48369000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>90432000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>39363000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>59181000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>38515000.0</v>
       </c>
-      <c r="AB12"/>
-[...1 lines deleted...]
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12">
         <v>26000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>24000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>24000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>113</v>
+      </c>
+      <c r="B13">
+        <v>203000.0</v>
+      </c>
       <c r="C13">
+        <v>289000.0</v>
+      </c>
+      <c r="D13">
+        <v>303000.0</v>
+      </c>
+      <c r="E13">
         <v>111413000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>4698000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>954000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>702000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3457000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2389000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1243000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2075000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1918000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>61802000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>59398000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>59978000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>56640000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>66210000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>50401000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>41608000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>45758000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>45578000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>49149000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>39734000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>44985000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>24455000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>29278000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>47235000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>10239000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>114</v>
+      </c>
+      <c r="B14">
+        <v>1146000.0</v>
+      </c>
       <c r="C14">
+        <v>200000.0</v>
+      </c>
+      <c r="D14">
+        <v>-6246000.0</v>
+      </c>
+      <c r="E14">
         <v>-46811000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>5843000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-25690000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-1324000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-2427000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>8069000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-14026000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>770000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>440000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>21411000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-5029000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-17180000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-993000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-8823000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>4213000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-1918000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4795000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-340000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>13786000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5940000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4563000.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>-94489000.0</v>
+      </c>
+      <c r="C15">
+        <v>-75499000.0</v>
+      </c>
+      <c r="D15">
         <v>-43278000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>8284000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-60504000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-9750000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-44147000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-24858000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-64868000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-11109000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-50061000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>3083000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-95663000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-15857000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>223000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>182000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-124010000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-7959000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>12898000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-6108000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-2658000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>27544000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>7644000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>10864000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-53336000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>8434000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>29032000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>63318000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>23299000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>29401000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>11000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>6000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>3000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
+        <v>-43278000.0</v>
+      </c>
+      <c r="E16">
         <v>8284000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-60801000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-9750000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-44147000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-24858000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-95401000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-95401000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>223000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>182000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-124010000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-7959000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>12898000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-6108000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2658000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>27544000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7644000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>10864000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-53336000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8434000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>29032000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>63318000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>23299000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>29401000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>117</v>
+      </c>
+      <c r="B17">
+        <v>-95635000.0</v>
+      </c>
       <c r="C17">
+        <v>-75699000.0</v>
+      </c>
+      <c r="D17">
+        <v>-37032000.0</v>
+      </c>
+      <c r="E17">
         <v>55095000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-66347000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>15940000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-42823000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-22431000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-72937000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>2917000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-50831000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>2643000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-117074000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-10828000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>17403000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>1175000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-115187000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-12172000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>14816000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-10903000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-2318000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>13758000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1704000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>6301000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-66647000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>12706000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>21636000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>60622000.0</v>
       </c>
-      <c r="AB17"/>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>118</v>
+      </c>
+      <c r="B18">
+        <v>-134002000.0</v>
+      </c>
       <c r="C18">
+        <v>-124021000.0</v>
+      </c>
+      <c r="D18">
+        <v>-116162000.0</v>
+      </c>
+      <c r="E18">
         <v>-111313000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-102601000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-108899000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-110767000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-109258000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-110881000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-110847000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-94270000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-57207000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-61685000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-59398000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-59978000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-56640000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-66182000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-50401000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-41608000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-45758000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-44505000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-49149000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-38812000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-45907000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-43509000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-29916000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-47987000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-28276000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>33363999.0</v>
+      </c>
+      <c r="C21">
+        <v>41014000.0</v>
+      </c>
+      <c r="D21">
         <v>63718000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>198218000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>36961000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>120549000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>67868000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>92932000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>55725000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>117649000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>62423000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>78415000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-20750000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>91012000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>81096000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>60548000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>23253000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>34566000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>64313000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>41332000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>128773000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>62373000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>49002000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>59699000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-69629000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>49529000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>76109000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>31059000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>107622000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>93008000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>42000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>34000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>28000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>134646000.0</v>
+      </c>
+      <c r="C23">
+        <v>104811000.0</v>
+      </c>
+      <c r="D23">
         <v>143856000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>131174000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>164586000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>190689000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>157611000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>177507000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>222266000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>193398000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>242689000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>197897000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>252971000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>134427000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>81096000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>263076000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>125</v>
+      </c>
+      <c r="B25">
+        <v>2746000.0</v>
+      </c>
       <c r="C25">
+        <v>2635000.0</v>
+      </c>
+      <c r="D25">
+        <v>2509000.0</v>
+      </c>
+      <c r="E25">
         <v>2558000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3034000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3138000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2828000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2802000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3791000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4527000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4793000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4179000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="N25"/>
+      <c r="O25">
         <v>3343000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5606000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2707000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>4072000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
         <v>8463000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>128</v>
+      </c>
+      <c r="B28">
+        <v>32366000.0</v>
+      </c>
       <c r="C28">
+        <v>21442000.0</v>
+      </c>
+      <c r="D28">
+        <v>15633000.0</v>
+      </c>
+      <c r="E28">
         <v>16701000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24626000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>19759000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>19836000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>20833000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>19187000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>20617000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>28371000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>30326000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>21193000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>35342000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>25248000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>21343000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>61316000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>33547000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>24290000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>26696000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>112594000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>22145000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>24126000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>20478000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>47690000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>22482000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>19994000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>44504000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>47244000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>22450000.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>129</v>
+      </c>
+      <c r="B29">
+        <v>-2724000.0</v>
+      </c>
       <c r="C29">
+        <v>-2190000.0</v>
+      </c>
+      <c r="D29">
+        <v>3494000.0</v>
+      </c>
+      <c r="E29">
         <v>38871000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1243000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2673000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>10215000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5999000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>18715000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>11317000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>17417000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>20365000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>51305000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>42442000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3715000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2007000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>72230000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-3663000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>7889000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6477000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>85513000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-534000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>7564000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>8413000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>21047000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>7545000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>7238000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>26134000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>40930000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>17815000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>32366000.0</v>
+      </c>
+      <c r="C30">
+        <v>19042000.0</v>
+      </c>
+      <c r="D30">
         <v>15633000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>16701000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>22528000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>17206000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>7076000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>14536000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>67072000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>25144000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>33164000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>34505000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>37114000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>38685000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>81096000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>19334000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>184302000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>142827000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>179615000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>140739000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>294573000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>246193000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>313169000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>259476000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>111070000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>296711000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>316605000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>315736000.0</v>
       </c>
-      <c r="AB30"/>
-[...1 lines deleted...]
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30">
         <v>143000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>150000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>106000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>98000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31">
+        <v>-131722999.0</v>
+      </c>
+      <c r="C31">
+        <v>-118903000.0</v>
+      </c>
+      <c r="D31">
         <v>-97256000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-104252000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-104551000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-101936000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-100476000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-109364000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-109947000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-103415000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-95837000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-55407000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-45019000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-59398000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-59978000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-56640000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>168010000.0</v>
+      </c>
+      <c r="C32">
+        <v>145825000.0</v>
+      </c>
+      <c r="D32">
         <v>207574000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>329392000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>201547000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>311238000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>225479000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>270439000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>271588000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>306462000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>296999000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>271898000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>279333000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>220179000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>294499000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>322898000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>224390000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>168282000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>233232000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>178115000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>377108000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>304511000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>358948000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>313768000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>192298000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>344875000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>384313000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>346795000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>338499000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>330613000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>185000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>184000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>134000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>119000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>189078000.0</v>
+      </c>
+      <c r="C2">
         <v>-7796000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20218000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24496000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>143585000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>243177000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>738178000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>60431000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>36325000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>79922000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-    </row>
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>10100000</v>
+      </c>
+      <c r="C3">
         <v>8707000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14618000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31805000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11633000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12314000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>942491000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>770436000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>562657000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>693906000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>572402000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>20000000</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>-119720000.0</v>
+      </c>
+      <c r="C6">
         <v>18168000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-28014000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4278000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-119089000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-99592000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-495001000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>677747000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>24106000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-43597000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>72178000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-6000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>56000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>10000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-30000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>-10145000.0</v>
+      </c>
+      <c r="C7">
         <v>-21741000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>146700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>193936000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-118856000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>52331000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>59317000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>223241000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-229272000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-175848000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-112890000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>8534000.0</v>
+      </c>
+      <c r="C9">
         <v>88700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2668000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-14444000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5948000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3167000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>77963000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>-104000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-40000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-32000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>-14663000.0</v>
+      </c>
+      <c r="C10">
         <v>44280000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24786000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>103546000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19494000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3445000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2516000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-44130000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-118200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-78910000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>8968000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>37180000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>60617000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-19590000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>367961000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>280680000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>243722000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>152228000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-257000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-148000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1108000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1087000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
-        <v>20187000.0</v>
+        <v>10448000.0</v>
       </c>
       <c r="C14">
+        <v>88601000.0</v>
+      </c>
+      <c r="D14">
         <v>82085000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>67233000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>61230000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>55848000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>46968000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11857000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11176000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9698000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6921000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>8000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13479000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>26548000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>21392000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>42784000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>239584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17109000.0</v>
       </c>
       <c r="L15">
         <v>17109000.0</v>
       </c>
-      <c r="M15"/>
+      <c r="M15">
+        <v>17109000.0</v>
+      </c>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>69358000.0</v>
+      </c>
+      <c r="C16">
         <v>10372000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-7796000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20218000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>24496000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>143585000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>243177000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>738178000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>60431000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>36325000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>79922000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>375790000.0</v>
+      </c>
+      <c r="C18">
         <v>283295000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>533686000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>475062000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>86242000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>383441000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-636530000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-124610000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-434778000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-528071000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B19">
+        <v>-75698000.0</v>
+      </c>
+      <c r="C19">
         <v>106653000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-176545000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>413447000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>321344000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>572382000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>685178000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-199840000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>102083000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3774314000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>151</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>117268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
-        <v>20910000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G20">
         <v>20910000.0</v>
       </c>
       <c r="H20">
+        <v>20910000.0</v>
+      </c>
+      <c r="I20">
         <v>144396000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>-209790000.0</v>
+      </c>
+      <c r="C21">
         <v>-163738000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-187885000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-115161000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-32157000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>65283000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-278088000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>-204982000.0</v>
+      </c>
+      <c r="C22">
         <v>-98018000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-50394000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9855000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-40513000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>120401000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>90707000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>226266000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>114652000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>176705000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>190951000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>47000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>50000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>73000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>-5910000.0</v>
+      </c>
+      <c r="C23">
         <v>-216736000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-329388000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-325070000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-374122000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-304767000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-359308000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>61272000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>50710000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-356062000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-474000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-48000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1385000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-110000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24">
+        <v>4209000.0</v>
+      </c>
+      <c r="C24">
         <v>42103000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-183706000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-300903000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-187948000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-998606000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>65028000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>570596000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>664740000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3080408000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>582636000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>157439000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
-        <v>411761000.0</v>
+        <v>590569000.0</v>
       </c>
       <c r="C25">
+        <v>323160000.0</v>
+      </c>
+      <c r="D25">
         <v>369913000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>240948000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>216291000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>129724000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>143360000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>176408000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>138395000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>120806000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>156</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>117268000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>38716000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>20910000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>322680000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>314000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>74000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>-428540000.0</v>
+      </c>
+      <c r="C28">
         <v>-380474000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-400005000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-427341000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-404365000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-252033000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-663944000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>231761000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-205856000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3564882000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>735000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>182000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1470000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>55000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-19000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>385890000.0</v>
+      </c>
+      <c r="C29">
         <v>292002000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>548304000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>506867000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>97875000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>395755000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>305961000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>645826000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>127879000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>165835000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>61209000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-137000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>50000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-24000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-33000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>-83831000.0</v>
+      </c>
+      <c r="C30">
         <v>106653000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-176545000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-83389000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>187489000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-243437000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-137018000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-199840000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>102083000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3774314000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10234000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-52000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1463000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>22000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>63484000.0</v>
+      </c>
+      <c r="C2">
+        <v>86684000.0</v>
+      </c>
+      <c r="D2">
         <v>101787000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>189078000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>129427000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>22713000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>30905000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>-7796000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2497000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2876000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>15777000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>20217000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>171149000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>20274000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18815000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>24496000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>37131000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>32340000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>49365000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>143585000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>141538000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>111523000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>212567000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>243177000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>254079000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>253098000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>366314000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>2852000</v>
+      </c>
+      <c r="C3">
+        <v>2710000</v>
+      </c>
+      <c r="D3">
         <v>3362000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1176000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1417000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2855000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1857000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2578000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3485000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>145334000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5454000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3345000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>220633000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>98665000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5373000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>8037000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>369535000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>292683000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>288781000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>130118000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1010920000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>758126000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>513462000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>233869000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>942491000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>784455000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>572527000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>258579000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>770436000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>628079000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>7000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>45000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>13000000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>21000000</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>5874000.0</v>
+      </c>
+      <c r="C6">
+        <v>-23200000.0</v>
+      </c>
+      <c r="D6">
         <v>-15103000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-87291000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-119055000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>106714000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-8192000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>38701000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-10293000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-379000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-12901000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-4440000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-150931000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>150875000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1459000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-5681000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-119089000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-106454000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-111245000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-94220000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-99592000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-101639000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-131654000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-30610000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-495001000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-484101000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-485081000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-371865000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>677747000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>33319000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>53000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-44000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>40000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>-82224000.0</v>
+      </c>
+      <c r="C7">
+        <v>235164000.0</v>
+      </c>
+      <c r="D7">
         <v>2033999.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-165119000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>42014000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-61222000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>12689000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-15222000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>70920000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-136929000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>167803000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-26397000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>257594000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-22859000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2698000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-150456000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>7974000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-57312000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>11607000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-102216000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>454098000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-148442000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-217666000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-269437000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-873000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-234495000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-178080000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>43648000.0</v>
+      </c>
+      <c r="C9">
+        <v>86950000.0</v>
+      </c>
+      <c r="D9">
         <v>56183000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-178247000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>52231000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>5534000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>5669000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>25266000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>51186000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>144138000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-242758000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-32019000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>240441000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-24930000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-24229000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-205726000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
         <v>14000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-53000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>55000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-126000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>-5930000.0</v>
+      </c>
+      <c r="C10">
+        <v>-6201000.0</v>
+      </c>
+      <c r="D10">
         <v>-2967000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>435000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>42460000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-2311000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1871000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>6002000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>19734000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1047000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4665000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2883000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>13230000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8944000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>27009000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>55445000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>9586000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>8825000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>11920000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-10837000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-15600000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1149000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-548000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>13852000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>25250000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-7729000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-11002000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-4273000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-90819000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>55405000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>51554000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>161099000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>161099000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>69394000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>52813000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>-82000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-175000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>2746000.0</v>
+      </c>
+      <c r="C14">
+        <v>21824000.0</v>
+      </c>
+      <c r="D14">
         <v>19785000.0</v>
       </c>
-      <c r="C14"/>
-[...3 lines deleted...]
-      <c r="G14"/>
+      <c r="E14">
+        <v>19453000.0</v>
+      </c>
+      <c r="F14">
+        <v>3034000.0</v>
+      </c>
+      <c r="G14">
+        <v>21812000.0</v>
+      </c>
       <c r="H14">
+        <v>21584000.0</v>
+      </c>
+      <c r="I14">
+        <v>20665000.0</v>
+      </c>
+      <c r="J14">
         <v>3789000.0</v>
       </c>
-      <c r="I14">
-[...4 lines deleted...]
-      </c>
       <c r="K14">
-        <v>17521000.0</v>
+        <v>27800000.0</v>
       </c>
       <c r="L14">
-        <v>13488000.0</v>
+        <v>22215000.0</v>
       </c>
       <c r="M14">
-        <v>9631000.0</v>
+        <v>21700000.0</v>
       </c>
       <c r="N14">
+        <v>12389000.0</v>
+      </c>
+      <c r="O14">
+        <v>17879000.0</v>
+      </c>
+      <c r="P14">
         <v>18488000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>17378000.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
         <v>3000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15"/>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
         <v>81000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15">
         <v>0.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>20000.0</v>
       </c>
-      <c r="R15"/>
-[...1 lines deleted...]
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>13479000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>13491000.0</v>
       </c>
-      <c r="V15"/>
-[...1 lines deleted...]
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>26548000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>26548000.0</v>
       </c>
-      <c r="Z15"/>
-[...1 lines deleted...]
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15">
         <v>21392000.0</v>
       </c>
-      <c r="AC15"/>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>69358000.0</v>
+      </c>
+      <c r="C16">
+        <v>63484000.0</v>
+      </c>
+      <c r="D16">
         <v>86684000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>101787000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>10372000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>129427000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>22713000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>30905000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-7796000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2497000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2876000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>15777000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>20218000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>171149000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>20274000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>18815000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>24496000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>37131000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>32340000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>49365000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>143585000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>141538000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>111523000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>212567000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>243177000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>254079000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>253098000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>366314000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-33932000.0</v>
+      </c>
+      <c r="C18">
+        <v>417806000.0</v>
+      </c>
+      <c r="D18">
         <v>71611000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-79695000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>98301000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>52237000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>69711000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>63046000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>85128000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-163412000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>228831000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>53991000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>104737000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-34847000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>140835000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-36566000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>58889000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-41757000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>52725000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-171595000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>140776000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-135896000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-191125000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-421978000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>78166000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-200240000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>150</v>
+      </c>
+      <c r="B19">
+        <v>-52074000.0</v>
+      </c>
       <c r="C19">
+        <v>-157175000.0</v>
+      </c>
+      <c r="D19">
+        <v>171117000.0</v>
+      </c>
+      <c r="E19">
         <v>-37566000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-293656000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>76571000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>176285000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>147453000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-306768000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>112830000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>28955000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-11562000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>14536000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>14536000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>113631000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>72047000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-66714000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>67811000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>17225000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-787000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-302488000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>51319000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-157997000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>157857000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-27053000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>150313000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-15969000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-237957000.0</v>
       </c>
-      <c r="AB19"/>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
-[...4 lines deleted...]
-      </c>
+      <c r="D20"/>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>-1000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>-1000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>117269000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20">
-[...2 lines deleted...]
-      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20"/>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="T20">
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>152</v>
+      </c>
+      <c r="B21">
+        <v>17957000.0</v>
+      </c>
       <c r="C21">
+        <v>3202000.0</v>
+      </c>
+      <c r="D21">
+        <v>-260427000.0</v>
+      </c>
+      <c r="E21">
         <v>29478000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-4769000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>89259000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-199413000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-48815000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>10110000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>7984000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7984000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-176653000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>102588000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>-94489000.0</v>
+      </c>
+      <c r="C22">
+        <v>-75499000.0</v>
+      </c>
+      <c r="D22">
         <v>-43278000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>93966000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-67591000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>18613000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-32608000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-16432000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-64866000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>14234000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-33414000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>23008000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-65769000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>31614000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>223000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>182000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-40513000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2444000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>18279000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-4426000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>120401000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>37206000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>23982000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>14714000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>90707000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>135881000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>115630000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>63318000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>226266000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>168667000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>11000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>6000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>73530000.0</v>
+      </c>
+      <c r="C23">
+        <v>-284340000.0</v>
+      </c>
+      <c r="D23">
         <v>118000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2955000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>79665000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-114208000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-56632000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-125561000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>20465000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-67743000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-105315000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-165113000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-139306000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-22359000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-56529000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-112193000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-374090000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-326864000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-163885000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-55108000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-324747000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-112010000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-92358000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-43822000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-359308000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-5227000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-390000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-43208000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>390632000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-165000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>26000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>115000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-25000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>154</v>
+      </c>
+      <c r="B24">
+        <v>4208999.0</v>
+      </c>
       <c r="C24">
+        <v>-26269000.0</v>
+      </c>
+      <c r="D24">
+        <v>51958000.0</v>
+      </c>
+      <c r="E24">
         <v>-119000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-213960000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>26355000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>178142000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>150031000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-110181000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>116171000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-133670000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-44824000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-347714000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>161834000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-17508000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>40490000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>387070000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>376932000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>251571000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>129331000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>759611000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>711432000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>513322000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>391726000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>805473000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>680842000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>318601000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-159304000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>570596000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>624800000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>142887000.0</v>
+      </c>
+      <c r="C25">
+        <v>239027000.0</v>
+      </c>
+      <c r="D25">
         <v>96432000.0</v>
       </c>
-      <c r="C25">
-[...4 lines deleted...]
-      </c>
       <c r="E25">
-        <v>97701000.0</v>
+        <v>-26819000.0</v>
       </c>
       <c r="F25">
-        <v>91487000.0</v>
+        <v>122261000.0</v>
       </c>
       <c r="G25">
-        <v>97278000.0</v>
+        <v>75889000.0</v>
       </c>
       <c r="H25">
+        <v>69903000.0</v>
+      </c>
+      <c r="I25">
+        <v>76613000.0</v>
+      </c>
+      <c r="J25">
         <v>78770000.0</v>
       </c>
-      <c r="I25">
-[...4 lines deleted...]
-      </c>
       <c r="K25">
-        <v>68579000.0</v>
+        <v>76817000.0</v>
       </c>
       <c r="L25">
-        <v>15838000.0</v>
+        <v>77681000.0</v>
       </c>
       <c r="M25">
-        <v>70460000.0</v>
+        <v>39025000.0</v>
       </c>
       <c r="N25">
-        <v>143287000.0</v>
+        <v>121156000.0</v>
       </c>
       <c r="O25">
-        <v>121745000.0</v>
+        <v>37184000.0</v>
       </c>
       <c r="P25">
+        <v>124799000.0</v>
+      </c>
+      <c r="Q25">
+        <v>104367000.0</v>
+      </c>
+      <c r="R25">
         <v>29367000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>46897000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>74862000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>65165000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>53098000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>50968000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>34620000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>66614000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-18661000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>42413000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...4 lines deleted...]
-      </c>
+      <c r="D26"/>
+      <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26">
         <v>-1000.0</v>
       </c>
-      <c r="J26"/>
-[...1 lines deleted...]
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>38716000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
-[...4 lines deleted...]
-      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
-        <v>20910000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U26">
-        <v>20910000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V26">
         <v>20910000.0</v>
       </c>
       <c r="W26">
         <v>20910000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
+      <c r="X26">
+        <v>20910000.0</v>
+      </c>
+      <c r="Y26">
+        <v>20910000.0</v>
+      </c>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26">
         <v>322680000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>319000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>85838000.0</v>
+      </c>
+      <c r="C28">
+        <v>-281138000.0</v>
+      </c>
+      <c r="D28">
         <v>-259762999.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>26523000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>74896000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-24949000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-256045000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-174376000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>21482000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-95132000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-276141000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-50214000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-114408000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-70146000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-233182000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-9605000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-404333000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-322820000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-243948000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-51956000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-251103000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-95911000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-39064000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-358000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-663944000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-443895000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-288313000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-120739000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>231761000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-51761000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-1000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-44000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>-31080000.0</v>
+      </c>
+      <c r="C29">
+        <v>420516000.0</v>
+      </c>
+      <c r="D29">
         <v>74973000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-78519000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>99718000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>55092000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>71568000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>65624000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>88613000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-18078000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>234285000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>57336000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>325370000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>63818000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>146208000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-28529000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>267797000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>132056000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>169913000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-41477000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>402697000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>40966000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-92450000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-188109000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>305961000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>63407000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>57158000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-13169000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>645826000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>88359000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>21000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-70000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>73000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-24000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>-51375000.0</v>
+      </c>
+      <c r="C30">
+        <v>-159519000.0</v>
+      </c>
+      <c r="D30">
         <v>165924000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-38861000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-293656000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>76571000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>176285000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>147453000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-113922000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>112830000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>28955000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-11562000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-361478000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>157203000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>88433000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>32453000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>17535000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>84249000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-37210000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-787000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-251309000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-46694000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-140000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>157857000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-137018000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-103613000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-253926000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-237957000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-199840000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-3279000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>33000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>70000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-37000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>54000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>