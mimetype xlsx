--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
@@ -247,50 +247,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2740,3738 +2746,3972 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
       </c>
-      <c r="Z1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>10</v>
       </c>
-      <c r="AC1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>1933000.0</v>
+      </c>
+      <c r="C2">
+        <v>2584000.0</v>
+      </c>
+      <c r="D2">
         <v>1711000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1249337.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2324000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2581000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3609000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3674008.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5691000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4888000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6088000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4422000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5772000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5805000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4152000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4348872.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7410000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3440000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3291000.0</v>
       </c>
-      <c r="S2"/>
-[...1 lines deleted...]
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2">
         <v>5246000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>8035000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>10475000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8657972.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>7419000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4629000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>465000.0</v>
+      </c>
+      <c r="C7">
+        <v>532000.0</v>
+      </c>
+      <c r="D7">
         <v>598000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>809186.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1121000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1343000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1470000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1709406.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1987000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2378000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2764000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3154492.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1655000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2322000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2685000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2766139.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2422000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2818000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3777000.0</v>
       </c>
-      <c r="S7"/>
-[...1 lines deleted...]
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7">
         <v>8816000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>9362000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>9830000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>10276453.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>671000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>739000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>197990000.0</v>
       </c>
       <c r="C8">
-        <v>197990002.0</v>
+        <v>197990000.0</v>
       </c>
       <c r="D8">
         <v>197990000.0</v>
       </c>
       <c r="E8">
-        <v>197990000.0</v>
+        <v>197990002.0</v>
       </c>
       <c r="F8">
         <v>197990000.0</v>
       </c>
       <c r="G8">
-        <v>197990002.0</v>
+        <v>197990000.0</v>
       </c>
       <c r="H8">
         <v>197990000.0</v>
       </c>
       <c r="I8">
-        <v>197990000.0</v>
+        <v>197990002.0</v>
       </c>
       <c r="J8">
         <v>197990000.0</v>
       </c>
       <c r="K8">
-        <v>197990002.0</v>
+        <v>197990000.0</v>
       </c>
       <c r="L8">
         <v>197990000.0</v>
       </c>
       <c r="M8">
-        <v>197990000.0</v>
+        <v>197990002.0</v>
       </c>
       <c r="N8">
         <v>197990000.0</v>
       </c>
       <c r="O8">
-        <v>197990002.0</v>
+        <v>197990000.0</v>
       </c>
       <c r="P8">
         <v>197990000.0</v>
       </c>
       <c r="Q8">
-        <v>197990000.0</v>
+        <v>197990002.0</v>
       </c>
       <c r="R8">
         <v>197990000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
+      <c r="S8">
+        <v>197990000.0</v>
+      </c>
+      <c r="T8">
+        <v>197990000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>6031000.0</v>
+      </c>
+      <c r="C10">
+        <v>5131000.0</v>
+      </c>
+      <c r="D10">
         <v>4551000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>6594010.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>9357000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2567000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2629000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3726378.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4679000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5601000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5131000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>8997820.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>19205000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>18916000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>17888000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>7874250.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>5156000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4862000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3505000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3848490.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="V10"/>
+      <c r="W10">
         <v>5823000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4762000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3933000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2343666.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3688000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2997000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>6000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>5000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>24</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>7526000.0</v>
+      </c>
+      <c r="D12">
         <v>6907000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>8937280.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>11695000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4980000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4985000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>15654810.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>20412000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>20035000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>18996000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>8982390.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6264000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5970000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4602000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4945590.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6214000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6920000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>5841000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5605000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4012510.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>5353000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>25</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>197990000.0</v>
       </c>
       <c r="D13">
         <v>197990000.0</v>
       </c>
       <c r="E13">
         <v>197990000.0</v>
       </c>
       <c r="F13">
         <v>197990000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>197990000.0</v>
+      </c>
+      <c r="H13">
+        <v>197990000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>197990000.0</v>
       </c>
       <c r="N13">
         <v>197990000.0</v>
       </c>
       <c r="O13">
         <v>197990000.0</v>
       </c>
       <c r="P13">
         <v>197990000.0</v>
       </c>
       <c r="Q13">
         <v>197990000.0</v>
       </c>
       <c r="R13">
         <v>197990000.0</v>
       </c>
       <c r="S13">
         <v>197990000.0</v>
       </c>
       <c r="T13">
         <v>197990000.0</v>
       </c>
       <c r="U13">
         <v>197990000.0</v>
       </c>
       <c r="V13">
         <v>197990000.0</v>
       </c>
       <c r="W13">
         <v>197990000.0</v>
       </c>
       <c r="X13">
         <v>197990000.0</v>
       </c>
       <c r="Y13">
         <v>197990000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>197990000.0</v>
+      </c>
       <c r="AA13">
-        <v>198000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>197990000.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>198000000.0</v>
       </c>
       <c r="AD13">
         <v>198000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>198000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>198000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
-        <v>197990000.0</v>
+        <v>197990002.0</v>
       </c>
       <c r="C14">
         <v>197990000.0</v>
       </c>
       <c r="D14">
         <v>197990000.0</v>
       </c>
       <c r="E14">
         <v>197990000.0</v>
       </c>
       <c r="F14">
         <v>197990000.0</v>
       </c>
       <c r="G14">
-        <v>197990002.0</v>
+        <v>197990000.0</v>
       </c>
       <c r="H14">
         <v>197990000.0</v>
       </c>
       <c r="I14">
+        <v>197990002.0</v>
+      </c>
+      <c r="J14">
         <v>197990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197990002.0</v>
       </c>
       <c r="K14">
         <v>197990000.0</v>
       </c>
       <c r="L14">
-        <v>197990000.0</v>
+        <v>197990002.0</v>
       </c>
       <c r="M14">
         <v>197990000.0</v>
       </c>
       <c r="N14">
         <v>197990000.0</v>
       </c>
       <c r="O14">
         <v>197990000.0</v>
       </c>
       <c r="P14">
         <v>197990000.0</v>
       </c>
       <c r="Q14">
         <v>197990000.0</v>
       </c>
       <c r="R14">
         <v>197990000.0</v>
       </c>
       <c r="S14">
         <v>197990000.0</v>
       </c>
       <c r="T14">
         <v>197990000.0</v>
       </c>
       <c r="U14">
         <v>197990000.0</v>
       </c>
       <c r="V14">
         <v>197990000.0</v>
       </c>
       <c r="W14">
         <v>197990000.0</v>
       </c>
       <c r="X14">
-        <v>197990002.0</v>
+        <v>197990000.0</v>
       </c>
       <c r="Y14">
         <v>197990000.0</v>
       </c>
       <c r="Z14">
+        <v>197990002.0</v>
+      </c>
+      <c r="AA14">
+        <v>197990000.0</v>
+      </c>
+      <c r="AB14">
         <v>198030300.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>217391300.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>197183100.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>227272700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>200803200.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>374000.0</v>
       </c>
       <c r="C20">
-        <v>373510.0</v>
+        <v>374000.0</v>
       </c>
       <c r="D20">
         <v>374000.0</v>
       </c>
       <c r="E20">
-        <v>374000.0</v>
+        <v>373510.0</v>
       </c>
       <c r="F20">
         <v>374000.0</v>
       </c>
       <c r="G20">
-        <v>373506.0</v>
+        <v>374000.0</v>
       </c>
       <c r="H20">
         <v>374000.0</v>
       </c>
       <c r="I20">
-        <v>374000.0</v>
+        <v>373506.0</v>
       </c>
       <c r="J20">
         <v>374000.0</v>
       </c>
       <c r="K20">
-        <v>373510.0</v>
+        <v>374000.0</v>
       </c>
       <c r="L20">
         <v>374000.0</v>
       </c>
       <c r="M20">
-        <v>374000.0</v>
+        <v>373510.0</v>
       </c>
       <c r="N20">
         <v>374000.0</v>
       </c>
       <c r="O20">
-        <v>373510.0</v>
+        <v>374000.0</v>
       </c>
       <c r="P20">
         <v>374000.0</v>
       </c>
       <c r="Q20">
-        <v>374000.0</v>
+        <v>373510.0</v>
       </c>
       <c r="R20">
         <v>374000.0</v>
       </c>
       <c r="S20">
-        <v>373510.0</v>
+        <v>374000.0</v>
       </c>
       <c r="T20">
         <v>374000.0</v>
       </c>
       <c r="U20">
-        <v>374000.0</v>
+        <v>373510.0</v>
       </c>
       <c r="V20">
         <v>374000.0</v>
       </c>
       <c r="W20">
         <v>374000.0</v>
       </c>
       <c r="X20">
-        <v>373510.0</v>
+        <v>374000.0</v>
       </c>
       <c r="Y20">
         <v>374000.0</v>
       </c>
       <c r="Z20">
+        <v>373510.0</v>
+      </c>
+      <c r="AA20">
         <v>374000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20"/>
+      <c r="AB20">
+        <v>374000.0</v>
+      </c>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
         <v>8241000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>8271000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>8301000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>8331322.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>8362000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>8392000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>56710000.0</v>
+      </c>
+      <c r="C22">
+        <v>58413000.0</v>
+      </c>
+      <c r="D22">
         <v>61068000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>62895030.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>65786000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>69072000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>74669000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>76665348.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>80976000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>81514000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>82633000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>81723000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>86392000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>84235000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>83682000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>84788340.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>94985000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>97231000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>102639000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>104129280.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>111494000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>118132000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>121936000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>130283000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>132165020.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>123678000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>122208000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>130000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>126000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>136000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>145000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>35</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>249002000.0</v>
+      </c>
+      <c r="D23">
         <v>253190000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>255345670.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>261781000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>258857000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>265329000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>287097590.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>295285000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>293452000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>292894000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>295987370.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>282678000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>286023000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>292783000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>294929020.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>307853000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>30881000.0</v>
+      </c>
+      <c r="C24">
+        <v>31786000.0</v>
+      </c>
+      <c r="D24">
         <v>32664000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>33487350.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>34893000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>30978000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>31940000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>33155880.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>34130000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>35180000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>36189000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>37308120.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>38189000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>39244000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>39855000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>40947240.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>41949000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>42529000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>42131000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>41839870.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>43889000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>44586000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>43899000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>43646000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>42927330.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>43867000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>44930000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>43000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>44000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>45000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>45000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>37</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>32230000.0</v>
+      </c>
+      <c r="D25">
         <v>33129000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>33954220.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>35860000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>31996000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>32912000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>39000530.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>39352000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>41035000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>41262000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>42430510.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>42611000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>43713000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>44148000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>43786470.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>49362000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>52235000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>51988000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>34494000.0</v>
+      </c>
+      <c r="C28">
+        <v>37066000.0</v>
+      </c>
+      <c r="D28">
         <v>39030000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>38309822.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>38063000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>41068000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>41759000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>43316733.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>44312000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>44332000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>43232000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>40698989.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>36340000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>34412000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>35007000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>43441581.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>52027000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>57449000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>62296000.0</v>
       </c>
-      <c r="S28"/>
-[...1 lines deleted...]
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28">
         <v>75744000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>76779000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>79933000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>239818000.0</v>
+      </c>
+      <c r="C29">
+        <v>243633000.0</v>
+      </c>
+      <c r="D29">
         <v>248622000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>251016751.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>255272000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>252734000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>255550000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>261871962.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>267668000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>270074000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>270681000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>275279764.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>283206000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>280984000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>281548000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>282121742.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>266633000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>272795000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>278215000.0</v>
       </c>
-      <c r="S29"/>
-[...1 lines deleted...]
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29">
         <v>296659000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>298286000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>302541000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>306201417.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>155000.0</v>
+      </c>
+      <c r="C30">
+        <v>241000.0</v>
+      </c>
+      <c r="D30">
         <v>223000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>122290.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>180000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>211000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>183000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>249574.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>391000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>378000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>320000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6495000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6985000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6703000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>6934000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1087470.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1210000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1108000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1069000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1385210.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1711000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2009000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2415000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2482000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2711470.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3436000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2975000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>16000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>14000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>13000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>225248000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>227287000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>227282000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>228279000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>56086000.0</v>
+      </c>
+      <c r="C32">
+        <v>58751000.0</v>
+      </c>
+      <c r="D32">
         <v>62388000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>65351361.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>65212000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>61962000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>64160000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>68096477.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>73251000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>75156000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>77640000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>81320554.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>85992000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>86695000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>87101000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>89432652.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>81460000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>81347000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>77814000.0</v>
       </c>
-      <c r="S32"/>
-[...1 lines deleted...]
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32">
         <v>82749000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>83004000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>83613000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>83133845.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>174569000.0</v>
+      </c>
+      <c r="C33">
+        <v>175142000.0</v>
+      </c>
+      <c r="D33">
         <v>176004000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>174715777.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>178621000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>179266000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>180081000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>180840758.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>181267000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>181894000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>182614000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>183262936.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>181496000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>182479000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>183282000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>184205326.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>170876000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>172983000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>178845000.0</v>
       </c>
-      <c r="S33"/>
-[...1 lines deleted...]
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33"/>
+      <c r="W33">
         <v>185651000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>186779000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>187821000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>188963531.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>180358000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>181228000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34">
         <v>-4.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>31362000.0</v>
+      </c>
+      <c r="C35">
+        <v>32457000.0</v>
+      </c>
+      <c r="D35">
         <v>33351000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>33954218.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>35981000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>32129000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>33079000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>34108384.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>35841000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>36909000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>37936000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>39000530.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>39827000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>41518000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>41730000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>42832066.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>42886000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>43846000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>44245000.0</v>
       </c>
-      <c r="S35"/>
-[...1 lines deleted...]
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35"/>
+      <c r="W35">
         <v>53308000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>53038000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>52759000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>52444483.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>45825000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>46835000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>84770000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>83780000.0</v>
       </c>
       <c r="N38">
         <v>83780000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
+      <c r="O38">
+        <v>83780000.0</v>
+      </c>
+      <c r="P38">
+        <v>83780000.0</v>
+      </c>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
-      <c r="T38">
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38">
         <v>8272000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>8302000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>8332000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>8362000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>8392360.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>8520000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>51</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>3527000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
+        <v>3527000.0</v>
+      </c>
+      <c r="E39">
         <v>3527260.0</v>
       </c>
-      <c r="D39"/>
-      <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
+      <c r="K39"/>
       <c r="L39"/>
       <c r="M39">
+        <v>4535000.0</v>
+      </c>
+      <c r="N39"/>
+      <c r="O39">
         <v>1119000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1108000.0</v>
       </c>
-      <c r="O39"/>
-      <c r="P39">
+      <c r="Q39"/>
+      <c r="R39">
         <v>3402000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3402000.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
-      <c r="AB39">
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39">
         <v>5000000.0</v>
       </c>
-      <c r="AC39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>4241000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>4117000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>3858000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>4041000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
-      <c r="V40">
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40">
         <v>100000.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40">
         <v>21000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>15000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>16000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>475000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>483000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>468000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...4 lines deleted...]
-      </c>
+      <c r="K42"/>
+      <c r="L42"/>
       <c r="M42">
         <v>-158865000.0</v>
       </c>
       <c r="N42">
+        <v>29671000.0</v>
+      </c>
+      <c r="O42">
         <v>-158865000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
+      <c r="P42">
+        <v>-158865000.0</v>
+      </c>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45">
         <v>168948664.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45">
         <v>177484499.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45">
         <v>158222662.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>100845000.0</v>
+      </c>
+      <c r="C46">
+        <v>101418000.0</v>
+      </c>
+      <c r="D46">
         <v>102280000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>110992271.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>111837000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>112482000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>113297000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>114057252.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>96123000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>96750000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>97470000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>98119430.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>97342000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>98325000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>99128000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>59</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>101418000.0</v>
+      </c>
+      <c r="D47">
         <v>102280000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>110992270.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>111837000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>112482000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>113297000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>98119000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>97342000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>98325000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>99128000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>100051820.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>99004000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>119239000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>125101000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>125098840.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>121099000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>123485000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>124583000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>125595000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>126707660.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>118204000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>158183000.0</v>
+      </c>
+      <c r="C48">
+        <v>3446000.0</v>
+      </c>
+      <c r="D48">
         <v>7051000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>8122920.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>9862000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>11109000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>13172000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>175703487.0</v>
       </c>
-      <c r="H48"/>
-      <c r="I48">
+      <c r="J48"/>
+      <c r="K48">
         <v>181016000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>183193000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>186497000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>29671000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>188531000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>189528000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>32815910.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>11460000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>12494000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>14424000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>16188570.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>16310000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>17102000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>18755000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>20685000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>21662890.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>23999000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48">
+      <c r="AB48"/>
+      <c r="AC48">
         <v>191000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>190000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>197000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>199000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>9644000.0</v>
+      </c>
+      <c r="C50">
+        <v>10411000.0</v>
+      </c>
+      <c r="D50">
         <v>10917000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>11416482.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>12527000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>12657000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>12448000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>13887231.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>14861000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>14753000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>12174000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>12388683.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>17356000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>14084000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>13040000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>10368594.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>15234000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>19782000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>23670000.0</v>
       </c>
-      <c r="S50"/>
-[...1 lines deleted...]
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>36981000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>37642000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>40220000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>43621192.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>35701000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>34553000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>96000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>94000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>102000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>111000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>59582000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>62272860.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>78290000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>85699000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>85423000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>51735000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>51349340.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>43872000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>64</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
+        <v>6279000.0</v>
+      </c>
+      <c r="D52">
         <v>6540000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>6729850.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>8205000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>8349000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>8100000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>8435000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>13366000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>10158000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>8831000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>5150780.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>10202000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>13747000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>15434000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>18486390.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>28928000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>33464000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>33435000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>35947000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>38836610.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>30894000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>96000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>94000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>102000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>111000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>2404000.0</v>
+      </c>
+      <c r="C53">
+        <v>2395000.0</v>
+      </c>
+      <c r="D53">
         <v>2356000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>2343280.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>2338000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>2413000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>2356000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>3250273.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>5235000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>5412000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>6431000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>6656990.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1207000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>1119000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1108140.0</v>
       </c>
       <c r="P53">
         <v>1108000.0</v>
       </c>
       <c r="Q53">
+        <v>1108140.0</v>
+      </c>
+      <c r="R53">
         <v>1108000.0</v>
       </c>
-      <c r="R53">
-[...1 lines deleted...]
-      </c>
       <c r="S53">
-        <v>1097100.0</v>
+        <v>1108000.0</v>
       </c>
       <c r="T53">
         <v>1097000.0</v>
       </c>
       <c r="U53">
+        <v>1097100.0</v>
+      </c>
+      <c r="V53">
         <v>1097000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
+        <v>1097000.0</v>
+      </c>
+      <c r="X53">
         <v>1079000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>1672000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>1665000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>1642000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC53">
         <v>5000000.0</v>
       </c>
       <c r="AD53">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE53">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AF53">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>244177000.0</v>
+      </c>
+      <c r="C55">
+        <v>249002000.0</v>
+      </c>
+      <c r="D55">
         <v>253190000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>255345670.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>261781000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>258857000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>265329000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>271725514.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>279106000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>281133000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>283402000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>287097590.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>295285000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>293452000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>292894000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>295987370.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>282678000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>286023000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>292783000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>294929020.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>307853000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>317391000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>321995000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>331320000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>333211710.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>317385000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>316755000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>342000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>340000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>347000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>363000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>69608000.0</v>
+      </c>
+      <c r="C56">
+        <v>73860000.0</v>
+      </c>
+      <c r="D56">
         <v>77186000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>80629890.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>83160000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>79591000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>85248000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>90884756.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>97839000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>99239000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>100788000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>103873000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>113789000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>110973000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>109612000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>111782040.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>111802000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>113040000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>113938000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>116086670.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>124618000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>131740000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>135216000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>143499000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>144248180.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>137027000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>135527000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>157000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>155000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>160000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>179000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>13522000.0</v>
+      </c>
+      <c r="C57">
+        <v>15109000.0</v>
+      </c>
+      <c r="D57">
         <v>14798000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>15278530.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>17948000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>17629000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>21088000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>22788279.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>24588000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>24083000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>23148000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>22514000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>27797000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>24278000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>22511000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>22349390.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>30342000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>31693000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>36124000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>36886480.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>43112000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>48991000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>52212000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>59886000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>61114340.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>49571000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>47550000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>78000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>77000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>76000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>89000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>44884000.0</v>
+      </c>
+      <c r="C58">
+        <v>47566000.0</v>
+      </c>
+      <c r="D58">
         <v>48149000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>49232750.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>53929000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>49758000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>54167000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>56896663.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>60429000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>60992000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>61084000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>61514630.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>67624000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>65796000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>64241000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>65181460.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>73228000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>75539000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>80369000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>80750450.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>93553000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>102299000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>105250000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>112645000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>113558820.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>95396000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>94385000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>123000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>122000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>122000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>136000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>199293000.0</v>
+      </c>
+      <c r="C60">
+        <v>201436000.0</v>
+      </c>
+      <c r="D60">
         <v>205041000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>206112920.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>207852000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>209099000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>211162000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>214828851.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>218677000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>220141000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>222318000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>225582960.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>227661000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>227656000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>228653000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>230805910.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>209450000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>210484000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>212414000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>214178570.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>214300000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>215092000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>216745000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>218675000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>219652890.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>221989000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>222370000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6520,941 +6760,941 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>24742320.0</v>
       </c>
       <c r="C2">
         <v>32089930.0</v>
       </c>
       <c r="D2">
         <v>40496240.0</v>
       </c>
       <c r="E2">
         <v>38174850.0</v>
       </c>
       <c r="F2">
         <v>55125450.0</v>
       </c>
       <c r="G2">
         <v>66312260.0</v>
       </c>
       <c r="H2">
         <v>68516490.0</v>
       </c>
       <c r="I2">
         <v>107250950.0</v>
       </c>
       <c r="J2">
         <v>101292230.0</v>
       </c>
       <c r="K2">
         <v>107353750.0</v>
       </c>
       <c r="L2">
         <v>111000000.0</v>
       </c>
       <c r="M2">
         <v>120000000.0</v>
       </c>
       <c r="N2">
         <v>134000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-2825000.0</v>
       </c>
       <c r="E5">
         <v>-3893935.0</v>
       </c>
       <c r="F5">
         <v>-1688257.0</v>
       </c>
       <c r="G5">
         <v>1400375.0</v>
       </c>
       <c r="H5">
         <v>8379294.0</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>11451051.0</v>
       </c>
       <c r="K5">
         <v>-3000000.0</v>
       </c>
       <c r="L5">
         <v>11000000.0</v>
       </c>
       <c r="M5">
         <v>23000000.0</v>
       </c>
       <c r="N5">
         <v>23000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>11514213.0</v>
       </c>
       <c r="F6"/>
       <c r="G6">
         <v>6140887.0</v>
       </c>
       <c r="H6">
         <v>8379294.0</v>
       </c>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>20294980.0</v>
       </c>
       <c r="C9">
         <v>23614630.0</v>
       </c>
       <c r="D9">
         <v>27947590.0</v>
       </c>
       <c r="E9">
         <v>24480990.0</v>
       </c>
       <c r="F9">
         <v>35454440.0</v>
       </c>
       <c r="G9">
         <v>42979020.0</v>
       </c>
       <c r="H9">
         <v>48570510.0</v>
       </c>
       <c r="I9">
         <v>68379020.0</v>
       </c>
       <c r="J9">
         <v>63880580.0</v>
       </c>
       <c r="K9">
         <v>62647590.0</v>
       </c>
       <c r="L9">
         <v>73000000.0</v>
       </c>
       <c r="M9">
         <v>84000000.0</v>
       </c>
       <c r="N9">
         <v>83000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>-8713730.0</v>
       </c>
       <c r="C10">
         <v>-9922030.0</v>
       </c>
       <c r="D10">
         <v>-4256840.0</v>
       </c>
       <c r="E10">
         <v>4991850.0</v>
       </c>
       <c r="F10">
         <v>-5296870.0</v>
       </c>
       <c r="G10">
         <v>-1614320.0</v>
       </c>
       <c r="H10">
         <v>1587080.0</v>
       </c>
       <c r="I10">
         <v>6912010.0</v>
       </c>
       <c r="J10">
         <v>4581670.0</v>
       </c>
       <c r="K10">
         <v>441450.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>928000.0</v>
       </c>
       <c r="E11">
         <v>-453854.0</v>
       </c>
       <c r="F11">
         <v>187806.0</v>
       </c>
       <c r="G11">
         <v>1229075.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11">
         <v>4000000.0</v>
       </c>
       <c r="L11">
         <v>6000000.0</v>
       </c>
       <c r="M11">
         <v>6000000.0</v>
       </c>
       <c r="N11">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>467260.0</v>
       </c>
       <c r="C12">
         <v>678610.0</v>
       </c>
       <c r="D12">
         <v>537390.0</v>
       </c>
       <c r="E12">
         <v>330000.0</v>
       </c>
       <c r="F12">
         <v>120000.0</v>
       </c>
       <c r="G12">
         <v>230000.0</v>
       </c>
       <c r="H12">
         <v>509440.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
         <v>2233780.0</v>
       </c>
       <c r="C13">
         <v>2363870.0</v>
       </c>
       <c r="D13">
         <v>2257100.0</v>
       </c>
       <c r="E13">
         <v>2533040.0</v>
       </c>
       <c r="F13">
         <v>2811880.0</v>
       </c>
       <c r="G13">
         <v>3097670.0</v>
       </c>
       <c r="H13">
         <v>3421570.0</v>
       </c>
       <c r="I13">
         <v>4409040.0</v>
       </c>
       <c r="J13">
         <v>3022320.0</v>
       </c>
       <c r="K13">
         <v>2936360.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>-8715930.0</v>
       </c>
       <c r="C15">
         <v>-10754110.0</v>
       </c>
       <c r="D15">
         <v>-5222950.0</v>
       </c>
       <c r="E15">
         <v>5445710.0</v>
       </c>
       <c r="F15">
         <v>-5531620.0</v>
       </c>
       <c r="G15">
         <v>-2843400.0</v>
       </c>
       <c r="H15">
         <v>223360.0</v>
       </c>
       <c r="I15">
         <v>3085130.0</v>
       </c>
       <c r="J15">
         <v>1650070.0</v>
       </c>
       <c r="K15">
         <v>-3234210.0</v>
       </c>
       <c r="L15">
         <v>7000000.0</v>
       </c>
       <c r="M15">
         <v>17000000.0</v>
       </c>
       <c r="N15">
         <v>16000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16">
         <v>-8715930.0</v>
       </c>
       <c r="C16">
         <v>-10754110.0</v>
       </c>
       <c r="D16">
         <v>-5184000.0</v>
       </c>
       <c r="E16">
         <v>5445706.0</v>
       </c>
       <c r="F16">
         <v>-4425299.0</v>
       </c>
       <c r="G16">
         <v>-2843396.0</v>
       </c>
       <c r="H16">
         <v>223360.0</v>
       </c>
       <c r="I16">
         <v>3085130.0</v>
       </c>
       <c r="J16">
         <v>1650070.0</v>
       </c>
       <c r="K16">
         <v>-3234210.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>-8715931.0</v>
       </c>
       <c r="C17">
         <v>-10754109.0</v>
       </c>
       <c r="D17">
         <v>-5222952.0</v>
       </c>
       <c r="E17">
         <v>5445706.0</v>
       </c>
       <c r="F17">
         <v>-5215803.0</v>
       </c>
       <c r="G17">
         <v>-2498803.0</v>
       </c>
       <c r="H17">
         <v>223359.0</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>1650072.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-2233779.0</v>
       </c>
       <c r="C18">
         <v>-2363872.0</v>
       </c>
       <c r="D18">
         <v>-2257095.0</v>
       </c>
       <c r="E18">
         <v>-2533043.0</v>
       </c>
       <c r="F18">
         <v>-3105199.0</v>
       </c>
       <c r="G18">
         <v>-3127199.0</v>
       </c>
       <c r="H18">
         <v>-3082124.0</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>-2861395.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>-6479950.0</v>
       </c>
       <c r="C21">
         <v>-7558160.0</v>
       </c>
       <c r="D21">
         <v>-1999750.0</v>
       </c>
       <c r="E21">
         <v>7524900.0</v>
       </c>
       <c r="F21">
         <v>-2484980.0</v>
       </c>
       <c r="G21">
         <v>1483360.0</v>
       </c>
       <c r="H21">
         <v>5008640.0</v>
       </c>
       <c r="I21">
         <v>11321040.0</v>
       </c>
       <c r="J21">
         <v>7603990.0</v>
       </c>
       <c r="K21">
         <v>3377820.0</v>
       </c>
       <c r="L21">
         <v>11000000.0</v>
       </c>
       <c r="M21">
         <v>23000000.0</v>
       </c>
       <c r="N21">
         <v>23000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>531000.0</v>
       </c>
       <c r="E23">
         <v>281647.0</v>
       </c>
       <c r="F23">
         <v>359650.0</v>
       </c>
       <c r="G23">
         <v>1314046.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>2747698.0</v>
       </c>
       <c r="C25">
         <v>3599419.0</v>
       </c>
       <c r="D25">
         <v>3410944.0</v>
       </c>
       <c r="E25">
         <v>3966560.0</v>
       </c>
       <c r="F25">
         <v>5138841.0</v>
       </c>
       <c r="G25">
         <v>4415603.0</v>
       </c>
       <c r="H25">
         <v>3370647.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>28396590.0</v>
       </c>
       <c r="C28">
         <v>32178560.0</v>
       </c>
       <c r="D28">
         <v>30207450.0</v>
       </c>
       <c r="E28">
         <v>28572170.0</v>
       </c>
       <c r="F28">
         <v>38784290.0</v>
       </c>
       <c r="G28">
         <v>42940900.0</v>
       </c>
       <c r="H28">
         <v>45080170.0</v>
       </c>
       <c r="I28">
         <v>60339430.0</v>
       </c>
       <c r="J28">
         <v>56679890.0</v>
       </c>
       <c r="K28">
         <v>61005640.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>2200.0</v>
       </c>
       <c r="C29">
         <v>832080.0</v>
       </c>
       <c r="D29">
         <v>966110.0</v>
       </c>
       <c r="E29">
         <v>-453850.0</v>
       </c>
       <c r="F29">
         <v>234760.0</v>
       </c>
       <c r="G29">
         <v>1229080.0</v>
       </c>
       <c r="H29">
         <v>1363720.0</v>
       </c>
       <c r="I29">
         <v>3826880.0</v>
       </c>
       <c r="J29">
         <v>2931600.0</v>
       </c>
       <c r="K29">
         <v>3675660.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>51517250.0</v>
       </c>
       <c r="C30">
         <v>63262720.0</v>
       </c>
       <c r="D30">
         <v>70738056.0</v>
       </c>
       <c r="E30">
         <v>63865404.0</v>
       </c>
       <c r="F30">
         <v>89746599.0</v>
       </c>
       <c r="G30">
         <v>109772221.0</v>
       </c>
       <c r="H30">
         <v>114195386.0</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>159240095.0</v>
       </c>
       <c r="K30">
         <v>173000000.0</v>
       </c>
       <c r="L30">
         <v>173000000.0</v>
       </c>
       <c r="M30">
         <v>182000000.0</v>
       </c>
       <c r="N30">
         <v>193000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>45037300.0</v>
       </c>
       <c r="C32">
         <v>55704560.0</v>
       </c>
       <c r="D32">
         <v>68443830.0</v>
       </c>
       <c r="E32">
         <v>62655840.0</v>
       </c>
       <c r="F32">
         <v>90579890.0</v>
       </c>
       <c r="G32">
         <v>109291280.0</v>
       </c>
       <c r="H32">
         <v>117087000.0</v>
       </c>
       <c r="I32">
         <v>175629970.0</v>
       </c>
@@ -7473,2032 +7713,2158 @@
       <c r="N32">
         <v>216000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
       </c>
-      <c r="Z1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>10</v>
       </c>
-      <c r="AC1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>6601000.0</v>
+      </c>
+      <c r="C2">
+        <v>6087000.0</v>
+      </c>
+      <c r="D2">
         <v>4208000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4320320.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8294000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7200000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4928000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6650000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10181000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8453000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6806000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10532240.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11682000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>9981000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>8301000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15306850.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10841000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9764000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2263000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12261450.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11644000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10667000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12097000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>8456000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>14871260.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>17836000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>12986000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>21000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>29000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>24000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-2153000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>912000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-205000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1377000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>169000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>929000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-54397.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2098000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-653000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>3000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-7000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
         <v>1956000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>729000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-396000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>10035653.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1362000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1098000.0</v>
       </c>
-      <c r="R6"/>
-      <c r="S6"/>
       <c r="T6"/>
-      <c r="U6">
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6">
         <v>1248000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>169000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>929000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-54397.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>5469000.0</v>
+      </c>
+      <c r="C9">
+        <v>3893000.0</v>
+      </c>
+      <c r="D9">
         <v>4084000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4661980.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>6450000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>4662000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>4521000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>5085000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>7301000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>6389000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4839000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>6348590.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>8060000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>7271000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>6268000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>8504990.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>7495000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>6847000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1634000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>7319440.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>7819000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>7121000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>7418000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>5777000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>8094020.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>11982000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>8635000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>17000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>14000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>14000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-1645000.0</v>
+      </c>
+      <c r="C10">
+        <v>-3093000.0</v>
+      </c>
+      <c r="D10">
         <v>-3003000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-2124730.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1122000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-2006000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-3461000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-3418000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1211000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-2059000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3235000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2174840.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>508000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-801000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1789000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>9099850.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-801000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1576000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1731000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-692870.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-372000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1589000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1701000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-942000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2594930.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>346000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1370000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-135000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>503000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>196000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>364000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
-[...4 lines deleted...]
-      </c>
+      <c r="AA11"/>
+      <c r="AB11"/>
       <c r="AC11">
         <v>1000000.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF11">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>571000.0</v>
+      </c>
+      <c r="C12">
+        <v>489000.0</v>
+      </c>
+      <c r="D12">
         <v>535000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>521000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>553000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>491000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>663000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>570000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>625000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>652000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>593000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>635777.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>682000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>668000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>554000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>935801.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>482000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>478000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12">
         <v>576000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>779000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>718000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1061000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>816000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>717000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC12">
         <v>1000000.0</v>
       </c>
       <c r="AD12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>6000.0</v>
+      </c>
+      <c r="C13">
+        <v>477000.0</v>
+      </c>
+      <c r="D13">
         <v>535000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>549780.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>544000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>477000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>663000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>24000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>15000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>19000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>19000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>492100.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>584000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>648000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>533000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>927040.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>474000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>472000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>660000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>6880.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>732000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>576000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>779000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>718000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1044210.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>816000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-2143000.0</v>
+      </c>
+      <c r="C15">
+        <v>-3605000.0</v>
+      </c>
+      <c r="D15">
         <v>-3057000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-1739930.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-1247000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-2063000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-3666000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-3849000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-1464000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-2177000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-3265000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-2077950.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>5000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-997000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-2153000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>10174710.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-1034000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-1930000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-1765000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-178620.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-792000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-1653000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1930000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-978000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1926800.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-381000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1307000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>2000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-7000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-3605000.0</v>
+      </c>
+      <c r="D16">
         <v>-3057000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-1739930.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-1247000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-2063000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-3666000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-2039000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-997000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-2153000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>10174710.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-1034000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-1930000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-1765000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-178620.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-792000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-1653000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1930000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-978000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-1926800.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-381000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>-2143000.0</v>
+      </c>
+      <c r="C17">
+        <v>-3605000.0</v>
+      </c>
+      <c r="D17">
         <v>-3057000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-1640000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-1247000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-2063000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-3666000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-3849000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1464000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-2177000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-3265000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-2077952.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>5000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-997000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-2153000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>10174706.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-1034000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-1930000.0</v>
       </c>
-      <c r="R17"/>
-      <c r="S17"/>
       <c r="T17"/>
-      <c r="U17">
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17">
         <v>-1653000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1930000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-978000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-3333000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-381000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1307000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-565000.0</v>
+      </c>
+      <c r="C18">
+        <v>-477000.0</v>
+      </c>
+      <c r="D18">
         <v>-535000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-515000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-544000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-477000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-663000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-546000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-610000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-633000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-574000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-492095.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-584000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-648000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-533000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-927043.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-474000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-472000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18">
         <v>-576000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-779000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-718000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1061000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-816000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-717000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-1206000.0</v>
+      </c>
+      <c r="C21">
+        <v>-2253000.0</v>
+      </c>
+      <c r="D21">
         <v>-2180000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1860950.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-508000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1476000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-2645000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-3095000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-762000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-1564000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-2906000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-1503120.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1094000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-152000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-878000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>10257560.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>117000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-784000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-1056000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-330770.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>371000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1013000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-922000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-224000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1535090.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1167000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-915000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-7000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>179000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>382000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>500000.0</v>
+      </c>
+      <c r="C25">
+        <v>511000.0</v>
+      </c>
+      <c r="D25">
         <v>501000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>660698.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>712000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>664000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>711000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>869419.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>977000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>929000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>824000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>943944.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>766000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>862000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>839000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-420440.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1681000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>2261000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1091000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1153000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2079603.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>6675000.0</v>
+      </c>
+      <c r="C28">
+        <v>6294000.0</v>
+      </c>
+      <c r="D28">
         <v>6337000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7879590.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7027000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6262000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7228000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8180000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8063000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7953000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7745000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8349820.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7150000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7475000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>7267000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7967170.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8139000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8361000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4105000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7713290.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>7842000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>8390000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>8488000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>6351000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>10527340.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11135000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>9550000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>498000.0</v>
+      </c>
+      <c r="C29">
+        <v>512000.0</v>
+      </c>
+      <c r="D29">
         <v>54000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-384800.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>125000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>57000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>205000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>431000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>253000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>118000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>30000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-96890.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>503000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>196000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>364000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1074850.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>233000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>354000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>34000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-514240.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>420000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>64000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>229000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>36000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-668130.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>727000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-63000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>13276000.0</v>
+      </c>
+      <c r="C30">
+        <v>12233000.0</v>
+      </c>
+      <c r="D30">
         <v>10472000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>10843250.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>15252000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>13338000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>12156000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>14830000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>18244000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>16406000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14551000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>18882056.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>18832000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>17456000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>15568000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>20392404.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>18980000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>18125000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30"/>
       <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30">
         <v>19057000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>20585000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>14807000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>25855000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>28971000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>22536000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>35000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>51000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>40000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>12070000.0</v>
+      </c>
+      <c r="C32">
+        <v>9980000.0</v>
+      </c>
+      <c r="D32">
         <v>8292000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>8982300.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>14744000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>11862000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>9449000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>11735000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>17482000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>14842000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>11645000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>16880830.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>19742000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>17252000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>14569000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>23811840.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>18336000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>16611000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>3897000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>19580890.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>19463000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>17788000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>19515000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>14233000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>22965280.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>29818000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>21621000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>38000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>43000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>39000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>44000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -9549,921 +9915,921 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>381302.0</v>
       </c>
       <c r="C2">
         <v>11120023.0</v>
       </c>
       <c r="D2">
         <v>7634835.0</v>
       </c>
       <c r="E2">
         <v>895489.0</v>
       </c>
       <c r="F2">
         <v>-4074000.0</v>
       </c>
       <c r="G2">
         <v>-721258.0</v>
       </c>
       <c r="H2">
         <v>2053061.0</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>92780</v>
       </c>
       <c r="C3">
         <v>823740</v>
       </c>
       <c r="D3">
         <v>176000</v>
       </c>
       <c r="E3">
         <v>44178</v>
       </c>
       <c r="F3">
         <v>137052</v>
       </c>
       <c r="G3">
         <v>566531</v>
       </c>
       <c r="H3">
         <v>950890</v>
       </c>
       <c r="I3">
         <v>1038290</v>
       </c>
       <c r="J3">
         <v>1913020</v>
       </c>
       <c r="K3">
         <v>7631030</v>
       </c>
       <c r="L3">
         <v>13000000</v>
       </c>
       <c r="M3">
         <v>2000000</v>
       </c>
       <c r="N3">
         <v>2000000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>4108860.0</v>
       </c>
       <c r="C6">
         <v>-10738720.0</v>
       </c>
       <c r="D6">
         <v>3485000.0</v>
       </c>
       <c r="E6">
         <v>6739346.0</v>
       </c>
       <c r="F6">
         <v>4632733.0</v>
       </c>
       <c r="G6">
         <v>-4174168.0</v>
       </c>
       <c r="H6">
         <v>-2774320.0</v>
       </c>
       <c r="I6">
         <v>3272690.0</v>
       </c>
       <c r="J6">
         <v>327690.0</v>
       </c>
       <c r="K6">
         <v>-8780780.0</v>
       </c>
       <c r="L6">
         <v>-2000000.0</v>
       </c>
       <c r="M6">
         <v>2000000.0</v>
       </c>
       <c r="N6">
         <v>-7000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>8177820.0</v>
       </c>
       <c r="C7">
         <v>3972080.0</v>
       </c>
       <c r="D7">
         <v>5308680.0</v>
       </c>
       <c r="E7">
         <v>19833130.0</v>
       </c>
       <c r="F7">
         <v>1026250.0</v>
       </c>
       <c r="G7">
         <v>-11876050.0</v>
       </c>
       <c r="H7">
         <v>-2072580.0</v>
       </c>
       <c r="I7">
         <v>8156000.0</v>
       </c>
       <c r="J7">
         <v>-26136310.0</v>
       </c>
       <c r="K7">
         <v>2014400.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>11782000.0</v>
       </c>
       <c r="E9">
         <v>1241794.0</v>
       </c>
       <c r="F9">
         <v>2391370.0</v>
       </c>
       <c r="G9">
         <v>890342.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>-3000000.0</v>
       </c>
       <c r="L9">
         <v>-1000000.0</v>
       </c>
       <c r="M9">
         <v>4000000.0</v>
       </c>
       <c r="N9">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>11076166.0</v>
       </c>
       <c r="C10">
         <v>5177926.0</v>
       </c>
       <c r="D10">
         <v>-2769000.0</v>
       </c>
       <c r="E10">
         <v>19560832.0</v>
       </c>
       <c r="F10">
         <v>19306144.0</v>
       </c>
       <c r="G10">
         <v>-11253191.0</v>
       </c>
       <c r="H10">
         <v>-2994772.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>-10638421.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>-13000000.0</v>
       </c>
       <c r="M10">
         <v>6000000.0</v>
       </c>
       <c r="N10">
         <v>-19000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-2137000.0</v>
       </c>
       <c r="E11">
         <v>1125631.0</v>
       </c>
       <c r="F11">
         <v>-6418009.0</v>
       </c>
       <c r="G11">
         <v>1383164.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>7414000.0</v>
       </c>
       <c r="E12">
         <v>-8981872.0</v>
       </c>
       <c r="F12">
         <v>6050400.0</v>
       </c>
       <c r="G12">
         <v>4376653.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>9299363.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>2747700.0</v>
       </c>
       <c r="C14">
         <v>3599420.0</v>
       </c>
       <c r="D14">
         <v>3410000.0</v>
       </c>
       <c r="E14">
         <v>3966560.0</v>
       </c>
       <c r="F14">
         <v>5089584.0</v>
       </c>
       <c r="G14">
         <v>5105385.0</v>
       </c>
       <c r="H14">
         <v>3246960.0</v>
       </c>
       <c r="I14">
         <v>4232490.0</v>
       </c>
       <c r="J14">
         <v>3754870.0</v>
       </c>
       <c r="K14">
         <v>3988770.0</v>
       </c>
       <c r="L14">
         <v>3000000.0</v>
       </c>
       <c r="M14">
         <v>4000000.0</v>
       </c>
       <c r="N14">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>3185050.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>4490163.0</v>
       </c>
       <c r="C16">
         <v>381302.0</v>
       </c>
       <c r="D16">
         <v>11120023.0</v>
       </c>
       <c r="E16">
         <v>7634835.0</v>
       </c>
       <c r="F16">
         <v>895489.0</v>
       </c>
       <c r="G16">
         <v>-4895427.0</v>
       </c>
       <c r="H16">
         <v>-721258.0</v>
       </c>
       <c r="I16">
         <v>2053061.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>5966346.0</v>
       </c>
       <c r="C18">
         <v>-1331802.0</v>
       </c>
       <c r="D18">
         <v>12339522.0</v>
       </c>
       <c r="E18">
         <v>22314473.0</v>
       </c>
       <c r="F18">
         <v>4233865.0</v>
       </c>
       <c r="G18">
         <v>-3831135.0</v>
       </c>
       <c r="H18">
         <v>8118837.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>1899821.0</v>
       </c>
       <c r="C19">
         <v>-3718784.0</v>
       </c>
       <c r="D19">
         <v>-223074.0</v>
       </c>
       <c r="E19">
         <v>1266626.0</v>
       </c>
       <c r="F19">
         <v>75226.0</v>
       </c>
       <c r="G19">
         <v>-264774.0</v>
       </c>
       <c r="H19">
         <v>-536208.0</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>-1881220.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-898050.0</v>
       </c>
       <c r="C21">
         <v>-5998769.0</v>
       </c>
       <c r="D21">
         <v>-2841000.0</v>
       </c>
       <c r="E21">
         <v>-14330130.0</v>
       </c>
       <c r="F21">
         <v>-14564595.0</v>
       </c>
       <c r="G21">
         <v>-7436653.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>-8713730.0</v>
       </c>
       <c r="C22">
         <v>-9922030.0</v>
       </c>
       <c r="D22">
         <v>-5222952.0</v>
       </c>
       <c r="E22">
         <v>5445706.0</v>
       </c>
       <c r="F22">
         <v>-4425299.0</v>
       </c>
       <c r="G22">
         <v>-2843396.0</v>
       </c>
       <c r="H22">
         <v>1587080.0</v>
       </c>
       <c r="I22">
         <v>6912010.0</v>
       </c>
       <c r="J22">
         <v>4581670.0</v>
       </c>
       <c r="K22">
         <v>441450.0</v>
       </c>
       <c r="L22">
         <v>7000000.0</v>
       </c>
       <c r="M22">
         <v>17000000.0</v>
       </c>
       <c r="N22">
         <v>16000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>-2280990.0</v>
       </c>
       <c r="C23">
         <v>959420.0</v>
       </c>
       <c r="D23">
         <v>-2540000.0</v>
       </c>
       <c r="E23">
         <v>-2555801.0</v>
       </c>
       <c r="F23">
         <v>-3322088.0</v>
       </c>
       <c r="G23">
         <v>-3153602.0</v>
       </c>
       <c r="H23">
         <v>946100.0</v>
       </c>
       <c r="I23">
         <v>-4852240.0</v>
       </c>
       <c r="J23">
         <v>-3859520.0</v>
       </c>
       <c r="K23">
         <v>-4254720.0</v>
       </c>
       <c r="L23"/>
       <c r="M23">
         <v>-4000000.0</v>
       </c>
       <c r="N23">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24">
         <v>1992600.0</v>
       </c>
       <c r="C24">
         <v>-2939050.0</v>
       </c>
       <c r="D24">
         <v>-3144000.0</v>
       </c>
       <c r="E24">
         <v>11718.0</v>
       </c>
       <c r="F24">
         <v>628237.0</v>
       </c>
       <c r="G24">
         <v>22741.0</v>
       </c>
       <c r="H24">
         <v>414680.0</v>
       </c>
       <c r="I24">
         <v>-2295250.0</v>
       </c>
       <c r="J24">
         <v>31800.0</v>
       </c>
       <c r="K24">
         <v>-10886900.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>2265523.0</v>
       </c>
       <c r="C25">
         <v>2363302.0</v>
       </c>
       <c r="D25">
         <v>2244905.0</v>
       </c>
       <c r="E25">
         <v>2297200.0</v>
       </c>
       <c r="F25">
         <v>4014077.0</v>
       </c>
       <c r="G25">
         <v>4233315.0</v>
       </c>
       <c r="H25">
         <v>4426557.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>-3850080.0</v>
       </c>
       <c r="C28">
         <v>-6511880.0</v>
       </c>
       <c r="D28">
         <v>-5381000.0</v>
       </c>
       <c r="E28">
         <v>-16885931.0</v>
       </c>
       <c r="F28">
         <v>-17886683.0</v>
       </c>
       <c r="G28">
         <v>-10590255.0</v>
       </c>
       <c r="H28">
         <v>-11307840.0</v>
       </c>
       <c r="I28">
         <v>-21983640.0</v>
       </c>
       <c r="J28">
         <v>13910990.0</v>
       </c>
       <c r="K28">
         <v>-7873030.0</v>
       </c>
       <c r="L28">
         <v>2000000.0</v>
       </c>
       <c r="M28">
         <v>-28000000.0</v>
       </c>
       <c r="N28">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>6059120.0</v>
       </c>
       <c r="C29">
         <v>-464050.0</v>
       </c>
       <c r="D29">
         <v>12516000.0</v>
       </c>
       <c r="E29">
         <v>22358651.0</v>
       </c>
       <c r="F29">
         <v>21994190.0</v>
       </c>
       <c r="G29">
         <v>6958320.0</v>
       </c>
       <c r="H29">
         <v>9069730.0</v>
       </c>
       <c r="I29">
         <v>28589870.0</v>
       </c>
       <c r="J29">
         <v>-11702080.0</v>
       </c>
       <c r="K29">
         <v>17608370.0</v>
       </c>
       <c r="L29">
         <v>8000000.0</v>
       </c>
       <c r="M29">
         <v>36000000.0</v>
       </c>
       <c r="N29">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>1899820.0</v>
       </c>
       <c r="C30">
         <v>-3762790.0</v>
       </c>
       <c r="D30">
         <v>-3650000.0</v>
       </c>
       <c r="E30">
         <v>1266626.0</v>
       </c>
       <c r="F30">
         <v>525226.0</v>
       </c>
       <c r="G30">
         <v>-542233.0</v>
       </c>
       <c r="H30">
         <v>-536210.0</v>
       </c>
       <c r="I30">
         <v>-3333540.0</v>
       </c>
@@ -10482,1958 +10848,2082 @@
       <c r="N30">
         <v>-5000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
       </c>
-      <c r="Z1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>10</v>
       </c>
-      <c r="AC1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>1275000.0</v>
+      </c>
+      <c r="C2">
+        <v>-17000.0</v>
+      </c>
+      <c r="D2">
         <v>4490000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6441000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>-2104000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>-1711000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>381000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5302000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5089000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6600000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11120000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>19205000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>18654000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>17293000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7635000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2495000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>308000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2"/>
       <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2">
         <v>615000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2098000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>-529000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>-4895000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>-3089000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>-4074000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>70000</v>
+      </c>
+      <c r="D3">
         <v>47000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>92780</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
         <v>57744</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>355000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>211000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>200000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>298000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>60000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>59000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>355000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>44180</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>308000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>279000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>80000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>171320</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>116000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>121000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>60000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>11000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>565950</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>494000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>14000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2000000</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>4085000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3215000.0</v>
+      </c>
+      <c r="D6">
         <v>-4507000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>4108860.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>6060000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-2485000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2092000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-4920721.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>213000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-1511000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4520000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-8085000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>551000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1361000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>9658000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>6739350.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1600000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-587000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3201000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>5790920.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6106000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>5510000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>6993000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>4366000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-4174170.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-2368000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-8430000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>4000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-15000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>259000.0</v>
+      </c>
+      <c r="C7">
+        <v>2524000.0</v>
+      </c>
+      <c r="D7">
         <v>592000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>8177820.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4494000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2977000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1414000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>9492278.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1364000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-2429000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-582000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5308680.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3146000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>7734000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>7624000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>19833130.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2052000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-424000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1202000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1026250.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>13821000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>9503000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>7799000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>4402000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-11876050.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-3560000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>856000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-676000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>289000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>11313000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
         <v>1000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-2000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-2000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>1350000.0</v>
+      </c>
+      <c r="C10">
+        <v>287000.0</v>
+      </c>
+      <c r="D10">
         <v>827000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3875166.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1167000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>5093000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>941000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>10402926.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1729000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1306000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2190000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3377000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4081000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1409000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-656000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>11901832.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1917000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>5686000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>8347000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1882000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-10232725.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1470000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-556000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-4000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>8000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>9000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-12000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-1392000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>287000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1470000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2502000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>692000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2759000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1461000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2502000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>500000.0</v>
+      </c>
+      <c r="C14">
+        <v>1012000.0</v>
+      </c>
+      <c r="D14">
         <v>501000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2747700.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2087000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1375000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>711000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>869419.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>977000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>929000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>824000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>943000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>766000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>862000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>839000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3966560.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>4387000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2706000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>63000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6361980.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>4351000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3262000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2184000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1123000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>4293840.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2245000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
       <c r="AD14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>5360000.0</v>
+      </c>
+      <c r="C16">
+        <v>1275000.0</v>
+      </c>
+      <c r="D16">
         <v>-17000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>4490163.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>6441000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-2104000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-1711000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>381302.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5302000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5089000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6600000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>11120023.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>19205000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>18654000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>17293000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7634835.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2495000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>308000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>615000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2098000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-529000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-4895427.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-3089000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-418000.0</v>
+      </c>
+      <c r="C18">
+        <v>2511000.0</v>
+      </c>
+      <c r="D18">
         <v>-165000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>340346.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3838000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1254000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>534000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>998204.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>717000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1178000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1825000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2734522.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1617000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>8988000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>16537473.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>4640000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18">
         <v>7527000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3667000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>5435000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-6268135.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-36179.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>9000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>20000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>1907000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>187335.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-339000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-192000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>75000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>88926.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>11000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-50000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-273000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>1561626.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-21000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19">
         <v>27000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-8000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-8000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>50226.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>41000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-19000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>1513000.0</v>
+      </c>
+      <c r="C21">
+        <v>-672000.0</v>
+      </c>
+      <c r="D21">
         <v>-3786000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1704050.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>5540000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1084000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-3650000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-5209769.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-6548000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2162000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>403000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1142000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-2143000.0</v>
+      </c>
+      <c r="C22">
+        <v>-6096000.0</v>
+      </c>
+      <c r="D22">
         <v>-3003000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-8713730.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-6589000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-5467000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-3461000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-3849000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1464000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-2177000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-3265000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-2077952.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>5000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-997000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-2153000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4991850.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-4108000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-3307000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-1731000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-5296870.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-4604000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4232000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-2643000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-942000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1653930.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>941000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1307000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-7000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-3000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>150</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-1039000.0</v>
+      </c>
+      <c r="D23">
         <v>-535000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2280990.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1725000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1172000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-663000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-636000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-682000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-668000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-554000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-2555800.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1620000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1138000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-729000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-3025430.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-2210000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1482000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-895000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-714000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-3178070.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-2334000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23">
         <v>6000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-2000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>68000.0</v>
+      </c>
+      <c r="D24">
         <v>45000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1992600.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1936000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1927000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1907000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-3184000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>10000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>9000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>21000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1310800.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>13000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>5000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>827850.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>156000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>140000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>44000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>3000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>301180.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>179000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>565000.0</v>
+      </c>
+      <c r="C25">
+        <v>477000.0</v>
+      </c>
+      <c r="D25">
         <v>516000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>581523.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>544000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>477000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>663000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>546302.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>610000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>633000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>574000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>596905.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>467000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>648000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>533000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>444200.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>541000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>1711000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>929000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>833000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1098315.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>155</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-5629000.0</v>
+      </c>
+      <c r="D28">
         <v>-4387000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3850080.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1502000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-6200000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-4533000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-7184000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1480000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-265000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>588000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-16885930.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-4190000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1729000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-4468000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-5482390.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-11156000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-5824000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-2153000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1072000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-624210.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-4984000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>1000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-11000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-14000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>-437000.0</v>
+      </c>
+      <c r="C29">
+        <v>2416000.0</v>
+      </c>
+      <c r="D29">
         <v>-118000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6059120.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5626000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1788000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>534000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1055948.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1072000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-967000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1625000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2437000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-940000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1676000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>9343000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>22358650.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>6085000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1416000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1347000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>10616770.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>17222000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>11315000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>9162000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>5446000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3285180.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2931000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-176000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-1000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>21000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>157</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-2000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
+        <v>-2000.0</v>
+      </c>
+      <c r="E30">
         <v>1899820.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1936000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1927000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1907000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-3338000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-50000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-273000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1266630.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-295000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-274000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-80000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>656530.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>40000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>19000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-16000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-8000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-264770.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-315000.0</v>
       </c>
-      <c r="Z30"/>
-[...1 lines deleted...]
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-7000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-4000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-6000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>