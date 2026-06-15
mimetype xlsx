--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -881,79 +884,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -964,13152 +968,13636 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>190704000.0</v>
+      </c>
+      <c r="C2">
         <v>142939000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>104331294.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>127777000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>71135462.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38023289.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>39567340.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>35066561.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>50275595.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>41074606.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>59000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>39000000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
-    </row>
-    <row r="3" spans="1:18">
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>17142000.0</v>
+      </c>
+      <c r="C7">
         <v>17995000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11626626.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15993973.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13668022.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8589935.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11334122.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>277922000.0</v>
       </c>
       <c r="C8">
+        <v>277922000.0</v>
+      </c>
+      <c r="D8">
         <v>277921533.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>276533740.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>274724788.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>274663513.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151956000.0</v>
       </c>
       <c r="H8">
         <v>151956000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>151956000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>39306000.0</v>
+      </c>
+      <c r="C10">
         <v>55157600.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>25309504.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13883340.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21297650.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>141577560.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>41729780.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14417290.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8168500.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12837830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="L10">
         <v>11000000.0</v>
       </c>
       <c r="M10">
+        <v>11000000.0</v>
+      </c>
+      <c r="N10">
         <v>22000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12000000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-    </row>
-    <row r="11" spans="1:18">
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>29</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>71495260.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>36558660.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>23520980.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>41478870.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>162731310.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>47007740.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>42705440.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>50557000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>39310220.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>33875740.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>277921530.0</v>
       </c>
       <c r="D13">
+        <v>277921530.0</v>
+      </c>
+      <c r="E13">
         <v>154991000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>153182021.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>153120746.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151956000.0</v>
       </c>
       <c r="H13">
         <v>151956000.0</v>
       </c>
       <c r="I13">
         <v>151956000.0</v>
       </c>
       <c r="J13">
-        <v>140000000.0</v>
+        <v>151956000.0</v>
       </c>
       <c r="K13">
         <v>140000000.0</v>
       </c>
       <c r="L13">
         <v>140000000.0</v>
       </c>
       <c r="M13">
         <v>140000000.0</v>
       </c>
       <c r="N13">
         <v>140000000.0</v>
       </c>
       <c r="O13">
-        <v>42000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="P13">
         <v>42000000.0</v>
       </c>
       <c r="Q13">
         <v>42000000.0</v>
       </c>
       <c r="R13">
         <v>42000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13">
+        <v>42000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>694991000.0</v>
+      </c>
+      <c r="C14">
         <v>511509730.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>465665025.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>463230300.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>460056700.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>459949200.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>457976850.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>457974560.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>461997690.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>419997900.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20">
+        <v>52743000.0</v>
+      </c>
+      <c r="C20">
         <v>52743020.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>52743023.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53138000.0</v>
       </c>
       <c r="E20">
         <v>53138000.0</v>
       </c>
       <c r="F20">
+        <v>53138000.0</v>
+      </c>
+      <c r="G20">
         <v>453040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53580.0</v>
       </c>
       <c r="H20">
         <v>53580.0</v>
       </c>
       <c r="I20">
         <v>53580.0</v>
       </c>
-      <c r="J20"/>
+      <c r="J20">
+        <v>53580.0</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>642000.0</v>
+      </c>
+      <c r="C21">
         <v>7216310.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14330258.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24870290.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>32567050.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1016410.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>293830.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>268550.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>270600.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>293690.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>230080.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>99063000.0</v>
+      </c>
+      <c r="C22">
         <v>88135090.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>69363997.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>61072000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>60625720.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>54389557.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>47722574.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>50516860.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>34081350.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>41974810.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>33545270.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>38000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>51000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>46000000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>40</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>808670960.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>743253060.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>706393760.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>600521020.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>372412960.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>263069580.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>255511200.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>277234360.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>237791520.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
-    </row>
-    <row r="24" spans="1:18">
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>41</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>1000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>13000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>19000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>203650.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>13350630.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14460110.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23018320.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>27845860.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6003980.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8607190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>14000000.0</v>
       </c>
-      <c r="M26"/>
+      <c r="M26">
+        <v>14000000.0</v>
+      </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>125257000.0</v>
+      </c>
+      <c r="C28">
         <v>223982000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>222920605.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>223010213.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>160842914.0</v>
       </c>
-      <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>9647592.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24400052.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-    </row>
-    <row r="29" spans="1:18">
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>521136000.0</v>
+      </c>
+      <c r="C29">
         <v>527537000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>574528288.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>545645361.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>483560598.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>188498175.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>191616114.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>198796794.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>214837921.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>244337000.0</v>
+      </c>
+      <c r="C30">
         <v>420001260.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>201089850.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>162301305.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>127160128.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>87493409.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>105534554.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>119872520.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>156615410.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>125429450.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>129368330.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>182000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>136000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>135000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="P30">
         <v>9000000.0</v>
       </c>
       <c r="Q30">
         <v>9000000.0</v>
       </c>
       <c r="R30">
         <v>9000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:18">
+      <c r="S30">
+        <v>9000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>109200000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>94172211.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>180995181.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>177412530.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
-    </row>
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>235125000.0</v>
+      </c>
+      <c r="C32">
         <v>218610000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>200541429.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>169268815.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>164255886.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>256837181.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>133853795.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>141932090.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>156315480.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
-    </row>
-    <row r="33" spans="1:18">
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>133001000.0</v>
+      </c>
+      <c r="C33">
         <v>142699000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>144241743.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>170207397.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>174671626.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>53862763.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>52513331.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>32799827.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>25970670.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>24812478.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
-    </row>
-    <row r="34" spans="1:18">
+      <c r="S33"/>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-    </row>
-    <row r="35" spans="1:18">
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>11553000.0</v>
+      </c>
+      <c r="C35">
         <v>15672000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>18484993.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>30050274.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>37050559.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6003977.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8607186.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>0.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>16782.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
-    </row>
-    <row r="36" spans="1:18">
+      <c r="S35"/>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
-    </row>
-    <row r="37" spans="1:18">
+      <c r="S36"/>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
-    </row>
-    <row r="38" spans="1:18">
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>6720620.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>4195030.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>23160000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>25464092.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>13218076.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>13377443.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3079570.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>582030.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>300800.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>658460.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
-    </row>
-    <row r="39" spans="1:18">
+      <c r="S38"/>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>56</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>87540.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>34030.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>80000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>70381859.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>427076.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>416374.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>777260.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>109680.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>144870.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>29470.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
-    </row>
-    <row r="40" spans="1:18">
+      <c r="S39"/>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>4952000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>15442408.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>10776340.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>16446452.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5449154.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>53776.0</v>
       </c>
-      <c r="J40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40">
         <v>8000000.0</v>
       </c>
       <c r="M40">
+        <v>8000000.0</v>
+      </c>
+      <c r="N40">
         <v>6000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="P40">
         <v>3000000.0</v>
       </c>
       <c r="Q40">
-        <v>1000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="R40">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:18">
+      <c r="S40">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>7033000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>9204698.0</v>
       </c>
-      <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-    </row>
-    <row r="42" spans="1:18">
+      <c r="S41"/>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>34534000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-112289035.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-112170218.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-111883607.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>4588850.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
-    </row>
-    <row r="43" spans="1:18">
+      <c r="S42"/>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
-    </row>
-    <row r="44" spans="1:18">
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
-    </row>
-    <row r="45" spans="1:18">
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>62</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>127346978.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>120987281.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>119148172.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>100749571.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>37618448.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>36637990.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-    </row>
-    <row r="46" spans="1:18">
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>43912000.0</v>
+      </c>
+      <c r="C46">
         <v>47044000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>40254138.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>47142139.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>39692402.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>19302943.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>15887306.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
-    </row>
-    <row r="47" spans="1:18">
+      <c r="S46"/>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>47044430.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>40254140.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>47142000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>39692402.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>19235251.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>22007728.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5759200.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>4502230.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>4425050.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>6532240.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
-    </row>
-    <row r="48" spans="1:18">
+      <c r="S47"/>
+    </row>
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B48">
+        <v>65</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48">
         <v>69927360.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>160492472.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>34531410.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>141297612.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>143827442.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>140000882.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>20500400.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>30313370.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>25710410.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>24816050.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>136000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>127000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36000000.0</v>
       </c>
       <c r="P48">
         <v>-36000000.0</v>
       </c>
       <c r="Q48">
-        <v>-34000000.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="R48">
         <v>-34000000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:18">
+      <c r="S48">
+        <v>-34000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-    </row>
-    <row r="50" spans="1:18">
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>164563000.0</v>
+      </c>
+      <c r="C50">
         <v>278145000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>241230109.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>223893549.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>163140568.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5829895.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>13856174.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>24064877.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>32568553.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>17188198.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>12000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>30000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>21000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>12000000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-    </row>
-    <row r="51" spans="1:18">
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>8780180.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>14763360.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-    </row>
-    <row r="52" spans="1:18">
+      <c r="S51"/>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>69</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>272139570.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>235230110.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>217893550.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>157140570.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2776200.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6156170.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>14064880.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>20568550.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2288200.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>13783650.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>30000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>21000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>12000000.0</v>
       </c>
-      <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-    </row>
-    <row r="53" spans="1:18">
+      <c r="S52"/>
+    </row>
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53">
+        <v>13403000.0</v>
+      </c>
+      <c r="C53">
         <v>16337660.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>10967234.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>9637640.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>20181210.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>21153750.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>5277970.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>28288150.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>42388500.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>26472390.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="M53">
         <v>4000000.0</v>
       </c>
       <c r="N53">
         <v>4000000.0</v>
       </c>
-      <c r="O53"/>
+      <c r="O53">
+        <v>4000000.0</v>
+      </c>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-    </row>
-    <row r="54" spans="1:18">
+      <c r="S53"/>
+    </row>
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
-    </row>
-    <row r="55" spans="1:18">
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>750100000.0</v>
+      </c>
+      <c r="C55">
         <v>808670960.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>743253060.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>706393760.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>600521020.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>372412960.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>263069580.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>255511200.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>277234360.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>237791520.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>231537530.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>263000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>219000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="P55">
         <v>10000000.0</v>
       </c>
       <c r="Q55">
-        <v>9000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="R55">
         <v>9000000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:18">
+      <c r="S55">
+        <v>9000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>617099000.0</v>
+      </c>
+      <c r="C56">
         <v>665967840.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>599011317.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>539968000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>425849392.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>318550194.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>210556253.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>222711380.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>251263690.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>212979040.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>203532440.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>235000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>214000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>197000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="P56">
         <v>10000000.0</v>
       </c>
       <c r="Q56">
-        <v>9000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="R56">
         <v>9000000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:18">
+      <c r="S56">
+        <v>9000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>381974000.0</v>
+      </c>
+      <c r="C57">
         <v>447463460.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>398469888.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>366976000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>261593506.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>61713013.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>76702458.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>80779290.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>94948210.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>72081100.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>66721480.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>101000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>66000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>58000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="R57">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:18">
+      <c r="S57">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>393527000.0</v>
+      </c>
+      <c r="C58">
         <v>463135410.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>416954881.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>397641950.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>299100990.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>68405560.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>85309640.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>80779290.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>94964990.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>72081100.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>66721480.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>101000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>66000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>58000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="R58">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:18">
+      <c r="S58">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
-    </row>
-    <row r="60" spans="1:18">
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>356573000.0</v>
+      </c>
+      <c r="C60">
         <v>345535550.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>326298179.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>308751810.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>301420030.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>304007400.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>177759940.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>174731920.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>182269370.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>165710410.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>164816050.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
-    </row>
-    <row r="61" spans="1:18">
+      <c r="S60"/>
+    </row>
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
-[...1 lines deleted...]
-      </c>
+      <c r="F61"/>
       <c r="G61">
         <v>-2313340.0</v>
       </c>
       <c r="H61">
         <v>-2313340.0</v>
       </c>
-      <c r="I61"/>
+      <c r="I61">
+        <v>-2313340.0</v>
+      </c>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-    </row>
-    <row r="62" spans="1:18">
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>98</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
         <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:35">
+        <v>15</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>190704000.0</v>
+      </c>
+      <c r="C2">
         <v>180874000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>181081000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>147817000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>142939000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>141550000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>130155000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>138892000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>104331294.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>115506000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>140440000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>148633000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>127777000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>107971000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>93679000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>102103000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>71135462.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>92775000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>94159000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>92399000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>38023289.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>60526000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>54978000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>55510000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>39567340.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>61585000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>53972000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>43000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>62000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>57000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>55000000.0</v>
       </c>
-      <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
-    </row>
-    <row r="3" spans="1:35">
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>17142000.0</v>
+      </c>
+      <c r="C7">
         <v>18767000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>19777000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>20358000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>17995000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>26854000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>19906000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>20155000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11626626.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>12214000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>13729000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>15234000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>15993973.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>17305000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>15083000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>13668022.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>13563000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>14284000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>15419000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8589935.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>9019000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9582000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>10664000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11334122.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>277922000.0</v>
       </c>
       <c r="C8">
         <v>277922000.0</v>
       </c>
       <c r="D8">
         <v>277922000.0</v>
       </c>
       <c r="E8">
         <v>277922000.0</v>
       </c>
       <c r="F8">
         <v>277922000.0</v>
       </c>
       <c r="G8">
         <v>277922000.0</v>
       </c>
       <c r="H8">
         <v>277922000.0</v>
       </c>
       <c r="I8">
+        <v>277922000.0</v>
+      </c>
+      <c r="J8">
         <v>277921533.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>277922000.0</v>
       </c>
       <c r="K8">
         <v>277922000.0</v>
       </c>
       <c r="L8">
         <v>277922000.0</v>
       </c>
       <c r="M8">
+        <v>277922000.0</v>
+      </c>
+      <c r="N8">
         <v>276533740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274725000.0</v>
       </c>
       <c r="O8">
         <v>274725000.0</v>
       </c>
       <c r="P8">
         <v>274725000.0</v>
       </c>
       <c r="Q8">
+        <v>274725000.0</v>
+      </c>
+      <c r="R8">
         <v>274724788.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274725000.0</v>
       </c>
       <c r="S8">
         <v>274725000.0</v>
       </c>
       <c r="T8">
         <v>274725000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>274725000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>39306000.0</v>
+      </c>
+      <c r="C10">
         <v>58519000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28545000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18196000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>55163000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22728000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21299000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19533000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>25309504.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>20258000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13124000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20570000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13883336.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14733000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16085000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>23249000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>21567000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>26533000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>20667000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16413000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>141842230.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>20528000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13709000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>26596000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>41990080.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>43416000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>29004000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>11000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>35000000.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>58519000.0</v>
+      </c>
+      <c r="D11">
         <v>28545000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>18196000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>55157600.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>22728000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>21299000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>20570000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>14157800.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>14733000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16085000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>23249000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>21566180.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>26533000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>20667000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>16413000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12"/>
       <c r="C12">
+        <v>72813000.0</v>
+      </c>
+      <c r="D12">
         <v>46709000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>39183000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>71495260.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>34484000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30959000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>30016000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>23520980.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27960000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>30204000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>41259000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>41478870.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>55820000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>47816000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>44430000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>162731310.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>47287000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>33350000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>39698000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>47007740.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>43416000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>181664000.0</v>
+      </c>
+      <c r="D13">
         <v>181658000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>180677000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>277921530.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>180535000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>180102000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>156379000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>154991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153182000.0</v>
       </c>
       <c r="O13">
         <v>153182000.0</v>
       </c>
       <c r="P13">
         <v>153182000.0</v>
       </c>
       <c r="Q13">
+        <v>153182000.0</v>
+      </c>
+      <c r="R13">
         <v>274724790.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153182000.0</v>
       </c>
       <c r="S13">
         <v>153182000.0</v>
       </c>
       <c r="T13">
         <v>153182000.0</v>
       </c>
       <c r="U13">
+        <v>153182000.0</v>
+      </c>
+      <c r="V13">
         <v>153120750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152381000.0</v>
       </c>
       <c r="W13">
         <v>152381000.0</v>
       </c>
       <c r="X13">
-        <v>151956000.0</v>
+        <v>152381000.0</v>
       </c>
       <c r="Y13">
         <v>151956000.0</v>
       </c>
       <c r="Z13">
         <v>151956000.0</v>
       </c>
-      <c r="AA13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA13">
+        <v>151956000.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>140000000.0</v>
       </c>
       <c r="AD13">
         <v>140000000.0</v>
       </c>
       <c r="AE13">
         <v>140000000.0</v>
       </c>
       <c r="AF13">
-        <v>42000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="AG13">
         <v>42000000.0</v>
       </c>
       <c r="AH13">
         <v>42000000.0</v>
       </c>
       <c r="AI13">
         <v>42000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13">
+        <v>42000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
-        <v>513371325.0</v>
+        <v>694991000.0</v>
       </c>
       <c r="C14">
-        <v>513361430.0</v>
+        <v>513371330.0</v>
       </c>
       <c r="D14">
         <v>513361430.0</v>
       </c>
       <c r="E14">
+        <v>513361430.0</v>
+      </c>
+      <c r="F14">
         <v>511509730.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>511241830.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>510426230.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>503792425.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>465665025.0</v>
       </c>
       <c r="J14">
         <v>465665025.0</v>
       </c>
       <c r="K14">
+        <v>465665025.0</v>
+      </c>
+      <c r="L14">
         <v>692500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>465665030.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>463230300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>460056700.0</v>
       </c>
       <c r="O14">
         <v>460056700.0</v>
       </c>
       <c r="P14">
         <v>460056700.0</v>
       </c>
       <c r="Q14">
         <v>460056700.0</v>
       </c>
       <c r="R14">
         <v>460056700.0</v>
       </c>
       <c r="S14">
         <v>460056700.0</v>
       </c>
       <c r="T14">
         <v>460056700.0</v>
       </c>
       <c r="U14">
+        <v>460056700.0</v>
+      </c>
+      <c r="V14">
         <v>459949200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>458651950.0</v>
       </c>
       <c r="W14">
         <v>458651950.0</v>
       </c>
       <c r="X14">
-        <v>457976850.0</v>
+        <v>458651950.0</v>
       </c>
       <c r="Y14">
         <v>457976850.0</v>
       </c>
       <c r="Z14">
         <v>457976850.0</v>
       </c>
       <c r="AA14">
+        <v>457976850.0</v>
+      </c>
+      <c r="AB14">
         <v>455822800.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>394736800.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>344827600.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>312500000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>714285700.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>63006300.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20">
         <v>52743000.0</v>
       </c>
       <c r="C20">
         <v>52743000.0</v>
       </c>
       <c r="D20">
         <v>52743000.0</v>
       </c>
       <c r="E20">
+        <v>52743000.0</v>
+      </c>
+      <c r="F20">
         <v>52743020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52743000.0</v>
       </c>
       <c r="G20">
         <v>52743000.0</v>
       </c>
       <c r="H20">
         <v>52743000.0</v>
       </c>
       <c r="I20">
+        <v>52743000.0</v>
+      </c>
+      <c r="J20">
         <v>52743023.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53138000.0</v>
       </c>
       <c r="K20">
         <v>53138000.0</v>
       </c>
       <c r="L20">
         <v>53138000.0</v>
       </c>
       <c r="M20">
         <v>53138000.0</v>
       </c>
       <c r="N20">
         <v>53138000.0</v>
       </c>
       <c r="O20">
         <v>53138000.0</v>
       </c>
       <c r="P20">
         <v>53138000.0</v>
       </c>
       <c r="Q20">
         <v>53138000.0</v>
       </c>
       <c r="R20">
+        <v>53138000.0</v>
+      </c>
+      <c r="S20">
         <v>53142000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>57260000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>57432000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>453040.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>192000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>92000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>54000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>53580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="AA20">
         <v>54000.0</v>
       </c>
-      <c r="AB20"/>
+      <c r="AB20">
+        <v>54000.0</v>
+      </c>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>642000.0</v>
+      </c>
+      <c r="C21">
         <v>2366000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4355000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5637000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7216310.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12196000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13141000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13751000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>14330258.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19443000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>20629000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>23358000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>24870290.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>28437000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>30389000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>31235000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>32567050.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>33710000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>37090000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>38198000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1016410.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>290000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>291000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>294000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>293830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>295000.0</v>
       </c>
       <c r="AA21">
         <v>295000.0</v>
       </c>
-      <c r="AB21"/>
+      <c r="AB21">
+        <v>295000.0</v>
+      </c>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>99063000.0</v>
+      </c>
+      <c r="C22">
         <v>103161000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>94794000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>90083000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>88135090.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>85375000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>74933000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>72465000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>69363997.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>67552000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>75114000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>66479000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>61072000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>53789000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>58560000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>55538000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>52461290.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>47397000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>42794000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>54374000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>46550940.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>45758000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>48080000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>47920000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>43305690.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>44389000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>41915000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>34000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>42000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>41000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>45000000.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>807350000.0</v>
+      </c>
+      <c r="D23">
         <v>840540000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>779859000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>808670960.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>787365000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>766198000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>762899000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>706393760.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>671696000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>642536000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>633298000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>600521020.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>579067000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>577948000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>554470000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>372412960.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>1000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>11500000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>14500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>16000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>17500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>27845860.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>20500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>22000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>24196000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>203650.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000.0</v>
       </c>
       <c r="W24">
         <v>208000.0</v>
       </c>
-      <c r="X24"/>
+      <c r="X24">
+        <v>208000.0</v>
+      </c>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>12327000.0</v>
+      </c>
+      <c r="D25">
         <v>13498000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14225000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13350630.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15713000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18184000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>21109000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>23018320.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>25882000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>25556000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27319000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>27845860.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>29348000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>29593000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>34795000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6003980.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6340000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7021000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>14000000.0</v>
       </c>
       <c r="AD26">
         <v>14000000.0</v>
       </c>
       <c r="AE26">
+        <v>14000000.0</v>
+      </c>
+      <c r="AF26">
         <v>13000000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>125257000.0</v>
+      </c>
+      <c r="C28">
         <v>145842000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>220851000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>213581000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>223982000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>227130000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>238834000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>238247000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>222920605.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>214070000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>262603000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>238884000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>223010213.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>205252000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>181523000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>176229000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>160842914.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>128765000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>133980000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>120829000.0</v>
       </c>
-      <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
-    </row>
-    <row r="29" spans="1:35">
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>521136000.0</v>
+      </c>
+      <c r="C29">
         <v>467689000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>504407000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>486824000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>527537000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>495444000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>495454000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>488539000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>574528288.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>438179000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>471398000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>455637000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>545645361.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>402261000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>376994000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>379930000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>483560598.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>337232000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>334701000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>312828000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>188498175.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>184164000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>177948000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>186592000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>191616114.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
-        <v>274677000.0</v>
+        <v>244337000.0</v>
       </c>
       <c r="C30">
+        <v>497762000.0</v>
+      </c>
+      <c r="D30">
         <v>564513000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>512162000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>420001260.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>518868000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>509307000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>315579000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>201089850.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>277393000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>309436000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>506280000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>455328000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>417923000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>380735000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>357235000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>318487300.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>292050000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>308661000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>277554000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>108185650.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>118585000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>121113000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>115907000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>119990290.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>132719000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>131944000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>135000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>150000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>143000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>153000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>10000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:35">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>119687000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>109200000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>100701000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>95859000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
-    </row>
-    <row r="32" spans="1:35">
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>235125000.0</v>
+      </c>
+      <c r="C32">
         <v>239630000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>232360000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>230954000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>218610000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>214019000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>204856000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>204380000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>200541429.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>193703000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>185879000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>186247000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>169268815.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>166859000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>162794000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>165405000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>164255886.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>164034000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>166809000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>168747000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>256837181.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>138123000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>135051000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>132787000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>133853795.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
-    </row>
-    <row r="33" spans="1:35">
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>133001000.0</v>
+      </c>
+      <c r="C33">
         <v>133454000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>134268000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>138075000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>142699000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>148185000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>150211000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>151834000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>144241743.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>154191000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>156848000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>159955000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>170207397.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>171574000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>172917000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>173314000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>174671626.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>178706000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>173630000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>172792000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>53862763.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>47442000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>43655000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>52082000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>52513331.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>34050000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>34158000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
-    </row>
-    <row r="34" spans="1:35">
+      <c r="AJ33"/>
+    </row>
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-    </row>
-    <row r="35" spans="1:35">
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>11553000.0</v>
+      </c>
+      <c r="C35">
         <v>13498000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>15353000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16737000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15672000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>19231000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>21926000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>24120000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>18484993.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>21780000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>24781000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>27779000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>30050274.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>34102000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>34242000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>36206000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>37050559.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>38815000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>38266000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>43728000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6003977.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>6340000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>7021000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>7855000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>8607186.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AA35">
         <v>0.0</v>
       </c>
-      <c r="AB35"/>
+      <c r="AB35">
+        <v>0.0</v>
+      </c>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
-    </row>
-    <row r="36" spans="1:35">
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
-    </row>
-    <row r="37" spans="1:35">
+      <c r="AJ36"/>
+    </row>
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
-    </row>
-    <row r="38" spans="1:35">
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>8187000.0</v>
+      </c>
+      <c r="D38">
         <v>7825000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>6485000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6720620.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5180000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5200000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>21699000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>23160000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>25168000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>25767000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4097000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>4841590.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5080000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5423000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5559000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5001430.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4861000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4714000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4865000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4537040.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3395000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
-    </row>
-    <row r="39" spans="1:35">
+      <c r="AJ38"/>
+    </row>
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39"/>
       <c r="C39">
+        <v>89000.0</v>
+      </c>
+      <c r="D39">
         <v>173000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>283000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>87540.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>282000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>167000.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>169000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>80000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>450000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>120000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>35000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>77060.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>37000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>88000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>129000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>162400.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>104000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>61000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>25000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>156070.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>1000000.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
-    </row>
-    <row r="40" spans="1:35">
+      <c r="AJ39"/>
+    </row>
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40">
         <v>8761000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4952000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>9176000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>10088000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40">
         <v>8000000.0</v>
       </c>
-      <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
-      <c r="AF40">
-[...1 lines deleted...]
-      </c>
+      <c r="AF40"/>
       <c r="AG40">
         <v>4000000.0</v>
       </c>
       <c r="AH40">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="AI40">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:35">
+      <c r="AJ40">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>6670000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>7033000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>8220000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>8686000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
-    </row>
-    <row r="42" spans="1:35">
+      <c r="AJ41"/>
+    </row>
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>-109934000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>34534000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-111240000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-111758000.0</v>
       </c>
-      <c r="P42"/>
       <c r="Q42"/>
-      <c r="R42">
+      <c r="R42"/>
+      <c r="S42">
         <v>4670000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>4737000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4600000.0</v>
       </c>
-      <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
-    </row>
-    <row r="43" spans="1:35">
+      <c r="AJ42"/>
+    </row>
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
-    </row>
-    <row r="44" spans="1:35">
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
-    </row>
-    <row r="45" spans="1:35">
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>127346978.0</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>120987281.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>119148172.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
-    </row>
-    <row r="46" spans="1:35">
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>43912000.0</v>
+      </c>
+      <c r="C46">
         <v>45946000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>47578000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>48771000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>47044000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>47820000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>48945000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>48649000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>40254138.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>41717000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>42918000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>45171000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>47142139.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>44437000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>41670000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
-    </row>
-    <row r="47" spans="1:35">
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>45946000.0</v>
+      </c>
+      <c r="D47">
         <v>47578000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>48771000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>47044430.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>47820000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>48945000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>45171000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>47142000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>44437000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>41670000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>42001000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>39692400.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>40609000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>35645000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>35604000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>19302940.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>13396000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>14043000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>15123000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>15887310.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>5162000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
-    </row>
-    <row r="48" spans="1:35">
+      <c r="AJ47"/>
+    </row>
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="B48"/>
       <c r="C48">
+        <v>83977000.0</v>
+      </c>
+      <c r="D48">
         <v>75666000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>76683000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>69927360.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>67364000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>57532000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>167374000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>160492472.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>159292000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>151931000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>152051000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>34531410.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>142647000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>140275000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>29583000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>29008580.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>26395000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>24448000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>20117000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>31657220.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>27992000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>20741000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>27371000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>28117280.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>28459000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>137691000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>138000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>134000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>132000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>137000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36000000.0</v>
       </c>
       <c r="AH48">
         <v>-36000000.0</v>
       </c>
       <c r="AI48">
         <v>-36000000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:35">
+      <c r="AJ48">
+        <v>-36000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
-    </row>
-    <row r="50" spans="1:35">
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>164563000.0</v>
+      </c>
+      <c r="C50">
         <v>204361000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>249396000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>231777000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>278145000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>247358000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>256133000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>252280000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>241230109.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>225828000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>265727000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>247954000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>223893549.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>205485000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>197608000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>181978000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>163140568.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>134798000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>132647000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>113046000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>5829895.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>5896000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>6931000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>9578000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>13856174.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>14100000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>23116000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>12000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>20000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>11000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>23000000.0</v>
       </c>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
-    </row>
-    <row r="51" spans="1:35">
+      <c r="AJ50"/>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>30373000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>39708000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>11780180.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>12236000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>13952000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7855000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>8607190.0</v>
       </c>
-      <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
-    </row>
-    <row r="52" spans="1:35">
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52"/>
       <c r="C52">
+        <v>201861000.0</v>
+      </c>
+      <c r="D52">
         <v>245396000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>226277000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>272139570.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>249358000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>250133000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>241954000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>217893550.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>199485000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>186248000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>175978000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2161500.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2149000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>780000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4913000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5776200.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>5896000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6931000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>9578000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>13856170.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>14100000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>12000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>20000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>11000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>23000000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
-    </row>
-    <row r="53" spans="1:35">
+      <c r="AJ52"/>
+    </row>
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53">
+        <v>13403000.0</v>
+      </c>
+      <c r="C53">
         <v>14294000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>18164000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>20987000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>16337660.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>11756000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>9660000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>11059000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>10967234.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>7127000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>7067000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>9446000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>9363180.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>13227000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>14119000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>18010000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>19912690.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>29287000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>27149000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>28017000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>20889080.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>26759000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>19641000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>13102000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>260309.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16075000.0</v>
       </c>
       <c r="AA53">
         <v>16075000.0</v>
       </c>
       <c r="AB53">
+        <v>16075000.0</v>
+      </c>
+      <c r="AC53">
         <v>34000000.0</v>
       </c>
-      <c r="AC53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD53"/>
       <c r="AE53">
         <v>26000000.0</v>
       </c>
-      <c r="AF53"/>
+      <c r="AF53">
+        <v>26000000.0</v>
+      </c>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-    </row>
-    <row r="54" spans="1:35">
+      <c r="AJ53"/>
+    </row>
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
-    </row>
-    <row r="55" spans="1:35">
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>750100000.0</v>
+      </c>
+      <c r="C55">
         <v>807350000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>840540000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>779859000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>808670960.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>787365000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>766198000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>769752000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>743253060.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>713052000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>773590000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>762899000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>706393760.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>671696000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>642536000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>633298000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>600521020.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>579067000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>577948000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>554470000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>372412960.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>259315000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>246845000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>255955000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>263069580.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>257997000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>256630000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>232000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>249000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>231000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>244000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AH55">
         <v>10000000.0</v>
       </c>
       <c r="AI55">
         <v>10000000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:35">
+      <c r="AJ55">
+        <v>10000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>617099000.0</v>
+      </c>
+      <c r="C56">
         <v>673896000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>706272000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>641784000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>665967840.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>639180000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>615987000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>617918000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>599011317.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>558861000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>616742000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>602944000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>539968000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>500122000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>469619000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>459984000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>425849390.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>400361000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>404318000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>381678000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>318550190.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>211873000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>203190000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>203873000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>210556250.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>223947000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>222472000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>204000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>227000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>210000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>224000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AH56">
         <v>10000000.0</v>
       </c>
       <c r="AI56">
         <v>10000000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:35">
+      <c r="AJ56">
+        <v>10000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>381974000.0</v>
+      </c>
+      <c r="C57">
         <v>434266000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>473912000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>410830000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>447463460.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>425161000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>411131000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>413538000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>398469888.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>365158000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>430863000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>416697000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>366976000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>333263000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>306825000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>294579000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>261593510.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>236327000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>237509000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>212931000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>61713010.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>73750000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>68139000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>71086000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>76702460.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>79895000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>81365000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>67000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>86000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>71000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AG57">
         <v>4000000.0</v>
       </c>
       <c r="AH57">
         <v>4000000.0</v>
       </c>
       <c r="AI57">
+        <v>4000000.0</v>
+      </c>
+      <c r="AJ57">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:35">
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>393527000.0</v>
+      </c>
+      <c r="C58">
         <v>447764000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>489265000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>427567000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>463135410.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>444392000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>433057000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>437658000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>416954881.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>386938000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>455644000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>445173000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>397641950.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>367877000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>341607000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>331303000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>299100990.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>275590000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>276351000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>257341000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>68405560.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>81255000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>76036000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>78941000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>85309640.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>79895000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>81365000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>67000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>86000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>71000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AG58">
         <v>4000000.0</v>
       </c>
       <c r="AH58">
         <v>4000000.0</v>
       </c>
       <c r="AI58">
+        <v>4000000.0</v>
+      </c>
+      <c r="AJ58">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:35">
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
-    </row>
-    <row r="60" spans="1:35">
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>356573000.0</v>
+      </c>
+      <c r="C60">
         <v>359586000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>351275000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>352292000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>345535550.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>342973000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>333141000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>332094000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>326298179.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>325394000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>317214000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>317726000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>308751810.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>303819000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>300929000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>301995000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>301420030.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>303477000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>301597000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>297129000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>304007400.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>178060000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>170809000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>177014000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>177759940.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>178102000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>175265000.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
       <c r="AI60"/>
-    </row>
-    <row r="61" spans="1:35">
+      <c r="AJ60"/>
+    </row>
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-2313000.0</v>
       </c>
       <c r="T61">
         <v>-2313000.0</v>
       </c>
       <c r="U61">
+        <v>-2313000.0</v>
+      </c>
+      <c r="V61">
         <v>-2313340.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2313000.0</v>
       </c>
       <c r="W61">
         <v>-2313000.0</v>
       </c>
       <c r="X61">
         <v>-2313000.0</v>
       </c>
       <c r="Y61">
+        <v>-2313000.0</v>
+      </c>
+      <c r="Z61">
         <v>-2313340.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-2313000.0</v>
       </c>
-      <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
-    </row>
-    <row r="62" spans="1:35">
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:15">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>1137179000.0</v>
+      </c>
+      <c r="C2">
         <v>978500300.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>926457060.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>735978480.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>537296810.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>262156860.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>288771860.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>321486750.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>336463400.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>309683710.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>312607030.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>389000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>370000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>371000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>15713000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4543574.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3347378.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3802820.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>13513482.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>14262145.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>10451498.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>18000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>16000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>21000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>39463143.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>23167444.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17430328.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>16502264.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13513482.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>14262145.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
+        <v>123349000.0</v>
+      </c>
+      <c r="C9">
         <v>125004780.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>109516190.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>88963600.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>64254200.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>41838190.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>49908870.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>46495760.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>50065460.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>49212050.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>47789090.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>61000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>56000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>59000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
+        <v>31364000.0</v>
+      </c>
+      <c r="C10">
         <v>36203170.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28347850.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13698850.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3511180.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12000410.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9965920.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10355590.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11582910.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7918360.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10533880.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>4758000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2822229.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1230067.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2617410.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>3000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12">
+        <v>10111000.0</v>
+      </c>
+      <c r="C12">
         <v>12479000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12042000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8912033.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6138140.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>883371.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1685585.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1351390.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>117</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>11269850.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9032320.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7745110.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5349690.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>767090.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>315320.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>654820.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>172940.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1495240.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>444590.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>118</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>0.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>172000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-217203.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>231642.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-64002.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
+        <v>22383000.0</v>
+      </c>
+      <c r="C15">
         <v>26064970.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>21823820.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>8724290.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>920590.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10706340.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7348510.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7928980.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8744350.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4878990.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7879280.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>15000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>14000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>17000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>120</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>26064970.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21823820.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8728000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>920594.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10706339.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7348507.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7928980.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8744350.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4878990.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7879280.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17">
+        <v>22383000.0</v>
+      </c>
+      <c r="C17">
         <v>26173000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>21652000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>8941497.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>688952.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10770341.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>7348507.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>7928982.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8744346.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>4878993.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>-10111000.0</v>
+      </c>
+      <c r="C18">
         <v>-12479000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12042000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8912033.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6138140.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-883371.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1685585.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1351390.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1027149.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-832089.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
+        <v>36451000.0</v>
+      </c>
+      <c r="C21">
         <v>51747180.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>34653230.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>22674590.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5357000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12767490.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9650590.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11010410.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11755850.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9413600.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10978480.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>21000000.0</v>
       </c>
-      <c r="O21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>6154000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2183985.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>574933.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9418575.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
-    </row>
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
+        <v>14248000.0</v>
+      </c>
+      <c r="C25">
         <v>15085000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17660000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16852265.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13518123.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4546549.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4850762.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1806502.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1652084.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
+        <v>79417000.0</v>
+      </c>
+      <c r="C28">
         <v>74047980.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>70921570.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>66732120.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>62809370.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>42768850.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>42331490.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>42743560.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>40583120.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>39814000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>39806540.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
-    </row>
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
+        <v>8981000.0</v>
+      </c>
+      <c r="C29">
         <v>10138190.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6696150.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4757350.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2822230.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1230070.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2617410.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2426610.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2838570.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3039370.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2654610.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
+        <v>1224077000.0</v>
+      </c>
+      <c r="C30">
         <v>1051757900.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1001320020.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>807637216.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>602290165.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>311436084.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>342483546.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>367661130.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>381218514.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>354334373.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>355000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>432000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000000.0</v>
       </c>
       <c r="N30">
         <v>409000000.0</v>
       </c>
       <c r="O30">
+        <v>409000000.0</v>
+      </c>
+      <c r="P30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32">
+        <v>1260528000.0</v>
+      </c>
+      <c r="C32">
         <v>1103505080.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1035973250.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>824942080.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>601551010.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>303995050.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>338680730.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>367982510.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>386528860.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>358895760.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>360396120.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>450000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>426000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>430000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>98</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
         <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>259874000.0</v>
+      </c>
+      <c r="C2">
         <v>322988000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>309149000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>245167000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>250600300.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>278111000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>232305000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>217484000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>201528000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>228180000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>254162000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>242587000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>200208480.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>193673000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>178187000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>163910000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>154256000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>150962000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>145289000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>86699000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>68846000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>87074000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>62982000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>43256000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>67572860.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>76972000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>74019000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>80000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>82000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>77000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>73000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>9087000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4887000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3624000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5101000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>9783000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2462000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>480000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3868264.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4508000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5310000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>16728000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>11581143.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>10273000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9693000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7917000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2768444.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8904000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>14947000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3450000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4705328.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9783000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2462000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>480000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3868264.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
+        <v>26961000.0</v>
+      </c>
+      <c r="C9">
         <v>32860000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>32578000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>30951000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>35199780.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>31768000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>31129000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>26908000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>26319000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>28393000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>28180000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>26624000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>27321600.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>20822000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>21030000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>19790000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>16997000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>17571000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>18483000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11076000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9838000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>13862000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9662000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8475000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>11901870.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12520000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14129000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>15000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>11000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>10000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
+        <v>772000.0</v>
+      </c>
+      <c r="C10">
         <v>11914000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7925000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10753000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3550170.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12238000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11339000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9077000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1482000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9182000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8706000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8977000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3721850.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3667000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4051000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2259000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1215000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2455000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9614000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-7342000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3336000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8401000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1195000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-932000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-537080.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3848000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4639000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2063000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1048000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1323000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>870000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
+      <c r="AB11"/>
       <c r="AC11">
         <v>1000000.0</v>
       </c>
       <c r="AD11">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12">
+        <v>2163000.0</v>
+      </c>
+      <c r="C12">
         <v>2600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2756000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2592000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3505000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3061000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3109000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2805000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3225000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2912000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3020000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2885000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2878033.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2368000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2026000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1641000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1796140.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1762000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1771000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>810000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>182371.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>245000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>200000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>257000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>992585.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>201000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>191000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>2429000.0</v>
+      </c>
+      <c r="D13">
         <v>2551000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2404000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2841850.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3114000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2866000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>1813000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2351110.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2281000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1919000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1195000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1639000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1804000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1290000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>618000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>183000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>245000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>200000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>141000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>448670.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>78000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
         <v>218000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-35000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-23000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-162203.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>28000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-23000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-61000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-8358.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>129000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>105000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6000.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14">
         <v>-190000.0</v>
       </c>
-      <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
+        <v>675000.0</v>
+      </c>
+      <c r="C15">
         <v>9249000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5509000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6949000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1751970.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9179000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8253000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6882000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1200000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7362000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6371000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6891000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2512290.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2372000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3158000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>681000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1831000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1949000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7781000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-6978000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3707000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7165000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>600000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-767000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-529490.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2837000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3601000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE15">
         <v>1000000.0</v>
       </c>
       <c r="AF15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AG15">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>9249000.0</v>
+      </c>
+      <c r="D16">
         <v>5509000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6949000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1751970.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9179000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8253000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>6891000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2516000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2372000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3158000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>681000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1831000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1949000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7781000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-6978000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3707000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7165000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-767000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-529490.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2837000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17">
+        <v>675000.0</v>
+      </c>
+      <c r="C17">
         <v>9249000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>5509000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6949000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1860000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>9179000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>8253000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>6882000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>982000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>7349000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>6406000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>6914000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2674497.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2344000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3181000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>742000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-1821048.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1820000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7676000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-6984000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>3669341.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7355000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>512000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-767000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-529493.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2837000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3601000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>-2163000.0</v>
+      </c>
+      <c r="C18">
         <v>-2600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2756000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2592000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3505000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3061000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3109000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2805000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3225000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2912000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3020000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2885000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2878033.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2368000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2026000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1641000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1796140.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1762000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1771000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-810000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-182371.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-245000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-200000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-257000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-992585.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-201000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-191000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
-        <v>11132000.0</v>
+        <v>5777000.0</v>
       </c>
       <c r="C21">
+        <v>14343000.0</v>
+      </c>
+      <c r="D21">
         <v>10476000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13157000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8672180.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14955000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14375000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10800000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3048000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8656000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10238000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9993000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6072960.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5948000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6605000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2792000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>424000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4259000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10904000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6724000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3519000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8646000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1395000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-791000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-88410.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3770000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1103000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AD21">
         <v>2000000.0</v>
       </c>
       <c r="AE21">
         <v>2000000.0</v>
       </c>
-      <c r="AF21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:32">
+      <c r="AF21">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>445000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4708000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1316000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>137000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
+        <v>3431000.0</v>
+      </c>
+      <c r="C25">
         <v>3912000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3318000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3587000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4075000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4016000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3568000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3426000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3267000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4664000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4863000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4866000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4981265.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4238000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3616000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4017000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2187123.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4687000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3562000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3082000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1187549.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1137000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1067000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1155000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3412762.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
+        <v>18940000.0</v>
+      </c>
+      <c r="C28">
         <v>20157000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>19072000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21248000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20243980.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19379000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18438000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15985000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16715000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19068000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17159000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17982000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>17362120.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15990000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15157000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18221000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17967000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15106000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10326000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>19407000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11564000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8882000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12161000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10161000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10561490.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10841000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10513000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
+        <v>97000.0</v>
+      </c>
+      <c r="C29">
         <v>2665000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2416000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3804000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1798190.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3059000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3086000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2195000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1833000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2063000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1047350.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1323000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>870000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1517000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>607000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>635000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1938000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-358000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-334000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1046000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>683000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-165000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-7590.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1011000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1038000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
-        <v>344716000.0</v>
+        <v>281058000.0</v>
       </c>
       <c r="C30">
+        <v>341505000.0</v>
+      </c>
+      <c r="D30">
         <v>331251000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>262961000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>277127900.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>297464000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>250817000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>233592000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>224799000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>247917000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>272104000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>260921000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>220915216.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>210979000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>193481000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>182260000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>172513165.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>167302000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>155836000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>106637000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>84263084.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>96892000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>75759000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>54523000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>85279546.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>88653000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>87045000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>92000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>91000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>89000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>83000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32">
+        <v>286835000.0</v>
+      </c>
+      <c r="C32">
         <v>355848000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>341727000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>276118000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>285800080.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>309879000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>263434000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>244392000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>227847000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>256573000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>282342000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>269211000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>227530080.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>214495000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>199217000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>183700000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>171253000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>168533000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>163772000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>97775000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>78684000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>100936000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>72644000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>51731000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>79474730.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>89492000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>88148000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>95000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>93000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>89000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>84000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:15">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
+        <v>49877000.0</v>
+      </c>
+      <c r="C2">
         <v>32646000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6098000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19136155.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>138801359.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35833910.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6380764.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>-9146404.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10549635.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5893686.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-    </row>
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
+        <v>3690000</v>
+      </c>
+      <c r="C3">
         <v>6519900</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3694600</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11006000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9099067</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2019117</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2375823</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3078250</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1802060</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>450140</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1918010</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
+        <v>191000.0</v>
+      </c>
+      <c r="C6">
         <v>17231000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>26547420.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-32958000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-119665204.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>103227758.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>29192837.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15527170.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-19696040.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4655950.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9754180.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-17000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2000000.0</v>
       </c>
-      <c r="O6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7">
+        <v>65084000.0</v>
+      </c>
+      <c r="C7">
         <v>-60555370.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-52730890.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-102935320.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-124209980.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1779910.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11775660.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2460000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-26226480.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-7674840.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>31173030.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-125906000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-105129452.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13432984.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1789990.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>45000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-46000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-6000000.0</v>
       </c>
-      <c r="O9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10">
+        <v>-13624000.0</v>
+      </c>
+      <c r="C10">
         <v>-22317000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-9065000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8225000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4118131.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3735024.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5271444.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-16452564.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7226803.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8558489.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7000000.0</v>
       </c>
-      <c r="O10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>42664000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>536001.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-7933390.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4076612.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>14746000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4786605.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-10061473.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7259796.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-2113000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-7507412.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-728519.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-906796.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-4000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-5000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3000000.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
+        <v>14248000.0</v>
+      </c>
+      <c r="C14">
         <v>11743870.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12109920.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16853000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9991916.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4530402.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4844530.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1646750.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1508110.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1571280.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1683970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="M14">
         <v>1000000.0</v>
       </c>
       <c r="N14">
         <v>1000000.0</v>
       </c>
-      <c r="O14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:15">
+      <c r="O14">
+        <v>1000000.0</v>
+      </c>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15">
+        <v>-6417000.0</v>
+      </c>
+      <c r="C15">
         <v>6006140.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6491540.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4862000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3450424.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6879779.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4579769.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4615770.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2800000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5600000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6300000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16">
+        <v>49767000.0</v>
+      </c>
+      <c r="C16">
         <v>49877000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>32646000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6098348.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19136155.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>138801359.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>35833910.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6380764.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-12400052.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10549635.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5893686.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
+        <v>108118000.0</v>
+      </c>
+      <c r="C18">
         <v>15488000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8280000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-63930860.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-106118489.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3442963.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>28776880.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8949431.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-13341243.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>154</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-3985000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>705000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>1600000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1195377.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-9099170.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5025498.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>12333055.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-17272287.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4229240.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>155</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1388000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1808952.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>61275.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>122707513.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21">
+        <v>-95901000.0</v>
+      </c>
+      <c r="C21">
         <v>12921928.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>26342597.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>34023000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>135785202.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7269524.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5617057.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22">
+        <v>22383000.0</v>
+      </c>
+      <c r="C22">
         <v>36203170.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>28347850.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8724294.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>920594.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10706339.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7348507.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10355590.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11582910.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7918360.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10533880.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>17000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>157</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-1480950.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1556560.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2039000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2012791.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-675255.0</v>
       </c>
       <c r="G23">
         <v>-675255.0</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>-675255.0</v>
+      </c>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="M23">
         <v>-13000000.0</v>
       </c>
       <c r="N23">
         <v>-13000000.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="O23">
+        <v>-13000000.0</v>
+      </c>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>158</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>2535380.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4398790.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-6000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2642769.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>215554.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>17251518.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>15411310.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-12216580.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3779100.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-19046900.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B25">
+        <v>9423000.0</v>
+      </c>
+      <c r="C25">
         <v>12012000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11451000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8299759.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5181705.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-141446.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-369753.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>165937.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-98761.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>160</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1387790.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1808950.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>61280.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>122707510.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2313340.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>11956000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>162</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-462530.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13597460.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28931000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>130383262.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>107882955.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-10196826.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8929100.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6256000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-14200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="M28">
         <v>-3000000.0</v>
       </c>
       <c r="N28">
+        <v>-3000000.0</v>
+      </c>
+      <c r="O28">
         <v>-8000000.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B29">
+        <v>111808000.0</v>
+      </c>
+      <c r="C29">
         <v>22007990.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11976200.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-53253000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-96993672.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6229518.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29690315.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12027680.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-11534980.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6176250.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>44595830.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12000000.0</v>
       </c>
-      <c r="O29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>164</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-3984520.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>704190.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9365000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-153064752.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10881409.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9626394.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12333060.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-14018640.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4229240.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-20964910.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="N30">
         <v>-1000000.0</v>
       </c>
-      <c r="O30"/>
+      <c r="O30">
+        <v>-1000000.0</v>
+      </c>
+      <c r="P30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI30"/>
+  <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>98</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
         <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:35">
+        <v>15</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
+        <v>66265000.0</v>
+      </c>
+      <c r="C2">
         <v>15826000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29961000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>49877000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22660000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19539000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14943000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32646000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15586000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>-13544000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13689000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6098000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3559000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9436000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18774000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19136000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24116000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19620000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11235000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>138801359.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17685000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12826000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>22818000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>35834000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22141000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13888000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
-    </row>
-    <row r="3" spans="1:35">
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
-        <v>836000</v>
+        <v>1553000</v>
       </c>
       <c r="C3">
+        <v>2137000</v>
+      </c>
+      <c r="D3">
         <v>1301000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>702000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6519900</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4822000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3388000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1576000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>851000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1828000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>762000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>253000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5597000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1887000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1248000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2278000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9124820</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8622000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5087000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2816000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2758210</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>983000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>682000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>272000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>913440</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>753000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>138000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="AD3">
         <v>1000000</v>
       </c>
       <c r="AE3">
         <v>1000000</v>
       </c>
       <c r="AF3">
-        <v>0</v>
+        <v>1000000</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
-        <v>50651000.0</v>
+        <v>-16478000.0</v>
       </c>
       <c r="C6">
+        <v>16388000.0</v>
+      </c>
+      <c r="D6">
         <v>-34051000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19916000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17231000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9986000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13107000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-17623000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17055000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>29030000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-27239000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7591000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17381000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5877000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-9338000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-362000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-119665200.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-114685000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-119181000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-127566000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>103227760.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-18149000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-23008000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-13016000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>29453150.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15760000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4401000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-12000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>7000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>16000000.0</v>
       </c>
-      <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7">
-        <v>58564000.0</v>
+        <v>21944000.0</v>
       </c>
       <c r="C7">
+        <v>25716000.0</v>
+      </c>
+      <c r="D7">
         <v>-26362000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3593000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-60555370.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-53891000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-43464000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-24525000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-12610000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>42296000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-31139000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-34072000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-102935320.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-70610000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-47769000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-23508000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-124209980.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-80749000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-82672000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-64062000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1779910.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2488000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-7765000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3098000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11775660.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5582000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>-46517000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-64587000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-15830000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-18735000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>5000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-5000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>16000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AG9">
         <v>-2000000.0</v>
       </c>
       <c r="AH9">
         <v>-2000000.0</v>
       </c>
       <c r="AI9">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10">
+        <v>2965000.0</v>
+      </c>
+      <c r="C10">
         <v>-8973000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5190000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2426000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6538000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10293000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2747000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2739000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2275000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7526000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-8806000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5510000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7223000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4966000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3092000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2876000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3260131.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4592000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11574000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-7840000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-771024.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1909000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-222000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4651000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-688556.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2814000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9858000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1000000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>21688000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>42664000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-8285000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-659000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1023000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5643000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2504000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3771000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-95000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>391000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-1813000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-189000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
-[...1 lines deleted...]
-      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>1000000.0</v>
       </c>
       <c r="AD13">
         <v>1000000.0</v>
       </c>
       <c r="AE13">
         <v>1000000.0</v>
       </c>
-      <c r="AF13"/>
+      <c r="AF13">
+        <v>1000000.0</v>
+      </c>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
-        <v>3912000.0</v>
+        <v>3431000.0</v>
       </c>
       <c r="C14">
+        <v>8904000.0</v>
+      </c>
+      <c r="D14">
         <v>5884000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3015000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11743870.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8712000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5692000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3426000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3267000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4664000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4863000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4866000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4982000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4238000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3616000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2698000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9834670.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7153000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4656000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2250000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4371390.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3022000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1997000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1043000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4495730.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1313000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
       <c r="AD14">
         <v>1000000.0</v>
       </c>
       <c r="AE14">
         <v>1000000.0</v>
       </c>
-      <c r="AF14"/>
+      <c r="AF14">
+        <v>1000000.0</v>
+      </c>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>6417000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="D15">
+        <v>6417000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15">
         <v>6006140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6006000.0</v>
       </c>
       <c r="G15">
         <v>6006000.0</v>
       </c>
-      <c r="H15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H15">
+        <v>6006000.0</v>
+      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="K15"/>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>4861710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4862000.0</v>
       </c>
       <c r="O15">
         <v>4862000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="P15">
+        <v>4862000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15">
         <v>3450420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3450000.0</v>
       </c>
       <c r="S15">
         <v>3450000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="T15">
+        <v>3450000.0</v>
+      </c>
+      <c r="U15"/>
+      <c r="V15">
         <v>6879780.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6880000.0</v>
       </c>
       <c r="W15">
         <v>6880000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="X15">
+        <v>6880000.0</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>4579770.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4580000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16">
+        <v>49767000.0</v>
+      </c>
+      <c r="C16">
         <v>66265000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>15826000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>29961000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>49877000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22660000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19539000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>14943000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>32646000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15586000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-13544000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13689000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6098348.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3559000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9436000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18774000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19136155.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>24116000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>19620000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11235000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>138801359.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17685000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12826000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>22818000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>35833910.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>22141000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13888000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
+        <v>20759000.0</v>
+      </c>
+      <c r="C18">
         <v>73283000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1769000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>15845000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>16363000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6418000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6849000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14142000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6284000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>50366000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-17895000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-17907000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20877860.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13736000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-13377000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-15940000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-37378489.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7451000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-11154000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-65037000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6719037.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>15273000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2895000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2216000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>13329880.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>585000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-512000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-207000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2076000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1190000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>1111000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1817000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-567000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>1978000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5381000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>994000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3994000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-166000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>8348248.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4485000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>268000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-157196000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>4852591.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-6925000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-443000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-8366000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>4616703.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-207000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>5984000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>1388000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1808952.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>275.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7304000.0</v>
       </c>
       <c r="S20">
         <v>7304000.0</v>
       </c>
       <c r="T20">
+        <v>7304000.0</v>
+      </c>
+      <c r="U20">
         <v>61000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21">
+        <v>-36193000.0</v>
+      </c>
+      <c r="C21">
         <v>-20699000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4043000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-34966000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11486928.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2679000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6582000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2468000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>22169000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9126000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5704000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5221000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22">
-        <v>9249000.0</v>
+        <v>675000.0</v>
       </c>
       <c r="C22">
+        <v>30592000.0</v>
+      </c>
+      <c r="D22">
         <v>18678000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10753000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>36203170.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>32653000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>20416000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6882000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1200000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7362000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6371000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6891000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2512294.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2372000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3158000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2259000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3511180.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4726000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2272000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-7342000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>12000410.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8665000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>265000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-932000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>9965920.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10503000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3601000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE22">
         <v>1000000.0</v>
       </c>
       <c r="AF22">
+        <v>1000000.0</v>
+      </c>
+      <c r="AG22">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>-1172000.0</v>
+      </c>
+      <c r="D23">
         <v>-815000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-419000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1480950.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1087000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-654000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>-449000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-520000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-505000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-506000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-508000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2012790.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-729000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-300000.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
-      <c r="AB23">
-[...1 lines deleted...]
-      </c>
+      <c r="AB23"/>
       <c r="AC23">
         <v>-19000000.0</v>
       </c>
       <c r="AD23">
         <v>-19000000.0</v>
       </c>
       <c r="AE23">
         <v>-19000000.0</v>
       </c>
-      <c r="AF23"/>
+      <c r="AF23">
+        <v>-19000000.0</v>
+      </c>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>1586000.0</v>
+      </c>
+      <c r="D24">
         <v>1529000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1287000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2535380.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1349000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>122000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>2400000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1602000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1498000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2112000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-143939940.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-152791000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-151841000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-154380000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-8123200.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-14751000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-8127000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-8094000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10800140.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6023000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B25">
+        <v>1757000.0</v>
+      </c>
+      <c r="C25">
         <v>2527000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2663000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2476000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3372000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2963000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3002000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2675000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3030000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2811000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2895000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2715000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2585759.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2252000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1924000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1539000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1444705.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1521000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1602000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>634000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-537446.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>547000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-94000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-57000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>627247.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>1388000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1808950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
         <v>61280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000.0</v>
       </c>
       <c r="S26">
         <v>61000.0</v>
       </c>
       <c r="T26">
         <v>61000.0</v>
       </c>
       <c r="U26">
+        <v>61000.0</v>
+      </c>
+      <c r="V26">
         <v>122707510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>425000.0</v>
       </c>
       <c r="W26">
         <v>425000.0</v>
       </c>
-      <c r="X26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X26">
+        <v>425000.0</v>
+      </c>
+      <c r="Y26"/>
       <c r="Z26">
         <v>0.0</v>
       </c>
-      <c r="AA26"/>
+      <c r="AA26">
+        <v>0.0</v>
+      </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B28"/>
       <c r="C28">
+        <v>-72276000.0</v>
+      </c>
+      <c r="D28">
         <v>-49587000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-37047000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-462530.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10084000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5417000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>23108000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10415000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5199000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-147000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>13464000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>130383260.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>106118000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>108550000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>91862000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>107911300.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-13541000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-9409000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2762000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-10196830.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-5680000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>-7000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="AG28">
         <v>-5000000.0</v>
       </c>
       <c r="AH28">
         <v>-5000000.0</v>
       </c>
       <c r="AI28">
         <v>-5000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:35">
+      <c r="AJ28">
+        <v>-5000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B29">
-        <v>74119000.0</v>
+        <v>22312000.0</v>
       </c>
       <c r="C29">
+        <v>89496000.0</v>
+      </c>
+      <c r="D29">
         <v>15377000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16547000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22007990.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3947000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3905000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-12566000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5433000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>52194000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-17133000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-17654000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-15614000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-11848000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-12129000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-13662000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-96993670.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-59389000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-70803000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-62221000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6201170.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11145000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4762000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1944000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>29690320.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6997000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>7000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>12000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AG29">
         <v>5000000.0</v>
       </c>
       <c r="AH29">
         <v>5000000.0</v>
       </c>
       <c r="AI29">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B30"/>
       <c r="C30">
+        <v>-551000.0</v>
+      </c>
+      <c r="D30">
         <v>228000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>585000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3984520.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3473000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3266000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>1978000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-12729000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>737000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2793000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-166000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-153064750.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-161413000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-156928000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-157196000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10881410.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-15734000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-8809000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8366000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9886700.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5270000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>-20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AD30">
         <v>-1000000.0</v>
       </c>
       <c r="AE30">
         <v>-1000000.0</v>
       </c>
-      <c r="AF30"/>
+      <c r="AF30">
+        <v>-1000000.0</v>
+      </c>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
+      <c r="AJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>