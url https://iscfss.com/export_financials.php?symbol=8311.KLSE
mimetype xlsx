--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -857,2755 +863,2932 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>251046000.0</v>
+      </c>
+      <c r="C2">
         <v>288008000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>250618811.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>174471000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>179647182.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>169072732.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>141234359.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>145595090.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>169178770.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>87781800.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>47000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="N2">
         <v>28000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2">
+        <v>28000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>2291000.0</v>
+      </c>
+      <c r="C7">
         <v>718000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1556289.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6601352.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15891596.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>26405681.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>26894791.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11824715.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>11196797.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>194031000.0</v>
       </c>
       <c r="C8">
-        <v>194031751.0</v>
+        <v>194031000.0</v>
       </c>
       <c r="D8">
         <v>194031751.0</v>
       </c>
       <c r="E8">
         <v>194031751.0</v>
       </c>
       <c r="F8">
         <v>194031751.0</v>
       </c>
       <c r="G8">
-        <v>194020338.0</v>
+        <v>194031751.0</v>
       </c>
       <c r="H8">
         <v>194020338.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>194020338.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8659140.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>114805000.0</v>
+      </c>
+      <c r="C10">
         <v>51205000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24665460.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24006000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12172570.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>24602680.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>70135510.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>22869000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11797150.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4036050.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>25000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>129683000.0</v>
+      </c>
+      <c r="C12">
         <v>101857740.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>58903400.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>63326000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>54005610.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>64948980.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>77697590.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>27827000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>24803220.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6844030.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
-        <v>194031750.0</v>
+        <v>194031000.0</v>
       </c>
       <c r="C13">
         <v>194031750.0</v>
       </c>
       <c r="D13">
+        <v>194031750.0</v>
+      </c>
+      <c r="E13">
         <v>194031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194031751.0</v>
       </c>
       <c r="F13">
         <v>194031751.0</v>
       </c>
       <c r="G13">
+        <v>194031751.0</v>
+      </c>
+      <c r="H13">
         <v>194020338.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>194020000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>194007830.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>163683790.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>172000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136000000.0</v>
       </c>
       <c r="M13">
         <v>136000000.0</v>
       </c>
       <c r="N13">
+        <v>136000000.0</v>
+      </c>
+      <c r="O13">
         <v>116000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>694986660.0</v>
       </c>
       <c r="C14">
         <v>694986660.0</v>
       </c>
       <c r="D14">
         <v>694986660.0</v>
       </c>
       <c r="E14">
         <v>694986660.0</v>
       </c>
       <c r="F14">
         <v>694986660.0</v>
       </c>
       <c r="G14">
-        <v>694941010.0</v>
+        <v>694986660.0</v>
       </c>
       <c r="H14">
         <v>694941010.0</v>
       </c>
       <c r="I14">
+        <v>694941010.0</v>
+      </c>
+      <c r="J14">
         <v>694890960.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>654735160.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
+        <v>32935794.0</v>
+      </c>
+      <c r="C20">
         <v>38778547.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>34540.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>34543.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3034540.0</v>
       </c>
       <c r="J20">
         <v>3034540.0</v>
       </c>
       <c r="K20">
+        <v>3034540.0</v>
+      </c>
+      <c r="L20">
         <v>3000000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>69439000.0</v>
+      </c>
+      <c r="C21">
         <v>39609941.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>42716600.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>45823000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>48929930.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>52036590.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>55143250.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>58284000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>61720060.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>130373000.0</v>
+      </c>
+      <c r="C22">
         <v>100102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D22">
         <v>0.0</v>
       </c>
       <c r="E22">
+        <v>0.0</v>
+      </c>
+      <c r="F22">
         <v>649927.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>547169.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>599121.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>681000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>847210.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1184290.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>925038000.0</v>
+      </c>
+      <c r="C23">
         <v>785417790.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>654198100.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>569549000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>662634410.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>704838100.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>700554540.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>569092000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>531066400.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>348729880.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>156616000.0</v>
+      </c>
+      <c r="C24">
         <v>170765000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>90628750.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>105740000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>120542490.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>130428080.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>140000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>76095000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>90170350.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4112580.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25">
+        <v>158354000.0</v>
+      </c>
+      <c r="C25">
         <v>171911310.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>90727020.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>107323000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>127215770.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>146319560.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>158869600.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>83675000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>99206650.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11813170.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>169331000.0</v>
+      </c>
+      <c r="C28">
         <v>183862000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>136127381.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22199539.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>34806452.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20947309.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>99270294.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>103417655.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>481898000.0</v>
+      </c>
+      <c r="C29">
         <v>408589000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>317641009.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>185385485.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>199285944.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>204661621.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>239457050.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>299762759.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>292898055.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>385311000.0</v>
+      </c>
+      <c r="C30">
         <v>197209698.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>282553088.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>177241232.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>273037931.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>257340628.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>244154771.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>224114000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>141483350.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>204443780.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>176000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>97000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>50000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>47000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>101519000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>104849202.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>107109525.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>127922950.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>162733000.0</v>
+      </c>
+      <c r="C32">
         <v>111964000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>38956442.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>37886018.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>40650122.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>36830645.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>54447614.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-8923245.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-4409059.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>278025000.0</v>
+      </c>
+      <c r="C33">
         <v>287086000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>261963648.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>280380640.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>298517910.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>320917142.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>346301765.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>314156721.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>318681908.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>90145778.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>193570000.0</v>
+      </c>
+      <c r="C35">
         <v>197060000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>119707674.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>149443241.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>167364615.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>183854453.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>205897639.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>117074228.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>128667158.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>26670774.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>182020000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>187891397.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>195441666.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>211137682.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>37482000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>40004562.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>35493675.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20508125.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>17000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>26000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>19421000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>78067062.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>111039682.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>79299896.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>79000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>74000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>56000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>42121000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>40148842.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>37534898.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>47028041.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
+      <c r="D42"/>
       <c r="E42">
         <v>-91000000.0</v>
       </c>
       <c r="F42">
         <v>-91000000.0</v>
       </c>
       <c r="G42">
         <v>-91000000.0</v>
       </c>
-      <c r="H42"/>
+      <c r="H42">
+        <v>-91000000.0</v>
+      </c>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>174540809.0</v>
+      </c>
+      <c r="C45">
         <v>169033325.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>163336275.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>158531020.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>176894174.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>180170847.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>169975325.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>42385000.0</v>
+      </c>
+      <c r="C46">
         <v>43457000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>47027652.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>52537618.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>61696583.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>73438885.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>79986288.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47">
+        <v>42385000.0</v>
+      </c>
+      <c r="C47">
         <v>43456730.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>47027650.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>52538000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>61696583.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>73438885.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>79986288.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>61767000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>71166350.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>58461010.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>3731000.0</v>
+      </c>
+      <c r="C48">
         <v>70491000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-37183580.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>44311000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>50747381.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>56114365.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>80080407.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-15022000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-16324580.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-28823810.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>55000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>44000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>41000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>127520000.0</v>
+      </c>
+      <c r="C50">
         <v>64302000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>70164093.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>37303431.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>44964320.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>45087423.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>56356305.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>44669466.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>25044452.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1542228.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="L50">
         <v>10000000.0</v>
       </c>
       <c r="M50">
+        <v>10000000.0</v>
+      </c>
+      <c r="N50">
         <v>2000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>201341460.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>225225910.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>128345000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>112088870.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>13355400.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>127520000.0</v>
+      </c>
+      <c r="C52">
         <v>63174720.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>69906850.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>52060790.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>11060740.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>55021900.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>66356310.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>44670000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>12882220.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1542230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="L52">
         <v>10000000.0</v>
       </c>
       <c r="M52">
+        <v>10000000.0</v>
+      </c>
+      <c r="N52">
         <v>2000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>14878000.0</v>
+      </c>
+      <c r="C53">
         <v>50653000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>34237940.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>39320000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>41833030.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>40346310.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>7562080.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4958000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>13006070.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2807980.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>14000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>9000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>66000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:14">
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>925038000.0</v>
+      </c>
+      <c r="C55">
         <v>785295000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>654198100.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>569549000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>662634410.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>704838100.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>700554540.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>569092000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>531066400.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>348729880.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>284000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>215000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>181000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>131000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>647013000.0</v>
+      </c>
+      <c r="C56">
         <v>498209000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>392234450.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>289168000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>364116501.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>383920958.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>354252773.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>254935000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>212384490.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>258584100.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>226000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>166000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>156000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>112000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>484280000.0</v>
+      </c>
+      <c r="C57">
         <v>386245000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>353278010.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>251282000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>323466379.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>347090313.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>299805159.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>263859000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>216793550.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>178539990.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>132000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>111000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>87000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>56000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>727276000.0</v>
+      </c>
+      <c r="C58">
         <v>583305000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>497349930.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>422207000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>508855280.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>545691980.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>517453790.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>390094000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>353383150.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>205210760.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>147000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>126000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>95000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>68000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>197762000.0</v>
+      </c>
+      <c r="C60">
         <v>173522000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>156848170.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>147342000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>153779130.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>159146120.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>183100750.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>178998000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>177683250.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>143519110.0</v>
       </c>
-      <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>204485000.0</v>
+      </c>
+      <c r="C2">
+        <v>251046000.0</v>
+      </c>
+      <c r="D2">
         <v>301203000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>270605000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>246440000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>219870454.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>256488000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>229228000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>216885000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>250618811.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>258152000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>194286000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>180373000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>174471000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>203486000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>207370000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>194006000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>220171298.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>165376000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>205654000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>219055000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>209682097.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>230000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>160596000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>163094000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>155678271.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>168004000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>78000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>47000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>91000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>79000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>2157000.0</v>
+      </c>
+      <c r="C7">
+        <v>2291000.0</v>
+      </c>
+      <c r="D7">
         <v>1839000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1603000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1326000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>717312.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>225000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>443000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>971000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1556289.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2438000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3586000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4898000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6601352.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>8618000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>11770000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>13257000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>15891596.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>18455000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>21061000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>23754000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>26405681.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>26401000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>26117000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>26177000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>26894791.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>19903000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>194031000.0</v>
       </c>
       <c r="C8">
         <v>194031000.0</v>
       </c>
       <c r="D8">
         <v>194031000.0</v>
       </c>
       <c r="E8">
-        <v>194031751.0</v>
+        <v>194031000.0</v>
       </c>
       <c r="F8">
         <v>194031000.0</v>
       </c>
       <c r="G8">
-        <v>194031000.0</v>
+        <v>194031751.0</v>
       </c>
       <c r="H8">
         <v>194031000.0</v>
       </c>
       <c r="I8">
-        <v>194031751.0</v>
+        <v>194031000.0</v>
       </c>
       <c r="J8">
         <v>194031000.0</v>
       </c>
       <c r="K8">
-        <v>194031000.0</v>
+        <v>194031751.0</v>
       </c>
       <c r="L8">
         <v>194031000.0</v>
       </c>
       <c r="M8">
-        <v>194031751.0</v>
+        <v>194031000.0</v>
       </c>
       <c r="N8">
         <v>194031000.0</v>
       </c>
       <c r="O8">
-        <v>194031000.0</v>
+        <v>194031751.0</v>
       </c>
       <c r="P8">
         <v>194031000.0</v>
       </c>
       <c r="Q8">
-        <v>194031751.0</v>
+        <v>194031000.0</v>
       </c>
       <c r="R8">
         <v>194031000.0</v>
       </c>
       <c r="S8">
+        <v>194031751.0</v>
+      </c>
+      <c r="T8">
         <v>194031000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="U8">
+        <v>194031000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>43968000.0</v>
+      </c>
+      <c r="C10">
+        <v>114805000.0</v>
+      </c>
+      <c r="D10">
         <v>71879000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>24973000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>32400000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>51204760.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>99484000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>24472000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>22990000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>14812730.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>16336000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>16237000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>14830000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>24006000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>18379000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>13301000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>22653000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>12172570.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>36694000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>28044000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>11216000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>24568196.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>13394000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>10633000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>27283000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>66657562.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>14994000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>12000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>14000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>9000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>129683000.0</v>
+      </c>
+      <c r="D12">
         <v>114629000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>81247000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>83061000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>101857740.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>137314000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>57349000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>54871000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>63326000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>67226000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>59858000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>66498000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>54005610.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>84897000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>72073000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>52861000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>64948980.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>61804000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>62304000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>82020000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>77697590.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>194031000.0</v>
       </c>
       <c r="D13">
         <v>194031000.0</v>
       </c>
       <c r="E13">
-        <v>194031750.0</v>
+        <v>194031000.0</v>
       </c>
       <c r="F13">
         <v>194031000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>194031750.0</v>
+      </c>
+      <c r="H13">
+        <v>194031000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>194031000.0</v>
       </c>
       <c r="N13">
         <v>194031000.0</v>
       </c>
       <c r="O13">
         <v>194031000.0</v>
       </c>
       <c r="P13">
         <v>194031000.0</v>
       </c>
       <c r="Q13">
-        <v>194031750.0</v>
+        <v>194031000.0</v>
       </c>
       <c r="R13">
         <v>194031000.0</v>
       </c>
       <c r="S13">
-        <v>194031000.0</v>
+        <v>194031750.0</v>
       </c>
       <c r="T13">
         <v>194031000.0</v>
       </c>
       <c r="U13">
-        <v>194031750.0</v>
+        <v>194031000.0</v>
       </c>
       <c r="V13">
         <v>194031000.0</v>
       </c>
       <c r="W13">
-        <v>194031000.0</v>
+        <v>194031750.0</v>
       </c>
       <c r="X13">
         <v>194031000.0</v>
       </c>
       <c r="Y13">
+        <v>194031000.0</v>
+      </c>
+      <c r="Z13">
+        <v>194031000.0</v>
+      </c>
+      <c r="AA13">
         <v>194020340.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>172000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>172000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>167000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>158000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>694986660.0</v>
       </c>
       <c r="C14">
         <v>694986660.0</v>
       </c>
       <c r="D14">
         <v>694986660.0</v>
       </c>
       <c r="E14">
         <v>694986660.0</v>
       </c>
       <c r="F14">
         <v>694986660.0</v>
       </c>
       <c r="G14">
         <v>694986660.0</v>
       </c>
       <c r="H14">
         <v>694986660.0</v>
       </c>
       <c r="I14">
         <v>694986660.0</v>
       </c>
@@ -3636,9008 +3819,9578 @@
       <c r="R14">
         <v>694986660.0</v>
       </c>
       <c r="S14">
         <v>694986660.0</v>
       </c>
       <c r="T14">
         <v>694986660.0</v>
       </c>
       <c r="U14">
         <v>694986660.0</v>
       </c>
       <c r="V14">
         <v>694986660.0</v>
       </c>
       <c r="W14">
         <v>694986660.0</v>
       </c>
       <c r="X14">
         <v>694986660.0</v>
       </c>
       <c r="Y14">
         <v>694986660.0</v>
       </c>
       <c r="Z14">
+        <v>694986660.0</v>
+      </c>
+      <c r="AA14">
+        <v>694986660.0</v>
+      </c>
+      <c r="AB14">
         <v>792686600.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>740740700.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>909090900.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>625000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>666666700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>32935794.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>38778547.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...1 lines deleted...]
-      </c>
+      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20">
-        <v>3000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>34543.0</v>
+      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>3000000.0</v>
       </c>
       <c r="AD20">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>34</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>69439000.0</v>
+      </c>
+      <c r="D21">
         <v>76058000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>76835000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>77612000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>78388490.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>40387000.0</v>
       </c>
-      <c r="G21"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21"/>
       <c r="K21">
+        <v>42716603.0</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21">
         <v>44270000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>45047000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>45823000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>46600000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>47377000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>48153000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>48929930.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>50483000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>50484000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>51778000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>52036590.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>52848000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>53625000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>54401000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>55177800.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>121591000.0</v>
+      </c>
+      <c r="C22">
+        <v>130373000.0</v>
+      </c>
+      <c r="D22">
         <v>130122000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>122369000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>109502000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>100101700.0</v>
       </c>
-      <c r="F22"/>
-      <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
         <v>0.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>443000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>611000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>648000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>649930.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>743000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>651000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>560000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>547170.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>469000.0</v>
       </c>
       <c r="X22">
         <v>623000.0</v>
       </c>
       <c r="Y22">
+        <v>469000.0</v>
+      </c>
+      <c r="Z22">
+        <v>623000.0</v>
+      </c>
+      <c r="AA22">
         <v>599120.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>769000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>3000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>925038000.0</v>
+      </c>
+      <c r="D23">
         <v>955787000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>862257000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>798506000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>785417790.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>741345000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>599956000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>575045000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>569549000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>607803000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>615510000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>603466000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>662634410.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>665011000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>685823000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>714208000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>156573000.0</v>
+      </c>
+      <c r="C24">
+        <v>156616000.0</v>
+      </c>
+      <c r="D24">
         <v>156196000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>171321000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>171444000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>171394640.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>170842000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>90164000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>90564000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>90628746.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>105693000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>106081000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>106194000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>105740000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>120875000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>120935000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>120463000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>120542490.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>130640000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>130502000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>130469000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>130428080.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>140240000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>140273000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>140163000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>140000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>77441000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>5000000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>158354000.0</v>
+      </c>
+      <c r="D25">
         <v>157603000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>172582000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>172577000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>171911310.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>170842000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>106618000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>107169000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>107323000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>123322000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>124521000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>125361000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>127215770.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>139046000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>141393000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>143742000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>146319560.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>156765000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>252180000.0</v>
+      </c>
+      <c r="C28">
+        <v>169331000.0</v>
+      </c>
+      <c r="D28">
         <v>226439000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>252009000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>236187000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>184620704.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>140374000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>120535000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>123681000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>145980109.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>171596000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>149295000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>148098000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>22199539.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>145090000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>152783000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>132167000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>34806452.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>177925000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>157910000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>181560000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>20947309.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>193991000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>184414000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>506598000.0</v>
+      </c>
+      <c r="C29">
+        <v>481898000.0</v>
+      </c>
+      <c r="D29">
         <v>494346000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>462111000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>449608000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>408589194.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>406651000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>306982000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>306717000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>317641009.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>342709000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>317208000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>311691000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>185385485.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>314139000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>320337000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>309709000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>199285944.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>373758000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>353011000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>356905000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>204661621.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>362352000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>363912000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>405967000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>300285000.0</v>
+      </c>
+      <c r="C30">
+        <v>385311000.0</v>
+      </c>
+      <c r="D30">
         <v>427936000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>370688000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>314375000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>256348840.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>340856000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>263695000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>254916000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>282553088.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>307159000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>256163000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>232211000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>225842000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>256504000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>259753000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>235011000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>276965260.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>269723000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>290386000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>336458000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>315101480.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>339620000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>264700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>279567000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>233931280.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>224544000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>190000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>176000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>172000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>138000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>107406000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>101519000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>104070000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>179203000.0</v>
+      </c>
+      <c r="C32">
+        <v>162733000.0</v>
+      </c>
+      <c r="D32">
         <v>139890000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>129204000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>122660000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>112593637.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>127563000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>45550000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>49044000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>38956442.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>50256000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>43385000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>39444000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>37886018.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>58965000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>54814000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>53590000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>40650122.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>52636000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>49524000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>43687000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>36830645.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>39139000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>58588000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>63927000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>279696000.0</v>
+      </c>
+      <c r="C33">
+        <v>278025000.0</v>
+      </c>
+      <c r="D33">
         <v>281939000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>285996000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>288905000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>287086320.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>262153000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>256767000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>257460000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>261963648.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>261355000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>286444000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>282288000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>280380640.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>283630000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>289931000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>296292000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>298517910.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>304316000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>317985000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>320317000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>320917142.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>325800000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>323184000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>331862000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>346301765.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>327996000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34">
         <v>273000.0</v>
       </c>
-      <c r="X34"/>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>192769000.0</v>
+      </c>
+      <c r="C35">
+        <v>193570000.0</v>
+      </c>
+      <c r="D35">
         <v>188881000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>197341000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>200863000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>197689512.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>197333000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>114603000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>121288000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>119707674.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>133202000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>155220000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>150667000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>149443241.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>171295000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>170752000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>176117000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>167364615.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>180360000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>184003000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>184150000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>183854453.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>195818000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>199560000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>197782000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>205897639.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>135244000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>190727000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>182020000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>182389000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39">
         <v>37482000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>44548000.0</v>
       </c>
-      <c r="O39"/>
-[...1 lines deleted...]
-      <c r="Q39">
+      <c r="Q39"/>
+      <c r="R39"/>
+      <c r="S39">
         <v>-9.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39">
         <v>6000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>17000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>10000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40"/>
       <c r="M40">
+        <v>13341000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>19421000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>12957000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40">
         <v>32000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>79000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>20000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>48602000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>42121000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>47973000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
         <v>-91000000.0</v>
       </c>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>-91000000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
+      <c r="P42">
+        <v>-91000000.0</v>
+      </c>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>174540809.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
         <v>169033325.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>163336275.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
         <v>158531020.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>41717000.0</v>
+      </c>
+      <c r="C46">
+        <v>42385000.0</v>
+      </c>
+      <c r="D46">
         <v>41470000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>41375000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>43262000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>43456729.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>43432000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>42912000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>44542000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>47027652.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>50703000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>51447000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>51857000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>52537618.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>54641000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>42385000.0</v>
+      </c>
+      <c r="D47">
         <v>41470000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>41375000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>43262000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>43456730.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>43432000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>51447000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>51857000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>52538000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>54641000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>56890000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>59618000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>61696580.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>63758000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>67208000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>70403000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>73438890.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>77390000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>76208000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>82424000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>79986290.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>107419000.0</v>
+      </c>
+      <c r="C48">
+        <v>3731000.0</v>
+      </c>
+      <c r="D48">
         <v>1997000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-8902000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-13010000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-20509610.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-27238000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>58944000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>57015000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>53816419.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>51746000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>48645000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-45268000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>44311000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>47639000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-39778000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-39142000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-40252620.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-34892000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-26974000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-29902000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-34885640.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-39064000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-25166000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-8538000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-10919590.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>84090000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>61000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>55000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>53000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>139575000.0</v>
+      </c>
+      <c r="C50">
+        <v>127520000.0</v>
+      </c>
+      <c r="D50">
         <v>142122000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>105661000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>97143000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>63672407.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>69016000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>54843000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>56107000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>70164093.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>82239000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>59451000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>56734000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>37303431.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>42594000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>46084000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>34357000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>44964320.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>83979000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>55452000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>62307000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>45087423.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>67145000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>55047000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>80311000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>56356305.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>68277000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>17000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AD50">
         <v>10000000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50">
+        <v>10000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>10000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>139046000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>141393000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>143742000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>201341460.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>223910000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>157304000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>157997000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>158869600.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
+        <v>127520000.0</v>
+      </c>
+      <c r="D52">
+        <v>142122000.0</v>
+      </c>
+      <c r="E52">
         <v>0.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>82143000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>63174720.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>54016000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>44451000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>41734000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>0.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>32594000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>36084000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>24357000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>11060740.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52">
         <v>55021900.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>67145000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>55047000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>80311000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>66356310.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>17000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AD52">
         <v>10000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52">
+        <v>10000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>10000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>84443000.0</v>
+      </c>
+      <c r="C53">
+        <v>14878000.0</v>
+      </c>
+      <c r="D53">
         <v>42750000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>56274000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>50661000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>50652980.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>37830000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>35208000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>34718000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>3000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>46825000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>41112000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>40041000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>39320000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>48847000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>46557000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>43845000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>41833030.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>48203000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>44029000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>41645000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>40346310.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>48410000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>25609000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>30895000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
-[...4 lines deleted...]
-      </c>
+      <c r="AB53"/>
+      <c r="AC53"/>
       <c r="AD53">
         <v>14000000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53">
+        <v>13000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>14000000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>918684000.0</v>
+      </c>
+      <c r="C55">
+        <v>925038000.0</v>
+      </c>
+      <c r="D55">
         <v>955787000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>862257000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>798506000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>785417790.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>741345000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>610882000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>597707000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>654198099.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>662942000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>599956000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>575045000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>569549000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>607803000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>615510000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>603466000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>662634410.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>665011000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>685823000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>714208000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>704838100.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>728543000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>652725000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>694525000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>700554540.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>605990000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>281000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>284000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>261000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>235000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>638988000.0</v>
+      </c>
+      <c r="C56">
+        <v>647013000.0</v>
+      </c>
+      <c r="D56">
         <v>673848000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>576261000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>509601000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>498331470.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>479192000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>354115000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>340247000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>392234451.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>401587000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>313512000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>292757000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>289168000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>324173000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>325579000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>307174000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>364116500.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>360695000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>367838000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>393891000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>383920960.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>402743000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>329541000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>362663000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>354252770.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>277994000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>210000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>226000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>207000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>187000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>459785000.0</v>
+      </c>
+      <c r="C57">
+        <v>484280000.0</v>
+      </c>
+      <c r="D57">
         <v>533958000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>447057000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>386941000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>385737830.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>351629000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>308565000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>291203000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>353278009.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>351331000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>270127000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>253313000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>251282000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>265208000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>270765000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>253584000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>323466380.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>308059000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>318314000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>350204000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>347090310.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>363604000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>270953000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>298736000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>299805160.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>272504000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="AC57">
         <v>114000000.0</v>
       </c>
       <c r="AD57">
+        <v>132000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>114000000.0</v>
+      </c>
+      <c r="AF57">
         <v>101000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>652554000.0</v>
+      </c>
+      <c r="C58">
+        <v>727276000.0</v>
+      </c>
+      <c r="D58">
         <v>759759000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>677128000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>617485000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>611895640.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>574552000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>423168000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>412491000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>472985683.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>484533000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>448280000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>426282000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>422207000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>457133000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>461257000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>448577000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>508855280.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>505872000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>518766000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>550079000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>545691980.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>573576000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>483860000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>509032000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>517453790.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>407748000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>138000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>147000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>132000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>118000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>210450000.0</v>
+      </c>
+      <c r="C60">
+        <v>197762000.0</v>
+      </c>
+      <c r="D60">
         <v>196028000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>185129000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>181021000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>173522140.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>166793000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>161975000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>160046000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>156848170.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>154777000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>151676000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>148763000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>147342000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>150670000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>154253000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>154889000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>153779130.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>159139000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>167057000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>164129000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>159146120.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>154967000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>168865000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>185493000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>183100750.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>187110000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>593406000.0</v>
+      </c>
+      <c r="C2">
         <v>447566100.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>464700890.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>338367430.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>588921400.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>640120390.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>561760840.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>514437260.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>485290000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>351714900.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>221000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>241000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>268000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>189000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>4512000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>8305067.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4912796.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>31192318.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>44963108.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>49673156.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>40726371.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>14000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>13000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>19133164.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>24441239.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16871148.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>48328283.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>44963108.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>49673156.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>112519000.0</v>
+      </c>
+      <c r="C9">
         <v>64316970.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>50712660.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>29897970.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>33592250.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33626350.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>63721630.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>66375460.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>63469790.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>41302850.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>38000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>27000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>29000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>65998000.0</v>
+      </c>
+      <c r="C10">
         <v>25227910.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14357490.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3551670.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1907160.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12805190.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17745080.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14057350.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>29235330.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>28704790.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-572000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>182756.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1214760.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4103176.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>4000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>11711000.0</v>
+      </c>
+      <c r="C12">
         <v>8552159.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8916891.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8063237.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9338989.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11616986.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9333612.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10890210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>11711000.0</v>
+      </c>
+      <c r="C13">
         <v>8552160.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8916890.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8063240.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>9338990.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11616990.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9333610.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10890210.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3929970.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>958810.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>-15344000.0</v>
+      </c>
+      <c r="C14">
         <v>-2161874.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-2883290.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-3456671.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-3277067.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-2996223.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-2590040.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1238513.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1513372.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>39182000.0</v>
+      </c>
+      <c r="C15">
         <v>20148910.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>9505710.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-6436670.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-5366980.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-17016180.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11051860.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8251940.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>19169990.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>20029930.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="N15">
         <v>12000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15">
+        <v>12000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16">
+        <v>39182000.0</v>
+      </c>
+      <c r="C16">
         <v>20148910.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9505710.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-6436000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-5366984.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-17016175.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11051862.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8251940.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>19169990.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20029930.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>54526000.0</v>
+      </c>
+      <c r="C17">
         <v>22310781.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>12388999.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2980000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2089917.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-14019952.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>13641902.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>9490454.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>20683363.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>20029927.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-11711000.0</v>
+      </c>
+      <c r="C18">
         <v>-8552159.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8916891.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9720244.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8957380.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6507848.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8816031.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7510974.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3634968.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-958808.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>77709000.0</v>
+      </c>
+      <c r="C21">
         <v>33780070.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23274370.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4511570.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7431830.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1188200.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27078690.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>24947560.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33165290.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>29663600.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>13000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
       <c r="E23">
         <v>2449000.0</v>
       </c>
       <c r="F23">
         <v>2449000.0</v>
       </c>
       <c r="G23">
         <v>2449000.0</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>2449000.0</v>
+      </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>14154000.0</v>
+      </c>
+      <c r="C25">
         <v>14285334.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14619782.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14621596.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17009411.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18059354.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21249593.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20015551.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16507859.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>36980000.0</v>
+      </c>
+      <c r="C28">
         <v>9065100.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8811420.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8715240.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8463830.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11390880.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>40050430.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>43918190.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>35624760.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25931700.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>11472000.0</v>
+      </c>
+      <c r="C29">
         <v>2917130.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1968490.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-571670.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>182760.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1214760.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4103180.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4566890.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8551970.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8674870.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>628216000.0</v>
+      </c>
+      <c r="C30">
         <v>478103000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>492139180.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>361558584.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>614208580.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>668833940.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>601811270.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>558355445.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>515594495.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>363354146.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>245000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>258000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>284000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>206000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>705925000.0</v>
+      </c>
+      <c r="C32">
         <v>511883070.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>515413550.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>368265400.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>622513650.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>673746740.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>625482470.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>580812720.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>548759790.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>393017750.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>259000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>267000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>297000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>221000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>156142000.0</v>
+      </c>
+      <c r="C2">
+        <v>150946000.0</v>
+      </c>
+      <c r="D2">
         <v>165664000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>149804000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>126993000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>141065100.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>140775000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>101866000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>63860000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>128252000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>145028000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>102807000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>99599000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>64969430.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>85229000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>103334000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>84835000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>175420400.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>109154000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>132265000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>172082000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>181186390.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>202998000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>98338000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>157598000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>179740840.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>122742000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>94000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>30000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>63000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>73000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>6472000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>-425000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1014000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>-4181000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2410000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>11383000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>4037283.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>15482000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>9000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>3000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>10194000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>7677000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>3200164.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2699000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>5855000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>7380000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2096239.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-651000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>10766000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>12230000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>12079148.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4181000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2410000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>11383000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>36198000.0</v>
+      </c>
+      <c r="C9">
+        <v>35818000.0</v>
+      </c>
+      <c r="D9">
         <v>31823000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>24973000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>19905000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>27822970.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>14649000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>12120000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>9725000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>10430000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>10354000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>10203000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>8741000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>5371970.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5296000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>9019000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>10212000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4439250.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2002000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>13153000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>13998000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>13605350.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-738000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>5560000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>15199000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>7564630.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>19208000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>6000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AD9">
         <v>10000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>9000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>10000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>22891000.0</v>
+      </c>
+      <c r="C10">
+        <v>22820000.0</v>
+      </c>
+      <c r="D10">
         <v>18993000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>14454000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>9731000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>8950910.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>5608000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>6713000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3956000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3441000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4346000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4433000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2138000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2570670.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-3044000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>239000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1824000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4525160.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-6783000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3409000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>5992000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4637810.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-11385000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-9853000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3796000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-4701920.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7736000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>889000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>-93000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-351000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11">
         <v>2000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>2458000.0</v>
+      </c>
+      <c r="C12">
+        <v>2726000.0</v>
+      </c>
+      <c r="D12">
         <v>3586000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2502000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2897000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3038000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1966000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1812000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1737000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2662000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2285000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2039000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1931000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2146237.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2030000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1970000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1918000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2027989.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2501000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2438000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2372000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2903986.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2727000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2883000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3102000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2549612.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2397000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>2726000.0</v>
+      </c>
+      <c r="D13">
         <v>3586000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2502000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2897000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3037160.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1966000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>2039000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1931000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2146240.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2030000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1970000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1918000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2027990.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2501000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2438000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2372000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2903990.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2727000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2883000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>3102000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2549610.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>-6254000.0</v>
+      </c>
+      <c r="C14">
+        <v>-6892000.0</v>
+      </c>
+      <c r="D14">
         <v>-4190000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-3049000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-1213000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-937000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>150000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-570000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-806000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-732000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-699000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-631000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-821000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-850671.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-890000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-864000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-852000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-571067.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-1004000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-724000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-978000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-593223.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-806000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>12688000.0</v>
+      </c>
+      <c r="C15">
+        <v>11464000.0</v>
+      </c>
+      <c r="D15">
         <v>10899000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>9320000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>7499000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>6728910.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>4819000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>5403000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>3198000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>2071000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3101000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>2913000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1421000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-3328670.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-3583000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-635000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1111000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-5359980.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-7917000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2928000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>4983000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>4178830.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-13897000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-9678000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2381000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-4009140.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>5311000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>6000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AD15">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>11464000.0</v>
+      </c>
+      <c r="D16">
         <v>10899000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>9320000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>7499000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>6728910.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4819000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>2913000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2913000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3329000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-3583000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-635000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1111000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-5359980.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-7917000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2928000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4983000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4178830.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-13897000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-9678000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2381000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-4009140.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>18942000.0</v>
+      </c>
+      <c r="C17">
+        <v>18356000.0</v>
+      </c>
+      <c r="D17">
         <v>15089000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>12369000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>8712000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>7665000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>4669000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>5973000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>4004000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>2803000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>3800000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>3544000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>2242000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-2478000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-2693000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>229000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1963000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-4788917.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-6913000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>3652000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>5961000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>4772048.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-13091000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-8845000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>3144000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-3390098.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>5932000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-2458000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2726000.0</v>
+      </c>
+      <c r="D18">
         <v>-3586000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2502000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2897000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-3038000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1966000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1812000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1737000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2662000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2285000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-2039000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1931000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>15637244.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2030000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1970000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1918000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>16268380.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2501000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2438000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2372000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>15220848.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-2727000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2883000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3102000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>15600031.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2397000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>25349000.0</v>
+      </c>
+      <c r="C21">
+        <v>25546000.0</v>
+      </c>
+      <c r="D21">
         <v>22579000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>16956000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>12628000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>11988070.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>7574000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>8525000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>5693000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>6103000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>6631000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>6472000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4069000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-424430.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1014000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2209000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3742000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2497170.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-4282000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>5847000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>8364000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>7541800.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-8658000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-6970000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>6898000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2152310.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>10133000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>9000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>3000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>204000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>204000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1151000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>603000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>3425000.0</v>
+      </c>
+      <c r="C25">
+        <v>3615000.0</v>
+      </c>
+      <c r="D25">
         <v>3254000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3613000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3672000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3686334.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3598000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3510000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>14285000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3653000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3637000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3722000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3608000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3624596.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3713000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3646000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3638000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4593411.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3631000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4919000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3866000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4537354.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4477000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4560000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4485000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>11414000.0</v>
+      </c>
+      <c r="C28">
+        <v>11496000.0</v>
+      </c>
+      <c r="D28">
         <v>9681000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>8187000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7616000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>16730410.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7181000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4625000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4356000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4728000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4432000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3935000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5045000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6947340.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6913000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7020000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6955000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7579280.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6764000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>8556000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6838000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7870300.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>8718000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>12935000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8627000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11860430.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>9605000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>3949000.0</v>
+      </c>
+      <c r="C29">
+        <v>4464000.0</v>
+      </c>
+      <c r="D29">
         <v>3904000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2085000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1019000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1286130.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>939000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>740000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-48000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>638000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>546000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>889000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-104000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-92670.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-351000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>10000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-139000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>263760.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>130000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-243000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>31000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-134240.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1706000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1008000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>652000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1311820.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1804000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>166991000.0</v>
+      </c>
+      <c r="C30">
+        <v>161218000.0</v>
+      </c>
+      <c r="D30">
         <v>174908000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>157821000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>134270000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>156899000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>147850000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>105461000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>67892000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>132579000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>148751000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>106538000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>104271000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>68570584.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>91539000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>110144000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>91305000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>181483580.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>115438000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>139571000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>177716000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>181148940.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>210918000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>110868000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>165899000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>192865270.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>131817000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>91000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>38000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>69000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>78000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>192340000.0</v>
+      </c>
+      <c r="C32">
+        <v>186764000.0</v>
+      </c>
+      <c r="D32">
         <v>197487000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>174777000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>146898000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>168888070.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>155424000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>113986000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>73585000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>138682000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>155382000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>113010000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>108340000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>70341400.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>90525000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>112353000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>95047000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>179859650.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>111156000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>145418000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>186080000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>194791740.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>202260000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>103898000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>172797000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>187305470.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>141950000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>100000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>40000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>72000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>83000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>41525000.0</v>
+      </c>
+      <c r="C2">
         <v>17812730.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>25843485.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19811241.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>40446156.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>60146870.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21494172.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19538771.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4061451.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>11816000</v>
+      </c>
+      <c r="C3">
         <v>6688990</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7216482</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4189000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2517112</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6710600</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15718379</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4716900</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>22028830</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>24930060</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000</v>
       </c>
       <c r="L3">
         <v>13000000</v>
       </c>
       <c r="M3">
+        <v>13000000</v>
+      </c>
+      <c r="N3">
         <v>8000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>34570000.0</v>
+      </c>
+      <c r="C6">
         <v>23711580.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8030755.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6034000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-20634915.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-19700714.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>38652698.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1955400.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15477320.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12950170.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-26000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-28000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>39000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>-86359000.0</v>
+      </c>
+      <c r="C7">
         <v>-7064010.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-27288596.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>30000920.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3056210.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9877530.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-54161180.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-45283420.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-52221890.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>885400.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>82740000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15533577.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-22451518.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-69668065.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-89000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-51000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-13000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-15197000.0</v>
+      </c>
+      <c r="C10">
         <v>-6176000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>0.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>650000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-67015.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11899.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>124051.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>175068.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>246004.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>578383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="L10">
         <v>2000000.0</v>
       </c>
       <c r="M10">
-        <v>-1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="N10">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-52463000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-18867503.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>45498133.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>16618124.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>821000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9006078.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13679840.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11446026.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>2713372.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2400310.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2123368.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-2000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="N13">
         <v>24000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>24000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>14154000.0</v>
+      </c>
+      <c r="C14">
         <v>11178670.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14619782.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14622000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>17009411.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18059354.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21249593.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16545410.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16094670.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11062770.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15">
+        <v>5212000.0</v>
+      </c>
+      <c r="C15">
         <v>3474930.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6949867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6949410.0</v>
       </c>
       <c r="H15">
         <v>6949410.0</v>
       </c>
       <c r="I15">
+        <v>6949410.0</v>
+      </c>
+      <c r="J15">
         <v>6670750.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>13086900.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>76095000.0</v>
+      </c>
+      <c r="C16">
         <v>41524305.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>17812730.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25843485.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19811241.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>40446156.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>63882385.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>21494172.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>19538771.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4061451.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-9264000.0</v>
+      </c>
+      <c r="C18">
         <v>32138029.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4214847.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>44155768.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17443824.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>23444934.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-22773420.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1110644.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-27476558.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-60448461.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-8240801.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-7381436.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-9687814.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6005242.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-15943359.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>6258378.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-15104422.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-28192032.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>413.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>11413.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>11000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>12513.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>49105000.0</v>
+      </c>
+      <c r="C21">
         <v>58213859.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2719205.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-25590000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-21500060.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-27184818.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>77040654.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>65998000.0</v>
+      </c>
+      <c r="C22">
         <v>25227910.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9506000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-6436671.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-5366984.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-16982000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11051862.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8252000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>29235330.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>28704790.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="N22">
         <v>12000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22">
+        <v>12000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>-11928000.0</v>
+      </c>
+      <c r="C23">
         <v>-6295630.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-8895430.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4349000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-9410800.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-11814650.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-8442297.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-12081310.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3298430.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3686410.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24">
+        <v>3897000.0</v>
+      </c>
+      <c r="C24">
         <v>-53759470.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1024320.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4436200.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-7394629.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7938943.0</v>
       </c>
       <c r="G24">
         <v>-7938943.0</v>
       </c>
       <c r="H24">
+        <v>-7938943.0</v>
+      </c>
+      <c r="I24">
         <v>10975280.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6924410.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3261970.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>8759000.0</v>
+      </c>
+      <c r="C25">
         <v>8454497.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7380049.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7001703.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8166101.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9828645.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8724274.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9769595.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-667897.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>11410.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>12510.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3126450.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>185000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>39937000.0</v>
+      </c>
+      <c r="C28">
         <v>45333020.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-11221280.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-29939000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-30910860.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-45937922.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>61648947.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-7797660.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>36029380.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-13404770.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>31000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>17000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>2552000.0</v>
+      </c>
+      <c r="C29">
         <v>38827020.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11431329.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>39934000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19960936.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>40181843.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-7055041.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3493200.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5447730.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>28581930.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-45000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-16000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>29000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>-7919000.0</v>
+      </c>
+      <c r="C30">
         <v>-60448460.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8240800.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3968000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9687814.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-13944185.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-15943359.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6258380.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-15104420.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-28192030.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-12000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-13000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>76095000.0</v>
+      </c>
+      <c r="C2">
+        <v>63378000.0</v>
+      </c>
+      <c r="D2">
         <v>16886000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>22292000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>41525000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>76090000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>13798000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11098000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17813000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>9937000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>10255000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>11651000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>25844000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>21119000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>21436000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>31130000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>19810000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>45743000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>38934000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>19549000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>40446000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>29598000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>36242000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>58178000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>63882000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>13619000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>2569000</v>
+      </c>
+      <c r="C3">
+        <v>11816000</v>
+      </c>
+      <c r="D3">
         <v>7062000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3866000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2701000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6688990</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>6588000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1430000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>8278000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>366000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2159000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2807000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2807000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1036000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>882000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2271000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1233000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2517110</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1539000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1236000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>650000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>6710600</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>12864000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>7954000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>6269000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>15718380</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>10518000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>15000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000000</v>
       </c>
       <c r="AD3">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>7000000</v>
+      </c>
+      <c r="AF3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-2132000.0</v>
+      </c>
+      <c r="C6">
+        <v>34570000.0</v>
+      </c>
+      <c r="D6">
         <v>21853000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-24639000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-19233000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>23711580.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>58277000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>2700000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>23712000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>7876000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-318000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1396000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1396000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>4725000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-317000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1626000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>11320000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-20634920.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>5297000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1512000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-20897000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-19700710.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-34284000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-27640000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5704000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>42388210.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-11876000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-5000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-14000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>-25541000.0</v>
+      </c>
+      <c r="C7">
+        <v>-86359000.0</v>
+      </c>
+      <c r="D7">
         <v>-90573000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-84810000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-61154000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-8681310.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-17329000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>464000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-3275000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>19907000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-24981000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-22644000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-16777000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>30000920.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>20542000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>9595000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>29027000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-3056210.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-20379000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-8318000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-26933000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>9877530.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-4437000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1257000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-12193000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-54161180.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-26322000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-26322000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>36992000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>15279000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
         <v>-15000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-34000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-30000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>6654000.0</v>
+      </c>
+      <c r="C10">
+        <v>14823000.0</v>
+      </c>
+      <c r="D10">
         <v>-7753000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-12866000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-9401000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
-[...4 lines deleted...]
-      </c>
+      <c r="H10"/>
+      <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
+        <v>0.0</v>
+      </c>
+      <c r="N10">
+        <v>0.0</v>
+      </c>
+      <c r="O10">
         <v>257000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>305000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>55000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>33000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>57985.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-73000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-81000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>29000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>64899.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-104000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>65000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-14000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>111051.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-56000.0</v>
       </c>
-      <c r="AA10"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AC10"/>
       <c r="AD10">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>20587000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-31593000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-4263000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>3093000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3093000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-1518000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2541000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13">
         <v>-2000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>3425000.0</v>
+      </c>
+      <c r="C14">
+        <v>14154000.0</v>
+      </c>
+      <c r="D14">
         <v>10539000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>7285000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3672000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>14285330.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>10599000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3510000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>14285000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>3653000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3637000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3722000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3722000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3625000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3713000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>7284000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3638000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>17009410.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>12416000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>8785000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3866000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>18059350.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>13522000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>9045000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>4485000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>18142930.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>5349000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC14">
         <v>2000000.0</v>
       </c>
       <c r="AD14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15">
-        <v>5212000.0</v>
+        <v>-9730000.0</v>
       </c>
       <c r="C15">
         <v>5212000.0</v>
       </c>
       <c r="D15">
+        <v>5212000.0</v>
+      </c>
+      <c r="E15">
+        <v>5212000.0</v>
+      </c>
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3474930.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H15">
         <v>3475000.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15"/>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>3475000.0</v>
+      </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
-[...4 lines deleted...]
-      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
+        <v>0.0</v>
+      </c>
+      <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15">
         <v>6949870.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>6950000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>6950000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>6949410.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>73963000.0</v>
+      </c>
+      <c r="C16">
+        <v>76095000.0</v>
+      </c>
+      <c r="D16">
         <v>63378000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>16886000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>22292000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>41524305.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>76090000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>13798000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>41525000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>17813000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>9937000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>10255000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>11651000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>25843485.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>21119000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>21436000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>31130000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>19811241.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>45743000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>38934000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>19549000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>40446156.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>29598000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>36242000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>58178000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>63882385.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>13619000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>555000.0</v>
+      </c>
+      <c r="C18">
+        <v>27280000.0</v>
+      </c>
+      <c r="D18">
         <v>16344000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-4770000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-48118000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>25017029.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-15464000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>9835000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>30549000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>30963000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-16575000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1186000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-11643000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>11809768.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>13110000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-16408000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>35644000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>18605824.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-13158000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>28684000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-16688000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>33337934.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-12989000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>10390000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7294000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-645000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-2406000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-56351461.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-4312000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-583000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-41205000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>1340000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-998000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-2807000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2168000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-4253436.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-857000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1038000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1233000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-8233814.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-303000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-586000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-565000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>6662758.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-4772000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1627000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-6269000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>7862641.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-10127000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>12049000.0</v>
+      </c>
+      <c r="C21">
+        <v>-14210000.0</v>
+      </c>
+      <c r="D21">
         <v>20497000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>9247000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>33571000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-17826141.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>91763000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1663000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>1313000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1313000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-5939000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-7325000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>12688000.0</v>
+      </c>
+      <c r="C22">
+        <v>65998000.0</v>
+      </c>
+      <c r="D22">
         <v>43178000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>24185000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>9731000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>25227910.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>16277000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>5403000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3198000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2071000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3101000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2913000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1421000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3328671.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-3583000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2062000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1824000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-1907160.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2618000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>9401000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5992000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-12805190.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-17443000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-6057000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3796000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>17745080.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>5311000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>6000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AD22">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>150</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-11928000.0</v>
+      </c>
+      <c r="D23">
         <v>-11290000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-6144000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-5154000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-6295630.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-5395000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-3895000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-3895000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7065000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-6127000.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23">
         <v>-9410800.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23"/>
       <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23">
         <v>1984290.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>14824880.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>3897000.0</v>
+      </c>
+      <c r="D24">
         <v>1381000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>815000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>295000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-53759470.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2491000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-4436200.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>25000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>0.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>0.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-7170700.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="T24">
         <v>85000.0</v>
       </c>
       <c r="U24">
+        <v>85000.0</v>
+      </c>
+      <c r="V24">
+        <v>85000.0</v>
+      </c>
+      <c r="W24">
         <v>705360.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>196000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>58000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-224980.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>4066000.0</v>
+      </c>
+      <c r="C25">
+        <v>1385000.0</v>
+      </c>
+      <c r="D25">
         <v>3056000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1984000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2334000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4292497.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1602000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1291000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7995000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2180000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1630000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1705000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1556000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2060703.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2375000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>178000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2388000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2444101.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2358000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2327000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1037000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-1500355.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2010000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>6432000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2887000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
-[...4 lines deleted...]
-      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
         <v>11410.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="X26">
         <v>11000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
+      <c r="Y26">
+        <v>11000.0</v>
+      </c>
+      <c r="Z26">
+        <v>11000.0</v>
+      </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>155</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>39937000.0</v>
+      </c>
+      <c r="D28">
         <v>57016000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>27434000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>28590000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>45333020.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>48665000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-2582000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2582000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1126000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-13452000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-17613000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-24333000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-30910860.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6372000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-13586000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-4304000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-43850560.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-24588000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-30796000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1587000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>65384460.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>9000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>10000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>3124000.0</v>
+      </c>
+      <c r="C29">
+        <v>2552000.0</v>
+      </c>
+      <c r="D29">
         <v>-29482000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-49022000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-45417000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>38827020.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>13709000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11265000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>38827000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>31329000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-14416000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3993000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3993000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4435000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>13992000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>21507000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>36877000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>19960940.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>377000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>13232000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-16038000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>30155530.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2971000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>11050000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1025000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-7055040.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-21627000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29">
+      <c r="AC29"/>
+      <c r="AD29">
         <v>-9000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-17000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>157</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-7919000.0</v>
+      </c>
+      <c r="D30">
         <v>-5681000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-3051000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2406000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-60448460.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-4097000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-2807000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-2807000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-840000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-857000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2271000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1233000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-9687810.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1454000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1151000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-565000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-6005240.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-12668000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-7896000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-6269000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-15943360.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>-15000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-15000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-7000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>