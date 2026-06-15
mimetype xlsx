--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2764,3552 +2767,3656 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>11</v>
       </c>
-      <c r="AD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>2295000.0</v>
+      </c>
+      <c r="C2">
         <v>3673000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5119000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4292000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1832000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1311000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4778711.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3465000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2902000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2713000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3662282.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1224000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1131000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4918000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1136169.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>636000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1149000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2184000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2094997.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2841000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4497000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3972000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7148480.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3583000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5828000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5798000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>54912033.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>14000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>6381000.0</v>
+      </c>
+      <c r="C7">
         <v>6588000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6794000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6996000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7198000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7397000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7584078.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7769000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>7953000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8134000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8314824.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8205000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8370000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>8532000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8692372.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8191000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8422000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>8578000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8728540.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8896000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>9054000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>9212000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9396482.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9535000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2939000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3000000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>123854000.0</v>
       </c>
       <c r="C8">
         <v>123854000.0</v>
       </c>
       <c r="D8">
         <v>123854000.0</v>
       </c>
       <c r="E8">
         <v>123854000.0</v>
       </c>
       <c r="F8">
         <v>123854000.0</v>
       </c>
       <c r="G8">
+        <v>123854000.0</v>
+      </c>
+      <c r="H8">
         <v>90888863.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>89587000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>89266000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>89221000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>89206992.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88701000.0</v>
       </c>
       <c r="M8">
         <v>88701000.0</v>
       </c>
       <c r="N8">
         <v>88701000.0</v>
       </c>
       <c r="O8">
+        <v>88701000.0</v>
+      </c>
+      <c r="P8">
         <v>88700686.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88701000.0</v>
       </c>
       <c r="Q8">
         <v>88701000.0</v>
       </c>
       <c r="R8">
         <v>88701000.0</v>
       </c>
       <c r="S8">
+        <v>88701000.0</v>
+      </c>
+      <c r="T8">
         <v>88700686.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>88701000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>12618000.0</v>
+      </c>
+      <c r="C10">
         <v>11844000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9472290.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8901000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10602000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16506000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11145240.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16772000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15466000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>26584000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>26922604.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>25064000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21944000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18610000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>20944710.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19214000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>21216000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>38220000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>39467330.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>41680000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>41657000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>38944000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>26449352.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>34507000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>33240000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>34545000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3468627.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC10">
         <v>1000000.0</v>
       </c>
       <c r="AD10">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>46162000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>45530320.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>49791000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>47491000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>49064000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23548830.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>25064000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>21944000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18610000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>20944710.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>19214000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21216000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>38220000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>39467330.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>41680000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41657000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>38944000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>36276360.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34650000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>33240460.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>34544810.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>123854000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>123740560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123854000.0</v>
       </c>
       <c r="E13">
         <v>123854000.0</v>
       </c>
       <c r="F13">
         <v>123854000.0</v>
       </c>
       <c r="G13">
+        <v>123854000.0</v>
+      </c>
+      <c r="H13">
         <v>90888860.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>88701000.0</v>
       </c>
       <c r="N13">
         <v>88701000.0</v>
       </c>
       <c r="O13">
+        <v>88701000.0</v>
+      </c>
+      <c r="P13">
         <v>88700686.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88701000.0</v>
       </c>
       <c r="Q13">
         <v>88701000.0</v>
       </c>
       <c r="R13">
         <v>88701000.0</v>
       </c>
       <c r="S13">
+        <v>88701000.0</v>
+      </c>
+      <c r="T13">
         <v>88700690.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>88701000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>85065000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>65065000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>59064730.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>56044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55183470.0</v>
       </c>
       <c r="Z13">
         <v>55183470.0</v>
       </c>
-      <c r="AA13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA13">
+        <v>55183470.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>3000000.0</v>
       </c>
       <c r="AD13">
+        <v>3000000.0</v>
+      </c>
+      <c r="AE13">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>1283310770.0</v>
+        <v>1283310774.0</v>
       </c>
       <c r="C14">
         <v>1283310770.0</v>
       </c>
       <c r="D14">
         <v>1283310770.0</v>
       </c>
       <c r="E14">
         <v>1283310770.0</v>
       </c>
       <c r="F14">
         <v>1283310770.0</v>
       </c>
       <c r="G14">
+        <v>1283310770.0</v>
+      </c>
+      <c r="H14">
         <v>1035482200.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1025401304.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1023236104.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1022986804.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1022794404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018974900.0</v>
       </c>
       <c r="M14">
         <v>1018974900.0</v>
       </c>
       <c r="N14">
         <v>1018974900.0</v>
       </c>
       <c r="O14">
         <v>1018974900.0</v>
       </c>
       <c r="P14">
         <v>1018974900.0</v>
       </c>
       <c r="Q14">
         <v>1018974900.0</v>
       </c>
       <c r="R14">
         <v>1018974900.0</v>
       </c>
       <c r="S14">
         <v>1018974900.0</v>
       </c>
       <c r="T14">
         <v>1018974900.0</v>
       </c>
       <c r="U14">
+        <v>1018974900.0</v>
+      </c>
+      <c r="V14">
         <v>978974900.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>818974904.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>718974904.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>696186204.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>690405204.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>689695204.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>101748900.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>111111100.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>104651200.0</v>
       </c>
-      <c r="AD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>24432000.0</v>
       </c>
       <c r="N20">
         <v>24432000.0</v>
       </c>
       <c r="O20">
+        <v>24432000.0</v>
+      </c>
+      <c r="P20">
         <v>24431950.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>3177000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>3165000.0</v>
+      </c>
+      <c r="C22">
         <v>2019000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3287350.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>187000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>320000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>125000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>290650.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>447000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>156000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>633000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>836339.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1267000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1806000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>569000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1480297.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2201000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1245000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2492000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4496650.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9497000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6964000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4795000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8641600.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10305000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>11247310.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10485840.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>9998044.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>130469000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>132053340.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>132408000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>126559000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>126908000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>102274010.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>90773000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>91049000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>93321000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>88396840.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>86436000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>88299000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>89213000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>86921580.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>88528000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>87754000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
         <v>3087000.0</v>
       </c>
       <c r="C24">
+        <v>3087000.0</v>
+      </c>
+      <c r="D24">
         <v>3062090.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2873000.0</v>
       </c>
       <c r="E24">
         <v>2873000.0</v>
       </c>
       <c r="F24">
+        <v>2873000.0</v>
+      </c>
+      <c r="G24">
         <v>2872000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>9238000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9024720.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9046000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9462000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9461000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6793540.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>7532000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7703000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7915000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8038730.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7539000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7776000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7938000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8051170.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8225000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8578000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8736400.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>1000000.0</v>
       </c>
       <c r="AD26">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE26">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>110489000.0</v>
+      </c>
+      <c r="C29">
         <v>110036000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>108828000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>108486000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>108417000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>108196000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>80519380.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>79733000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>78911000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>79131000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>79096333.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>78096000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>79183000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>76314000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>76117710.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>75593000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>75422000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>74540000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>73252824.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>72453000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>68114000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>47203000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>40848925.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>41864000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>37307000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>6686000.0</v>
+      </c>
+      <c r="C30">
         <v>7547000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7278070.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8737000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6960000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6269000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6410920.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6870000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8080000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5696000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6356863.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>18023000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20409000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26846000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7763391.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5848000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7778000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7717000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5939830.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5576000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5590000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5317000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6512320.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5228000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6989460.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6779000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6307549.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC30">
         <v>1000000.0</v>
       </c>
       <c r="AD30">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>53664000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>52778000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>51882000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>51685756.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>70421000.0</v>
+      </c>
+      <c r="C32">
         <v>69937000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>68154000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>68208000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>67386000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>67741000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39842979.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>39224000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>38473000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>38460000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>38177493.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>39209000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>38023000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>36933000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>36526150.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>59644000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>62374000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>61210000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>59397717.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>58535000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>55924000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>44794000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>41055459.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>41876000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>37614000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>53623000.0</v>
+      </c>
+      <c r="C33">
         <v>53868000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>54260000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>54081000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>55255000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>54686000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>55117943.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>54865000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>55301000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>55739000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>56179998.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>46419000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>46890000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>47296000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>47630285.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>23488000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>20824000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>21268000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>21715701.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>22143000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>22590000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>22987000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>23446086.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>23874000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>17388000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>17590000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>14519077.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>47</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>1000.0</v>
       </c>
-      <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>-1000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>16642000.0</v>
+      </c>
+      <c r="C35">
         <v>16856000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>16648000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16676000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17097000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>17103000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>14441542.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>14656000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>14863000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>15068000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>15261158.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>7532000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>7703000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7915000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>8038725.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7539000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7776000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>7938000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8051174.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>8225000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>8400000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>8578000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>8736400.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>8886000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2695000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2756000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>0.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>-1000.0</v>
       </c>
-      <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>5959649.0</v>
       </c>
-      <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
-      <c r="AB39">
-[...1 lines deleted...]
-      </c>
+      <c r="AB39"/>
       <c r="AC39">
         <v>1000000.0</v>
       </c>
       <c r="AD39">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40">
         <v>3248000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2365000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3557000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2038803.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40">
         <v>6000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>7000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
-[...1 lines deleted...]
-      </c>
+      <c r="L42"/>
       <c r="M42">
         <v>8719000.0</v>
       </c>
       <c r="N42">
         <v>8719000.0</v>
       </c>
       <c r="O42">
+        <v>8719000.0</v>
+      </c>
+      <c r="P42">
         <v>8719341.0</v>
       </c>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>103804487.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>102967372.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>102279003.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>21987000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>22458000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>22864000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>68696742.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>53623000.0</v>
+      </c>
+      <c r="C46">
         <v>53868000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>54260000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>54081000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>55255000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>54686000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>55117942.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>54865000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>55301000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>55739000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>56179997.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>21987000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>22458000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>22864000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>23198329.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>53868000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>54259610.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>54081000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>55255000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>54686000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>55117940.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>21987000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>22458000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>22864000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>23198329.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>20311000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>20824000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>21268000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>21715700.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>22143000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>22590000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>22987000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>23446080.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>23874000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>20215050.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>20448100.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-16452000.0</v>
+      </c>
+      <c r="C48">
         <v>-16905000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-17974780.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-18241000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-18310000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-18530000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-10369480.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-18665000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-18936000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-18682000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-18705644.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-19324000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-20210000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-21106000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-21302317.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-13108000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-13279000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-14161000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-15638440.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-16248000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-16951000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-17862000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-18299590.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-14180000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-17922690.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-18585130.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-33373007.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-5000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-24000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>300000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>1973000.0</v>
       </c>
-      <c r="N50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O50"/>
       <c r="P50">
         <v>0.0</v>
       </c>
       <c r="Q50">
         <v>0.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="R50">
+        <v>0.0</v>
+      </c>
+      <c r="S50"/>
+      <c r="T50">
         <v>190580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U50">
         <v>0.0</v>
       </c>
       <c r="V50">
         <v>0.0</v>
       </c>
       <c r="W50">
+        <v>0.0</v>
+      </c>
+      <c r="X50">
         <v>83780.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
-[...1 lines deleted...]
-      </c>
+      <c r="AC50"/>
       <c r="AD50">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>8241750.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>8225000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>8400000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>8578000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>8820180.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>8886000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5535090.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5602600.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>0.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
         <v>190580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52">
         <v>83780.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
-[...1 lines deleted...]
-      </c>
+      <c r="AC52"/>
       <c r="AD52">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>34528000.0</v>
+      </c>
+      <c r="C53">
         <v>34318000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>36058020.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>40890000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>36889000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>32558000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>12403590.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>10316000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>10287000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>132477000.0</v>
+      </c>
+      <c r="C55">
         <v>130469000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>132053340.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>132408000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>126559000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>126908000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>102274010.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>99960000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>100011000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>99463000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>100567579.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>90773000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>91049000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>93321000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>88396840.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>86436000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>88299000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>89213000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>86921580.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>88528000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>87754000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>77937000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>80155980.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>78616000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>73042550.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>74254040.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>36295466.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>20000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>23000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>78854000.0</v>
+      </c>
+      <c r="C56">
         <v>76601000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>77793740.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>78327000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>71304000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>72222000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>47156070.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>45095000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>44710000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>43724000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>44387581.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>44354000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>44159000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>46025000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>40766559.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>62948000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>67475000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>67945000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>65205880.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>66385000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>65164000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>54950000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>56709900.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>54742000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>52827490.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>53805940.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>21776389.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>6000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>9000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>8433000.0</v>
+      </c>
+      <c r="C57">
         <v>6664000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9639720.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10119000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3918000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4481000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7313090.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5871000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6237000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5264000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6210088.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5145000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6136000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>9092000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4240409.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3304000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5101000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>6735000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5808160.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>7850000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9240000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>10156000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>15654440.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>12866000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>15246680.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>17053100.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>66226194.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AC57">
         <v>21000000.0</v>
       </c>
       <c r="AD57">
+        <v>21000000.0</v>
+      </c>
+      <c r="AE57">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>25075000.0</v>
+      </c>
+      <c r="C58">
         <v>23520000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>26287560.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>26795000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>21015000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21584000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>21754630.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>20527000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>21100000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>20332000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>21471246.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>12677000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>13839000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>17007000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>12279130.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>10843000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>12877000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>14673000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>13859340.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>16075000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>17640000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>18734000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>24390840.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>21752000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>20781770.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>22655700.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>66226194.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AC58">
         <v>21000000.0</v>
       </c>
       <c r="AD58">
+        <v>21000000.0</v>
+      </c>
+      <c r="AE58">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>107402000.0</v>
+      </c>
+      <c r="C60">
         <v>106949000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>105765780.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>105613000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>105544000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>105324000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>80519380.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>79433000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>78911000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>79131000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>79096333.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>78096000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>77210000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>76314000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>76117710.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>75593000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>75422000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>74540000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>73062240.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>72453000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>70114000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>59203000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>55765150.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>56864000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>52260780.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>51598340.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-29930728.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+    </row>
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6362,1005 +6469,1005 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>52956050.0</v>
       </c>
       <c r="C2">
         <v>48764080.0</v>
       </c>
       <c r="D2">
         <v>54364500.0</v>
       </c>
       <c r="E2">
         <v>61908260.0</v>
       </c>
       <c r="F2">
         <v>47477170.0</v>
       </c>
       <c r="G2">
         <v>49618520.0</v>
       </c>
       <c r="H2">
         <v>56788680.0</v>
       </c>
       <c r="I2">
         <v>38719850.0</v>
       </c>
       <c r="J2">
         <v>10825590.0</v>
       </c>
       <c r="K2">
         <v>9007990.0</v>
       </c>
       <c r="L2">
         <v>20000000.0</v>
       </c>
       <c r="M2">
         <v>25000000.0</v>
       </c>
       <c r="N2">
         <v>43000000.0</v>
       </c>
       <c r="O2">
         <v>49000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>3074813.0</v>
       </c>
       <c r="F5">
         <v>2475212.0</v>
       </c>
       <c r="G5">
         <v>9740781.0</v>
       </c>
       <c r="H5">
         <v>-3962643.0</v>
       </c>
       <c r="I5">
         <v>-2085232.0</v>
       </c>
       <c r="J5">
         <v>-11136053.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>-9000000.0</v>
       </c>
       <c r="M5">
         <v>-7000000.0</v>
       </c>
       <c r="N5">
         <v>-2000000.0</v>
       </c>
       <c r="O5">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>5174209.0</v>
       </c>
       <c r="F6">
         <v>4965226.0</v>
       </c>
       <c r="G6">
         <v>11938878.0</v>
       </c>
       <c r="H6">
         <v>-2650830.0</v>
       </c>
       <c r="I6">
         <v>-2085232.0</v>
       </c>
       <c r="J6">
         <v>-11136053.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>1423710.0</v>
       </c>
       <c r="C9">
         <v>1936410.0</v>
       </c>
       <c r="D9">
         <v>4143420.0</v>
       </c>
       <c r="E9">
         <v>4171200.0</v>
       </c>
       <c r="F9">
         <v>4285000.0</v>
       </c>
       <c r="G9">
         <v>5479020.0</v>
       </c>
       <c r="H9">
         <v>1103930.0</v>
       </c>
       <c r="I9">
         <v>287120.0</v>
       </c>
       <c r="J9">
         <v>-3304510.0</v>
       </c>
       <c r="K9">
         <v>-5083800.0</v>
       </c>
       <c r="L9">
         <v>-4000000.0</v>
       </c>
       <c r="M9">
         <v>-1000000.0</v>
       </c>
       <c r="N9">
         <v>-1000000.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>649890.0</v>
       </c>
       <c r="C10">
         <v>143100.0</v>
       </c>
       <c r="D10">
         <v>2515020.0</v>
       </c>
       <c r="E10">
         <v>3187990.0</v>
       </c>
       <c r="F10">
         <v>2831140.0</v>
       </c>
       <c r="G10">
         <v>10060350.0</v>
       </c>
       <c r="H10">
         <v>-3962640.0</v>
       </c>
       <c r="I10">
         <v>-2904590.0</v>
       </c>
       <c r="J10">
         <v>-12260340.0</v>
       </c>
       <c r="K10">
         <v>-12092830.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>132528.0</v>
       </c>
       <c r="F11">
         <v>170000.0</v>
       </c>
       <c r="G11">
         <v>133516.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
         <v>246000.0</v>
       </c>
       <c r="C12">
         <v>273575.0</v>
       </c>
       <c r="D12">
         <v>299227.0</v>
       </c>
       <c r="E12">
         <v>436000.0</v>
       </c>
       <c r="F12">
         <v>350355.0</v>
       </c>
       <c r="G12">
         <v>300185.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
         <v>922860.0</v>
       </c>
       <c r="C13">
         <v>309380.0</v>
       </c>
       <c r="D13">
         <v>140930.0</v>
       </c>
       <c r="E13">
         <v>113180.0</v>
       </c>
       <c r="F13">
         <v>355930.0</v>
       </c>
       <c r="G13">
         <v>319570.0</v>
       </c>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>930.0</v>
       </c>
       <c r="K13">
         <v>298170.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>258.0</v>
       </c>
       <c r="I14">
         <v>1534.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>463540.0</v>
       </c>
       <c r="C15">
         <v>154270.0</v>
       </c>
       <c r="D15">
         <v>2661890.0</v>
       </c>
       <c r="E15">
         <v>3055470.0</v>
       </c>
       <c r="F15">
         <v>2661140.0</v>
       </c>
       <c r="G15">
         <v>9926840.0</v>
       </c>
       <c r="H15">
         <v>-3962390.0</v>
       </c>
       <c r="I15">
         <v>-2903050.0</v>
       </c>
       <c r="J15">
         <v>-12259720.0</v>
       </c>
       <c r="K15">
         <v>-12092210.0</v>
       </c>
       <c r="L15">
         <v>-11000000.0</v>
       </c>
       <c r="M15">
         <v>-6000000.0</v>
       </c>
       <c r="N15">
         <v>-2000000.0</v>
       </c>
       <c r="O15">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16">
         <v>463540.0</v>
       </c>
       <c r="C16">
         <v>154270.0</v>
       </c>
       <c r="D16">
         <v>2661890.0</v>
       </c>
       <c r="E16">
         <v>3055466.0</v>
       </c>
       <c r="F16">
         <v>2661144.0</v>
       </c>
       <c r="G16">
         <v>9926836.0</v>
       </c>
       <c r="H16">
         <v>-3962385.0</v>
       </c>
       <c r="I16">
         <v>-2903050.0</v>
       </c>
       <c r="J16">
         <v>-12259720.0</v>
       </c>
       <c r="K16">
         <v>-12092210.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
         <v>464000.0</v>
       </c>
       <c r="C17">
         <v>154267.0</v>
       </c>
       <c r="D17">
         <v>2661893.0</v>
       </c>
       <c r="E17">
         <v>3055466.0</v>
       </c>
       <c r="F17">
         <v>2661144.0</v>
       </c>
       <c r="G17">
         <v>9926836.0</v>
       </c>
       <c r="H17">
         <v>-3958560.0</v>
       </c>
       <c r="I17">
         <v>-2904588.0</v>
       </c>
       <c r="J17">
         <v>-12260338.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
         <v>923000.0</v>
       </c>
       <c r="C18">
         <v>309382.0</v>
       </c>
       <c r="D18">
         <v>140932.0</v>
       </c>
       <c r="E18">
         <v>113181.0</v>
       </c>
       <c r="F18">
         <v>355932.0</v>
       </c>
       <c r="G18">
         <v>319571.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>-928.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
         <v>-272980.0</v>
       </c>
       <c r="C21">
         <v>-166280.0</v>
       </c>
       <c r="D21">
         <v>2374090.0</v>
       </c>
       <c r="E21">
         <v>3074810.0</v>
       </c>
       <c r="F21">
         <v>2475210.0</v>
       </c>
       <c r="G21">
         <v>9740780.0</v>
       </c>
       <c r="H21">
         <v>-3962640.0</v>
       </c>
       <c r="I21">
         <v>-2904580.0</v>
       </c>
       <c r="J21">
         <v>-12259410.0</v>
       </c>
       <c r="K21">
         <v>-11794670.0</v>
       </c>
       <c r="L21">
         <v>-9000000.0</v>
       </c>
       <c r="M21">
         <v>-7000000.0</v>
       </c>
       <c r="N21">
         <v>-2000000.0</v>
       </c>
       <c r="O21">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>843448.0</v>
       </c>
       <c r="F23">
         <v>441747.0</v>
       </c>
       <c r="G23">
         <v>8540352.0</v>
       </c>
       <c r="H23">
         <v>681226.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
         <v>1695000.0</v>
       </c>
       <c r="C25">
         <v>1750424.0</v>
       </c>
       <c r="D25">
         <v>1760677.0</v>
       </c>
       <c r="E25">
         <v>1662850.0</v>
       </c>
       <c r="F25">
         <v>1783727.0</v>
       </c>
       <c r="G25">
         <v>1578341.0</v>
       </c>
       <c r="H25">
         <v>596471.0</v>
       </c>
       <c r="I25">
         <v>819356.0</v>
       </c>
       <c r="J25">
         <v>1123357.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
         <v>2354850.0</v>
       </c>
       <c r="C28">
         <v>2830210.0</v>
       </c>
       <c r="D28">
         <v>2971230.0</v>
       </c>
       <c r="E28">
         <v>1939840.0</v>
       </c>
       <c r="F28">
         <v>2251540.0</v>
       </c>
       <c r="G28">
         <v>4230320.0</v>
       </c>
       <c r="H28">
         <v>4385350.0</v>
       </c>
       <c r="I28">
         <v>3196200.0</v>
       </c>
       <c r="J28">
         <v>8958910.0</v>
       </c>
       <c r="K28">
         <v>5129910.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>186340.0</v>
       </c>
       <c r="C29">
         <v>-11170.0</v>
       </c>
       <c r="D29">
         <v>-146870.0</v>
       </c>
       <c r="E29">
         <v>132530.0</v>
       </c>
       <c r="F29">
         <v>170000.0</v>
       </c>
       <c r="G29">
         <v>133520.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
         <v>54652740.0</v>
       </c>
       <c r="C30">
         <v>50866770.0</v>
       </c>
       <c r="D30">
         <v>56133830.0</v>
       </c>
       <c r="E30">
         <v>63004647.0</v>
       </c>
       <c r="F30">
         <v>49335462.0</v>
       </c>
       <c r="G30">
         <v>45356761.0</v>
       </c>
       <c r="H30">
         <v>61851168.0</v>
       </c>
       <c r="I30">
         <v>41911553.0</v>
       </c>
       <c r="J30">
         <v>19780485.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>26000000.0</v>
       </c>
       <c r="M30">
         <v>31000000.0</v>
       </c>
       <c r="N30">
         <v>43000000.0</v>
       </c>
       <c r="O30">
         <v>54000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>54379760.0</v>
       </c>
       <c r="C32">
         <v>50700490.0</v>
       </c>
       <c r="D32">
         <v>58507920.0</v>
       </c>
       <c r="E32">
         <v>66079460.0</v>
       </c>
       <c r="F32">
         <v>51762170.0</v>
       </c>
       <c r="G32">
         <v>55097540.0</v>
       </c>
       <c r="H32">
         <v>57892610.0</v>
       </c>
       <c r="I32">
         <v>39006970.0</v>
       </c>
@@ -7382,2160 +7489,2224 @@
       <c r="O32">
         <v>49000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>12841000.0</v>
+      </c>
+      <c r="C2">
         <v>12549000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14577050.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14188000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12634000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11561000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13382080.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12812000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12239000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10330000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12008000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12355000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16269000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16839000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11973000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16874000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15068000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10975000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11269000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11785000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12169000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12775520.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10243000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13988150.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16476939.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>0.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>218000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>748000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>73000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1009813.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>1016000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>903878.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4518000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1036000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5489000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1324830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AC5">
         <v>-3000000.0</v>
       </c>
       <c r="AD5">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AE5">
         <v>-9000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>1377000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1397000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>699000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1035209.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>680000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1429000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2030000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1191226.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1275000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1482000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1016000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>903878.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4518000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1036000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>813000.0</v>
+      </c>
+      <c r="C9">
         <v>1363000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>560710.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>237000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>341000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>282000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>398410.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>574000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>383000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>581000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1579000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1319000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1557000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>821000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1003000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>773000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2054000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1061000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1419000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1599000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1485000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>705020.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1517000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3257000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1170440.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-61072.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-4000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>446000.0</v>
+      </c>
+      <c r="C10">
         <v>1177000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>352890.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>79000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>215000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>120100.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>255000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-259000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>18000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>476000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>902000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>916000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>217000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>534000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>195000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>940000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1518000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>655000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>744000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>953000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>478000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>328350.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3954000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5778000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5115250.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2228560.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>20000.0</v>
       </c>
       <c r="N11">
         <v>20000.0</v>
       </c>
       <c r="O11">
+        <v>20000.0</v>
+      </c>
+      <c r="P11">
         <v>10528.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
+      <c r="AB11"/>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>55000.0</v>
+      </c>
+      <c r="C12">
         <v>57000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>59000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>248000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>62000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>64000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>146960.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>68000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>69000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>71000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>73000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>116000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>95000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>84000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>85000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>76000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>107000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>168000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>193000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>169000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>180000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>164000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>93185.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>218000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>230000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>38000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>264000.0</v>
+      </c>
+      <c r="C13">
         <v>243000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>329860.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>187000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>239000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>165000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>65580.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>99000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>141000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>187000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>147000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>74000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>75000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>77000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>78000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>80000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>82000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>83000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>85000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>87000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>88000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>90000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>526570.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>93000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>114000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>57200.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="O14">
         <v>0.0</v>
       </c>
+      <c r="P14"/>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="S14">
         <v>0.0</v>
       </c>
+      <c r="T14"/>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14">
         <v>0.0</v>
       </c>
-      <c r="X14"/>
+      <c r="X14">
+        <v>0.0</v>
+      </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>452000.0</v>
+      </c>
+      <c r="C15">
         <v>1183000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>152540.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>81000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>221000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>22000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>113270.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>261000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-253000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>24000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>683000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>882000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>896000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>197000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>524000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>172000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>881000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1478000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>609000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>703000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>910000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>438000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>194840.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3954000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5778000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5115250.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2228302.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AC15">
         <v>-3000000.0</v>
       </c>
       <c r="AD15">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AE15">
         <v>-9000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>112</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1183000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>152540.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>81000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>221000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>113270.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>882000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>896000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>197000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>524466.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>172000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>881000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1478000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>609000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>703000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>910000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>438000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>194840.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3954000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5778000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5115250.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>452000.0</v>
+      </c>
+      <c r="C17">
         <v>1183000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>181000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>81000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>221000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>22000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>113000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>261000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-253000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>24000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>683000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>882000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>896000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>197000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>524466.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>172000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>881000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1478000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>609144.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>703000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>910000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>438000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>194836.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>3954000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>685000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>5139000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2228560.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>209000.0</v>
+      </c>
+      <c r="C18">
         <v>243000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>330000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>187000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>239000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>165000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>81000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>31000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>72000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>116000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>74000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>42000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>20000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7181.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>25000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>85000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>107932.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>82000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>92000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>74000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>78571.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>125000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>152000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>237000.0</v>
+      </c>
+      <c r="C21">
         <v>934000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23020.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-108000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-24000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-149000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>185670.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>224000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-331000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-98000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>402000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>976000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>991000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>294000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>612000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>275000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1022000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1601000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>740000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>831000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1041000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>568000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-198220.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4047000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5892000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5172450.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1397301.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AC21">
         <v>-3000000.0</v>
       </c>
       <c r="AD21">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AE21">
         <v>-9000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>843448.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>484000.0</v>
+      </c>
+      <c r="C25">
         <v>392000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>417000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>446000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>432000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>435424.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>436000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>438000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>441000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>548677.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>401000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>406000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>405000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>421850.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>405000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>407000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>429000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>450727.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>444000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>441000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>448000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>482341.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>471000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>313000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>740000.0</v>
+      </c>
+      <c r="C28">
         <v>585000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>682850.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>515000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>530000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>540210.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>548000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>891000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>859000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1450000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>701000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>403000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>343000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>415000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>309000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>372000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>340000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>176000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>412000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>462000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>731000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>266320.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>911000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1957000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1087590.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2579493.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>-6000.0</v>
       </c>
       <c r="C29">
+        <v>-6000.0</v>
+      </c>
+      <c r="D29">
         <v>200340.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000.0</v>
       </c>
       <c r="F29">
         <v>-6000.0</v>
       </c>
       <c r="G29">
+        <v>-6000.0</v>
+      </c>
+      <c r="H29">
         <v>6830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000.0</v>
       </c>
       <c r="I29">
         <v>-6000.0</v>
       </c>
       <c r="J29">
         <v>-6000.0</v>
       </c>
       <c r="K29">
+        <v>-6000.0</v>
+      </c>
+      <c r="L29">
         <v>-207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="M29">
         <v>20000.0</v>
       </c>
       <c r="N29">
         <v>20000.0</v>
       </c>
       <c r="O29">
+        <v>20000.0</v>
+      </c>
+      <c r="P29">
         <v>10000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>59000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>40000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>46000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>41000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>43000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>40000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>133520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
-      <c r="AB29"/>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>13417000.0</v>
+      </c>
+      <c r="C30">
         <v>12978000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15114740.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14533000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12999000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11992000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13741000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13162000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12953000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11009000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13185000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13059000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13016000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>17017000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17314647.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12547000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17653000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15837000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11537462.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12026000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>12688000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>13348000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4549761.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11562000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14163000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15074000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17813168.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AC30">
         <v>4000000.0</v>
       </c>
       <c r="AD30">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE30">
         <v>9000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>13654000.0</v>
+      </c>
+      <c r="C32">
         <v>13912000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15137760.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>14425000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>12975000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11843000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>13780490.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>13386000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12622000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>10911000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>13587000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>13919000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>13912000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>17090000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>17842000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>12746000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>18374000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>17122000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>12036000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>12688000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>13384000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>13654000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>13480540.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>11760000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>29857000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>15158590.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>15704608.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9590,987 +9761,987 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>15250000.0</v>
       </c>
       <c r="C2">
         <v>18827963.0</v>
       </c>
       <c r="D2">
         <v>10572788.0</v>
       </c>
       <c r="E2">
         <v>24430570.0</v>
       </c>
       <c r="F2">
         <v>26449352.0</v>
       </c>
       <c r="G2">
         <v>3334532.0</v>
       </c>
       <c r="H2">
         <v>1241562.0</v>
       </c>
       <c r="I2">
         <v>334117.0</v>
       </c>
       <c r="J2">
         <v>433676.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>744540</v>
       </c>
       <c r="C3">
         <v>688370</v>
       </c>
       <c r="D3">
         <v>996913</v>
       </c>
       <c r="E3">
         <v>2559080</v>
       </c>
       <c r="F3">
         <v>89630</v>
       </c>
       <c r="G3">
         <v>679776</v>
       </c>
       <c r="H3">
         <v>11096485</v>
       </c>
       <c r="I3">
         <v>112290</v>
       </c>
       <c r="J3">
         <v>120750</v>
       </c>
       <c r="K3">
         <v>1780</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>21776200.0</v>
       </c>
       <c r="C6">
         <v>-3577850.0</v>
       </c>
       <c r="D6">
         <v>8255175.0</v>
       </c>
       <c r="E6">
         <v>-13857782.0</v>
       </c>
       <c r="F6">
         <v>-2018782.0</v>
       </c>
       <c r="G6">
         <v>23114820.0</v>
       </c>
       <c r="H6">
         <v>2092970.0</v>
       </c>
       <c r="I6">
         <v>1037450.0</v>
       </c>
       <c r="J6">
         <v>-99560.0</v>
       </c>
       <c r="K6">
         <v>-253710.0</v>
       </c>
       <c r="L6"/>
       <c r="M6">
         <v>-1000000.0</v>
       </c>
       <c r="N6">
         <v>-1000000.0</v>
       </c>
       <c r="O6">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>-6442000.0</v>
       </c>
       <c r="C7">
         <v>-4825250.0</v>
       </c>
       <c r="D7">
         <v>3144456.0</v>
       </c>
       <c r="E7">
         <v>7072210.0</v>
       </c>
       <c r="F7">
         <v>-9039580.0</v>
       </c>
       <c r="G7">
         <v>-22209150.0</v>
       </c>
       <c r="H7">
         <v>15659420.0</v>
       </c>
       <c r="I7">
         <v>2895130.0</v>
       </c>
       <c r="J7">
         <v>10805640.0</v>
       </c>
       <c r="K7">
         <v>3635470.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>6588874.0</v>
       </c>
       <c r="F9">
         <v>-3044166.0</v>
       </c>
       <c r="G9">
         <v>-3487672.0</v>
       </c>
       <c r="H9">
         <v>-3104997.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>4000000.0</v>
       </c>
       <c r="M9">
         <v>5000000.0</v>
       </c>
       <c r="N9">
         <v>2000000.0</v>
       </c>
       <c r="O9">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>-3033000.0</v>
       </c>
       <c r="C10">
         <v>545686.0</v>
       </c>
       <c r="D10">
         <v>553059.0</v>
       </c>
       <c r="E10">
         <v>2973879.0</v>
       </c>
       <c r="F10">
         <v>4144946.0</v>
       </c>
       <c r="G10">
         <v>1116091.0</v>
       </c>
       <c r="H10">
         <v>-5938435.0</v>
       </c>
       <c r="I10">
         <v>818915.0</v>
       </c>
       <c r="J10">
         <v>-4513155.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>-3000000.0</v>
       </c>
       <c r="M10">
         <v>1000000.0</v>
       </c>
       <c r="N10">
         <v>1000000.0</v>
       </c>
       <c r="O10">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-2278825.0</v>
       </c>
       <c r="F11">
         <v>-9868794.0</v>
       </c>
       <c r="G11">
         <v>-19837518.0</v>
       </c>
       <c r="H11">
         <v>24688360.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-149039.0</v>
       </c>
       <c r="F12">
         <v>-501929.0</v>
       </c>
       <c r="G12">
         <v>-8376922.0</v>
       </c>
       <c r="H12">
         <v>909741.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>1695450.0</v>
       </c>
       <c r="C14">
         <v>1750420.0</v>
       </c>
       <c r="D14">
         <v>1760677.0</v>
       </c>
       <c r="E14">
         <v>1662850.0</v>
       </c>
       <c r="F14">
         <v>1783727.0</v>
       </c>
       <c r="G14">
         <v>1578341.0</v>
       </c>
       <c r="H14">
         <v>596471.0</v>
       </c>
       <c r="I14">
         <v>819360.0</v>
       </c>
       <c r="J14">
         <v>1123360.0</v>
       </c>
       <c r="K14">
         <v>1412910.0</v>
       </c>
       <c r="L14">
         <v>2000000.0</v>
       </c>
       <c r="M14">
         <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>2000000.0</v>
       </c>
       <c r="O14">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>3572760.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>37026000.0</v>
       </c>
       <c r="C16">
         <v>15250118.0</v>
       </c>
       <c r="D16">
         <v>18827963.0</v>
       </c>
       <c r="E16">
         <v>10572788.0</v>
       </c>
       <c r="F16">
         <v>24430570.0</v>
       </c>
       <c r="G16">
         <v>26449352.0</v>
       </c>
       <c r="H16">
         <v>3334532.0</v>
       </c>
       <c r="I16">
         <v>1375657.0</v>
       </c>
       <c r="J16">
         <v>334117.0</v>
       </c>
       <c r="K16">
         <v>433676.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>-5708000.0</v>
       </c>
       <c r="C18">
         <v>-3929480.0</v>
       </c>
       <c r="D18">
         <v>5863568.0</v>
       </c>
       <c r="E18">
         <v>9294125.0</v>
       </c>
       <c r="F18">
         <v>-4914702.0</v>
       </c>
       <c r="G18">
         <v>-19760620.0</v>
       </c>
       <c r="H18">
         <v>2092270.0</v>
       </c>
       <c r="I18">
         <v>1037445.0</v>
       </c>
       <c r="J18">
         <v>-160736.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-397124.0</v>
       </c>
       <c r="D19">
         <v>-277530.0</v>
       </c>
       <c r="E19">
         <v>-29477879.0</v>
       </c>
       <c r="F19">
         <v>-5947241.0</v>
       </c>
       <c r="G19">
         <v>3479980.0</v>
       </c>
       <c r="H19">
         <v>-11095785.0</v>
       </c>
       <c r="I19">
         <v>-108190.0</v>
       </c>
       <c r="J19">
         <v>-24994.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20">
         <v>24783000.0</v>
       </c>
       <c r="C20">
         <v>1268780.0</v>
       </c>
       <c r="D20">
         <v>381950.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>14635955.0</v>
       </c>
       <c r="G20">
         <v>52683723.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>2970000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-809743.0</v>
       </c>
       <c r="F21">
         <v>-532069.0</v>
       </c>
       <c r="G21">
         <v>-402184.0</v>
       </c>
       <c r="H21">
         <v>-402184.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>649890.0</v>
       </c>
       <c r="C22">
         <v>143100.0</v>
       </c>
       <c r="D22">
         <v>2661893.0</v>
       </c>
       <c r="E22">
         <v>3055466.0</v>
       </c>
       <c r="F22">
         <v>2661144.0</v>
       </c>
       <c r="G22">
         <v>9926836.0</v>
       </c>
       <c r="H22">
         <v>-3962385.0</v>
       </c>
       <c r="I22">
         <v>-2904590.0</v>
       </c>
       <c r="J22">
         <v>-12260340.0</v>
       </c>
       <c r="K22">
         <v>-12092830.0</v>
       </c>
       <c r="L22">
         <v>-11000000.0</v>
       </c>
       <c r="M22">
         <v>-6000000.0</v>
       </c>
       <c r="N22">
         <v>-2000000.0</v>
       </c>
       <c r="O22">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>-451530.0</v>
       </c>
       <c r="C23">
         <v>-477640.0</v>
       </c>
       <c r="D23">
         <v>2360000.0</v>
       </c>
       <c r="E23">
         <v>4576635.0</v>
       </c>
       <c r="F23">
         <v>-5350355.0</v>
       </c>
       <c r="G23">
         <v>-9958239.0</v>
       </c>
       <c r="H23">
         <v>-9958239.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24">
         <v>973440.0</v>
       </c>
       <c r="C24">
         <v>291250.0</v>
       </c>
       <c r="D24">
         <v>719380.0</v>
       </c>
       <c r="E24">
         <v>201392.0</v>
       </c>
       <c r="F24">
         <v>496533.0</v>
       </c>
       <c r="G24">
         <v>4124896.0</v>
       </c>
       <c r="H24">
         <v>4124896.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>95760.0</v>
       </c>
       <c r="K24">
         <v>3250470.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>-923000.0</v>
       </c>
       <c r="C25">
         <v>-309382.0</v>
       </c>
       <c r="D25">
         <v>-281753.0</v>
       </c>
       <c r="E25">
         <v>-113181.0</v>
       </c>
       <c r="F25">
         <v>-355932.0</v>
       </c>
       <c r="G25">
         <v>-319571.0</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>-4095.0</v>
       </c>
       <c r="J25">
         <v>-2171.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26">
         <v>24782860.0</v>
       </c>
       <c r="C26">
         <v>1268780.0</v>
       </c>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>2927970.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>26510310.0</v>
       </c>
       <c r="C28">
         <v>60390.0</v>
       </c>
       <c r="D28">
         <v>1672220.0</v>
       </c>
       <c r="E28">
         <v>3766892.0</v>
       </c>
       <c r="F28">
         <v>8753531.0</v>
       </c>
       <c r="G28">
         <v>38750544.0</v>
       </c>
       <c r="H28">
         <v>38750544.0</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>-34580.0</v>
       </c>
       <c r="K28">
         <v>-584920.0</v>
       </c>
       <c r="L28">
         <v>1000000.0</v>
       </c>
       <c r="M28">
         <v>1000000.0</v>
       </c>
       <c r="N28">
         <v>1000000.0</v>
       </c>
       <c r="O28">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>-4963010.0</v>
       </c>
       <c r="C29">
         <v>-3241110.0</v>
       </c>
       <c r="D29">
         <v>6860481.0</v>
       </c>
       <c r="E29">
         <v>11853205.0</v>
       </c>
       <c r="F29">
         <v>-4825072.0</v>
       </c>
       <c r="G29">
         <v>-19080844.0</v>
       </c>
       <c r="H29">
         <v>13188755.0</v>
       </c>
       <c r="I29">
         <v>1149730.0</v>
       </c>
       <c r="J29">
         <v>-39980.0</v>
       </c>
       <c r="K29">
         <v>-2917470.0</v>
       </c>
       <c r="L29">
         <v>-2000000.0</v>
       </c>
       <c r="M29">
         <v>-2000000.0</v>
       </c>
       <c r="N29">
         <v>-2000000.0</v>
       </c>
       <c r="O29">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>228900.0</v>
       </c>
       <c r="C30">
         <v>-397120.0</v>
       </c>
       <c r="D30">
         <v>-277530.0</v>
       </c>
       <c r="E30">
         <v>-29477879.0</v>
       </c>
       <c r="F30">
         <v>-5947241.0</v>
       </c>
       <c r="G30">
         <v>3445120.0</v>
       </c>
       <c r="H30">
         <v>-11095785.0</v>
       </c>
       <c r="I30">
         <v>-112290.0</v>
       </c>
@@ -10588,2098 +10759,2156 @@
       <c r="O30">
         <v>1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>37658000.0</v>
+      </c>
+      <c r="C2">
         <v>37026000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41492000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39192000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>40765000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15250000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18993000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17658000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18489000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18828000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17019000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11464000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8189000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10573000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7273000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6052000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>23118000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>24430570.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26731000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>26749000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>29117000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26449000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>34507000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>33240000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>34545000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3469000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>744540</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>241000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
         <v>688370</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="M3">
         <v>71000</v>
       </c>
       <c r="N3">
         <v>71000</v>
       </c>
       <c r="O3">
+        <v>71000</v>
+      </c>
+      <c r="P3">
         <v>2559080</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
         <v>89630</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>53000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>51000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>679780</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>617000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>433910</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>322670</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>338485</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>676000.0</v>
+      </c>
+      <c r="C6">
         <v>632000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>21776200.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>26242000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>23942000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25515000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3577850.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1335000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-831000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-339000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1809175.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5555000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3275000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2384000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2924218.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-16782000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-18003000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1313000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2018780.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>282000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>300000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2668000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>23114820.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>31172000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>29762970.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>31067320.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2551970.0</v>
       </c>
-      <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>219000.0</v>
+      </c>
+      <c r="C7">
         <v>-602000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6442000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1989000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4389000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2401000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4825250.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>266000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-853000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-619000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1723456.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1356000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2523000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2725000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7072210.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-20270000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-21073000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2869000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-9039580.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-12124000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-9478000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-22209150.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-22242000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-18985360.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-16854340.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2385000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6430000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-8504000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>26879874.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-1147000.0</v>
+      </c>
+      <c r="C10">
         <v>1269000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3135000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>132000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-195000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>165000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>154686.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-289000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>476000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>204000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>340059.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>539000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1237000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>911000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>677879.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-956000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1247000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2005000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4999946.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2533000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2169000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3847000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1423091.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>943000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-762000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-488000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-643440.0</v>
       </c>
-      <c r="AB10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC10"/>
       <c r="AD10">
         <v>3000000.0</v>
       </c>
       <c r="AE10">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>972000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4973000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4898000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-4825.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-518000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000.0</v>
       </c>
       <c r="N12">
         <v>-17000.0</v>
       </c>
       <c r="O12">
+        <v>-17000.0</v>
+      </c>
+      <c r="P12">
         <v>-165039.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>484000.0</v>
+      </c>
+      <c r="C14">
         <v>392000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1695450.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1278000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>832000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>432000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1750420.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>436000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>438000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>441000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>548677.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>401000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>406000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>405000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>421850.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1241000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>836000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>429000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1783730.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1333000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>889000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>448000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1578340.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1096000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>687920.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>343640.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>192471.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>0.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>3572760.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>38334000.0</v>
+      </c>
+      <c r="C16">
         <v>37658000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>37026000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>41492000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>39192000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>40765000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>15250118.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18993000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>17658000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>18489000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>18827963.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>17019000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11464000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8189000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10572788.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7273000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6052000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23118000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>24430570.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26731000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>26749000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>29117000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26449352.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>34507000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>33240000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>34545000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3469000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>619000.0</v>
+      </c>
+      <c r="C18">
         <v>568000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4460000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2481000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1611000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2118000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3816480.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1159000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-755000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-285000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1803568.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4736000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1505000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2181000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>25775125.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1407000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-16880000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1008000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3996298.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1537000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7221000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-153000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1047380.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-17089000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>41561000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-162000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>229000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-629124.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-124000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>141000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>187000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-877530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480000.0</v>
       </c>
       <c r="M19">
         <v>480000.0</v>
       </c>
       <c r="N19">
         <v>480000.0</v>
       </c>
       <c r="O19">
         <v>480000.0</v>
       </c>
       <c r="P19">
+        <v>480000.0</v>
+      </c>
+      <c r="Q19">
         <v>141000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>173000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>168000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-6285241.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>126000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>52000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>160000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>108980.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3575000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>80000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-284000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-337785.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>-143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>24783000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>972780.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>252000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>34000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>10000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>364045.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2000000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-1000.0</v>
+      </c>
+      <c r="C21">
         <v>26000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>97000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2872000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-300000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>300000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-2137000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1810000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-161000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-272743.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>452000.0</v>
+      </c>
+      <c r="C22">
         <v>1177000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>649890.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>297000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>230000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>143100.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>261000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-253000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>24000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>682893.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>882000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>896000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>197000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>524466.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2653000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2459000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1518000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2831140.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2176000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1432000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>478000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10060350.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9732000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5777680.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5115250.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2228302.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AC22">
         <v>-3000000.0</v>
       </c>
       <c r="AD22">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AE22">
         <v>-9000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>150</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-57000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-451530.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-187000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-127000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-64000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-477640.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>2427000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-76000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-77000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4821635.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-245000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-165000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-83000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9285600.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-5629000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-5178000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-90000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>39797510.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-216000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-122600.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-66060.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>300000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>973440.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>608000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>529000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>229000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>291250.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>49000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>36000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>35000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-280608.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>482000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>341000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>168000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-5857610.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>391000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>263000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>165000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4124900.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3988000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>230160.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>39820.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>-429000.0</v>
+      </c>
+      <c r="C25">
         <v>-399000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-330000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-191000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-237000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-165000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-81382.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-40000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-72000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-116000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-214753.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-41000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-19000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-7000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-7181.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-25000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-85000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-107932.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-82335.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-91665.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-74000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-78571.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4909000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-152000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>153</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>24782860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24783000.0</v>
       </c>
       <c r="E26">
         <v>24783000.0</v>
       </c>
       <c r="F26">
         <v>24783000.0</v>
       </c>
       <c r="G26">
+        <v>24783000.0</v>
+      </c>
+      <c r="H26">
         <v>1268780.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...1 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26">
         <v>15000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>13000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2927970.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>48507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47857930.0</v>
       </c>
       <c r="Z26">
         <v>47857930.0</v>
       </c>
-      <c r="AA26"/>
+      <c r="AA26">
+        <v>47857930.0</v>
+      </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>155</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-236000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26510310.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26882000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>27142000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27404000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>60390.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>290000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1734000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-238000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4548892.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-782000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-456000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-474000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8753530.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8802000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7411000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2656000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>38750540.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>47992000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>47598380.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>47723730.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>859000.0</v>
+      </c>
+      <c r="C29">
         <v>568000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4963010.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1007000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3729000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2118000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3241110.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1159000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-755000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-285000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2800481.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4665000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1505000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2110000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>28334205.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-16482000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-17888000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1007000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4825070.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-8858000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-7323000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-148000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-19080840.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-20191000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-17631650.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-16373560.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2889755.0</v>
       </c>
-      <c r="AB29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC29"/>
       <c r="AD29">
         <v>-1000000.0</v>
       </c>
       <c r="AE29">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>157</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>228900.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>367000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>529000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>229000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-397120.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-36000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-29959879.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>482000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>341000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>168000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-5947240.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>338000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>212000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>160000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3445120.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3371000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-203750.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-282850.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
-[...1 lines deleted...]
-      </c>
+      <c r="AC30"/>
       <c r="AD30">
         <v>1000000.0</v>
       </c>
       <c r="AE30">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF30">
         <v>1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>