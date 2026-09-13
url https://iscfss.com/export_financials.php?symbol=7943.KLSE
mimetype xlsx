--- v0 (2026-06-19)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2725,3830 +2728,3936 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>32285000.0</v>
+      </c>
+      <c r="C2">
         <v>32449000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35619420.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43433000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49066000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54561000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>53406399.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>55130000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>53195000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>56972000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>56309003.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30646000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31458000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4473000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4909000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5081000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8555000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11677405.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6157000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9401000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11135000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4946981.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4821000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6386000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4861000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7021156.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8627000.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
+      <c r="AE2"/>
       <c r="AF2">
         <v>3000000.0</v>
       </c>
       <c r="AG2">
+        <v>3000000.0</v>
+      </c>
+      <c r="AH2">
         <v>4000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>212000.0</v>
+      </c>
+      <c r="C7">
         <v>221000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>278236.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>269000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>311000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>354000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>396680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1952000.0</v>
       </c>
       <c r="I7">
         <v>1952000.0</v>
       </c>
       <c r="J7">
         <v>1952000.0</v>
       </c>
       <c r="K7">
+        <v>1952000.0</v>
+      </c>
+      <c r="L7">
         <v>2321350.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3066000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3130000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3194000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3257030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2279000.0</v>
       </c>
       <c r="Q7">
         <v>2279000.0</v>
       </c>
       <c r="R7">
         <v>2279000.0</v>
       </c>
       <c r="S7">
+        <v>2279000.0</v>
+      </c>
+      <c r="T7">
         <v>2507462.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1589000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>1709402.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>89923000.0</v>
       </c>
       <c r="C8">
+        <v>89923000.0</v>
+      </c>
+      <c r="D8">
         <v>89866431.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>89866000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>110112000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>35239000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>35239346.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35239000.0</v>
       </c>
       <c r="I8">
         <v>35239000.0</v>
       </c>
       <c r="J8">
         <v>35239000.0</v>
       </c>
       <c r="K8">
+        <v>35239000.0</v>
+      </c>
+      <c r="L8">
         <v>34100778.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>29855000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>28535000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>20056000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>20056028.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20056000.0</v>
       </c>
       <c r="Q8">
         <v>20056000.0</v>
       </c>
       <c r="R8">
         <v>20056000.0</v>
       </c>
       <c r="S8">
+        <v>20056000.0</v>
+      </c>
+      <c r="T8">
         <v>20024916.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>19933000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>15884000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>16246000.0</v>
+      </c>
+      <c r="C10">
         <v>18517000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20586774.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>25582000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>48634000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4539000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6215921.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4543000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4843000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3681000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2103792.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>691000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>786000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1827000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>554000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>29000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>437000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2220000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2602390.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4408000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6479000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5304000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4437457.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9469000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8058000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9446000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2108263.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>995000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>1000000.0</v>
       </c>
-      <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>1000000.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>554000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>29000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>437000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2220000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2602390.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4408000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6479000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5304000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4437460.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9469000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8058000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9446000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2108260.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>995000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>624000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>278000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>28535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20056000.0</v>
       </c>
       <c r="O13">
         <v>20056000.0</v>
       </c>
       <c r="P13">
         <v>20056000.0</v>
       </c>
       <c r="Q13">
         <v>20056000.0</v>
       </c>
       <c r="R13">
         <v>20056000.0</v>
       </c>
       <c r="S13">
+        <v>20056000.0</v>
+      </c>
+      <c r="T13">
         <v>20024920.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>19933000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>15884000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>11284000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>11284210.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8116000.0</v>
       </c>
       <c r="Z13">
         <v>8116000.0</v>
       </c>
       <c r="AA13">
+        <v>8116000.0</v>
+      </c>
+      <c r="AB13">
         <v>8116210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8116000.0</v>
       </c>
       <c r="AC13">
         <v>8116000.0</v>
       </c>
       <c r="AD13">
         <v>8116000.0</v>
       </c>
       <c r="AE13">
-        <v>8000000.0</v>
+        <v>8116000.0</v>
       </c>
       <c r="AF13">
         <v>8000000.0</v>
       </c>
       <c r="AG13">
         <v>8000000.0</v>
       </c>
       <c r="AH13">
         <v>8000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>8000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>898731794.0</v>
       </c>
       <c r="C14">
-        <v>898471794.0</v>
+        <v>898731794.0</v>
       </c>
       <c r="D14">
         <v>898471794.0</v>
       </c>
       <c r="E14">
         <v>898471794.0</v>
       </c>
       <c r="F14">
-        <v>149745299.0</v>
+        <v>898471794.0</v>
       </c>
       <c r="G14">
         <v>149745299.0</v>
       </c>
       <c r="H14">
-        <v>149745300.0</v>
+        <v>149745299.0</v>
       </c>
       <c r="I14">
         <v>149745300.0</v>
       </c>
       <c r="J14">
         <v>149745300.0</v>
       </c>
       <c r="K14">
+        <v>149745300.0</v>
+      </c>
+      <c r="L14">
         <v>145262750.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>129537750.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>249576000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>234575500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231725500.0</v>
       </c>
       <c r="P14">
         <v>231725500.0</v>
       </c>
       <c r="Q14">
-        <v>231726000.0</v>
+        <v>231725500.0</v>
       </c>
       <c r="R14">
         <v>231726000.0</v>
       </c>
       <c r="S14">
+        <v>231726000.0</v>
+      </c>
+      <c r="T14">
         <v>231660000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>231100000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>206316000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>171600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85800000.0</v>
       </c>
       <c r="X14">
         <v>85800000.0</v>
       </c>
       <c r="Y14">
-        <v>66000000.0</v>
+        <v>85800000.0</v>
       </c>
       <c r="Z14">
         <v>66000000.0</v>
       </c>
       <c r="AA14">
         <v>66000000.0</v>
       </c>
       <c r="AB14">
+        <v>66000000.0</v>
+      </c>
+      <c r="AC14">
         <v>47142900.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>66087000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>66800000.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14">
+      <c r="AF14"/>
+      <c r="AG14">
         <v>75757600.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>78740200.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>61728400.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>751000.0</v>
       </c>
       <c r="E20">
         <v>751000.0</v>
       </c>
       <c r="F20">
         <v>751000.0</v>
       </c>
       <c r="G20">
+        <v>751000.0</v>
+      </c>
+      <c r="H20">
         <v>751106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>751000.0</v>
       </c>
       <c r="I20">
         <v>751000.0</v>
       </c>
       <c r="J20">
         <v>751000.0</v>
       </c>
       <c r="K20">
+        <v>751000.0</v>
+      </c>
+      <c r="L20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648000.0</v>
       </c>
       <c r="M20">
         <v>648000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="N20">
+        <v>648000.0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>38520000.0</v>
+      </c>
+      <c r="C22">
         <v>39938000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>41921282.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>47277000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>52191000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>58596000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>59743093.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>65684000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>66168000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>70393000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>66734832.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>69036000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13557000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4494000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5100000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7191000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7199000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3571000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3765640.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1904000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>942000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1741000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1048960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701000.0</v>
       </c>
       <c r="Y22">
         <v>701000.0</v>
       </c>
       <c r="Z22">
         <v>701000.0</v>
       </c>
       <c r="AA22">
+        <v>701000.0</v>
+      </c>
+      <c r="AB22">
         <v>2178210.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2404000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2700000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2604000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AG22">
         <v>4000000.0</v>
       </c>
       <c r="AH22">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>31932000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>36511000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>38031000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>44993000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>54274300.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>51793000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>50708000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>44887000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>117000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>133000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1402000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>63000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>76000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>2097000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1710000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1819000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1637000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1836540.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1374000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1402000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>63000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1370500.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>95636000.0</v>
+      </c>
+      <c r="C29">
         <v>95748000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>95525570.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>97975000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>98378000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21852000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22282890.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>30733000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>30524000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>29548000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>27800274.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>25425000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>24553000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17492000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18409897.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>24791000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>27987000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>30803000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>36817596.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>39292000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>37280000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>29037000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>26649955.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>28285000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>25074000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23489000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>10801000.0</v>
+      </c>
+      <c r="C30">
         <v>8537000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7302256.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8740000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9986000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2177000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2575129.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4188000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4115000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5742000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6638048.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5402000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>61911000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5863000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6241000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10001000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10385000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19186000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21622860.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>24545000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25190000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>21725000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17036240.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12022000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10630000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6435000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10162640.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7006000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3488000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3756000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AG30">
         <v>5000000.0</v>
       </c>
       <c r="AH30">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>23905000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>17492000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>18284000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>24791000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>53871000.0</v>
+      </c>
+      <c r="C32">
         <v>54793000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>54637470.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>44918000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>44882000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2540000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2829344.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>10546000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>10849000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>10375000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>9513098.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>7702000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>7099000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1463000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2062965.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>9019000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>12085000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>14474000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>18888601.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>28957000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>24669000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>17544000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>16444742.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>18391000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>15080000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>13378000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>41578000.0</v>
+      </c>
+      <c r="C33">
         <v>40770000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>40703115.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>53053000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>55227000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>21043000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>21184564.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>20739000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>20728000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>20225000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>19711675.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>21378000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>21109000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>19684000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>20002816.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>19256000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>19495000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>19739000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>21505510.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>13279000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>13966000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>13308000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>13390690.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>11767000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>11867000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>11984000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>12089229.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>29745000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
         <v>195000.0</v>
       </c>
       <c r="C35">
+        <v>195000.0</v>
+      </c>
+      <c r="D35">
         <v>195015.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>376000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2111000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2110000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2111018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2053000.0</v>
       </c>
       <c r="I35">
         <v>2053000.0</v>
       </c>
       <c r="J35">
         <v>2053000.0</v>
       </c>
       <c r="K35">
+        <v>2053000.0</v>
+      </c>
+      <c r="L35">
         <v>1424499.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3655000.0</v>
       </c>
       <c r="M35">
         <v>3655000.0</v>
       </c>
       <c r="N35">
         <v>3655000.0</v>
       </c>
       <c r="O35">
+        <v>3655000.0</v>
+      </c>
+      <c r="P35">
         <v>3655884.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3484000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3593000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3411000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3576515.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3189000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3217000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1878000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3185477.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1873000.0</v>
       </c>
       <c r="Y35">
         <v>1873000.0</v>
       </c>
       <c r="Z35">
         <v>1873000.0</v>
       </c>
       <c r="AA35">
+        <v>1873000.0</v>
+      </c>
+      <c r="AB35">
         <v>1873201.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4482000.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
         <v>5116000.0</v>
       </c>
       <c r="C36">
+        <v>5116000.0</v>
+      </c>
+      <c r="D36">
         <v>5115532.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5116000.0</v>
       </c>
       <c r="E36">
         <v>5116000.0</v>
       </c>
       <c r="F36">
         <v>5116000.0</v>
       </c>
       <c r="G36">
+        <v>5116000.0</v>
+      </c>
+      <c r="H36">
         <v>5115532.0</v>
       </c>
-      <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>1000.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-      <c r="O39">
-[...1 lines deleted...]
-      </c>
+      <c r="O39"/>
       <c r="P39">
         <v>34000.0</v>
       </c>
       <c r="Q39">
         <v>34000.0</v>
       </c>
       <c r="R39">
+        <v>34000.0</v>
+      </c>
+      <c r="S39">
         <v>35000.0</v>
       </c>
-      <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>21314000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>20955010.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39">
         <v>1000000.0</v>
       </c>
-      <c r="AG39"/>
       <c r="AH39"/>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>36664000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5151000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3766000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1067000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
-[...1 lines deleted...]
-      </c>
+      <c r="AE40"/>
       <c r="AF40">
         <v>6000000.0</v>
       </c>
       <c r="AG40">
-        <v>2000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AH40">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
-[...1 lines deleted...]
-      </c>
+      <c r="M41"/>
       <c r="N41">
         <v>1558000.0</v>
       </c>
       <c r="O41">
+        <v>1558000.0</v>
+      </c>
+      <c r="P41">
         <v>1716000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1774000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>5379000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-2564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5744000.0</v>
       </c>
       <c r="P42">
         <v>5744000.0</v>
       </c>
-      <c r="Q42"/>
+      <c r="Q42">
+        <v>5744000.0</v>
+      </c>
       <c r="R42"/>
-      <c r="S42">
+      <c r="S42"/>
+      <c r="T42">
         <v>-1000.0</v>
       </c>
-      <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>14775000.0</v>
+      </c>
+      <c r="C45">
         <v>14279000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>19787891.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>12544000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>12685000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>12213000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>16689716.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>18918000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>18903000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>18397000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>36237363.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>20730000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>20461000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>19684000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>35386802.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>19256000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>14775000.0</v>
+      </c>
+      <c r="C46">
         <v>14279000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>14522927.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12544000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>12685000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12213000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12349436.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>18918000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>18903000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>18397000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>18630360.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>20730000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>20461000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>19684000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>20002816.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>19256000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>20461000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>19684000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>20003000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>19256000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>19495000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>19739000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>21505510.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>13279000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>13966000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>13308000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>13390690.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>11767000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>11867000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>11984000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>12089230.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>10445000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>10563000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>10688000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-19722000.0</v>
+      </c>
+      <c r="C48">
         <v>-19610000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-19791964.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-17528000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-17125000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-18778000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-18346372.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-11201000.0</v>
       </c>
-      <c r="I48"/>
-      <c r="J48">
+      <c r="J48"/>
+      <c r="K48">
         <v>-11886000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-11494797.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-9809000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-9361000.0</v>
       </c>
-      <c r="N48"/>
-      <c r="O48">
+      <c r="O48"/>
+      <c r="P48">
         <v>-7516000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1009000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>7931000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>10747000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>16792680.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>19114000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>19534000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>17690000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>15365740.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>17001000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>16958000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>15373000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>15781750.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>14690000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>14738000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>14890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AF48">
         <v>3000000.0</v>
       </c>
       <c r="AG48">
+        <v>3000000.0</v>
+      </c>
+      <c r="AH48">
         <v>2000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
         <v>380000.0</v>
       </c>
       <c r="C50">
         <v>380000.0</v>
       </c>
       <c r="D50">
         <v>380000.0</v>
       </c>
       <c r="E50">
         <v>380000.0</v>
       </c>
       <c r="F50">
         <v>380000.0</v>
       </c>
       <c r="G50">
         <v>380000.0</v>
       </c>
       <c r="H50">
+        <v>380000.0</v>
+      </c>
+      <c r="I50">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="J50">
         <v>1000000.0</v>
       </c>
-      <c r="K50"/>
+      <c r="K50">
+        <v>1000000.0</v>
+      </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>112000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>460000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>44000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-      <c r="AH50">
+      <c r="AH50"/>
+      <c r="AI50">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>1374000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1402000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>63000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1370500.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-      <c r="P52">
-[...1 lines deleted...]
-      </c>
+      <c r="P52"/>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
       <c r="V52">
         <v>0.0</v>
       </c>
-      <c r="W52"/>
+      <c r="W52">
+        <v>0.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
-    </row>
-    <row r="54" spans="1:34">
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>134781000.0</v>
+      </c>
+      <c r="C55">
         <v>135345000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>138688347.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>158144000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>167118000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>91386000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>90901978.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>96594000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>96761000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>102586000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>96189670.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>97593000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>97363000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>31868000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>31932000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>36511000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>38031000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>44993000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>54274300.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>51793000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>50708000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>44887000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>37234040.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>36196000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>36347000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>53707000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>48316220.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>44626000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>39826000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>39421000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="AG55">
         <v>44000000.0</v>
       </c>
       <c r="AH55">
         <v>44000000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:34">
+      <c r="AI55">
+        <v>44000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>93203000.0</v>
+      </c>
+      <c r="C56">
         <v>94575000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>97985232.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>105091000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>111891000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>70344000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>69717414.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>75855000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>76033000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>82361000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>76477995.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>76215000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>76254000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>12184000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>11929000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>17255000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>18536000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>25254000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>32768790.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>38514000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>36742000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>31579000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>23843350.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>24429000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>24480000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>41723000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>36226990.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>14881000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>9963000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>9433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AF56">
         <v>10000000.0</v>
       </c>
       <c r="AG56">
-        <v>9000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="AH56">
         <v>9000000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:34">
+      <c r="AI56">
+        <v>9000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>39332000.0</v>
+      </c>
+      <c r="C57">
         <v>39782000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>43347762.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>60173000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>67009000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>67804000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>66888070.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>65309000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>65184000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>71986000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>66964897.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>68513000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>69155000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>10721000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>9835000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>8236000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6451000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>10779000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>13880190.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>9557000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>12073000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>14035000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>7398610.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>6038000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>9400000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>28345000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>22545050.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>17338000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>12490000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>11933000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>9000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>10000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>39527000.0</v>
+      </c>
+      <c r="C58">
         <v>39977000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>43542777.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>60549000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>69120000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>69914000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>68999088.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>67362000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>67237000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>74039000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>68389396.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>72168000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>72810000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>14376000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>13648000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>11720000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>10044000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>14190000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>17456700.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>12746000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>15290000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>15913000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>10584090.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7911000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>11273000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>30218000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>24418250.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>21820000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>16972000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>16415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AF58">
         <v>15000000.0</v>
       </c>
       <c r="AG58">
-        <v>16000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="AH58">
         <v>16000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:34">
+      <c r="AI58">
+        <v>16000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>95256000.0</v>
+      </c>
+      <c r="C60">
         <v>95368000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>95145570.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>97595000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>97998000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>21472000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>21902890.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>29233000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>29524000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>28548000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>27800274.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>25425000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>24553000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>17492000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>18284000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>24791000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>27987000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>30803000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>36817600.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>39047000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>35418000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>28974000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>26649960.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>28285000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>25074000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>23489000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>23897970.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>22806000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>22854000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>23006000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6601,1003 +6710,1003 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
         <v>22772198.0</v>
       </c>
       <c r="C2">
         <v>29168627.0</v>
       </c>
       <c r="D2">
         <v>17888350.0</v>
       </c>
       <c r="E2">
         <v>30722000.0</v>
       </c>
       <c r="F2">
         <v>50509850.0</v>
       </c>
       <c r="G2">
         <v>31954720.0</v>
       </c>
       <c r="H2">
         <v>21753660.0</v>
       </c>
       <c r="I2">
         <v>2949070.0</v>
       </c>
       <c r="J2">
         <v>27173060.0</v>
       </c>
       <c r="K2">
         <v>41662560.0</v>
       </c>
       <c r="L2">
         <v>25000000.0</v>
       </c>
       <c r="M2">
         <v>23000000.0</v>
       </c>
       <c r="N2">
         <v>25000000.0</v>
       </c>
       <c r="O2">
         <v>24000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>371477.0</v>
       </c>
       <c r="H4">
         <v>787847.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-18469000.0</v>
       </c>
       <c r="F5">
         <v>724553.0</v>
       </c>
       <c r="G5">
         <v>-1916805.0</v>
       </c>
       <c r="H5">
         <v>-2830175.0</v>
       </c>
       <c r="I5">
         <v>-1639462.0</v>
       </c>
       <c r="J5">
         <v>-2424896.0</v>
       </c>
       <c r="K5">
         <v>2047857.0</v>
       </c>
       <c r="L5">
         <v>-6000000.0</v>
       </c>
       <c r="M5">
         <v>-5000000.0</v>
       </c>
       <c r="N5">
         <v>-1000000.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>-16403742.0</v>
       </c>
       <c r="F6">
         <v>2669257.0</v>
       </c>
       <c r="G6">
         <v>21260.0</v>
       </c>
       <c r="H6">
         <v>-945406.0</v>
       </c>
       <c r="I6">
         <v>-1639462.0</v>
       </c>
       <c r="J6">
         <v>-2424896.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>371480.0</v>
       </c>
       <c r="H8">
         <v>787850.0</v>
       </c>
       <c r="I8">
         <v>-4246370.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>7427875.0</v>
       </c>
       <c r="C9">
         <v>5300427.0</v>
       </c>
       <c r="D9">
         <v>1578166.0</v>
       </c>
       <c r="E9">
         <v>-2819000.0</v>
       </c>
       <c r="F9">
         <v>6965850.0</v>
       </c>
       <c r="G9">
         <v>1507110.0</v>
       </c>
       <c r="H9">
         <v>554000.0</v>
       </c>
       <c r="I9">
         <v>3078250.0</v>
       </c>
       <c r="J9">
         <v>-1107320.0</v>
       </c>
       <c r="K9">
         <v>4016990.0</v>
       </c>
       <c r="L9">
         <v>2000000.0</v>
       </c>
       <c r="M9">
         <v>1000000.0</v>
       </c>
       <c r="N9">
         <v>1000000.0</v>
       </c>
       <c r="O9">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
         <v>-934587.0</v>
       </c>
       <c r="C10">
         <v>-7030018.0</v>
       </c>
       <c r="D10">
         <v>-6110774.0</v>
       </c>
       <c r="E10">
         <v>-18623000.0</v>
       </c>
       <c r="F10">
         <v>1397800.0</v>
       </c>
       <c r="G10">
         <v>-844460.0</v>
       </c>
       <c r="H10">
         <v>-1447590.0</v>
       </c>
       <c r="I10">
         <v>1352590.0</v>
       </c>
       <c r="J10">
         <v>-3928880.0</v>
       </c>
       <c r="K10">
         <v>431740.0</v>
       </c>
       <c r="L10">
         <v>-5665600.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-58000.0</v>
       </c>
       <c r="F11">
         <v>-29143.0</v>
       </c>
       <c r="G11">
         <v>-56975.0</v>
       </c>
       <c r="H11">
         <v>-43394.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>-1000000.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>52416.0</v>
       </c>
       <c r="C12">
         <v>157534.0</v>
       </c>
       <c r="D12">
         <v>114377.0</v>
       </c>
       <c r="E12">
         <v>153542.0</v>
       </c>
       <c r="F12">
         <v>105872.0</v>
       </c>
       <c r="G12">
         <v>63674.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>154000.0</v>
       </c>
       <c r="F13">
         <v>105870.0</v>
       </c>
       <c r="G13">
         <v>63670.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
         <v>-1629969.0</v>
       </c>
       <c r="C15">
         <v>-7035952.0</v>
       </c>
       <c r="D15">
         <v>-4654373.0</v>
       </c>
       <c r="E15">
         <v>-18565000.0</v>
       </c>
       <c r="F15">
         <v>1426940.0</v>
       </c>
       <c r="G15">
         <v>-416010.0</v>
       </c>
       <c r="H15">
         <v>-616350.0</v>
       </c>
       <c r="I15">
         <v>-2857090.0</v>
       </c>
       <c r="J15">
         <v>-3743460.0</v>
       </c>
       <c r="K15">
         <v>580240.0</v>
       </c>
       <c r="L15">
         <v>-5000000.0</v>
       </c>
       <c r="M15">
         <v>-5000000.0</v>
       </c>
       <c r="N15">
         <v>-1000000.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-18565000.0</v>
       </c>
       <c r="F16">
         <v>1426938.0</v>
       </c>
       <c r="G16">
         <v>-416011.0</v>
       </c>
       <c r="H16">
         <v>-616349.0</v>
       </c>
       <c r="I16">
         <v>-2857090.0</v>
       </c>
       <c r="J16">
         <v>-3743460.0</v>
       </c>
       <c r="K16">
         <v>580240.0</v>
       </c>
       <c r="L16">
         <v>-5493060.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
         <v>-1629969.0</v>
       </c>
       <c r="C17">
         <v>-7035952.0</v>
       </c>
       <c r="D17">
         <v>-4654373.0</v>
       </c>
       <c r="E17">
         <v>-18438811.0</v>
       </c>
       <c r="F17">
         <v>1426938.0</v>
       </c>
       <c r="G17">
         <v>-787488.0</v>
       </c>
       <c r="H17">
         <v>-1404196.0</v>
       </c>
       <c r="I17">
         <v>-2857085.0</v>
       </c>
       <c r="J17">
         <v>-3743461.0</v>
       </c>
       <c r="K17">
         <v>580239.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
         <v>-52416.0</v>
       </c>
       <c r="C18">
         <v>-157534.0</v>
       </c>
       <c r="D18">
         <v>-114377.0</v>
       </c>
       <c r="E18">
         <v>-153542.0</v>
       </c>
       <c r="F18">
         <v>-105872.0</v>
       </c>
       <c r="G18">
         <v>-63674.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
         <v>-733541.0</v>
       </c>
       <c r="C21">
         <v>-6498544.0</v>
       </c>
       <c r="D21">
         <v>-6028677.0</v>
       </c>
       <c r="E21">
         <v>-18469000.0</v>
       </c>
       <c r="F21">
         <v>1503670.0</v>
       </c>
       <c r="G21">
         <v>-780790.0</v>
       </c>
       <c r="H21">
         <v>-1447590.0</v>
       </c>
       <c r="I21">
         <v>1352590.0</v>
       </c>
       <c r="J21">
         <v>-3928880.0</v>
       </c>
       <c r="K21">
         <v>431750.0</v>
       </c>
       <c r="L21">
         <v>-6000000.0</v>
       </c>
       <c r="M21">
         <v>-5000000.0</v>
       </c>
       <c r="N21">
         <v>-1000000.0</v>
       </c>
       <c r="O21">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>138000.0</v>
       </c>
       <c r="F23">
         <v>138000.0</v>
       </c>
       <c r="G23">
         <v>609000.0</v>
       </c>
       <c r="H23">
         <v>609000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
         <v>953886.0</v>
       </c>
       <c r="C25">
         <v>1682297.0</v>
       </c>
       <c r="D25">
         <v>2201856.0</v>
       </c>
       <c r="E25">
         <v>2065767.0</v>
       </c>
       <c r="F25">
         <v>1165590.0</v>
       </c>
       <c r="G25">
         <v>802049.0</v>
       </c>
       <c r="H25">
         <v>502184.0</v>
       </c>
       <c r="I25">
         <v>1377799.0</v>
       </c>
       <c r="J25">
         <v>1503985.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
         <v>7410310.0</v>
       </c>
       <c r="C28">
         <v>5857824.0</v>
       </c>
       <c r="D28">
         <v>5217483.0</v>
       </c>
       <c r="E28">
         <v>15788164.0</v>
       </c>
       <c r="F28">
         <v>6379970.0</v>
       </c>
       <c r="G28">
         <v>4139940.0</v>
       </c>
       <c r="H28">
         <v>3384180.0</v>
       </c>
       <c r="I28">
         <v>2045910.0</v>
       </c>
       <c r="J28">
         <v>3137610.0</v>
       </c>
       <c r="K28">
         <v>3825250.0</v>
       </c>
       <c r="L28">
         <v>1989990.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
         <v>695382.0</v>
       </c>
       <c r="C29">
         <v>5934.0</v>
       </c>
       <c r="D29">
         <v>-1456401.0</v>
       </c>
       <c r="E29">
         <v>-58000.0</v>
       </c>
       <c r="F29">
         <v>-29140.0</v>
       </c>
       <c r="G29">
         <v>-56980.0</v>
       </c>
       <c r="H29">
         <v>-43390.0</v>
       </c>
       <c r="I29">
         <v>-36700.0</v>
       </c>
       <c r="J29">
         <v>-185420.0</v>
       </c>
       <c r="K29">
         <v>-148500.0</v>
       </c>
       <c r="L29">
         <v>-172530.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
         <v>30933614.0</v>
       </c>
       <c r="C30">
         <v>40967598.0</v>
       </c>
       <c r="D30">
         <v>25495193.0</v>
       </c>
       <c r="E30">
         <v>46510644.0</v>
       </c>
       <c r="F30">
         <v>56889818.0</v>
       </c>
       <c r="G30">
         <v>36094655.0</v>
       </c>
       <c r="H30">
         <v>23755249.0</v>
       </c>
       <c r="I30">
         <v>17682155.0</v>
       </c>
       <c r="J30">
         <v>29994616.0</v>
       </c>
       <c r="K30">
         <v>45247803.0</v>
       </c>
       <c r="L30">
         <v>33000000.0</v>
       </c>
       <c r="M30">
         <v>29000000.0</v>
       </c>
       <c r="N30">
         <v>26000000.0</v>
       </c>
       <c r="O30">
         <v>26000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
         <v>30200073.0</v>
       </c>
       <c r="C32">
         <v>34469054.0</v>
       </c>
       <c r="D32">
         <v>19466516.0</v>
       </c>
       <c r="E32">
         <v>27903000.0</v>
       </c>
       <c r="F32">
         <v>57475700.0</v>
       </c>
       <c r="G32">
         <v>33461830.0</v>
       </c>
       <c r="H32">
         <v>22307660.0</v>
       </c>
       <c r="I32">
         <v>6027320.0</v>
       </c>
@@ -7619,2142 +7728,2202 @@
       <c r="O32">
         <v>25000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>3652000.0</v>
+      </c>
+      <c r="C2">
         <v>3576000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1830000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2243000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11685000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7014000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7169000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7220000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10410000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4369000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5173000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4880000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4654000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3181000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3854000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5237000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7632000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13999000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14032850.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6456000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>30021000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19901000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11359720.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6737000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6149000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7554000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6854660.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5754000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3628000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5517000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>0.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1414000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-915000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6421000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3196000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>43000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2529000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-565000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1289406.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>78000.0</v>
       </c>
-      <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>-1414000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-915000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6411509.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3196000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2816000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6046000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3048333.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>723000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1436000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2325000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-385789.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>43000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2529000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-565000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
-[...1 lines deleted...]
-      </c>
+      <c r="R8"/>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
       <c r="V8">
         <v>0.0</v>
       </c>
       <c r="W8">
+        <v>0.0</v>
+      </c>
+      <c r="X8">
         <v>-1242520.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1159000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>216000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>156000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>787850.0</v>
       </c>
-      <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>1764000.0</v>
+      </c>
+      <c r="C9">
         <v>2479000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1234000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1426000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3572000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1197000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>927000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1320000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2236000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>818000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>752000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>508000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-120000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>440000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-940000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1204000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-765000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>90000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>502850.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1730000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4733000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2326000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1066110.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>525000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>116000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>136000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>290000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>249000.0</v>
+      </c>
+      <c r="C10">
         <v>216000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2119000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-36000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1654000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-431000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7324000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-291000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>977000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-391000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3327000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-447000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1417000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-918000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6564000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3196000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2816000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6046000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3154210.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>723000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3829000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2325000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-449460.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>43000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2529000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-565000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1414590.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-48000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-152000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>167000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>-58000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
+      <c r="AE11"/>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>11000.0</v>
       </c>
       <c r="C12">
+        <v>11000.0</v>
+      </c>
+      <c r="D12">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="E12">
         <v>12000.0</v>
       </c>
       <c r="F12">
+        <v>12000.0</v>
+      </c>
+      <c r="G12">
         <v>13000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>93000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>34000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>22000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>107000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="N12">
         <v>3000.0</v>
       </c>
       <c r="O12">
+        <v>3000.0</v>
+      </c>
+      <c r="P12">
         <v>153542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
         <v>105872.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>0.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>0.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>63674.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
-      <c r="AA12"/>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>143000.0</v>
       </c>
-      <c r="P13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q13"/>
       <c r="R13">
         <v>0.0</v>
       </c>
       <c r="S13">
+        <v>0.0</v>
+      </c>
+      <c r="T13">
         <v>105870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U13">
         <v>0.0</v>
       </c>
       <c r="V13">
         <v>0.0</v>
       </c>
       <c r="W13">
+        <v>0.0</v>
+      </c>
+      <c r="X13">
         <v>63670.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>114</v>
+      </c>
+      <c r="B14">
+        <v>2000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14"/>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>-113000.0</v>
+      </c>
+      <c r="C15">
         <v>183000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2448000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-402000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1654000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-431000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-7330000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-291000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>977000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-391000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1871000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-447000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1417000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-918000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-6506000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3196000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2816000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-6046000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2305060.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>513000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3219000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2325000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1635010.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1116000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2745000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-409000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-583350.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-48000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-152000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>167000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-1417000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-918000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-6506000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3196000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2816000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-6046000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2305060.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>513000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3219000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2325000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1635010.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1116000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2745000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-409000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-583350.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-33000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-152000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>167000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>-115000.0</v>
+      </c>
+      <c r="C17">
         <v>183000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-2448000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-402000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1654000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-431000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-7330000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-291000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>977000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-391000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1871000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-447000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1417000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-918000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-6380811.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-3196000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-2816000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-6046000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2305062.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>513000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1502000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2325000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-392488.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>43000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2529000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-565000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1371196.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-48000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
         <v>-11000.0</v>
       </c>
       <c r="C18">
+        <v>-11000.0</v>
+      </c>
+      <c r="D18">
         <v>-15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12000.0</v>
       </c>
       <c r="E18">
         <v>-12000.0</v>
       </c>
       <c r="F18">
+        <v>-12000.0</v>
+      </c>
+      <c r="G18">
         <v>-13000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-93000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-34000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-22000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-107000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="N18">
         <v>-3000.0</v>
       </c>
       <c r="O18">
+        <v>-3000.0</v>
+      </c>
+      <c r="P18">
         <v>-153542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q18">
         <v>0.0</v>
       </c>
       <c r="R18">
         <v>0.0</v>
       </c>
       <c r="S18">
+        <v>0.0</v>
+      </c>
+      <c r="T18">
         <v>-105872.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>0.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>0.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-63674.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y18">
         <v>0.0</v>
       </c>
       <c r="Z18">
         <v>0.0</v>
       </c>
-      <c r="AA18"/>
+      <c r="AA18">
+        <v>0.0</v>
+      </c>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>261000.0</v>
+      </c>
+      <c r="C21">
         <v>227000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2104000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-24000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1666000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-418000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7231000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-257000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>999000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-383000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3220000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-445000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1414000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-915000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6421000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3196000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2816000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6046000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-3048330.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>723000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3829000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2325000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-385790.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>43000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2529000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-565000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1414590.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-48000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-152000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>167000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>1000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>9000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>435000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>6379970.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>4139940.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>3384180.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>364000.0</v>
+      </c>
+      <c r="C29">
         <v>33000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>329000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>-1456000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>-58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>-849140.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>210000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>610000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>0.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-56980.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
         <v>-43390.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>0.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>5155000.0</v>
+      </c>
+      <c r="C30">
         <v>5828000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5168000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3693000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13591000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8629000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15327000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8797000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11647000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5570000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9145000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5833000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5948000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4536000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9463644.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7229000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9316000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20202000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17630818.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7552000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11090000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>20617000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14445655.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6695000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4145000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8121000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8385249.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5938000.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>7000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>10000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>5416000.0</v>
+      </c>
+      <c r="C32">
         <v>6055000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3064000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3668000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>15257000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8211000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8096000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8540000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12645000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5187000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5925000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5388000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4534000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3621000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2914000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4033000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6867000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>14089000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>14535700.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8186000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>34754000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>22227000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12425830.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>6738000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6674000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>7556000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>6970660.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>5890000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3918000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>5529000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AG32">
         <v>9000000.0</v>
       </c>
       <c r="AH32">
+        <v>9000000.0</v>
+      </c>
+      <c r="AI32">
         <v>5000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9809,985 +9978,985 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>6215921.0</v>
       </c>
       <c r="C2">
         <v>2103792.0</v>
       </c>
       <c r="D2">
         <v>554311.0</v>
       </c>
       <c r="E2">
         <v>2602386.0</v>
       </c>
       <c r="F2">
         <v>4437457.0</v>
       </c>
       <c r="G2">
         <v>2108263.0</v>
       </c>
       <c r="H2">
         <v>504769.0</v>
       </c>
       <c r="I2">
         <v>418548.0</v>
       </c>
       <c r="J2">
         <v>807892.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>3040013</v>
       </c>
       <c r="C3">
         <v>1312499</v>
       </c>
       <c r="D3">
         <v>595000</v>
       </c>
       <c r="E3">
         <v>28909</v>
       </c>
       <c r="F3">
         <v>8044144</v>
       </c>
       <c r="G3">
         <v>816167</v>
       </c>
       <c r="H3">
         <v>9590</v>
       </c>
       <c r="I3">
         <v>64560</v>
       </c>
       <c r="J3">
         <v>534250</v>
       </c>
       <c r="K3">
         <v>125090</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>1000000</v>
       </c>
       <c r="O3">
         <v>2000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>14370853.0</v>
       </c>
       <c r="C6">
         <v>4112129.0</v>
       </c>
       <c r="D6">
         <v>1549481.0</v>
       </c>
       <c r="E6">
         <v>-2048000.0</v>
       </c>
       <c r="F6">
         <v>-1835071.0</v>
       </c>
       <c r="G6">
         <v>2329194.0</v>
       </c>
       <c r="H6">
         <v>1603494.0</v>
       </c>
       <c r="I6">
         <v>86220.0</v>
       </c>
       <c r="J6">
         <v>-389340.0</v>
       </c>
       <c r="K6">
         <v>308430.0</v>
       </c>
       <c r="L6">
         <v>2000000.0</v>
       </c>
       <c r="M6">
         <v>2000000.0</v>
       </c>
       <c r="N6">
         <v>2000000.0</v>
       </c>
       <c r="O6">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
         <v>-58404299.0</v>
       </c>
       <c r="C7">
         <v>3248371.0</v>
       </c>
       <c r="D7">
         <v>-10273088.0</v>
       </c>
       <c r="E7">
         <v>14264000.0</v>
       </c>
       <c r="F7">
         <v>-4485510.0</v>
       </c>
       <c r="G7">
         <v>-9982540.0</v>
       </c>
       <c r="H7">
         <v>1317790.0</v>
       </c>
       <c r="I7">
         <v>747210.0</v>
       </c>
       <c r="J7">
         <v>1772270.0</v>
       </c>
       <c r="K7">
         <v>-2368940.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>-7664906.0</v>
       </c>
       <c r="G9">
         <v>-5961059.0</v>
       </c>
       <c r="H9">
         <v>-7411625.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>2000000.0</v>
       </c>
       <c r="M9">
         <v>-4000000.0</v>
       </c>
       <c r="N9">
         <v>-4000000.0</v>
       </c>
       <c r="O9">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>17821811.0</v>
       </c>
       <c r="C10">
         <v>1053872.0</v>
       </c>
       <c r="D10">
         <v>575823.0</v>
       </c>
       <c r="E10">
         <v>-10902380.0</v>
       </c>
       <c r="F10">
         <v>-2840513.0</v>
       </c>
       <c r="G10">
         <v>312822.0</v>
       </c>
       <c r="H10">
         <v>268672.0</v>
       </c>
       <c r="I10">
         <v>-313092.0</v>
       </c>
       <c r="J10">
         <v>-659778.0</v>
       </c>
       <c r="K10">
         <v>186793.0</v>
       </c>
       <c r="L10">
         <v>-2000000.0</v>
       </c>
       <c r="M10">
         <v>-2000000.0</v>
       </c>
       <c r="N10">
         <v>-2000000.0</v>
       </c>
       <c r="O10">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>6149557.0</v>
       </c>
       <c r="G11">
         <v>-4384292.0</v>
       </c>
       <c r="H11">
         <v>8467323.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>578000.0</v>
       </c>
       <c r="F12">
         <v>-115723.0</v>
       </c>
       <c r="G12">
         <v>512633.0</v>
       </c>
       <c r="H12">
         <v>399487.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>14437000.0</v>
       </c>
       <c r="F13">
         <v>14437000.0</v>
       </c>
       <c r="G13">
         <v>14437000.0</v>
       </c>
       <c r="H13">
         <v>14437000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>953886.0</v>
       </c>
       <c r="C14">
         <v>1682297.0</v>
       </c>
       <c r="D14">
         <v>2201856.0</v>
       </c>
       <c r="E14">
         <v>1020000.0</v>
       </c>
       <c r="F14">
         <v>1165590.0</v>
       </c>
       <c r="G14">
         <v>802049.0</v>
       </c>
       <c r="H14">
         <v>457576.0</v>
       </c>
       <c r="I14">
         <v>1377800.0</v>
       </c>
       <c r="J14">
         <v>1503990.0</v>
       </c>
       <c r="K14">
         <v>1616110.0</v>
       </c>
       <c r="L14">
         <v>2000000.0</v>
       </c>
       <c r="M14">
         <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>1000000.0</v>
       </c>
       <c r="O14">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>20586774.0</v>
       </c>
       <c r="C16">
         <v>6215921.0</v>
       </c>
       <c r="D16">
         <v>2103792.0</v>
       </c>
       <c r="E16">
         <v>554311.0</v>
       </c>
       <c r="F16">
         <v>2602386.0</v>
       </c>
       <c r="G16">
         <v>4437457.0</v>
       </c>
       <c r="H16">
         <v>2108263.0</v>
       </c>
       <c r="I16">
         <v>504769.0</v>
       </c>
       <c r="J16">
         <v>418548.0</v>
       </c>
       <c r="K16">
         <v>807892.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>-60261128.0</v>
       </c>
       <c r="C18">
         <v>3163362.0</v>
       </c>
       <c r="D18">
         <v>-11739831.0</v>
       </c>
       <c r="E18">
         <v>-7432218.0</v>
       </c>
       <c r="F18">
         <v>-9946720.0</v>
       </c>
       <c r="G18">
         <v>-9959662.0</v>
       </c>
       <c r="H18">
         <v>1555494.0</v>
       </c>
       <c r="I18">
         <v>-169274.0</v>
       </c>
       <c r="J18">
         <v>-657752.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-143382.0</v>
       </c>
       <c r="D19">
         <v>-2129553.0</v>
       </c>
       <c r="E19">
         <v>1290421.0</v>
       </c>
       <c r="F19">
         <v>-8067663.0</v>
       </c>
       <c r="G19">
         <v>8579378.0</v>
       </c>
       <c r="H19">
         <v>38410.0</v>
       </c>
       <c r="I19">
         <v>190937.0</v>
       </c>
       <c r="J19">
         <v>-288042.0</v>
       </c>
       <c r="K19">
         <v>-125085.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20">
         <v>74872649.0</v>
       </c>
       <c r="C20">
         <v>1138568.0</v>
       </c>
       <c r="D20">
         <v>14044750.0</v>
       </c>
       <c r="E20">
         <v>31112.0</v>
       </c>
       <c r="F20">
         <v>8740703.0</v>
       </c>
       <c r="G20">
         <v>3168000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-620000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21"/>
       <c r="F21">
         <v>-629054.0</v>
       </c>
       <c r="G21">
         <v>-284326.0</v>
       </c>
       <c r="H21">
         <v>-284326.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
         <v>-1629969.0</v>
       </c>
       <c r="C22">
         <v>-7035952.0</v>
       </c>
       <c r="D22">
         <v>-4654373.0</v>
       </c>
       <c r="E22">
         <v>-18438811.0</v>
       </c>
       <c r="F22">
         <v>1426938.0</v>
       </c>
       <c r="G22">
         <v>-416011.0</v>
       </c>
       <c r="H22">
         <v>-616349.0</v>
       </c>
       <c r="I22">
         <v>-3017260.0</v>
       </c>
       <c r="J22">
         <v>-3928880.0</v>
       </c>
       <c r="K22">
         <v>431740.0</v>
       </c>
       <c r="L22">
         <v>-5000000.0</v>
       </c>
       <c r="M22">
         <v>-5000000.0</v>
       </c>
       <c r="N22">
         <v>-1000000.0</v>
       </c>
       <c r="O22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-1207000.0</v>
       </c>
       <c r="F23">
         <v>-1207000.0</v>
       </c>
       <c r="G23">
         <v>-164000.0</v>
       </c>
       <c r="H23">
         <v>-164000.0</v>
       </c>
       <c r="I23">
         <v>0.0</v>
       </c>
       <c r="J23">
         <v>40000.0</v>
       </c>
       <c r="K23">
         <v>-40000.0</v>
       </c>
       <c r="L23">
         <v>-48840.0</v>
       </c>
       <c r="M23">
         <v>9000000.0</v>
       </c>
       <c r="N23">
         <v>9000000.0</v>
       </c>
       <c r="O23">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>1658000.0</v>
       </c>
       <c r="F24">
         <v>-23519.0</v>
       </c>
       <c r="G24">
         <v>-9637.0</v>
       </c>
       <c r="H24">
         <v>-9637.0</v>
       </c>
       <c r="I24">
         <v>255500.0</v>
       </c>
       <c r="J24">
         <v>246210.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>-328998.0</v>
       </c>
       <c r="C25">
         <v>340981.0</v>
       </c>
       <c r="D25">
         <v>112978.0</v>
       </c>
       <c r="E25">
         <v>141470.0</v>
       </c>
       <c r="F25">
         <v>19424.0</v>
       </c>
       <c r="G25">
         <v>-51623.0</v>
       </c>
       <c r="H25">
         <v>-1081.0</v>
       </c>
       <c r="I25">
         <v>-1127.0</v>
       </c>
       <c r="J25">
         <v>-3389.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>8740700.0</v>
       </c>
       <c r="G26">
         <v>3168000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-1176000.0</v>
       </c>
       <c r="F28">
         <v>8111649.0</v>
       </c>
       <c r="G28">
         <v>2883674.0</v>
       </c>
       <c r="H28">
         <v>2883674.0</v>
       </c>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="J28">
         <v>40000.0</v>
       </c>
       <c r="K28">
         <v>-40000.0</v>
       </c>
       <c r="L28">
         <v>-2000000.0</v>
       </c>
       <c r="M28">
         <v>-5000000.0</v>
       </c>
       <c r="N28">
         <v>-1000000.0</v>
       </c>
       <c r="O28">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>-57221115.0</v>
       </c>
       <c r="C29">
         <v>4475861.0</v>
       </c>
       <c r="D29">
         <v>-11144831.0</v>
       </c>
       <c r="E29">
         <v>-2530000.0</v>
       </c>
       <c r="F29">
         <v>-1879057.0</v>
       </c>
       <c r="G29">
         <v>-9133858.0</v>
       </c>
       <c r="H29">
         <v>1565084.0</v>
       </c>
       <c r="I29">
         <v>-104720.0</v>
       </c>
       <c r="J29">
         <v>-123500.0</v>
       </c>
       <c r="K29">
         <v>426670.0</v>
       </c>
       <c r="L29">
         <v>4000000.0</v>
       </c>
       <c r="M29">
         <v>-3000000.0</v>
       </c>
       <c r="N29">
         <v>1000000.0</v>
       </c>
       <c r="O29">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>1658000.0</v>
       </c>
       <c r="F30">
         <v>-8067663.0</v>
       </c>
       <c r="G30">
         <v>8579378.0</v>
       </c>
       <c r="H30">
         <v>38410.0</v>
       </c>
       <c r="I30">
         <v>190940.0</v>
       </c>
       <c r="J30">
         <v>-288040.0</v>
       </c>
       <c r="K30">
         <v>-125090.0</v>
       </c>
@@ -10801,254 +10970,260 @@
       <c r="O30">
         <v>-2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>18517000.0</v>
+      </c>
+      <c r="C2">
         <v>20587000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>25582000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48634000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4539000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6216000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4543000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4843000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3681000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2104000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>691000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>786000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1827000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>554000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>437000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2220000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2602000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4408000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6479000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5304000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4437000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9469000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8058000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9446000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2108000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>995000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -11082,1651 +11257,1693 @@
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
         <v>9590</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000</v>
       </c>
       <c r="AD3">
         <v>2000</v>
       </c>
       <c r="AE3">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>-2271000.0</v>
+      </c>
+      <c r="C6">
         <v>-2070000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4995147.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-23052000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>44095000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1677000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1673129.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1162000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1577000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1413000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-95000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1041000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1273000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>525000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-408000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2165000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-382000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1835070.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-30000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2041000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>867000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2329190.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7361000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5950000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7338000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1603490.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>371000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>119000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-227000.0</v>
       </c>
-      <c r="AE6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>-1398000.0</v>
+      </c>
+      <c r="C7">
         <v>-2218000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2182299.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-23099000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-31889000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1234000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1796371.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1146000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>310000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2577000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1233000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7348000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>885000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>14264000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7563000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5031000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4343000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1879060.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-13870000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-13899000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-9108000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-9133860.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-5201000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>6175000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>16263000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1317790.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>-1000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-2000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>-412328.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>296000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>-3000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>319000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>604000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-18000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-7348000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>885000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6785000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2550000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
+      <c r="M14"/>
       <c r="N14">
         <v>323000.0</v>
       </c>
       <c r="O14">
+        <v>323000.0</v>
+      </c>
+      <c r="P14">
         <v>256000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>255000.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>502180.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>126000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>251000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>126000.0</v>
       </c>
-      <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>16246000.0</v>
+      </c>
+      <c r="C16">
         <v>18517000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>20586774.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25582000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>48634000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4539000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6215921.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4543000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4843000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3681000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2104000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>691000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>786000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1827000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>554311.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>29000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>437000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2220000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2602386.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4408000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6479000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5304000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4437457.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9469000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8058000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9446000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2108263.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>995000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-1008000.0</v>
+      </c>
+      <c r="C18">
         <v>-2052000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5784128.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-22919000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-30037000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1521000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>559362.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>34000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2319000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>251000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1633000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1356000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8442000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>286000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3764218.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-409000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1873000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1386000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-888720.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>4841000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4791000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9108000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4758662.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11376000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-10088000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>16263000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-698000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-71000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>293618.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-334000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-659000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>556000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>0.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-595000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1535000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>0.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>15421.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-17000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-10000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1302000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-7843663.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-9428000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-784000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>9988000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-814622.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1725000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>7599000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>70000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>410.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-8000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>-113000.0</v>
+      </c>
+      <c r="C22">
         <v>183000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-2448000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-402000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1654000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-431000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-7330000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-291000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>977000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-391000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1871000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-447000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1417000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-918000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-6380811.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3196000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-8862000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-6046000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1414000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4551000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1502000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2325000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1635011.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1116000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2745000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-409000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-659740.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-48000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>15000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>167000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>8936000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>987000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-996000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>18000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-198000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-298000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8111650.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9252000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6736000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-13000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2883670.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3168000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-7894000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-8995000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>-1535000.0</v>
       </c>
       <c r="O24">
+        <v>-1535000.0</v>
+      </c>
+      <c r="P24">
         <v>383000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-17000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1292000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1302000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-8067660.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-224000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9204000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9988000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8579380.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9394000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7669000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="AB24">
         <v>48000.0</v>
       </c>
       <c r="AC24">
         <v>48000.0</v>
       </c>
       <c r="AD24">
         <v>48000.0</v>
       </c>
-      <c r="AE24"/>
+      <c r="AE24">
+        <v>48000.0</v>
+      </c>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>8936000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>987000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-996000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-198000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-298000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8111650.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9252000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6736000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-13000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2883670.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3168000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-7894000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-8995000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-      <c r="AE28">
-[...1 lines deleted...]
-      </c>
+      <c r="AE28"/>
       <c r="AF28">
         <v>1000000.0</v>
       </c>
       <c r="AG28">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>-1008000.0</v>
+      </c>
+      <c r="C29">
         <v>-2052000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2744115.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-22919000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-30037000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1521000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1871861.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>34000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2319000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>251000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1633000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1356000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-8442000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>286000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1138000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-409000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3259000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1386000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1879060.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-9058000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-13899000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-9108000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9133860.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-5201000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6175000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16263000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1565080.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>379000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>73000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-273000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AG29">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30">
         <v>-1535000.0</v>
       </c>
       <c r="O30">
+        <v>-1535000.0</v>
+      </c>
+      <c r="P30">
         <v>383000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-17000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1292000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1302000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-8067660.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-224000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9204000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9988000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8579380.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9394000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7669000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>70000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>38410.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="AD30">
         <v>46000.0</v>
       </c>
-      <c r="AE30"/>
+      <c r="AE30">
+        <v>46000.0</v>
+      </c>
       <c r="AF30"/>
       <c r="AG30"/>
+      <c r="AH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>