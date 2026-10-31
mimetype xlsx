--- v0 (2026-06-19)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -250,50 +250,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -2810,3780 +2816,3994 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AD1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>49535000.0</v>
+      </c>
+      <c r="C2">
+        <v>82922000.0</v>
+      </c>
+      <c r="D2">
         <v>45799000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>44882000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="F2"/>
+      <c r="G2">
         <v>37135000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18392525.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>35886000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>33348000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>29323000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11771779.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>27379000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>23327000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>32109000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>20072390.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>62480000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>67867000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>76343000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>48545108.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>40226000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>35033000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>29163000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10745025.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>70236000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>64191000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>20604000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>10268379.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>8633000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>26000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>20000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>5100000.0</v>
+      </c>
+      <c r="C7">
+        <v>5576000.0</v>
+      </c>
+      <c r="D7">
         <v>6045000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>6509000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="F7"/>
+      <c r="G7">
         <v>7419000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>7865445.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>8307000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>8742000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>9172000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>9596736.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>10016000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>10430000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>10839000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>11243108.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>11642000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>12035000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>12424000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>12808724.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>13188000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>13563000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>13933000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>14297545.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>14658000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>15014000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>15366000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>15713339.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>2688000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>40104000.0</v>
       </c>
       <c r="C8">
         <v>40104000.0</v>
       </c>
-      <c r="D8"/>
+      <c r="D8">
+        <v>40104000.0</v>
+      </c>
       <c r="E8">
         <v>40104000.0</v>
       </c>
-      <c r="F8">
-[...1 lines deleted...]
-      </c>
+      <c r="F8"/>
       <c r="G8">
         <v>40104000.0</v>
       </c>
       <c r="H8">
-        <v>40104000.0</v>
+        <v>40103902.0</v>
       </c>
       <c r="I8">
         <v>40104000.0</v>
       </c>
       <c r="J8">
-        <v>40103902.0</v>
+        <v>40104000.0</v>
       </c>
       <c r="K8">
         <v>40104000.0</v>
       </c>
       <c r="L8">
-        <v>40104000.0</v>
+        <v>40103902.0</v>
       </c>
       <c r="M8">
         <v>40104000.0</v>
       </c>
       <c r="N8">
-        <v>40103902.0</v>
+        <v>40104000.0</v>
       </c>
       <c r="O8">
         <v>40104000.0</v>
       </c>
       <c r="P8">
-        <v>40104000.0</v>
+        <v>40103902.0</v>
       </c>
       <c r="Q8">
         <v>40104000.0</v>
       </c>
       <c r="R8">
-        <v>40103902.0</v>
+        <v>40104000.0</v>
       </c>
       <c r="S8">
         <v>40104000.0</v>
       </c>
       <c r="T8">
-        <v>40104000.0</v>
+        <v>40103902.0</v>
       </c>
       <c r="U8">
         <v>40104000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
+      <c r="V8">
+        <v>40104000.0</v>
+      </c>
+      <c r="W8">
+        <v>40104000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>85150000.0</v>
+      </c>
+      <c r="C10">
+        <v>20456000.0</v>
+      </c>
+      <c r="D10">
         <v>65789000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>47821000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>49860000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>23179000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>50625060.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>29900000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>32457000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>20574000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>56668786.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>9683000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>7545000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>14438000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>55066960.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>37001000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>47535000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>17327000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>40163800.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>9925000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>8968000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>11432000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>51977066.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>12674000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>31019000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>24933000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>33293163.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>33005000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>14000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>19000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>32000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12">
         <v>65789000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>47821000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>49860000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>23179000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>50625060.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>29900000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>43326000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>14438000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>55066960.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>37001000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>47535000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>17327000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>40163800.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>9925000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8968000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>11432000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>51977070.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>12674000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>31019000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>24933000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>33293160.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13">
-[...4 lines deleted...]
-      </c>
+      <c r="B13"/>
+      <c r="C13"/>
       <c r="D13">
         <v>40104000.0</v>
       </c>
       <c r="E13">
         <v>40104000.0</v>
       </c>
       <c r="F13">
-        <v>40103900.0</v>
+        <v>40104000.0</v>
       </c>
       <c r="G13">
         <v>40104000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
+      <c r="H13">
+        <v>40103900.0</v>
+      </c>
+      <c r="I13">
+        <v>40104000.0</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...4 lines deleted...]
-      </c>
+      <c r="L13"/>
+      <c r="M13"/>
       <c r="N13">
         <v>40104000.0</v>
       </c>
       <c r="O13">
         <v>40104000.0</v>
       </c>
       <c r="P13">
         <v>40104000.0</v>
       </c>
       <c r="Q13">
         <v>40104000.0</v>
       </c>
       <c r="R13">
-        <v>40103900.0</v>
+        <v>40104000.0</v>
       </c>
       <c r="S13">
         <v>40104000.0</v>
       </c>
       <c r="T13">
-        <v>40104000.0</v>
+        <v>40103900.0</v>
       </c>
       <c r="U13">
         <v>40104000.0</v>
       </c>
       <c r="V13">
-        <v>40103900.0</v>
+        <v>40104000.0</v>
       </c>
       <c r="W13">
         <v>40104000.0</v>
       </c>
       <c r="X13">
-        <v>40104000.0</v>
+        <v>40103900.0</v>
       </c>
       <c r="Y13">
         <v>40104000.0</v>
       </c>
       <c r="Z13">
+        <v>40104000.0</v>
+      </c>
+      <c r="AA13">
+        <v>40104000.0</v>
+      </c>
+      <c r="AB13">
         <v>40103900.0</v>
       </c>
-      <c r="AA13"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AC13"/>
       <c r="AD13">
         <v>40000000.0</v>
       </c>
       <c r="AE13">
         <v>40000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13">
+        <v>40000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>40000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>40096900.0</v>
+        <v>40096902.0</v>
       </c>
       <c r="C14">
-        <v>40096900.0</v>
+        <v>40096902.0</v>
       </c>
       <c r="D14">
         <v>40096900.0</v>
       </c>
       <c r="E14">
         <v>40096900.0</v>
       </c>
       <c r="F14">
         <v>40096900.0</v>
       </c>
       <c r="G14">
         <v>40096900.0</v>
       </c>
       <c r="H14">
-        <v>40096902.0</v>
+        <v>40096900.0</v>
       </c>
       <c r="I14">
-        <v>40096902.0</v>
+        <v>40096900.0</v>
       </c>
       <c r="J14">
         <v>40096902.0</v>
       </c>
       <c r="K14">
         <v>40096902.0</v>
       </c>
       <c r="L14">
-        <v>40096900.0</v>
+        <v>40096902.0</v>
       </c>
       <c r="M14">
-        <v>40096900.0</v>
+        <v>40096902.0</v>
       </c>
       <c r="N14">
         <v>40096900.0</v>
       </c>
       <c r="O14">
         <v>40096900.0</v>
       </c>
       <c r="P14">
         <v>40096900.0</v>
       </c>
       <c r="Q14">
         <v>40096900.0</v>
       </c>
       <c r="R14">
         <v>40096900.0</v>
       </c>
       <c r="S14">
         <v>40096900.0</v>
       </c>
       <c r="T14">
         <v>40096900.0</v>
       </c>
       <c r="U14">
         <v>40096900.0</v>
       </c>
       <c r="V14">
+        <v>40096900.0</v>
+      </c>
+      <c r="W14">
+        <v>40096900.0</v>
+      </c>
+      <c r="X14">
         <v>40096902.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40082600.0</v>
       </c>
       <c r="Y14">
         <v>40096902.0</v>
       </c>
       <c r="Z14">
+        <v>40082600.0</v>
+      </c>
+      <c r="AA14">
         <v>40096902.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
+        <v>40096902.0</v>
+      </c>
+      <c r="AC14">
         <v>40065800.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>30120500.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2500000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>35778200.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>46511600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>76073000.0</v>
+      </c>
+      <c r="C22">
+        <v>174262000.0</v>
+      </c>
+      <c r="D22">
         <v>74412000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>87971000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>91906000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>44232000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>62804500.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>69180000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>38450000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>77740000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>30784857.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>32456000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>40476000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>31473000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>32647110.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>43384000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>55826000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>141904000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>47431560.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>121134000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>59394000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>61794000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>26088760.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>22634000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>26825000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>18478000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>27739770.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>17999000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>21000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>38000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>24000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
         <v>213637000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>218213000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>242498000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>244588000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>189733440.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>180043000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
         <v>163112000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>176802000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>173580910.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>222299000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>246319000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>238068000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>219014150.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>198417000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>199705000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>149329000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>939000.0</v>
+      </c>
+      <c r="C24">
+        <v>1416000.0</v>
+      </c>
+      <c r="D24">
         <v>1910000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2387000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2865000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3342000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>3800730.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>4297000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>4775000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>5252000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>5703031.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>6208000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>6685000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>7162000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>7640000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>9391000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>9391000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9390830.0</v>
       </c>
       <c r="S24">
         <v>9550000.0</v>
       </c>
       <c r="T24">
-        <v>9550000.0</v>
+        <v>9390830.0</v>
       </c>
       <c r="U24">
         <v>9550000.0</v>
       </c>
       <c r="V24">
         <v>9550000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
+      <c r="W24">
+        <v>9550000.0</v>
+      </c>
+      <c r="X24">
+        <v>9550000.0</v>
+      </c>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>1000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>6040000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>7005000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7965000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>8917000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>9845580.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>10806000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>15427000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>16334000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>17236730.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>19407000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>19821000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>20389000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>20633940.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>21192000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>21586000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>21975000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>22358720.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>13188000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
-      <c r="C28"/>
+      <c r="C28">
+        <v>11934000.0</v>
+      </c>
       <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28">
         <v>25989000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>5491000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4684000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4640000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>9359358.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>21420000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>47218000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>29447561.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>68113000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>75797000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>34083000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>12889000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>21514000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>170271000.0</v>
+      </c>
+      <c r="C29">
+        <v>180889000.0</v>
+      </c>
+      <c r="D29">
         <v>157254000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>160382000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="F29"/>
+      <c r="G29">
         <v>192954000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>144745616.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>127213000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>140313000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>136140000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>123968309.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>128647000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>124064000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>128313000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>122873709.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>136092000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>159773000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>140515000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>148194640.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>142812000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>148949000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>104205000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>107454534.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>84770000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>111484000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>84705000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>113328953.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>7273000.0</v>
+      </c>
+      <c r="C30">
+        <v>13465000.0</v>
+      </c>
+      <c r="D30">
         <v>7265000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>16318000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>34001000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>108490000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>7292350.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>11077000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>46559000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10575000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3208087.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>51438000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7616000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>58896000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13165790.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>66935000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>66891000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>16891000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>80160910.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>16953000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>81406000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>24452000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7663970.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>96468000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>95798000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>39108000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>41433030.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>12046000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>56000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>9000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>111835000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>109235000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>112157000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>105520000.0</v>
+      </c>
+      <c r="C32">
+        <v>92783000.0</v>
+      </c>
+      <c r="D32">
         <v>92606000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>99007000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="F32"/>
+      <c r="G32">
         <v>89667000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>78320863.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>67303000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>66381000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>62289000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>59061762.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>60088000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>59236000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>57323000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>55470945.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>62210000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>38999000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>39571000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>52286247.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>39580000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>38609000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>32548000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>33446896.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>35128000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>35429000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>32692000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>27869043.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>64368000.0</v>
+      </c>
+      <c r="C33">
+        <v>64761000.0</v>
+      </c>
+      <c r="D33">
         <v>65491000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>65090000.0</v>
       </c>
-      <c r="D33"/>
-      <c r="E33">
+      <c r="F33"/>
+      <c r="G33">
         <v>67134000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>67985101.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>68794000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>69701000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>70649000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>71401015.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>71147000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>71249000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>71534000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>72140246.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>74440000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>75458000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>60467000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>50789893.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>48573000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>49221000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>50145000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>51062421.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>39046000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>38727000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>39544000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>40364305.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>24805000.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33"/>
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>8157000.0</v>
+      </c>
+      <c r="C35">
+        <v>9045000.0</v>
+      </c>
+      <c r="D35">
         <v>10035000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>10932000.0</v>
       </c>
-      <c r="D35"/>
-      <c r="E35">
+      <c r="F35"/>
+      <c r="G35">
         <v>13015000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>13898340.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>15091000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>15866000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>16762000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>17642645.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>17762000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>18650000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>19622000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>20476257.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>24493000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>23639000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>24068000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>24492865.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>23379000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>23646000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>24003000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>24289380.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>14967000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>15205000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>15711000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>16000255.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>2329000.0</v>
       </c>
-      <c r="AB35"/>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38">
-[...4 lines deleted...]
-      </c>
+      <c r="B38"/>
+      <c r="C38"/>
       <c r="D38">
         <v>96000.0</v>
       </c>
       <c r="E38">
         <v>96000.0</v>
       </c>
       <c r="F38">
-        <v>95940.0</v>
+        <v>96000.0</v>
       </c>
       <c r="G38">
         <v>96000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
+      <c r="H38">
+        <v>95940.0</v>
+      </c>
+      <c r="I38">
+        <v>96000.0</v>
+      </c>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1307000.0</v>
       </c>
       <c r="Q38">
         <v>1307000.0</v>
       </c>
       <c r="R38">
+        <v>1307000.0</v>
+      </c>
+      <c r="S38">
+        <v>1307000.0</v>
+      </c>
+      <c r="T38">
         <v>1306840.0</v>
       </c>
-      <c r="S38"/>
-      <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38"/>
+      <c r="AG38"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
         <v>505000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>576000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>467000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1120000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>567720.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>577000.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39"/>
+      <c r="N39">
         <v>445000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>461000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>450730.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>539000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>497000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>606000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>467990.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>617000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>463000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>541000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>294460.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>343000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>261000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>297000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>275460.0</v>
       </c>
-      <c r="AA39"/>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39"/>
+      <c r="AG39"/>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
-      <c r="I40">
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40">
         <v>793000.0</v>
       </c>
-      <c r="J40"/>
-[...1 lines deleted...]
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40"/>
+      <c r="N40">
         <v>2068000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>2253000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>3638477.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>6999000.0</v>
       </c>
-      <c r="P40"/>
-[...1 lines deleted...]
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40">
         <v>3663151.0</v>
       </c>
-      <c r="S40"/>
-      <c r="T40"/>
       <c r="U40"/>
-      <c r="V40">
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40">
         <v>10500.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40"/>
       <c r="Y40"/>
-      <c r="Z40">
-[...1 lines deleted...]
-      </c>
+      <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40">
+        <v>21932.0</v>
+      </c>
+      <c r="AC40"/>
+      <c r="AD40">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AE40">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>3223000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>3288000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>5086000.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41"/>
+      <c r="AG41"/>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42"/>
+      <c r="AG42"/>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>64272000.0</v>
+      </c>
+      <c r="C45">
+        <v>64665000.0</v>
+      </c>
+      <c r="D45">
         <v>65395000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>64994000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="F45"/>
+      <c r="G45">
         <v>67038000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>146597230.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>68698000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>69605000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>70553000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>145945509.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>71147000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>71249000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>71534000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>124744852.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>73133000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>64272000.0</v>
+      </c>
+      <c r="C46">
+        <v>64665000.0</v>
+      </c>
+      <c r="D46">
         <v>65395000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>64994000.0</v>
       </c>
-      <c r="D46"/>
-      <c r="E46">
+      <c r="F46"/>
+      <c r="G46">
         <v>67038000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>67889166.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>68698000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>69605000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>70553000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>71305080.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>71147000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>71249000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>71534000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>72140246.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>73133000.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>65395000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>64994000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>65735000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>67038000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>67889170.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>68698000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>71249000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>71534000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>72140250.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>73133000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>74151000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>59160000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>49483060.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>48573000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>49221000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>50145000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>51062420.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>39046000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>38727000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>39544000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>40364310.0</v>
       </c>
-      <c r="AA47"/>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47"/>
+      <c r="AG47"/>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>121627000.0</v>
+      </c>
+      <c r="C48">
+        <v>108395000.0</v>
+      </c>
+      <c r="D48">
         <v>107958000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>113061000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>108938000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>103682000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>92303720.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>80902000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>80112000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>76072000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>72716230.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>73369000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>71731000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>69131000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>67031030.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>72053000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>50714000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>35866000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>38479370.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>24670000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>24080000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>18586000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>20116040.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>19103000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>18847000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>16421000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>12129190.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>14944000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-5000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-7000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-8000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-11000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>7601000.0</v>
+      </c>
+      <c r="C50">
+        <v>30974000.0</v>
+      </c>
+      <c r="D50">
         <v>7282000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>4830000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="F50"/>
+      <c r="G50">
         <v>45826000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>8537259.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>1910000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>15322000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>14712000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>5445146.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>8966000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>5544000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>11916000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>8098779.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>14544000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>59564000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>54995000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>60220532.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>68488000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>75215000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>35965000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>37684597.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>25563000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>52533000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>28180000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>61095860.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>19268000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>56000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>46000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>38000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51">
         <v>89680000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>96801000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>57940000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>60043320.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>38751000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>13562000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>13932000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>14297550.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
         <v>5372000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2920000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>29418000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>43916000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>6608000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52">
         <v>3634000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>10006000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>6188780.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>14385000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>59405000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>54995000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>60061370.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>68488000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>75215000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>35965000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>37684600.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>25563000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>52533000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>28180000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>61095860.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>56000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>46000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>38000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
         <v>4344000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>35781000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="O53"/>
+      <c r="P53">
         <v>48687542.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-    </row>
-    <row r="54" spans="1:31">
+      <c r="AF53"/>
+      <c r="AG53"/>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>233282000.0</v>
+      </c>
+      <c r="C55">
+        <v>273379000.0</v>
+      </c>
+      <c r="D55">
         <v>213637000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>218213000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>242498000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>244588000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>189733440.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>180043000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>187543000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>179914000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>163467370.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>169290000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>163112000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>176802000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>173580910.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>222299000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>246319000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>238068000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>219014150.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>198417000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>199705000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>149329000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>137656510.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>171925000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>193389000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>123119000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>143794760.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>87897000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>195000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>169000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>161000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>167000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>168914000.0</v>
+      </c>
+      <c r="C56">
+        <v>208618000.0</v>
+      </c>
+      <c r="D56">
         <v>148146000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>153123000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>176667000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>177454000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>121748340.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>111249000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>117842000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>109265000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>92066355.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>98143000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>91863000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>105268000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>101442000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>147859000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>170861000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>177601000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>168224260.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>149844000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>150484000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>99184000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>86594090.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>132879000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>154662000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>83575000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>103430460.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>63092000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>91000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>64000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>65000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>70000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>63394000.0</v>
+      </c>
+      <c r="C57">
+        <v>115835000.0</v>
+      </c>
+      <c r="D57">
         <v>55540000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>54116000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>81612000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>87787000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>43427480.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>43946000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>51461000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>46976000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>33004593.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>38055000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>32627000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>47945000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>45969720.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>85649000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>131862000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>138030000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>115938010.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>110264000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>111875000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>66636000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>53147200.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>97751000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>119233000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>50883000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>75561410.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>30520000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>84000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>59000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>60000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>65000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>71551000.0</v>
+      </c>
+      <c r="C58">
+        <v>124880000.0</v>
+      </c>
+      <c r="D58">
         <v>65575000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>65048000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>93456000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>100802000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>57325820.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>59037000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>67327000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>63738000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>50647238.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>55817000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>51277000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>67567000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>66445980.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>110142000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>155501000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>162098000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>140430880.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>133643000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>135521000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>90639000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>77436580.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>112718000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>134438000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>66594000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>91561670.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>32849000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>103000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>78000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>78000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>87000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>161731000.0</v>
+      </c>
+      <c r="C60">
+        <v>148499000.0</v>
+      </c>
+      <c r="D60">
         <v>148062000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>153165000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>149042000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>143786000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>132407620.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>121006000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>120216000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>116176000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>112820132.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>113473000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>111835000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>109235000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>107134930.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>112157000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>90818000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>75970000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>78583280.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>64774000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>64184000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>58690000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>60219940.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>59207000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>58951000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>56525000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>52233090.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>55048000.0</v>
       </c>
-      <c r="AB60"/>
-      <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
-    </row>
-    <row r="61" spans="1:31">
+      <c r="AF60"/>
+      <c r="AG60"/>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6636,1003 +6856,1015 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>469372000.0</v>
       </c>
       <c r="C2">
         <v>318781100.0</v>
       </c>
       <c r="D2">
         <v>263083780.0</v>
       </c>
       <c r="E2">
         <v>418183030.0</v>
       </c>
       <c r="F2">
         <v>468955050.0</v>
       </c>
       <c r="G2">
         <v>443725570.0</v>
       </c>
       <c r="H2">
         <v>263020680.0</v>
       </c>
       <c r="I2">
         <v>293738020.0</v>
       </c>
       <c r="J2">
         <v>378238100.0</v>
       </c>
       <c r="K2">
         <v>348679270.0</v>
       </c>
       <c r="L2">
         <v>180000000.0</v>
       </c>
       <c r="M2">
         <v>246000000.0</v>
       </c>
       <c r="N2">
         <v>175000000.0</v>
       </c>
       <c r="O2">
         <v>178000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      <c r="D5"/>
+        <v>103</v>
+      </c>
+      <c r="B5">
+        <v>25602703.0</v>
+      </c>
+      <c r="C5">
+        <v>26750552.0</v>
+      </c>
+      <c r="D5">
+        <v>12707814.0</v>
+      </c>
       <c r="E5">
         <v>42163294.0</v>
       </c>
       <c r="F5">
         <v>24393330.0</v>
       </c>
       <c r="G5">
         <v>11397627.0</v>
       </c>
       <c r="H5">
         <v>4895023.0</v>
       </c>
       <c r="I5">
         <v>7071103.0</v>
       </c>
       <c r="J5">
         <v>6686119.0</v>
       </c>
       <c r="K5">
         <v>23456304.0</v>
       </c>
       <c r="L5">
         <v>14000000.0</v>
       </c>
       <c r="M5">
         <v>3000000.0</v>
       </c>
       <c r="N5">
         <v>10000000.0</v>
       </c>
       <c r="O5">
         <v>-24000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      <c r="D6"/>
+        <v>104</v>
+      </c>
+      <c r="B6">
+        <v>30430562.0</v>
+      </c>
+      <c r="C6">
+        <v>31610684.0</v>
+      </c>
+      <c r="D6">
+        <v>17409681.0</v>
+      </c>
       <c r="E6">
         <v>47900754.0</v>
       </c>
       <c r="F6">
         <v>30880564.0</v>
       </c>
       <c r="G6">
         <v>16088826.0</v>
       </c>
       <c r="H6">
         <v>9634641.0</v>
       </c>
       <c r="I6">
         <v>7071103.0</v>
       </c>
       <c r="J6">
         <v>6686119.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>49206000.0</v>
       </c>
       <c r="C9">
         <v>43030330.0</v>
       </c>
       <c r="D9">
         <v>31125570.0</v>
       </c>
       <c r="E9">
         <v>71481950.0</v>
       </c>
       <c r="F9">
         <v>33553910.0</v>
       </c>
       <c r="G9">
         <v>17145040.0</v>
       </c>
       <c r="H9">
         <v>10631390.0</v>
       </c>
       <c r="I9">
         <v>8163900.0</v>
       </c>
       <c r="J9">
         <v>9677280.0</v>
       </c>
       <c r="K9">
         <v>28631810.0</v>
       </c>
       <c r="L9">
         <v>31000000.0</v>
       </c>
       <c r="M9">
         <v>18000000.0</v>
       </c>
       <c r="N9">
         <v>27000000.0</v>
       </c>
       <c r="O9">
         <v>-9000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>23633000.0</v>
       </c>
       <c r="C10">
         <v>25143100.0</v>
       </c>
       <c r="D10">
         <v>11021600.0</v>
       </c>
       <c r="E10">
         <v>40878250.0</v>
       </c>
       <c r="F10">
         <v>24830680.0</v>
       </c>
       <c r="G10">
         <v>10801670.0</v>
       </c>
       <c r="H10">
         <v>4561430.0</v>
       </c>
       <c r="I10">
         <v>3923910.0</v>
       </c>
       <c r="J10">
         <v>2744400.0</v>
       </c>
       <c r="K10">
         <v>15287710.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>5100021.0</v>
       </c>
       <c r="G11">
         <v>2802920.0</v>
       </c>
       <c r="H11">
         <v>1402205.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>4000000.0</v>
       </c>
       <c r="M11">
         <v>1000000.0</v>
       </c>
       <c r="N11">
         <v>2000000.0</v>
       </c>
       <c r="O11">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>1970000.0</v>
       </c>
       <c r="C12">
         <v>24840.0</v>
       </c>
       <c r="D12">
         <v>5800.0</v>
       </c>
       <c r="E12">
         <v>2674447.0</v>
       </c>
       <c r="F12">
         <v>2299977.0</v>
       </c>
       <c r="G12">
         <v>1893398.0</v>
       </c>
       <c r="H12">
         <v>1778178.0</v>
       </c>
       <c r="I12">
         <v>1549097.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>642000.0</v>
       </c>
       <c r="C13">
         <v>1607450.0</v>
       </c>
       <c r="D13">
         <v>1686220.0</v>
       </c>
       <c r="E13">
         <v>2674440.0</v>
       </c>
       <c r="F13">
         <v>2299980.0</v>
       </c>
       <c r="G13">
         <v>1893400.0</v>
       </c>
       <c r="H13">
         <v>1778180.0</v>
       </c>
       <c r="I13">
         <v>1549100.0</v>
       </c>
       <c r="J13">
         <v>2179850.0</v>
       </c>
       <c r="K13">
         <v>1950370.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>17660000.0</v>
       </c>
       <c r="C15">
         <v>21191370.0</v>
       </c>
       <c r="D15">
         <v>7690040.0</v>
       </c>
       <c r="E15">
         <v>29754570.0</v>
       </c>
       <c r="F15">
         <v>19730660.0</v>
       </c>
       <c r="G15">
         <v>7986840.0</v>
       </c>
       <c r="H15">
         <v>3159220.0</v>
       </c>
       <c r="I15">
         <v>2521480.0</v>
       </c>
       <c r="J15">
         <v>1482210.0</v>
       </c>
       <c r="K15">
         <v>11980210.0</v>
       </c>
       <c r="L15">
         <v>8000000.0</v>
       </c>
       <c r="M15">
         <v>-2000000.0</v>
       </c>
       <c r="N15">
         <v>7000000.0</v>
       </c>
       <c r="O15">
         <v>-25000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16">
         <v>17660000.0</v>
       </c>
       <c r="C16">
         <v>21191370.0</v>
       </c>
       <c r="D16">
         <v>7690040.0</v>
       </c>
       <c r="E16">
         <v>29755000.0</v>
       </c>
       <c r="F16">
         <v>19730661.0</v>
       </c>
       <c r="G16">
         <v>7998749.0</v>
       </c>
       <c r="H16">
         <v>3159224.0</v>
       </c>
       <c r="I16">
         <v>2521480.0</v>
       </c>
       <c r="J16">
         <v>1482210.0</v>
       </c>
       <c r="K16">
         <v>11980210.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>17660000.0</v>
       </c>
       <c r="C17">
         <v>21191368.0</v>
       </c>
       <c r="D17">
         <v>7690042.0</v>
       </c>
       <c r="E17">
         <v>29754566.0</v>
       </c>
       <c r="F17">
         <v>19730661.0</v>
       </c>
       <c r="G17">
         <v>7986844.0</v>
       </c>
       <c r="H17">
         <v>3159224.0</v>
       </c>
       <c r="I17">
         <v>2521483.0</v>
       </c>
       <c r="J17">
         <v>-1795729.0</v>
       </c>
       <c r="K17">
         <v>11980214.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>-642000.0</v>
       </c>
       <c r="C18">
         <v>-464486.0</v>
       </c>
       <c r="D18">
         <v>-802507.0</v>
       </c>
       <c r="E18">
         <v>-2674447.0</v>
       </c>
       <c r="F18">
         <v>-2004812.0</v>
       </c>
       <c r="G18">
         <v>-1518024.0</v>
       </c>
       <c r="H18">
         <v>-1204238.0</v>
       </c>
       <c r="I18">
         <v>-936236.0</v>
       </c>
       <c r="J18">
         <v>-1665813.0</v>
       </c>
       <c r="K18">
         <v>-1539060.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>24275000.0</v>
       </c>
       <c r="C21">
         <v>26750550.0</v>
       </c>
       <c r="D21">
         <v>12707810.0</v>
       </c>
       <c r="E21">
         <v>43552700.0</v>
       </c>
       <c r="F21">
         <v>27130660.0</v>
       </c>
       <c r="G21">
         <v>12695070.0</v>
       </c>
       <c r="H21">
         <v>6339610.0</v>
       </c>
       <c r="I21">
         <v>5473010.0</v>
       </c>
       <c r="J21">
         <v>4924250.0</v>
       </c>
       <c r="K21">
         <v>17238080.0</v>
       </c>
       <c r="L21">
         <v>14000000.0</v>
       </c>
       <c r="M21">
         <v>3000000.0</v>
       </c>
       <c r="N21">
         <v>10000000.0</v>
       </c>
       <c r="O21">
         <v>-24000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>3233000.0</v>
       </c>
       <c r="F23">
         <v>3708116.0</v>
       </c>
       <c r="G23">
         <v>922415.0</v>
       </c>
       <c r="H23">
         <v>269848.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>5502000.0</v>
       </c>
       <c r="C25">
         <v>4860132.0</v>
       </c>
       <c r="D25">
         <v>4701867.0</v>
       </c>
       <c r="E25">
         <v>4348060.0</v>
       </c>
       <c r="F25">
         <v>3749905.0</v>
       </c>
       <c r="G25">
         <v>3393759.0</v>
       </c>
       <c r="H25">
         <v>3295034.0</v>
       </c>
       <c r="I25">
         <v>1598093.0</v>
       </c>
       <c r="J25">
         <v>6074948.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>21323000.0</v>
       </c>
       <c r="C28">
         <v>18319040.0</v>
       </c>
       <c r="D28">
         <v>20899740.0</v>
       </c>
       <c r="E28">
         <v>10000230.0</v>
       </c>
       <c r="F28">
         <v>5452470.0</v>
       </c>
       <c r="G28">
         <v>4843990.0</v>
       </c>
       <c r="H28">
         <v>5704150.0</v>
       </c>
       <c r="I28">
         <v>5137980.0</v>
       </c>
       <c r="J28">
         <v>4683550.0</v>
       </c>
       <c r="K28">
         <v>16066130.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>5973000.0</v>
       </c>
       <c r="C29">
         <v>3951730.0</v>
       </c>
       <c r="D29">
         <v>3331550.0</v>
       </c>
       <c r="E29">
         <v>11123680.0</v>
       </c>
       <c r="F29">
         <v>5100020.0</v>
       </c>
       <c r="G29">
         <v>2814830.0</v>
       </c>
       <c r="H29">
         <v>1402210.0</v>
       </c>
       <c r="I29">
         <v>1402430.0</v>
       </c>
       <c r="J29">
         <v>1262190.0</v>
       </c>
       <c r="K29">
         <v>3307490.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>494303000.0</v>
       </c>
       <c r="C30">
         <v>335060880.0</v>
       </c>
       <c r="D30">
         <v>281501540.0</v>
       </c>
       <c r="E30">
         <v>447501683.0</v>
       </c>
       <c r="F30">
         <v>474407514.0</v>
       </c>
       <c r="G30">
         <v>448144762.0</v>
       </c>
       <c r="H30">
         <v>268689768.0</v>
       </c>
       <c r="I30">
         <v>298876000.0</v>
       </c>
       <c r="J30">
         <v>387382683.0</v>
       </c>
       <c r="K30">
         <v>364745392.0</v>
       </c>
       <c r="L30">
         <v>196000000.0</v>
       </c>
       <c r="M30">
         <v>261000000.0</v>
       </c>
       <c r="N30">
         <v>193000000.0</v>
       </c>
       <c r="O30">
         <v>193000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>518578000.0</v>
       </c>
       <c r="C32">
         <v>361811430.0</v>
       </c>
       <c r="D32">
         <v>294209350.0</v>
       </c>
       <c r="E32">
         <v>489664980.0</v>
       </c>
       <c r="F32">
         <v>502508960.0</v>
       </c>
       <c r="G32">
         <v>460870610.0</v>
       </c>
       <c r="H32">
         <v>273652070.0</v>
       </c>
       <c r="I32">
         <v>301901920.0</v>
       </c>
@@ -7654,2124 +7886,2272 @@
       <c r="O32">
         <v>169000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AD1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>232695000.0</v>
+      </c>
+      <c r="C2">
+        <v>14807000.0</v>
+      </c>
+      <c r="D2">
         <v>137161000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>139398000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>82019000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>110795000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>110718100.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>57159000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>121814000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>29090000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>73259000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>81773000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>47821000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>64482000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>51275030.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>105751000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>231147000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>30011000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>303694050.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>24575000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>86465000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>54220000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>89858570.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>131320000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>166788000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>55758000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>104449680.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>39996000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>94000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>35000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>41000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>58000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>101</v>
-[...4 lines deleted...]
-      <c r="E5"/>
+        <v>103</v>
+      </c>
+      <c r="B5">
+        <v>21823000.0</v>
+      </c>
+      <c r="C5">
+        <v>1065000.0</v>
+      </c>
+      <c r="D5">
+        <v>-3658000.0</v>
+      </c>
+      <c r="E5">
+        <v>8228000.0</v>
+      </c>
       <c r="F5"/>
-      <c r="G5"/>
-      <c r="H5"/>
+      <c r="G5">
+        <v>14334000.0</v>
+      </c>
+      <c r="H5">
+        <v>13908000.0</v>
+      </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>3611000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>3102000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-6681706.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>31644000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
         <v>1645000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>4416000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>6445000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1037359.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>3205000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>4000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-      <c r="E6"/>
+        <v>104</v>
+      </c>
+      <c r="B6">
+        <v>22954000.0</v>
+      </c>
+      <c r="C6">
+        <v>2190000.0</v>
+      </c>
+      <c r="D6">
+        <v>-3208141.0</v>
+      </c>
+      <c r="E6">
+        <v>9352000.0</v>
+      </c>
       <c r="F6"/>
-      <c r="G6"/>
-      <c r="H6"/>
+      <c r="G6">
+        <v>15537000.0</v>
+      </c>
+      <c r="H6">
+        <v>15181132.0</v>
+      </c>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6">
         <v>4240000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4619246.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>33246000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>20251000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-978000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>20629564.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2210000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>8040000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>87000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3580826.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1645000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>4416000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>6445000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1037359.0</v>
       </c>
-      <c r="AA6"/>
-      <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>28115000.0</v>
+      </c>
+      <c r="C9">
+        <v>3117000.0</v>
+      </c>
+      <c r="D9">
         <v>3037000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>14218000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>11424000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>20526000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>14381330.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>11209000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>11981000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>5459000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>8010000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>9480000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>5137000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>4247000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>21146950.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>30489000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>17024000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2821000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>21547910.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2049000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>8585000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1373000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-14442960.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>8346000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>14260000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>8983000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-7138610.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>5259000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AD9">
         <v>7000000.0</v>
       </c>
       <c r="AE9">
+        <v>6000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>7000000.0</v>
+      </c>
+      <c r="AG9">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>21292000.0</v>
+      </c>
+      <c r="C10">
+        <v>638000.0</v>
+      </c>
+      <c r="D10">
         <v>-3967000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>7781000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6047000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>13769000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>13510100.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2547000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>5216000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3871000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>451000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4317000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3378000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2875000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-6441750.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>31158000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>18523000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2362000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>18944680.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>721000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>6457000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1290000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1822670.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>453000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3108000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5416000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2945570.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2325000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>776000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>776000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1420000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>8617000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11">
-[...4 lines deleted...]
-      </c>
+      <c r="AB11"/>
+      <c r="AC11"/>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>531000.0</v>
+      </c>
+      <c r="C12">
+        <v>427000.0</v>
+      </c>
+      <c r="D12">
         <v>309000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>447000.0</v>
       </c>
-      <c r="D12"/>
-      <c r="E12">
+      <c r="F12"/>
+      <c r="G12">
         <v>565000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>397000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>334000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>452000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>424000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>407000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>427000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>461000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>391000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>658447.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>698000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>518000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>496977.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>644000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>730000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>429000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>862398.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>335000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>405000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>291000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1097178.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>218000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>366000.0</v>
+      </c>
+      <c r="C13">
+        <v>277000.0</v>
+      </c>
+      <c r="D13">
         <v>72000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>150000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>109000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>312000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1313450.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>15000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>325000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>272000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>266000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>225000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>233000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>227000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>285250.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>486000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>620000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>420000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>378810.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>568000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>693000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>364000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>800020.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>275000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>286000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>157000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>965240.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>116000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>16041000.0</v>
+      </c>
+      <c r="C15">
+        <v>437000.0</v>
+      </c>
+      <c r="D15">
         <v>-5104000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>6126000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>5257000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>11379000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>11401370.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2394000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>4040000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>3356000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-653000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>3641000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>2602000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2099000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-5021430.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>22541000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>14848000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-2614000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>15176660.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>592000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>5494000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-1530000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1012840.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>256000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2425000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>4292000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2814780.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1827000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-5104000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>6126000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5257000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>11379000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>11401370.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2394000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>2602000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2099000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2099000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>22541000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>14848000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-2614000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>15176660.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>592000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5494000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-1530000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1012840.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>256000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2425000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4292000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2814780.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>16041000.0</v>
+      </c>
+      <c r="C17">
+        <v>437000.0</v>
+      </c>
+      <c r="D17">
         <v>-5104000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>6126000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="F17"/>
+      <c r="G17">
         <v>11379000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>11403000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>2394000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>4040000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>3356000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-653000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>3641000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>2602000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>2099000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-5021434.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>22541000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>14848000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-2614000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>15176661.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>592000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>5494000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-1530000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1012844.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>256000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>2425000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>4292000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2814776.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>1827000.0</v>
       </c>
-      <c r="AB17"/>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
-        <v>-72000.0</v>
+        <v>-165000.0</v>
       </c>
       <c r="C18">
         <v>-150000.0</v>
       </c>
-      <c r="D18"/>
+      <c r="D18">
+        <v>-72000.0</v>
+      </c>
       <c r="E18">
+        <v>-150000.0</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18">
         <v>-312000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-170000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-15000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-127000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-152000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-141000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-202000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-233000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-227000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1149447.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-486000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-620000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-420000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-378812.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-568000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-693000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-364000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-800024.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-275000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-286000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-157000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-965238.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-102000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>21457000.0</v>
+      </c>
+      <c r="C21">
+        <v>788000.0</v>
+      </c>
+      <c r="D21">
         <v>-3895000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7931000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>6156000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>14081000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>14823550.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2562000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>5343000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>4023000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>592000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>4519000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3611000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3102000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-6156500.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>31644000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>19143000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1942000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>19323490.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1289000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>7150000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-926000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2622700.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>728000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3394000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>5573000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1980330.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1994000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>4000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
         <v>246000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>643000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>643000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2688000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>1131000.0</v>
+      </c>
+      <c r="C25">
+        <v>1125000.0</v>
+      </c>
+      <c r="D25">
         <v>1124000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1124000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="F25"/>
+      <c r="G25">
         <v>1203000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1273132.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1191000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1197000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1199000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1191000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1188000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1349000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>974000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1164060.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1390000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>928000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>866000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1187905.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>845000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>853000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>948000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>895759.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>857000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>903000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>738000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>811034.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>8559000.0</v>
+      </c>
+      <c r="C28">
+        <v>2606000.0</v>
+      </c>
+      <c r="D28">
         <v>6259000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5630000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4165000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5270000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4719040.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4378000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6618000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2604000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7191000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5999000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1772000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1788000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5364230.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1533000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1772000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1331000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1642470.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1298000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1365000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1147000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1428000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7332000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>11033000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4610000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1514150.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3265000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>5251000.0</v>
+      </c>
+      <c r="C29">
+        <v>201000.0</v>
+      </c>
+      <c r="D29">
         <v>1137000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1655000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>790000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2390000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2108730.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>153000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1176000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>515000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1104000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>676000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>776000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>776000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1420320.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>8617000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3675000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>252000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3768020.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>129000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>963000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>240000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>809830.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>197000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>683000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1124000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-130800.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>498000.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>239353000.0</v>
+      </c>
+      <c r="C30">
+        <v>17136000.0</v>
+      </c>
+      <c r="D30">
         <v>144093000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>145685000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>87287000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>117240000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>110275880.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>65806000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>128452000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>30526000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>80677000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>86734000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>49347000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>65627000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>79103683.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>104596000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>229028000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>34774000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>304652514.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>25335000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>87900000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>56519000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>72386762.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>138938000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>177654000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>60368000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>99383768.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>43261000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>99000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>40000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>45000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>62000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>260810000.0</v>
+      </c>
+      <c r="C32">
+        <v>17924000.0</v>
+      </c>
+      <c r="D32">
         <v>140198000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>153616000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>93443000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>131321000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>125099430.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>68368000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>133795000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>34549000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>81269000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>91253000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>52958000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>68729000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>72421980.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>136240000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>248171000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>32832000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>325241960.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>26624000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>95050000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>55593000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>75415610.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>139666000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>181048000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>64741000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>97311070.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>45255000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>101000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>42000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>48000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>66000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9826,973 +10206,973 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>50625000.0</v>
       </c>
       <c r="C2">
         <v>56642605.0</v>
       </c>
       <c r="D2">
         <v>54018184.0</v>
       </c>
       <c r="E2">
         <v>39280439.0</v>
       </c>
       <c r="F2">
         <v>51558097.0</v>
       </c>
       <c r="G2">
         <v>32926132.0</v>
       </c>
       <c r="H2">
         <v>38976242.0</v>
       </c>
       <c r="I2">
         <v>52645936.0</v>
       </c>
       <c r="J2">
         <v>23723392.0</v>
       </c>
       <c r="K2">
         <v>18624671.0</v>
       </c>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>3138000</v>
       </c>
       <c r="C3">
         <v>1544140</v>
       </c>
       <c r="D3">
         <v>3867930</v>
       </c>
       <c r="E3">
         <v>6561924</v>
       </c>
       <c r="F3">
         <v>415683</v>
       </c>
       <c r="G3">
         <v>1658358</v>
       </c>
       <c r="H3">
         <v>3618340</v>
       </c>
       <c r="I3">
         <v>680190</v>
       </c>
       <c r="J3">
         <v>152990</v>
       </c>
       <c r="K3">
         <v>200410</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>1000000</v>
       </c>
       <c r="N3">
         <v>1000000</v>
       </c>
       <c r="O3">
         <v>1000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>15164000.0</v>
       </c>
       <c r="C6">
         <v>-6017540.0</v>
       </c>
       <c r="D6">
         <v>2624420.0</v>
       </c>
       <c r="E6">
         <v>14737750.0</v>
       </c>
       <c r="F6">
         <v>-12277658.0</v>
       </c>
       <c r="G6">
         <v>18631965.0</v>
       </c>
       <c r="H6">
         <v>-6050110.0</v>
       </c>
       <c r="I6">
         <v>-13669690.0</v>
       </c>
       <c r="J6">
         <v>28922540.0</v>
       </c>
       <c r="K6">
         <v>5098720.0</v>
       </c>
       <c r="L6">
         <v>-9000000.0</v>
       </c>
       <c r="M6">
         <v>13000000.0</v>
       </c>
       <c r="N6">
         <v>-15000000.0</v>
       </c>
       <c r="O6">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>-4463000.0</v>
       </c>
       <c r="C7">
         <v>-31745600.0</v>
       </c>
       <c r="D7">
         <v>-4807110.0</v>
       </c>
       <c r="E7">
         <v>42786260.0</v>
       </c>
       <c r="F7">
         <v>-61804490.0</v>
       </c>
       <c r="G7">
         <v>31412250.0</v>
       </c>
       <c r="H7">
         <v>-35367300.0</v>
       </c>
       <c r="I7">
         <v>12093130.0</v>
       </c>
       <c r="J7">
         <v>7129710.0</v>
       </c>
       <c r="K7">
         <v>-24214660.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>-74161097.0</v>
       </c>
       <c r="G9">
         <v>33743784.0</v>
       </c>
       <c r="H9">
         <v>-34884394.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>22000000.0</v>
       </c>
       <c r="M9">
         <v>-27000000.0</v>
       </c>
       <c r="N9">
         <v>-27000000.0</v>
       </c>
       <c r="O9">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>-11915000.0</v>
       </c>
       <c r="C10">
         <v>-32345271.0</v>
       </c>
       <c r="D10">
         <v>2087300.0</v>
       </c>
       <c r="E10">
         <v>14784447.0</v>
       </c>
       <c r="F10">
         <v>-21432558.0</v>
       </c>
       <c r="G10">
         <v>1651014.0</v>
       </c>
       <c r="H10">
         <v>38504.0</v>
       </c>
       <c r="I10">
         <v>20043316.0</v>
       </c>
       <c r="J10">
         <v>6465197.0</v>
       </c>
       <c r="K10">
         <v>-16550002.0</v>
       </c>
       <c r="L10">
         <v>-18000000.0</v>
       </c>
       <c r="M10">
         <v>10000000.0</v>
       </c>
       <c r="N10">
         <v>4000000.0</v>
       </c>
       <c r="O10">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>40935602.0</v>
       </c>
       <c r="G11">
         <v>3160.0</v>
       </c>
       <c r="H11">
         <v>1748985.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2810000.0</v>
       </c>
       <c r="F12">
         <v>-1786802.0</v>
       </c>
       <c r="G12">
         <v>1358536.0</v>
       </c>
       <c r="H12">
         <v>560422.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>5502000.0</v>
       </c>
       <c r="C14">
         <v>4860130.0</v>
       </c>
       <c r="D14">
         <v>4701870.0</v>
       </c>
       <c r="E14">
         <v>4348060.0</v>
       </c>
       <c r="F14">
         <v>3749905.0</v>
       </c>
       <c r="G14">
         <v>3393759.0</v>
       </c>
       <c r="H14">
         <v>3295034.0</v>
       </c>
       <c r="I14">
         <v>1598090.0</v>
       </c>
       <c r="J14">
         <v>6074950.0</v>
       </c>
       <c r="K14">
         <v>6218230.0</v>
       </c>
       <c r="L14">
         <v>5000000.0</v>
       </c>
       <c r="M14">
         <v>5000000.0</v>
       </c>
       <c r="N14">
         <v>5000000.0</v>
       </c>
       <c r="O14">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>2005000.0</v>
       </c>
       <c r="C15">
         <v>1603880.0</v>
       </c>
       <c r="D15">
         <v>2004850.0</v>
       </c>
       <c r="E15">
         <v>1202910.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>65789000.0</v>
       </c>
       <c r="C16">
         <v>50625062.0</v>
       </c>
       <c r="D16">
         <v>56642605.0</v>
       </c>
       <c r="E16">
         <v>54018184.0</v>
       </c>
       <c r="F16">
         <v>39280439.0</v>
       </c>
       <c r="G16">
         <v>51558097.0</v>
       </c>
       <c r="H16">
         <v>32926132.0</v>
       </c>
       <c r="I16">
         <v>38976242.0</v>
       </c>
       <c r="J16">
         <v>52645936.0</v>
       </c>
       <c r="K16">
         <v>23723392.0</v>
       </c>
       <c r="L16">
         <v>18624671.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>22298000.0</v>
       </c>
       <c r="C18">
         <v>-4156122.0</v>
       </c>
       <c r="D18">
         <v>9439878.0</v>
       </c>
       <c r="E18">
         <v>62874735.0</v>
       </c>
       <c r="F18">
         <v>-33218187.0</v>
       </c>
       <c r="G18">
         <v>34051270.0</v>
       </c>
       <c r="H18">
         <v>-29700565.0</v>
       </c>
       <c r="I18">
         <v>18216807.0</v>
       </c>
       <c r="J18">
         <v>15344332.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1442191.0</v>
       </c>
       <c r="D19">
         <v>-3877708.0</v>
       </c>
       <c r="E19">
         <v>-26136931.0</v>
       </c>
       <c r="F19">
         <v>-2169868.0</v>
       </c>
       <c r="G19">
         <v>-14077732.0</v>
       </c>
       <c r="H19">
         <v>-3331298.0</v>
       </c>
       <c r="I19">
         <v>-680188.0</v>
       </c>
       <c r="J19">
         <v>-149541.0</v>
       </c>
       <c r="K19">
         <v>-184406.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>-3146000.0</v>
       </c>
       <c r="C21">
         <v>1215996.0</v>
       </c>
       <c r="D21">
         <v>-3568004.0</v>
       </c>
       <c r="E21">
         <v>-54038000.0</v>
       </c>
       <c r="F21">
         <v>20423551.0</v>
       </c>
       <c r="G21">
         <v>-15328995.0</v>
       </c>
       <c r="H21">
         <v>23362481.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>23633000.0</v>
       </c>
       <c r="C22">
         <v>25143100.0</v>
       </c>
       <c r="D22">
         <v>11021600.0</v>
       </c>
       <c r="E22">
         <v>29754566.0</v>
       </c>
       <c r="F22">
         <v>19730661.0</v>
       </c>
       <c r="G22">
         <v>7986844.0</v>
       </c>
       <c r="H22">
         <v>3159224.0</v>
       </c>
       <c r="I22">
         <v>3923910.0</v>
       </c>
       <c r="J22">
         <v>-1568670.0</v>
       </c>
       <c r="K22">
         <v>15287710.0</v>
       </c>
       <c r="L22">
         <v>8000000.0</v>
       </c>
       <c r="M22">
         <v>-2000000.0</v>
       </c>
       <c r="N22">
         <v>7000000.0</v>
       </c>
       <c r="O22">
         <v>-25000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>153150.0</v>
       </c>
       <c r="D23">
         <v>320150.0</v>
       </c>
       <c r="E23">
         <v>7797840.0</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24">
         <v>51000.0</v>
       </c>
       <c r="C24">
         <v>101950.0</v>
       </c>
       <c r="D24">
         <v>-9780.0</v>
       </c>
       <c r="E24">
         <v>-19582007.0</v>
       </c>
       <c r="F24">
         <v>-1165191.0</v>
       </c>
       <c r="G24">
         <v>-1165191.0</v>
       </c>
       <c r="H24">
         <v>-1165191.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>3440.0</v>
       </c>
       <c r="K24">
         <v>16000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>719000.0</v>
       </c>
       <c r="C25">
         <v>222397.0</v>
       </c>
       <c r="D25">
         <v>927606.0</v>
       </c>
       <c r="E25">
         <v>1817273.0</v>
       </c>
       <c r="F25">
         <v>1841518.0</v>
       </c>
       <c r="G25">
         <v>1499026.0</v>
       </c>
       <c r="H25">
         <v>1169172.0</v>
       </c>
       <c r="I25">
         <v>1153315.0</v>
       </c>
       <c r="J25">
         <v>1665813.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>-6972000.0</v>
       </c>
       <c r="C28">
         <v>-1966020.0</v>
       </c>
       <c r="D28">
         <v>-6899080.0</v>
       </c>
       <c r="E28">
         <v>-49008680.0</v>
       </c>
       <c r="F28">
         <v>20423551.0</v>
       </c>
       <c r="G28">
         <v>-15328995.0</v>
       </c>
       <c r="H28">
         <v>23362481.0</v>
       </c>
       <c r="I28">
         <v>-32039740.0</v>
       </c>
       <c r="J28">
         <v>16515740.0</v>
       </c>
       <c r="K28">
         <v>6014500.0</v>
       </c>
       <c r="L28">
         <v>4000000.0</v>
       </c>
       <c r="M28">
         <v>6000000.0</v>
       </c>
       <c r="N28">
         <v>-20000000.0</v>
       </c>
       <c r="O28">
         <v>-8000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>25436000.0</v>
       </c>
       <c r="C29">
         <v>-2611980.0</v>
       </c>
       <c r="D29">
         <v>13307810.0</v>
       </c>
       <c r="E29">
         <v>97880000.0</v>
       </c>
       <c r="F29">
         <v>-31046809.0</v>
       </c>
       <c r="G29">
         <v>48149002.0</v>
       </c>
       <c r="H29">
         <v>-26082225.0</v>
       </c>
       <c r="I29">
         <v>18897000.0</v>
       </c>
       <c r="J29">
         <v>15445050.0</v>
       </c>
       <c r="K29">
         <v>-1667840.0</v>
       </c>
       <c r="L29">
         <v>-13000000.0</v>
       </c>
       <c r="M29">
         <v>8000000.0</v>
       </c>
       <c r="N29">
         <v>7000000.0</v>
       </c>
       <c r="O29">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>-3087000.0</v>
       </c>
       <c r="C30">
         <v>-1442190.0</v>
       </c>
       <c r="D30">
         <v>-3877710.0</v>
       </c>
       <c r="E30">
         <v>-27004000.0</v>
       </c>
       <c r="F30">
         <v>-2169868.0</v>
       </c>
       <c r="G30">
         <v>-14077732.0</v>
       </c>
       <c r="H30">
         <v>-3331298.0</v>
       </c>
       <c r="I30">
         <v>-680190.0</v>
       </c>
@@ -10812,2026 +11192,2140 @@
       <c r="O30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AD1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>20456000.0</v>
+      </c>
+      <c r="C2">
+        <v>65789000.0</v>
+      </c>
+      <c r="D2">
         <v>47821000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>49860000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>23179000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>50625000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>29900000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>32457000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>20574000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>56643000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14027000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>43292000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13675000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>54019000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>36033000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>47177000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>16819000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>39280000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8981000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>8884000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11064000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>51558000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11976000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>30727000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>24578000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>32926000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>32597000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>27775000.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>739000</v>
+      </c>
+      <c r="C3">
+        <v>395000</v>
+      </c>
+      <c r="D3">
         <v>3138000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1612000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1224000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>352000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1544140</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1080000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>349000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>447000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1349000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1087000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>152000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>553000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>20277076</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>171000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>26668000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>10632000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2171380</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>327000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>44000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>31000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>14097730</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1180000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3618340</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>59000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>64543000.0</v>
+      </c>
+      <c r="C6">
+        <v>-45186000.0</v>
+      </c>
+      <c r="D6">
         <v>15164000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2804000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-765000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-27446000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-6017540.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-26743000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>12052000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-36146000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>42599000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-29244000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>29617000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-40344000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>17984000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-11144000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>7897000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-22461000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-12277660.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-42577000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-42674000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-40494000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>18631970.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-20950000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2199000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-8348000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6050110.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>4778000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-4000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-13000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>71086000.0</v>
+      </c>
+      <c r="C7">
+        <v>-68424000.0</v>
+      </c>
+      <c r="D7">
         <v>-4463000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-25043000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-43920000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-79633000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-31745600.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-36304000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>8006000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-48863000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>44596000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-30902000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-14840000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-47095000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>42786260.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>20541000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>16773000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-9660000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-61804490.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-80456000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-87028000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-37344000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>31412250.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>4983000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-3638000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>18529000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-35367300.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>51290000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-45453000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>52815000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>94000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9">
         <v>-50000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>3000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>19000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>98216000.0</v>
+      </c>
+      <c r="C10">
+        <v>-99304000.0</v>
+      </c>
+      <c r="D10">
         <v>13251000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3935000.0</v>
       </c>
-      <c r="D10"/>
-      <c r="E10">
+      <c r="F10"/>
+      <c r="G10">
         <v>18573000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>6375729.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-31122000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>39268000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-46867000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1601000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>8416000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-9004000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1175000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>10736000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>12442000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>86078000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-94473000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>73612442.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-61740000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2400000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-35705000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3454986.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4191000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-8347000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>9262000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-10183496.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1383000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>17000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-15000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-11000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-8778000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1132000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-5315000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>-244000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-977000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-3636000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4818000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>1131000.0</v>
+      </c>
+      <c r="C14">
+        <v>1125000.0</v>
+      </c>
+      <c r="D14">
         <v>5502000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>4378000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3254000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1203000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4860130.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3587000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1197000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1199000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1191000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1188000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1164000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1159000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1159000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1189000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1995000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>951000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3749910.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2816000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1886000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>948000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3393760.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2498000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1641000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>822000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3295030.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>662000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>144</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15">
         <v>2005000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2005000.0</v>
       </c>
-      <c r="D15"/>
-[...1 lines deleted...]
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
         <v>1603880.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1604000.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15">
         <v>1202910.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>1203000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>85150000.0</v>
+      </c>
+      <c r="C16">
+        <v>20456000.0</v>
+      </c>
+      <c r="D16">
         <v>65789000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>47821000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>49860000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>23179000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>50625062.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>29900000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>32457000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>20574000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>56643000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>14027000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>43292000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>13675000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>54018184.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>36033000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>47177000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>16819000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>39280439.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>8981000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>8884000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>11064000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>51558097.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>11976000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>30727000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>24578000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>32926132.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>32597000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>27775000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>91675000.0</v>
+      </c>
+      <c r="C18">
+        <v>-67914000.0</v>
+      </c>
+      <c r="D18">
         <v>16640000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>27570000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="F18"/>
+      <c r="G18">
         <v>-63462000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>14996878.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>13174000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>13029000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-45356000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>47064000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-29802000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>36150000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-43682000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>18668735.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>35599000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>26042000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-17435000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>38542813.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>8077000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-41352000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-38486000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>18168270.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>9331000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-18069000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>24621000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-42014565.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19">
         <v>-352000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-489191.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-270000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-236000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-447000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1344000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1087000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-879000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-537000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>695069.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-171000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-16036000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-10625000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1844868.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-283000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-12000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-30000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-12911732.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1177000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>13000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-2000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-3214298.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-56000.0</v>
       </c>
-      <c r="AB19"/>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-23850000.0</v>
+      </c>
+      <c r="C21">
+        <v>23198000.0</v>
+      </c>
+      <c r="D21">
         <v>1975000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-26976000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="F21"/>
+      <c r="G21">
         <v>36831000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6130996.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-13890000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-660000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9635000.0</v>
       </c>
-      <c r="J21"/>
-[...1 lines deleted...]
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-6528000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3221000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3221000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-46024000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>16041000.0</v>
+      </c>
+      <c r="C22">
+        <v>437000.0</v>
+      </c>
+      <c r="D22">
         <v>23633000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>27599000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>19816000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13769000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>25143100.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>11633000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4040000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>3356000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-653000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>3641000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2602000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2099000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-5021434.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>22541000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>16161000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-2362000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>24830680.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>5886000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5167000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-1290000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>10801670.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>8979000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>8525000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>5416000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>4561430.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1827000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23">
         <v>153150.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23">
         <v>7797840.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>51000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>51000.0</v>
       </c>
-      <c r="D24"/>
-[...1 lines deleted...]
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>101950.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>127000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>-727000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-727000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-19582007.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-19582007.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>7000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>7000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1510.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>20000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>14000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>14000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>287040.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>138000.0</v>
+      </c>
+      <c r="C25">
+        <v>95000.0</v>
+      </c>
+      <c r="D25">
         <v>150000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>47000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="F25">
+        <v>199000.0</v>
+      </c>
+      <c r="G25">
         <v>446000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>180397.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-171000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>150000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>63000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>210000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>250000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>65000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>402000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>371273.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>243000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>845000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>358000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>284518.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>499000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>834000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>140000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>836026.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>206000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>215000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>242000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>772172.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>156</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
         <v>-6972000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-8483000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>20956000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>36384000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1966020.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-7809000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28">
         <v>-6528000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3221000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-8676000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-47227000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-904000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-5075000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>20423550.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>29168000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>37130000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2033000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-15329000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-36919000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-9187000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-33251000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>23362480.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>11000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>8000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>92414000.0</v>
+      </c>
+      <c r="C29">
+        <v>-67519000.0</v>
+      </c>
+      <c r="D29">
         <v>25436000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>7270000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-20688000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-63110000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2611980.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-18073000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>13378000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-44909000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>48413000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-28715000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>37029000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-43129000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-43129000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>35770000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>35275000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-6803000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-31046810.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-71434000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-79794000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-38455000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>48149000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>17063000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>6555000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>24623000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-26082230.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>22482000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-15000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-20000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-3000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>158</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30">
         <v>-3087000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1561000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1224000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-352000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1442190.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-953000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30">
         <v>-879000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-537000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-537000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-171000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-26661000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-10625000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2169870.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-325000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-42000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-30000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-14077730.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1166000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>11000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-3331300.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>