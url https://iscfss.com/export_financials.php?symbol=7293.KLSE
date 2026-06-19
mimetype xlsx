--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>2019-01-31</t>
   </si>
   <si>
     <t>2018-01-31</t>
   </si>
@@ -938,82 +941,83 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1033,3238 +1037,3386 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>782000000.0</v>
+      </c>
+      <c r="C2">
         <v>1336000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>587000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>462000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>178000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>148000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>147581000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>112800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>30302000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15869000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12805000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>39956000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>48987000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>40868000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>30883933.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>67473574.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>33169418.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>17427210.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>18890659.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>23778083.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>30158544.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>25</v>
+      </c>
+      <c r="B5">
+        <v>-701000000.0</v>
+      </c>
       <c r="C5">
-        <v>1138000000.0</v>
+        <v>354000000.0</v>
       </c>
       <c r="D5">
+        <v>1117000000.0</v>
+      </c>
+      <c r="E5">
         <v>86000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-277000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-395758000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-328632000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>86841000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>245774000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>65377000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
+        <v>80000000.0</v>
+      </c>
+      <c r="C7">
         <v>79000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>106000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>89000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>23000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>27000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>31393000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1375000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>797000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
+        <v>4869000000.0</v>
+      </c>
+      <c r="C8">
         <v>2414000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2241000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2220000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1134000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1126000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1106639000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1101090000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>553063000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>4528000000.0</v>
+      </c>
+      <c r="C10">
         <v>2679000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3063000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1507000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2859000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1329000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>886358000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1217279000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>637120000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>513544000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>408111000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>287863000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>200080000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23837041.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30333442.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9072546.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6288102.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3524304.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7503433.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4553047.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2311051.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>5347000000.0</v>
+      </c>
+      <c r="C12">
         <v>2742000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3137000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1660000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2873000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1558000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1075120000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1289505000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>717021000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>540840000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>485027000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>287873000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>200093000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23880741.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>30380372.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9109886.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6337742.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3555764.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7572433.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4622047.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2380051.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
+        <v>2772000000.0</v>
+      </c>
+      <c r="C13">
         <v>2414000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2241000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2220000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1134000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1126000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1106639000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1101090000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1099490000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1099462000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>546399000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>516399000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>258200000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>200355100.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>75347200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68497500.0</v>
       </c>
       <c r="Q13">
         <v>68497500.0</v>
       </c>
       <c r="R13">
         <v>68497500.0</v>
       </c>
       <c r="S13">
         <v>68497500.0</v>
       </c>
       <c r="T13">
-        <v>43828000.0</v>
+        <v>68497500.0</v>
       </c>
       <c r="U13">
         <v>43828000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13">
+        <v>43828000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
+        <v>2875945000.0</v>
+      </c>
+      <c r="C14">
         <v>2983053000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2942889000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2457400540.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2463732575.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2523431341.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2483193274.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2542307610.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2512545663.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2508567433.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2455398584.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2186933628.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1583181415.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1416442417.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>522684359.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>715281140.0</v>
       </c>
       <c r="Q14">
         <v>715281140.0</v>
       </c>
       <c r="R14">
         <v>715281140.0</v>
       </c>
       <c r="S14">
+        <v>715281140.0</v>
+      </c>
+      <c r="T14">
         <v>714150443.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>730098965.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>732976661.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>36</v>
+      </c>
+      <c r="B16">
+        <v>76000000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>55000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>37000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>33000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>51668000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>73806000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>27121000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>8000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>240000000.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>118178.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>129166.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>40969.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>65980.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>53688.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>79203.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>163454.0</v>
       </c>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21">
+        <v>310000000.0</v>
+      </c>
+      <c r="C21">
         <v>166000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>229000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>251000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>296000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>338000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>394848000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>401468000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>23660000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>27611000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22540000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13780000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4529000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4630538.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4612193.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5696401.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>63000000.0</v>
+      </c>
+      <c r="C22">
         <v>54000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>77000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>22080000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9926000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4378000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5309000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3585000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27595000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>40041000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>680178.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>655484.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>628493.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>658558.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>691007.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>264370.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>345823.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>396718.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>29635000000.0</v>
+      </c>
+      <c r="C23">
         <v>25501000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>28692000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>19259000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15205000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11886000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9515405000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8083300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6450419000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6290329000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4839810000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2488216000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2143274000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>800898411.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>495593814.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>385130655.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>241372796.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>206080040.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>237248672.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>195543605.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>244686757.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24">
+        <v>16435000000.0</v>
+      </c>
+      <c r="C24">
         <v>14807000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>14938000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8390000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8110000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5312000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3354359000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2747342000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2646901000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3170331000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1596000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>469000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>663000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>137000000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B25">
+        <v>16495000000.0</v>
+      </c>
+      <c r="C25">
         <v>14856000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>15009000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8458000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8119000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5325000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3373005000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2748368000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2647066000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3170819000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1444630000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>600000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>396000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>456000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>194000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>17612000000.0</v>
+      </c>
+      <c r="C28">
         <v>13454000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13362000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8166000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5922000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4804000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2975438000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1932451000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2373038000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2879629000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1246040000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>535314000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1090053000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>424704280.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>221608626.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>180883229.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>91845793.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>73328654.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>117759116.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>90020104.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>142579551.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>25090000000.0</v>
+      </c>
+      <c r="C29">
         <v>23159000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23562000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15508000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13012000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9793000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7314035000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6469652000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5642221000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>1704000000.0</v>
+      </c>
+      <c r="C30">
         <v>1217000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1265000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>644000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>575000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>280404000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-493409000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>348590000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>147481000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>201536000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>416195000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>376455000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>288283000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>250517055.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>234452632.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>157071075.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>131538870.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>155214137.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>115370161.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>171432133.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>5673000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3957000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3349000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3089000000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>5178000000.0</v>
+      </c>
+      <c r="C32">
         <v>1658000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>207000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-75000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1973000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>826000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>680098000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>530135000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>473016000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
-    </row>
-    <row r="33" spans="1:21">
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>21271000000.0</v>
+      </c>
+      <c r="C33">
         <v>21059000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>23914000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>15744000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11609000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9208000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>7320986000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6234458000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5216052000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5405512000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3629832000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1603243000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1449680000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>446023126.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>195388449.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>138397633.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>74768908.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>70162245.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>71551829.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>72785210.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>68159878.0</v>
       </c>
     </row>
-    <row r="34" spans="1:21">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-    </row>
-    <row r="35" spans="1:21">
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>21063000000.0</v>
+      </c>
+      <c r="C35">
         <v>15330000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17931000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9211000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8842000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6008000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4227215000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3140616000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3055910000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3304863000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1667964000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>541146000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>762792000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>142202077.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>75280753.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>48746931.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>8470962.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6454526.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>7551010.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>7109485.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>9186375.0</v>
       </c>
     </row>
-    <row r="36" spans="1:21">
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36">
+        <v>23000000.0</v>
+      </c>
+      <c r="C36">
         <v>14357000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>29000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10870000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6958000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4661000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1776304000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>122257000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>15165000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>67392000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>86333000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>29608000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>17149000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>15218700.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>15511930.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10500559.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>21184944.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>21533429.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>30586731.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>24335176.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>16167591.0</v>
       </c>
     </row>
-    <row r="37" spans="1:21">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-    </row>
-    <row r="38" spans="1:21">
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B38">
+        <v>226000000.0</v>
+      </c>
+      <c r="C38">
         <v>470000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-105000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>604000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>251000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>15000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>69990000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>14754000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>15165000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
-    </row>
-    <row r="39" spans="1:21">
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39">
+        <v>1250000000.0</v>
+      </c>
+      <c r="C39">
         <v>429000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>299000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>78000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>50000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1097000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1097219000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1042820000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>162738000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>70809000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>511754000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>46277000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>9420000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3755285.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>18652454.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2542011.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3486513.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>132154.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2645903.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2420364.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2317977.0</v>
       </c>
     </row>
-    <row r="40" spans="1:21">
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>701000000.0</v>
+      </c>
+      <c r="C40">
         <v>90000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2369000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1834000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>351000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1190000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>877949000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>701916000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>296796000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>305581000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>663966000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>86824000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>156512000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>24257501.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>51661882.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3009514.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1258092.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6279430.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1036701.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1092909.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2594887.0</v>
       </c>
     </row>
-    <row r="41" spans="1:21">
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>592000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>511000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>479000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>715000000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-    </row>
-    <row r="42" spans="1:21">
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42">
+        <v>-696000000.0</v>
+      </c>
+      <c r="C42">
         <v>1859000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>746000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1888000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1964000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1530000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1326574000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1203424000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>706370000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>670601000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1055900000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>479380000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>130285000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>92421495.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>4368998.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>53867572.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>37054174.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>31255164.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>19728283.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>587061.0</v>
       </c>
       <c r="U42">
         <v>587061.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:21">
+      <c r="V42">
+        <v>587061.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
-    </row>
-    <row r="44" spans="1:21">
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-    </row>
-    <row r="45" spans="1:21">
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45">
+        <v>4335000000.0</v>
+      </c>
+      <c r="C45">
         <v>5490000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5988000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5060000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4789000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4658000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6226171000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-    </row>
-    <row r="46" spans="1:21">
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>3396000000.0</v>
+      </c>
+      <c r="C46">
         <v>4421000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4855000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4271000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3822000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4006000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4843583000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5298201000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4535241000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4609661000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2997573000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1158000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1023958000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>232312846.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>145372841.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>121519338.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>53391290.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>48494296.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>40880410.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>48339830.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>51087832.0</v>
       </c>
     </row>
-    <row r="47" spans="1:21">
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B47">
+        <v>3396000000.0</v>
+      </c>
+      <c r="C47">
         <v>4420000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>4855000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4266000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3822000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4006000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4843583000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5298201000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>4535241000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>4609661000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>2997573000.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
-    </row>
-    <row r="48" spans="1:21">
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>3752000000.0</v>
+      </c>
+      <c r="C48">
         <v>2832000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2462000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1730000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1364000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1164000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1050419000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1016783000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>826703000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>636110000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>649235000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>454731000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>146642000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>84000000.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
-    </row>
-    <row r="49" spans="1:21">
+      <c r="V48"/>
+    </row>
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-    </row>
-    <row r="50" spans="1:21">
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50">
+        <v>1587000000.0</v>
+      </c>
+      <c r="C50">
         <v>1247000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1381000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1236000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>648000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>794000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>476044000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>401013000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>362757000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>222045000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1830000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>824000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1376000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>450000000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-    </row>
-    <row r="51" spans="1:21">
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51">
+        <v>22140000000.0</v>
+      </c>
+      <c r="C51">
         <v>16133000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>16425000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>9715000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8781000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6133000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3861796000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3149730000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3010158000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3393173000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1654151000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>823177000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1290133000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>448541321.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>251942068.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>189955775.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>98133895.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>76852958.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>125262549.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>94573151.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>144890602.0</v>
       </c>
     </row>
-    <row r="52" spans="1:21">
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
+        <v>1627000000.0</v>
+      </c>
+      <c r="C52">
         <v>1277000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1416000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1257000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>808000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>489000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>488791000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>401362000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>363092000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>222354000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>207521000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>348584000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>621739000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>309135000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>180025315.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>143947844.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>92644933.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>73898432.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>120879539.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>89513666.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>138076227.0</v>
       </c>
     </row>
-    <row r="53" spans="1:21">
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53">
+        <v>811000000.0</v>
+      </c>
+      <c r="C53">
         <v>63000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>74000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>153000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>14000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>229000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>188762000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>72226000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>79901000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>27296000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>76916000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>10000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>13000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>43700.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>46930.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>37340.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>49640.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>31460.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="T53">
         <v>69000.0</v>
       </c>
       <c r="U53">
         <v>69000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:21">
+      <c r="V53">
+        <v>69000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
-    </row>
-    <row r="55" spans="1:21">
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>29635000000.0</v>
+      </c>
+      <c r="C55">
         <v>25501000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>28692000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>19259000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>15205000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11886000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>9515405000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8083300000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6450419000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6290329000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4839810000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2488216000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2143274000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>800898411.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>495593814.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>385130655.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>241372796.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>206080040.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>237248672.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>195543605.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>244686757.0</v>
       </c>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>8364000000.0</v>
+      </c>
+      <c r="C56">
         <v>4442000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4778000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3515000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3596000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2678000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2194419000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1848842000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1234367000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>884817000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1209978000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>884973000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>693594000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>354875285.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>300205365.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>246733022.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>166603888.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>135917795.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>165696843.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>122758395.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>176526879.0</v>
       </c>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>3186000000.0</v>
+      </c>
+      <c r="C57">
         <v>2784000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4575000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3590000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1623000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1852000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1514321000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1318707000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>761351000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>579293000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>918462000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>487561000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>839436000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>374907895.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>263362130.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>214430932.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>127072443.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>99037902.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>140806899.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>114384658.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>172414751.0</v>
       </c>
     </row>
-    <row r="58" spans="1:21">
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>24249000000.0</v>
+      </c>
+      <c r="C58">
         <v>18114000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>22507000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12801000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>10465000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7860000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5741536000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4459323000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3817261000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3884156000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2586426000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1028707000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1602228000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>517109972.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>338642883.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>263177863.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>135543405.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>105492428.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>148357909.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>121494143.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>181601126.0</v>
       </c>
     </row>
-    <row r="59" spans="1:21">
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
-    </row>
-    <row r="60" spans="1:21">
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>5127000000.0</v>
+      </c>
+      <c r="C60">
         <v>7105000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5449000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5924000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4254000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3687000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3483632000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3321297000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2632563000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2406173000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2251534000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1450510000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>535127000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>281232495.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>157275443.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>121938072.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>105551674.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>99752664.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>88225783.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>74049462.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>63085631.0</v>
       </c>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
+      <c r="E61"/>
+      <c r="F61">
         <v>-179000000.0</v>
       </c>
-      <c r="F61">
+      <c r="G61">
         <v>-174000000.0</v>
       </c>
-      <c r="G61">
+      <c r="H61">
         <v>-125343000.0</v>
       </c>
-      <c r="H61">
+      <c r="I61">
         <v>-43829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12633000.0</v>
       </c>
       <c r="J61">
         <v>-12633000.0</v>
       </c>
-      <c r="K61"/>
+      <c r="K61">
+        <v>-12633000.0</v>
+      </c>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-    </row>
-    <row r="62" spans="1:21">
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>782000000.0</v>
+      </c>
+      <c r="C2">
         <v>773000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>993000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1133000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1336000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1634000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2146000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2508000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2909000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3128000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2698000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2074000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>462000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1962000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1358000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1303000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>808000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1043000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1084000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>997000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>817000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>545914000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>528508000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>486519000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>148000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>297257000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>305754000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>295091000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>112800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>302942000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>189894000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>303781000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30302000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>305594000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>311616000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>518465000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15869000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>282190000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>195943000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>218301000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12805000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>223704000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>219069000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>238570000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>39956000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>70941000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>96206000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>202822000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>48987000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>97301000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>98786000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>61374000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>40868000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>74174000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>80312000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>78848000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4277,54 +4429,55 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4337,144 +4490,152 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5">
+        <v>-701000000.0</v>
+      </c>
+      <c r="C5">
         <v>1012000000.0</v>
       </c>
-      <c r="C5"/>
-[...1 lines deleted...]
-      <c r="E5"/>
+      <c r="D5">
+        <v>-13000000.0</v>
+      </c>
+      <c r="E5">
+        <v>116000000.0</v>
+      </c>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>853000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1251000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1138000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1447000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1052000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>825000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>551000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1250000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>574000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>522000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>86000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-32000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-110000000.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4487,262 +4648,269 @@
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
+        <v>80000000.0</v>
+      </c>
+      <c r="C7">
         <v>65000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>63000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>71000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>79000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>80000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>91000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>99000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>106000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>107000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>98000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>92000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>89000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>76000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>67000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>31000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>23000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>17000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>26000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>25000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>27000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>29870000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>25996000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>28104000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>31393000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>24200000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
+        <v>4869000000.0</v>
+      </c>
+      <c r="C8">
         <v>3997000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>3965000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2415000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2414000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2571000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2525000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2522000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2241000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2240000000.0</v>
       </c>
       <c r="K8">
         <v>2240000000.0</v>
       </c>
       <c r="L8">
         <v>2240000000.0</v>
       </c>
       <c r="M8">
+        <v>2240000000.0</v>
+      </c>
+      <c r="N8">
         <v>2220000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2327000000.0</v>
       </c>
       <c r="O8">
         <v>2327000000.0</v>
       </c>
       <c r="P8">
+        <v>2327000000.0</v>
+      </c>
+      <c r="Q8">
         <v>1145000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1134000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127000000.0</v>
       </c>
       <c r="S8">
         <v>1127000000.0</v>
       </c>
       <c r="T8">
         <v>1127000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1127000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4755,224 +4923,228 @@
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>4528000000.0</v>
+      </c>
+      <c r="C10">
         <v>2649000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4257000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2507000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2679000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2837000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3836000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1948000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3063000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2844000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1191000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2020000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1507000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2155000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3847000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3163000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2859000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1945000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1946000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1850000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1329000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2294080000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2532644000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2039363000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>886358000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>992705000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1685908000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1730884000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1217279000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1066615000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1071285000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>580484000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>637120000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>747511000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>615757000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>632764000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>513544000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>608694000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>634738000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>434126000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>408111000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>559037000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>755928000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>326502000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>287863000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>412728000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>461230000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>271015000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>200080000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>61803000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>73142000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>36646000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>23837041.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5505000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>18638000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2808000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4985,564 +5157,574 @@
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>5347000000.0</v>
+      </c>
+      <c r="C12">
         <v>2720000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4313000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2564000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2742000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2986000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3873000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2228000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3119000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3043000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1191000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2020000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1660000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2274000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3861000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3177000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2873000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2075000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2045000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2012000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1558000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2402026000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2639119000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2211514000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1075120000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1183178000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1900622000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1787987000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1289505000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1119140000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1138716000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>660118000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>717021000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>763175000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>631550000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>651920000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>540840000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>647487000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>696261000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>494106000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>485027000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>559037000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>755938000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>326512000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>287873000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>412739000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>461242000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>271028000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>200093000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>61816000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>73188000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>36691000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>23880741.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5554000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>18687000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2852000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>2772000000.0</v>
       </c>
       <c r="C13">
+        <v>2772000000.0</v>
+      </c>
+      <c r="D13">
         <v>2762000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2415000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2414000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2571000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2525000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2522000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2241000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2240000000.0</v>
       </c>
       <c r="K13">
         <v>2240000000.0</v>
       </c>
       <c r="L13">
         <v>2240000000.0</v>
       </c>
       <c r="M13">
+        <v>2240000000.0</v>
+      </c>
+      <c r="N13">
         <v>2220000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2327000000.0</v>
       </c>
       <c r="O13">
         <v>2327000000.0</v>
       </c>
       <c r="P13">
+        <v>2327000000.0</v>
+      </c>
+      <c r="Q13">
         <v>1145000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1134000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127000000.0</v>
       </c>
       <c r="S13">
         <v>1127000000.0</v>
       </c>
       <c r="T13">
         <v>1127000000.0</v>
       </c>
       <c r="U13">
+        <v>1127000000.0</v>
+      </c>
+      <c r="V13">
         <v>1126000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1123486000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1116023000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1110484000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1106639000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1103922000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1102614000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1101737000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1101090000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1100348000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1100241000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1100061000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1099490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1099462000.0</v>
       </c>
       <c r="AI13">
         <v>1099462000.0</v>
       </c>
       <c r="AJ13">
         <v>1099462000.0</v>
       </c>
       <c r="AK13">
         <v>1099462000.0</v>
       </c>
       <c r="AL13">
-        <v>546399000.0</v>
+        <v>1099462000.0</v>
       </c>
       <c r="AM13">
         <v>546399000.0</v>
       </c>
       <c r="AN13">
         <v>546399000.0</v>
       </c>
       <c r="AO13">
         <v>546399000.0</v>
       </c>
       <c r="AP13">
         <v>546399000.0</v>
       </c>
       <c r="AQ13">
         <v>546399000.0</v>
       </c>
       <c r="AR13">
-        <v>516399000.0</v>
+        <v>546399000.0</v>
       </c>
       <c r="AS13">
         <v>516399000.0</v>
       </c>
       <c r="AT13">
         <v>516399000.0</v>
       </c>
       <c r="AU13">
         <v>516399000.0</v>
       </c>
       <c r="AV13">
-        <v>258200000.0</v>
+        <v>516399000.0</v>
       </c>
       <c r="AW13">
         <v>258200000.0</v>
       </c>
       <c r="AX13">
-        <v>220391000.0</v>
+        <v>258200000.0</v>
       </c>
       <c r="AY13">
         <v>220391000.0</v>
       </c>
       <c r="AZ13">
+        <v>220391000.0</v>
+      </c>
+      <c r="BA13">
         <v>200355000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>200355100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200355000.0</v>
       </c>
       <c r="BC13">
         <v>200355000.0</v>
       </c>
       <c r="BD13">
+        <v>200355000.0</v>
+      </c>
+      <c r="BE13">
         <v>188368000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:56">
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
+        <v>2922504000.0</v>
+      </c>
+      <c r="C14">
         <v>2919895000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2867258000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2795825000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2968026000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2998080000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3027623000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2983681000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2943778000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2945331000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2949529000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2948885000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2898969000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2502134000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2616186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2451840265.0</v>
       </c>
       <c r="Q14">
         <v>2451840265.0</v>
       </c>
       <c r="R14">
+        <v>2451840265.0</v>
+      </c>
+      <c r="S14">
         <v>2274308000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2274604000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2539677699.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2457628141.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2466663716.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2468886371.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2471562300.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2529049911.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2565677699.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2565723716.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2543287787.0</v>
       </c>
       <c r="AC14">
         <v>2543287787.0</v>
       </c>
       <c r="AD14">
+        <v>2543287787.0</v>
+      </c>
+      <c r="AE14">
         <v>2534763008.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2531707433.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2515251504.0</v>
       </c>
       <c r="AG14">
         <v>2515251504.0</v>
       </c>
       <c r="AH14">
-        <v>2513005840.0</v>
+        <v>2515251504.0</v>
       </c>
       <c r="AI14">
         <v>2513005840.0</v>
       </c>
       <c r="AJ14">
         <v>2513005840.0</v>
       </c>
       <c r="AK14">
         <v>2513005840.0</v>
       </c>
       <c r="AL14">
+        <v>2513005840.0</v>
+      </c>
+      <c r="AM14">
         <v>2506968318.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2509020708.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2512660708.0</v>
       </c>
       <c r="AO14">
         <v>2512660708.0</v>
       </c>
       <c r="AP14">
-        <v>2455398584.0</v>
+        <v>2512660708.0</v>
       </c>
       <c r="AQ14">
         <v>2455398584.0</v>
       </c>
       <c r="AR14">
-        <v>2376349380.0</v>
+        <v>2455398584.0</v>
       </c>
       <c r="AS14">
         <v>2376349380.0</v>
       </c>
       <c r="AT14">
-        <v>2186933628.0</v>
+        <v>2376349380.0</v>
       </c>
       <c r="AU14">
         <v>2186933628.0</v>
       </c>
       <c r="AV14">
         <v>2186933628.0</v>
       </c>
       <c r="AW14">
+        <v>2186933628.0</v>
+      </c>
+      <c r="AX14">
         <v>1863806509.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583181415.0</v>
       </c>
       <c r="AY14">
         <v>1583181415.0</v>
       </c>
       <c r="AZ14">
-        <v>1446254659.0</v>
+        <v>1583181415.0</v>
       </c>
       <c r="BA14">
         <v>1446254659.0</v>
       </c>
       <c r="BB14">
-        <v>1416442417.0</v>
+        <v>1446254659.0</v>
       </c>
       <c r="BC14">
         <v>1416442417.0</v>
       </c>
       <c r="BD14">
+        <v>1416442417.0</v>
+      </c>
+      <c r="BE14">
         <v>1357099453.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5555,128 +5737,132 @@
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>36</v>
+      </c>
+      <c r="B16">
+        <v>76000000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>50000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>51000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>55000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>38000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>526000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>928000000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5689,116 +5875,118 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>8000000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5811,54 +5999,55 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -5871,858 +6060,875 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21">
+        <v>310000000.0</v>
+      </c>
+      <c r="C21">
         <v>342000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>358000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>347000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>166000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>173000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>192000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>229000000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>242000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>252000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>251000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>291000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296000000.0</v>
       </c>
       <c r="Q21">
         <v>296000000.0</v>
       </c>
       <c r="R21">
+        <v>296000000.0</v>
+      </c>
+      <c r="S21">
         <v>307000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>327000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>331000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>338000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>362468000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>382846000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>403738000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>394848000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>488557000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>401765000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>403977000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>401468000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>401633000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>329669000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>292711000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>23660000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>334957000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>26854000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>27089000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>27611000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>25574000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>24578000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>23277000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>22540000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>22133000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>21478000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>15328000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>13780000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4464000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4485000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4506000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4529000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4553000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4579000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4604000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4630538.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4657000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4684000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4703000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>63000000.0</v>
+      </c>
+      <c r="C22">
         <v>14000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>112000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>74000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>54000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>106000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="I22">
         <v>77000000.0</v>
       </c>
       <c r="J22">
+        <v>77000000.0</v>
+      </c>
+      <c r="K22">
         <v>37000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>26000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>25000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="P22">
         <v>1000000.0</v>
       </c>
       <c r="Q22">
         <v>1000000.0</v>
       </c>
       <c r="R22">
+        <v>1000000.0</v>
+      </c>
+      <c r="S22">
         <v>3000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="U22">
         <v>3000000.0</v>
       </c>
       <c r="V22">
+        <v>3000000.0</v>
+      </c>
+      <c r="W22">
         <v>3624000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1817000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4866000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>22080000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8400000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>9845000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10781000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9926000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3998000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4410000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4298000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4378000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4657000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4772000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10304000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5309000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5256000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4717000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3585000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4124000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>30552000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>27945000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>27595000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>41819000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>41145000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>39969000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>40041000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>653000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>930000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>920000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>680178.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>642000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>607000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>679000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>29635000000.0</v>
+      </c>
+      <c r="C23">
         <v>28141000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>27774000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>25808000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>25501000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>30075000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>31398000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>29374000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>28797000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>26801000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>22335000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>21117000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>19259000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20499000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19028000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16849000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>15205000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>13933000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13662000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>12585000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11886000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11492068000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11661204000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10990668000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9515405000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9472537000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9213973000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8948772000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8083300000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7790654000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7580191000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6417901000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6450419000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6727884000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6642198000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6487795000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6290329000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5570994000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5113753000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4864842000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4839810000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4233244000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3541189000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2635139000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2488216000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2315337000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2326829000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2137772000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2143274000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>943695000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>939904000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>806580000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>800898411.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>735527000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>690894000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>629637000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24">
+        <v>16435000000.0</v>
+      </c>
+      <c r="C24">
         <v>16296000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>16000000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>14957000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>14807000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17909000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18081000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13120000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>14938000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>12786000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9483000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8912000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8390000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8838000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>8621000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>8587000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8110000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5037000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5318000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5263000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5312000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5329381000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5125584000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4456056000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3354359000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3542523000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3402961000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3307617000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2747342000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>1988000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1596000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>782000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>882000000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B25">
+        <v>16495000000.0</v>
+      </c>
+      <c r="C25">
         <v>16338000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16039000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14998000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14856000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17955000000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>9559000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8983000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8458000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8883000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8661000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8595000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8119000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5043000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5329000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5275000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5325000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5344269000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>4471439000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3373005000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3553108000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3418824000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3321982000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2748368000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>591000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>600000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>599000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>463000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6735,834 +6941,851 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>17612000000.0</v>
+      </c>
+      <c r="C28">
         <v>18129000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13060000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14126000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13454000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16616000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15835000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16647000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15154000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11685000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9965000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8589000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8166000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8308000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6241000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6167000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5922000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5467000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5227000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4619000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4804000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3666313000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3148770000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3051515000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2975438000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2917352000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2028438000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1944349000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1932451000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1732604000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1637810000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2385821000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2373038000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2421357000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2703036000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2733801000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2879629000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2030168000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1736875000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1606831000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1246040000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>669573000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>682189000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>517566000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>535314000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>436112000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>508096000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>976783000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1090053000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>401097000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>389692000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>408253000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>424704280.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>379694000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>319141000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>304593000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>25090000000.0</v>
+      </c>
+      <c r="C29">
         <v>24983000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>24745000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23774000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23159000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26546000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>27167000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>24528000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23562000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>21752000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17841000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16907000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15508000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16630000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15946000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14062000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13012000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11527000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11227000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10377000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9793000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9648917000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9342031000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8560664000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7314035000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>1704000000.0</v>
+      </c>
+      <c r="C30">
         <v>1699000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1050000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1317000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1217000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1464000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1544000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1364000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1265000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>872000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>990000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1110000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1023000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1344000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>905000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>642000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>644000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>685000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>645000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>617000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>575000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>774198000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>664538000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>745195000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>548116000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>488557000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>502503000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>542592000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>433367000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>401633000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>329669000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>292711000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>348590000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>334957000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>268683000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>188703000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>237155000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>144716000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>187375000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>172595000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-210297000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>173103000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>424041000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>431422000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>563250000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>402306000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>408094000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>383294000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5768000.0</v>
       </c>
-      <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-82456.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
-    </row>
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+    </row>
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>6541000000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>5673000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5952000000.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>5178000000.0</v>
+      </c>
+      <c r="C32">
         <v>2306000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3462000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1412000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1658000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1912000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2007000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-2265000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>207000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-646000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-1937000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-851000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-75000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>569000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2373000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1993000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1973000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-728000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-391000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>292000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>826000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1797298000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2160894000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1390524000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>680098000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+    </row>
+    <row r="33" spans="1:57">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>21271000000.0</v>
+      </c>
+      <c r="C33">
         <v>23547000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>21850000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>21401000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>21059000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24813000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>25514000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>25356000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>23914000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>22496000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>19841000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>17631000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>15744000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>16282000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>13742000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>12683000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>11609000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>11095000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>10907000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>9903000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>9208000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>8258619000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>8065897000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>7915769000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>7320986000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>7199540000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>6657211000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6495163000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>6234458000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5994263000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>5895520000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>5300416000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>5216052000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>5512386000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>5617306000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>5543182000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>5405512000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>4696566000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>4212779000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3740790000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3629832000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3041663000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2323037000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1821972000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1603243000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1418523000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1407969000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1434930000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1449680000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>505896000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>501361000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>451154000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>446023126.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>413044000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>361961000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>298245000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:56">
+    <row r="34" spans="1:57">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7575,394 +7798,401 @@
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+    </row>
+    <row r="35" spans="1:57">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>21063000000.0</v>
+      </c>
+      <c r="C35">
         <v>20102000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>16348000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>15334000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15330000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>18675000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>18952000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>16057000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>17931000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13871000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>10520000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9866000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9211000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>9926000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>9600000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>9345000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>8842000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5794000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6029000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5887000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6008000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>6035758000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6258831000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5538076000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4227215000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4333129000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4172050000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3797439000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3140616000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2858572000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2837499000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2938028000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3055910000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>3335525000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3455835000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3329234000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3304863000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2652091000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2374961000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2049143000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1667964000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>842644000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>943152000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>495084000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>541146000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>477972000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>638454000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>696906000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>762792000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>123275000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>133109000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>132353000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>142202077.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>147468000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>159164000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>129706000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:56">
+    <row r="36" spans="1:57">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36">
+        <v>23000000.0</v>
+      </c>
+      <c r="C36">
         <v>234000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>177000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>16619000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>14357000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>19763000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>19939000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="I36">
         <v>25000000.0</v>
       </c>
       <c r="J36">
+        <v>25000000.0</v>
+      </c>
+      <c r="K36">
         <v>17199000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="L36">
         <v>28000000.0</v>
       </c>
       <c r="M36">
+        <v>28000000.0</v>
+      </c>
+      <c r="N36">
         <v>10870000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10729000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>8814000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>7941000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6958000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>6449000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6117000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5309000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>4661000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3687581000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2332512000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1796445000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1776304000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>14140000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>14260000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>14602000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>122257000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>15382000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>15244000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>14984000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>15165000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>49723000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>49934000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>53397000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>67392000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>78325000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>100749000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>68855000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>86333000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>599375000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>34343000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>33221000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>29608000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>15166000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>15557000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>16165000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>17149000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>15188000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>15221000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>15220000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>15218700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15226000.0</v>
       </c>
       <c r="BC36">
         <v>15226000.0</v>
       </c>
       <c r="BD36">
+        <v>15226000.0</v>
+      </c>
+      <c r="BE36">
         <v>14899000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:56">
+    <row r="37" spans="1:57">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7975,738 +8205,752 @@
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+    </row>
+    <row r="38" spans="1:57">
       <c r="A38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B38">
+        <v>226000000.0</v>
+      </c>
+      <c r="C38">
         <v>460000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>453000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>297000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>462000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>297000000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>499000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>400000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>604000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>534000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>195000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>318000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>251000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>138000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>147000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>128000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>15000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>15621000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>15849000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>13259000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>69990000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>14140000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>14260000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>14602000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>14754000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
-    </row>
-    <row r="39" spans="1:56">
+      <c r="BE38"/>
+    </row>
+    <row r="39" spans="1:57">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39">
+        <v>1250000000.0</v>
+      </c>
+      <c r="C39">
         <v>161000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>449000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>452000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>429000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>706000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>387000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>349000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1568000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>353000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>366000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>329000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>310000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>633000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>532000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>368000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>78000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>75000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="U39">
         <v>50000000.0</v>
       </c>
       <c r="V39">
+        <v>50000000.0</v>
+      </c>
+      <c r="W39">
         <v>53601000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>289833000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>113324000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>159271000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>187937000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>144047000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>112838000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1042820000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>271620000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>211876000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>160358000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>162738000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>112192000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>119887000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>93686000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>218290000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>76969000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>12621000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>454351000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>931663000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>455317000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>7621000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>27288000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>520036000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>39950000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>8379000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>8551000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>459228000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>375330000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>364425000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>317815000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>330397000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>316287000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>309639000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>327861000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:56">
+    <row r="40" spans="1:57">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>701000000.0</v>
+      </c>
+      <c r="C40">
         <v>163000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>128000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>132000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>90000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>86000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>53000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>21000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>155000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>41000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>39000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>42000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>943000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>69000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>102000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>100000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>129000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>135000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>203000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>170000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>202000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>212257000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>246371000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>467760000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>778015000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>505313000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>473995000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>470297000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>701916000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>542998000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>490338000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>64639000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>296796000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>79700000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>62054000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>21097000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>305581000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>23704000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>24683000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>216474000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>663966000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>344848000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>18970000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>17909000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>86824000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>24718000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>24577000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>24622000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>156512000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>8113000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>8177000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>339000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>24257501.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2880000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>3274000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>497000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:57">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>961000000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>592000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1043000000.0</v>
       </c>
-      <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-    </row>
-    <row r="42" spans="1:56">
+      <c r="BE41"/>
+    </row>
+    <row r="42" spans="1:57">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42">
         <v>-696000000.0</v>
       </c>
       <c r="C42">
+        <v>1032000000.0</v>
+      </c>
+      <c r="D42">
         <v>1232000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1361000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1859000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1675000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2324000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-369000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>746000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2870000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2475000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2248000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1423000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>890000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>249000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>320000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1756000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-175000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3489000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3412000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1397000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-383907000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-384119000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-521872000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1326632000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-382248000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-402842000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1486180000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1203424000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1285475000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1316341000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>752407000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>706370000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>766438000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>574779000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>616822000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>670601000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1028285000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>981907000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>916653000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1055900000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1186898000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>683080000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>470682000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>479380000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>435730000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>423236000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>129610000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>130285000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>25657000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>31921000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-6753000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>80877495.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-10969000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-9210000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-13324000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:56">
+    <row r="43" spans="1:57">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8719,54 +8963,55 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+    </row>
+    <row r="44" spans="1:57">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8779,566 +9024,579 @@
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
-    </row>
-    <row r="45" spans="1:56">
+      <c r="BE44"/>
+    </row>
+    <row r="45" spans="1:57">
       <c r="A45" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>65</v>
+      </c>
+      <c r="B45">
+        <v>4335000000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>5490000000.0</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>5988000000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>5060000000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
-    </row>
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+    </row>
+    <row r="46" spans="1:57">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>3396000000.0</v>
+      </c>
+      <c r="C46">
         <v>4328000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4220000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4332000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4421000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4465000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4822000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4965000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4855000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4684000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4534000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4475000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4271000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4847000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4141000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3960000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3822000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3937000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4088000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4013000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4006000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3797574000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4927879000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5345042000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4843583000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>6254496000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>5720166000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5546054000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>5298201000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>4978839000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>4856162000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>4622956000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>4535241000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>4686384000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>4783149000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>4729218000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>4609661000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3945428000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3508481000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3116748000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2997573000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2420155000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1798580000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1356589000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1158000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1044465000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>946283000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>985507000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1023958000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>230758000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>238330000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>227378000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>232312846.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>230859000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>239068000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>233918000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:56">
+    <row r="47" spans="1:57">
       <c r="A47" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B47">
+        <v>3396000000.0</v>
+      </c>
+      <c r="C47">
         <v>4328000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>4220000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4332000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4420000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4465000000.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>4534000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>4475000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4266000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4847000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4141000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3960000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3822000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3937000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4088000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4013000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4006000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3797574000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>4927879000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5345042000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4843583000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>6254496000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>5720166000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5546054000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>5298201000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
-    </row>
-    <row r="48" spans="1:56">
+      <c r="BE47"/>
+    </row>
+    <row r="48" spans="1:57">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>3752000000.0</v>
+      </c>
+      <c r="C48">
         <v>3632000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3497000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3436000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2832000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2927000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2738000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2628000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2462000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2220000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2068000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1902000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1730000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1592000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1501000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1450000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1364000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1332000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1312000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1242000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1164000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1131140000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1107034000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1061603000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1050419000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1011561000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1035985000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1051565000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1016783000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>994873000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1044913000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>820247000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>826703000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>780816000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>743147000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>688827000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>636110000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>751963000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>718151000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>665078000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>649235000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>609853000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>543554000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>465176000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>454731000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>334504000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>207622000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>176938000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>146642000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>121375000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>110001000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>99750000.0</v>
       </c>
-      <c r="BA48"/>
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48">
         <v>79085000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>74334000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>64486000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:56">
+    <row r="49" spans="1:57">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9351,680 +9609,693 @@
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+    </row>
+    <row r="50" spans="1:57">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50">
+        <v>1587000000.0</v>
+      </c>
+      <c r="C50">
         <v>1251000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1254000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1605000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1247000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1464000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1499000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3435000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1381000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1636000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1575000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1605000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1236000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1549000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1400000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>712000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>648000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2358000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1829000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1181000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>794000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>601142000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>529834000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>606718000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>476044000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>343334000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
-      <c r="AN50">
+      <c r="AN50"/>
+      <c r="AO50">
         <v>2211000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>1830000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>1334000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>1439000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+    </row>
+    <row r="51" spans="1:57">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51">
+        <v>22140000000.0</v>
+      </c>
+      <c r="C51">
         <v>20778000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>17317000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>16633000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>16133000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>19453000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>19671000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>18595000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>18217000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>14529000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>11156000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10609000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>9715000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>10463000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>10088000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>9330000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>8781000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7412000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>7173000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>6469000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>6133000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5960393000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5681414000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>5090878000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3861796000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3910057000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3714346000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3675233000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3149730000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2799219000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2709095000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2966305000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3010158000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3168868000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3318793000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3366565000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3393173000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2638862000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2371613000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2040957000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1654151000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1228610000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1438117000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>844068000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>823177000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>848840000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>969326000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1247798000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1290133000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>462900000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>462834000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>444899000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>448541321.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>385199000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>337779000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>307401000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:56">
+    <row r="52" spans="1:57">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
+        <v>1627000000.0</v>
+      </c>
+      <c r="C52">
         <v>1274000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1278000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1635000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1277000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1498000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1543000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3474000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1416000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1671000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1597000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1626000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1257000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1580000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1427000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>735000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>662000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2369000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1844000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1194000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>808000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>616124000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>542586000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>619439000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>489000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>356949000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>295522000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>353251000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>401362000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>311169000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>238793000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>390360000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>363092000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>314640000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>358335000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>185215000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>222354000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>226446000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>225015000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>216994000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>207521000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>446628000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>555769000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>410010000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>348584000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>433649000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>402070000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>633126000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>621739000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>342015000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>332085000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>315040000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>309135000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>240831000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>181780000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>181008000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:56">
+    <row r="53" spans="1:57">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53">
+        <v>811000000.0</v>
+      </c>
+      <c r="C53">
         <v>71000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>56000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>57000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>63000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>149000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>37000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>280000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>56000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>199000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>-14508000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-12357000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>153000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="P53">
         <v>14000000.0</v>
       </c>
       <c r="Q53">
         <v>14000000.0</v>
       </c>
       <c r="R53">
+        <v>14000000.0</v>
+      </c>
+      <c r="S53">
         <v>130000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>99000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>162000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>229000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>107946000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>106475000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>172151000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>188762000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>190473000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>214714000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>57103000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>72226000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>52525000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>67431000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>79634000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>79901000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>15664000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>15793000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>19156000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>27296000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>38793000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>61523000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>59980000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>76916000.0</v>
       </c>
-      <c r="AP53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ53"/>
       <c r="AR53">
         <v>10000.0</v>
       </c>
       <c r="AS53">
         <v>10000.0</v>
       </c>
       <c r="AT53">
+        <v>10000.0</v>
+      </c>
+      <c r="AU53">
         <v>11000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="AW53">
         <v>13000.0</v>
       </c>
       <c r="AX53">
         <v>13000.0</v>
       </c>
       <c r="AY53">
+        <v>13000.0</v>
+      </c>
+      <c r="AZ53">
         <v>46000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>45000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>43700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="BC53">
         <v>49000.0</v>
       </c>
       <c r="BD53">
+        <v>49000.0</v>
+      </c>
+      <c r="BE53">
         <v>44000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:56">
+    <row r="54" spans="1:57">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10037,734 +10308,747 @@
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+    </row>
+    <row r="55" spans="1:57">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>29635000000.0</v>
+      </c>
+      <c r="C55">
         <v>28141000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>27774000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>25808000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>25501000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>30075000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>31398000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>29374000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>28797000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>26801000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>22335000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>21117000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>19259000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>20499000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>19028000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>16849000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>15205000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>13933000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>13662000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>12585000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>11886000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>11492068000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>11661204000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>10990668000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>9515405000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>9472537000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>9213973000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>8948772000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>8083300000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>7790654000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>7580191000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6417901000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6450419000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6727884000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>6642198000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>6487795000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>6290329000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>5570994000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>5113753000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4864842000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4839810000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4233244000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3541189000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2635139000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2488216000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2315337000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2326829000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2137772000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2143274000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>943695000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>939904000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>806580000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>800898411.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>735527000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>690894000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>629637000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:56">
+    <row r="56" spans="1:57">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>8364000000.0</v>
+      </c>
+      <c r="C56">
         <v>4594000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5924000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4407000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4442000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5262000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5884000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4018000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4883000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4305000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2494000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3486000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3515000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4217000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5286000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4166000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>3596000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2838000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2755000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2682000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2678000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3233449000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3595307000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3074899000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2194419000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2272997000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2556762000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2453609000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1848842000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1796391000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1684671000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1117485000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1234367000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1215498000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1024892000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>944613000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>884817000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>874428000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>900974000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1124052000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1209978000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1191581000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1218152000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>813167000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>884973000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>896814000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>918860000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>702842000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>693594000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>437799000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>438543000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>355426000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>354875285.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>322483000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>328933000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>331392000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:56">
+    <row r="57" spans="1:57">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>3186000000.0</v>
+      </c>
+      <c r="C57">
         <v>2288000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2462000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2995000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2784000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3350000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3877000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6283000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4683000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4951000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4431000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4337000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3590000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3648000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2913000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2173000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1623000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3566000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3146000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2390000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1852000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1436151000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1434413000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1684375000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1514321000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1250562000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1164848000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1199477000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1318707000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1221915000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>973954000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>806091000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>761351000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>744906000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>768305000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>753450000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>579293000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>592256000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>492335000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>686243000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>918462000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1042784000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>814566000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>678506000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>487561000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>543051000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>534506000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>870136000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>839436000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>448184000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>440392000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>377698000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>374907895.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>317885000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>265366000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>260353000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:56">
+    <row r="58" spans="1:57">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>24249000000.0</v>
+      </c>
+      <c r="C58">
         <v>21165000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>18810000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>18329000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>18114000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>22025000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>22829000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>22340000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>22614000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>18822000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>14951000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>14203000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>12801000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>13574000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>12513000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>11518000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>10465000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>9360000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>9175000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8277000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7860000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7471909000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7693244000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7222451000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5741536000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5583691000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5336898000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4996916000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4459323000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4080487000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3811453000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3744119000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3817261000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4080431000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4224140000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>4082684000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3884156000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3244347000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2867296000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2735386000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2586426000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1885428000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1757718000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1173590000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1028707000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1021023000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1172960000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1567042000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1602228000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>571459000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>573501000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>510051000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>517109972.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>465353000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>424530000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>390059000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:56">
+    <row r="59" spans="1:57">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10777,310 +11061,315 @@
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+    </row>
+    <row r="60" spans="1:57">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>5127000000.0</v>
+      </c>
+      <c r="C60">
         <v>6720000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>8694000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7212000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>7105000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>7173000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7587000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>6032000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5449000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7330000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>6783000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>6390000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5924000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6243000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>5925000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4763000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4254000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>4132000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>4080000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3933000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3687000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3718394000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3686613000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3497890000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3483632000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3580910000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3583432000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3639482000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3321297000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3380696000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3461495000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2672715000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2632563000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2646716000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2417388000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2405111000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2406173000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2326647000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2246457000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2128130000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2251534000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2343150000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1773033000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1452257000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1450510000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1286633000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1147257000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>564748000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>535127000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>367423000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>362313000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>293352000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>281232495.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>268471000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>265479000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>239530000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:56">
+    <row r="61" spans="1:57">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-179000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-177000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-175000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-174000000.0</v>
       </c>
       <c r="U61">
         <v>-174000000.0</v>
       </c>
       <c r="V61">
+        <v>-174000000.0</v>
+      </c>
+      <c r="W61">
         <v>-171881000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-156802000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-156096000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-125343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50293000.0</v>
       </c>
       <c r="AA61">
         <v>-50293000.0</v>
       </c>
       <c r="AB61">
+        <v>-50293000.0</v>
+      </c>
+      <c r="AC61">
         <v>-50238000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-43829000.0</v>
       </c>
-      <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+    </row>
+    <row r="62" spans="1:57">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11093,104 +11382,106 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11210,2522 +11501,2616 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>2212000000.0</v>
+      </c>
+      <c r="C2">
         <v>4881000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8659000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4497000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2299000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3548000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1929736000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>440454000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>363790000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>271355000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>261519000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>912303000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>867342000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>780639185.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>660040717.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>588654859.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>437454765.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>599058373.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>450400428.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>384994988.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>414215366.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>377000000.0</v>
+      </c>
+      <c r="C3">
         <v>399000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>343000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>333000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>306000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251101000.0</v>
       </c>
       <c r="G3">
         <v>251101000.0</v>
       </c>
       <c r="H3">
+        <v>251101000.0</v>
+      </c>
+      <c r="I3">
         <v>284549000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>224302000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>111000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>110907000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>90798000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22825000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13711081.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8795927.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7588328.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7592725.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6395424.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5942251.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6238400.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6647065.0</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="M4">
         <v>-2000000.0</v>
       </c>
       <c r="N4">
         <v>-2000000.0</v>
       </c>
-      <c r="O4"/>
+      <c r="O4">
+        <v>-2000000.0</v>
+      </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
+        <v>2432000000.0</v>
+      </c>
+      <c r="C5">
         <v>2856000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2830000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1437000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>840000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>505632000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>536947000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>516611000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>471376000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>251244000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>325410000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>317162000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>178574000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>61324919.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>43575463.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>32958288.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>14661099.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>24024458.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>22825951.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>22431231.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>19523545.0</v>
       </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>2809000000.0</v>
+      </c>
+      <c r="C6">
         <v>3255000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3173000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1770000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1146000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>756733000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>788048000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>801160000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>695678000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>362244000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>436317000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>407960000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>201399000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>75036000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>52371390.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>40546616.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>22253824.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>30419882.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>28768202.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>28669631.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>26170610.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>2282000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>771000.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>3128000000.0</v>
+      </c>
+      <c r="C9">
         <v>2724000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2987000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1827000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1308000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1301000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>589604000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>590959000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>546316000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>271811000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>162866000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>171121000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>74519000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>84581669.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>55783286.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>52162724.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>32833141.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>36939414.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>32854546.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>33956393.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>30220326.0</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>1029000000.0</v>
+      </c>
+      <c r="C10">
         <v>1120000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1695000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>855000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>716000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>580000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>331118000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>343861000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>361770000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>213179000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>292760000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>279380000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>78750000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>44439182.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>32768543.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25042893.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10223424.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>17423318.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>18570731.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15149374.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13080098.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
+        <v>276000000.0</v>
+      </c>
+      <c r="C11">
         <v>167000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>553000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>267000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>192000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>168000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>69821000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>79482000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>69697000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>18706000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>77710000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>27968000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8958000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8156390.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6538903.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6764365.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2830995.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4617141.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4905589.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4145829.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4398827.0</v>
       </c>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12">
+        <v>1850000000.0</v>
+      </c>
+      <c r="C12">
         <v>1736000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1143000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>582000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>311000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>260000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>177051000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>178649000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>105823000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>32101000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>32650000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>50560000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>26502000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>16191433.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11209404.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7915395.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4631499.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6601140.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4255220.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7281857.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6443447.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13">
+        <v>1441000000.0</v>
+      </c>
+      <c r="C13">
         <v>95000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>64000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>593000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>381000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>289000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>167552000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>166587000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>59948000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>56980000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>-70000000.0</v>
+      </c>
+      <c r="C14">
         <v>-201000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-178000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-123000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-97000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-51388000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-29483000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>106000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>683000000.0</v>
+      </c>
+      <c r="C15">
         <v>752000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>828000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>589000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315000000.0</v>
       </c>
       <c r="F15">
         <v>315000000.0</v>
       </c>
       <c r="G15">
+        <v>315000000.0</v>
+      </c>
+      <c r="H15">
         <v>209909000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>234896000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>292179000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>197048000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>224663000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>247677000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>66429000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>33884162.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>26568921.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>18541525.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7949660.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12811209.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13000162.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11003545.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8681271.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>425000000.0</v>
+      </c>
+      <c r="C16">
         <v>1107000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>828000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>449000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>401000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>315000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>209909000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>234896000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>292179000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>197048000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>224663000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>683000000.0</v>
+      </c>
+      <c r="C17">
         <v>953000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1142000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>588000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>524000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>412000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>261297000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>264379000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>292073000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>194473000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-1769000000.0</v>
+      </c>
+      <c r="C18">
         <v>-1736000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1079000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-545000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-297000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-251000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-161453000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-161117000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-104651000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-32215000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>2432000000.0</v>
+      </c>
+      <c r="C21">
         <v>2835000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2458000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1127000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1124000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>536947000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>524955000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>463549000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>198260000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>117624000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>116877000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>36422000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>66804909.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>43812555.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>32854623.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>14797396.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24024458.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>22825951.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>22431231.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>19523545.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>2908000000.0</v>
+      </c>
+      <c r="C23">
         <v>4770000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9188000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6328000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2567000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3724000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2018700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>506458000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>446557000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>344906000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>306761000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>966547000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>905439000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>798415945.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>672011448.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>607962960.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>455490510.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>611973329.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>460429023.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>396520150.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>424912147.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>377000000.0</v>
+      </c>
+      <c r="C25">
         <v>399000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>343000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>333000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>305000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>306000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>251101000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>284549000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>224302000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>402000000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>20008045.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>18703388.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>15881286.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>13132329.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>11851446.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10974971.0</v>
       </c>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>749000000.0</v>
+      </c>
+      <c r="C28">
         <v>672000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>473000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>141000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>89000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>59000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19407000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15492000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5715000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32714000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11325000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13403000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25555000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6776130.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16365231.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28"/>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>276000000.0</v>
+      </c>
+      <c r="C29">
         <v>167000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>553000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>257000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>192000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>168000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>69821000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>79482000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>69697000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>18706000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>77710000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>696000000.0</v>
+      </c>
+      <c r="C30">
         <v>-111000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>529000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1831000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>268000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>176000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>88964000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>66004000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>82767000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>73551000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>45242000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>54244000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>38097000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>17776760.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11970731.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19308101.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18035745.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>12914956.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10028595.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11525162.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10696781.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>-1403000000.0</v>
+      </c>
+      <c r="C31">
         <v>-1715000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-763000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>859000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-518000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-544000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-205829000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-181094000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-101779000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>14919000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>175136000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>186347000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>40357000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-22366000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-11044012.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7811730.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4573972.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6601140.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4255220.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7281857.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-6443447.0</v>
       </c>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>5340000000.0</v>
+      </c>
+      <c r="C32">
         <v>7605000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11646000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6324000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3607000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4849000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2519340000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1031413000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>910106000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>543166000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>424385000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1083424000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>941861000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>865220854.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>715824003.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>640817583.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>470287906.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>635997787.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>483254974.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>418951381.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>444435692.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>394000000.0</v>
+      </c>
+      <c r="C2">
         <v>654000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>584000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>598000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1074000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1167000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1257000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1383000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1787000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2123000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2354000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2395000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1471000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1232000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1151000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>643000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>420000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>506000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>705000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>668000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>929744000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1808898000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>670404000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>138954000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1655233000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>104696000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>81278000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>88529000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>129829000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>104322000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>105167000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>101136000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>96550000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>93778000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>83830000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>89632000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>85980000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>66806000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>52396000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>66173000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>47216000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>85407000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>189961000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>208705000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>205723000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>202250000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>242352000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>261979000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>228150000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>219944000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>209643000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>209605000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>150310185.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>172473000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>216011000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>241845000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>87000000.0</v>
+      </c>
+      <c r="C3">
         <v>99000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>98000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>93000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>123000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>88000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>95000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>93000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>94000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>86000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>84000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="M3">
         <v>79000000.0</v>
       </c>
       <c r="N3">
+        <v>79000000.0</v>
+      </c>
+      <c r="O3">
         <v>87000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>84000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>83000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>81000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>78000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>74000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>72000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>75295000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>77739000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>77180000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>75786000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>72304000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>62677000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>59120000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>57000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>74820000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>72769000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>69576000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>67384000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>65275000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>72103000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>57235000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>29689000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>29213000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>26736000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>27762000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>27289000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>29720000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>29719000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>26219000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>25249000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>24332000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>22182000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>22057000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>22227000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>11851000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3736000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3637000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3601000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3606081.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3589000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3627000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2889000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>1000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="AQ4">
         <v>-5000000.0</v>
       </c>
-      <c r="AR4"/>
+      <c r="AR4">
+        <v>-5000000.0</v>
+      </c>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
+        <v>504000000.0</v>
+      </c>
+      <c r="C5">
         <v>687000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>696000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>545000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>609000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>740000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>778000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>729000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1085000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>597000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>651000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>497000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>325000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>419000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>380000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>301000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>271000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>262000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>304000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>271000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>175058000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>257843000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>252669000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>160331000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>152269000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>135402000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>120018000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>123184000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>143283000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>108779000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>143532000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>121017000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>128239000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>136891000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>121525000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>82655000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>38952000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>84446000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>82915000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>39180000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>101022000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>106144000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>92324000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>25919000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>117738000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>97932000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>53204000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>53620000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>39525000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>23551000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>18112000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>24064000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>9309615.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>15944000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>17026000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>18351000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>591000000.0</v>
+      </c>
+      <c r="C6">
         <v>786000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>794000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>638000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>732000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>828000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>873000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>822000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1179000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>683000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>735000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>576000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>404000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>506000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>464000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>384000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>352000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>340000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>378000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>343000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>250353000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>335582000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>329849000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>236117000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>224573000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>198079000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>179138000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>180184000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>218103000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>181548000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>213108000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>188401000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>193514000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>208994000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>178760000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>112344000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>68165000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>111182000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>110677000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>66469000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>130742000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>135863000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>118543000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>51168000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>142070000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>120114000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>75261000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>75847000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>51376000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>27287000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>21749000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>27665000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>12915696.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>19533000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>20653000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>21240000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13738,54 +14123,55 @@
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13798,1436 +14184,1467 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>730000000.0</v>
+      </c>
+      <c r="C9">
         <v>1068000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>780000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>632000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>322000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>686000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>885000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>831000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>915000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>690000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>759000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>623000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>491000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>505000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>469000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>362000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>321000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>314000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>349000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>324000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>317615000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>453417000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>325175000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>204793000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>200706000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>136270000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>132161000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>120467000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>154286000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>161254000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>141377000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>134042000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>160794000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>169342000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>133399000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>82781000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>99399000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>61138000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>62049000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>49225000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>68959000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>25313000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>41490000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>47893000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>47899000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>52968000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>38162000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>32091000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>21285000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>16836000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>17707000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>18691000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>22436669.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>20081000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>19757000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>22307000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>323000000.0</v>
+      </c>
+      <c r="C10">
         <v>351000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>160000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>195000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>133000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>297000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>333000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>356000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>609000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>353000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>449000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>296000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>160000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>258000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>247000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>190000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>155000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>166000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>208000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>187000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>157655000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>183199000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>173055000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>66091000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>96212000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>83682000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>71547000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>79677000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>95664000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>71281000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>101374000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>75542000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>73799000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>106736000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>104979000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>76256000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>30283000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>77435000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>73661000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>31800000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>98130000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>94164000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>89215000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>19937000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>109171000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>93050000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>39290000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>37869000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>30725000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>16851000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>13204000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>17970000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5999182.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11481000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>12872000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>14087000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
+        <v>72000000.0</v>
+      </c>
+      <c r="C11">
         <v>106000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>37000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>61000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-64000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>53000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>70000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>108000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>202000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>75000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>174000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>102000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>51000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>81000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>84000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>51000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>61000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>40000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>49000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>42000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>56343000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>46326000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>45193000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>20138000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>19337000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>15889000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>16604000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>17991000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>24028000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>19465000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>21071000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>14918000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>16801000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>15514000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>21412000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>15970000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-20918000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>15113000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>13413000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>11098000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>50127000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9239000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>11313000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9199000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7948000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>5189000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>7976000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6855000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4352000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>622000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2040000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1944000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>744390.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2155000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2188000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3069000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12">
+        <v>495000000.0</v>
+      </c>
+      <c r="C12">
         <v>388000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>536000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>350000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>476000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>443000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>445000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>372000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>488000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>244000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>202000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>201000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>177000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>161000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>133000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>111000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000000.0</v>
       </c>
       <c r="S12">
         <v>96000000.0</v>
       </c>
       <c r="T12">
+        <v>96000000.0</v>
+      </c>
+      <c r="U12">
         <v>84000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17403000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>73401000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>77203000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>91993000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>33459000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>51614000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>48471000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>43507000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>41763000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>43554000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>46797000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>46535000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>52723000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>30155000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>16546000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6399000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8456000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7011000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9254000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7380000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2892000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>11980000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10720000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>13367000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8567000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12328000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>13914000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>15751000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8800000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>6700000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4908000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6094000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3310433.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4463000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4154000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4264000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13">
+        <v>265000000.0</v>
+      </c>
+      <c r="C13">
         <v>336000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>480000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>286000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>464000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>439000000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>194000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>205000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>175000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>165000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>139000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>114000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>116000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>96000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>87000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>82000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>100000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>74644000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>79614000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>94240000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>56057000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>-23000000.0</v>
+      </c>
+      <c r="C14">
         <v>-6000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-22000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-19000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-51000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-44000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-60000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-46000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-117000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-30000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-45000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>62000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-22000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-20000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-19000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-29000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="T14">
         <v>-33000000.0</v>
       </c>
       <c r="U14">
+        <v>-33000000.0</v>
+      </c>
+      <c r="V14">
         <v>-34113000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-36144000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-27506000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>228000000.0</v>
+      </c>
+      <c r="C15">
         <v>239000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>101000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>115000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>146000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>200000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>168000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>203000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>278000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>248000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>230000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>208000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>171000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>122000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>143000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>120000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>65000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>98000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>126000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>112000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>67199000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>100729000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>100356000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>46716000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>64946000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>53967000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>41142000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>49854000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>57400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>43397000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>73668000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>60431000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>57140000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>91156000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>83597000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>60286000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>51201000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>63109000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>60362000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>22376000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>50098000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>85742000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>78378000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>10445000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>99905000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>86792000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>30684000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>30296000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>25267000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>15506000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>10251000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15405000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4833162.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>8508000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>9847000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>10696000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>138000000.0</v>
+      </c>
+      <c r="C16">
         <v>140000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>66000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>81000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>589000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>184000000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>195000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>176000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>137000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>122000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>143000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>120000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>65000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>98000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>126000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>112000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>67000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>100729000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>100356000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>46716000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>64946000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>53967000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>41142000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>49854000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>57400000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>228000000.0</v>
+      </c>
+      <c r="C17">
         <v>245000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>123000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>134000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>197000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>244000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>263000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>249000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>395000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>278000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>275000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>194000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>109000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>177000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>163000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>139000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>94000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>126000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>159000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>145000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>101312000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>136873000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>127862000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>45953000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>76875000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>67793000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-421000000.0</v>
+      </c>
+      <c r="C18">
         <v>-388000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-536000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-350000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-476000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-443000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-445000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-372000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-432000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-244000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-202000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-201000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-140000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-161000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-133000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-111000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-96000000.0</v>
       </c>
       <c r="S18">
         <v>-96000000.0</v>
       </c>
       <c r="T18">
+        <v>-96000000.0</v>
+      </c>
+      <c r="U18">
         <v>-84000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8403000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-73401000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-77203000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-91993000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-17861000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-51614000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15240,54 +15657,55 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15300,224 +15718,228 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>485000000.0</v>
+      </c>
+      <c r="C21">
         <v>884000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>640000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>481000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>597000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>736000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>774000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>713000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>819000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>592000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>643000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>501000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1117000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>423000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>386000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>304000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-833000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>262000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>295000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>269000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>454157000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>257843000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>252669000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>160331000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-366538000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>135402000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>113856000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>117568000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>151627000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>108779000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>143532000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>121017000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>170725000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>135911000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>101636000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>55277000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>65373000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>59091000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>58448000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>15348000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-38821000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>80913000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>76506000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>12689000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-21784000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>82364000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>31777000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>24520000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-5484000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>14136000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>12017000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>15753000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>15711909.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>15815000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>16925000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>18353000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15530,224 +15952,228 @@
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>639000000.0</v>
+      </c>
+      <c r="C23">
         <v>838000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>724000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>749000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>799000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1117000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1368000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1501000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1883000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2221000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2470000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2517000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1498000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1314000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1234000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>701000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>527000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>558000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>759000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>723000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>793202000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2004472000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>742910000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>183416000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1722125000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>105564000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>99583000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>91428000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>132488000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>156797000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>103012000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>114161000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>86619000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>127209000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>115593000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>117136000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>120006000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>68853000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>55997000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>100050000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>154996000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>29807000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>154945000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>243909000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>275406000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>172854000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>248737000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>269550000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>254919000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>222644000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>215333000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>212543000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>157034945.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>176739000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>218843000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>245799000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15760,224 +16186,228 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>87000000.0</v>
+      </c>
+      <c r="C25">
         <v>99000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>98000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>93000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>123000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>88000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>95000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>93000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>94000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>86000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>84000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="M25">
         <v>79000000.0</v>
       </c>
       <c r="N25">
+        <v>79000000.0</v>
+      </c>
+      <c r="O25">
         <v>87000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>84000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>83000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>81000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>78000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>74000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>72000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>75295000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>77739000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>77180000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>75786000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>72304000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>62677000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>59120000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>57000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>74820000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>72769000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>69576000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>67384000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>65275000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>72103000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>57235000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>29689000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>29213000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>26736000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>27762000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>27289000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>29720000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>29719000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>26219000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>25249000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>24332000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>22182000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>22057000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>22227000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>11851000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3736000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3637000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3601000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3606081.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3589000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3627000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2889000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15990,960 +16420,978 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>402000000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>3918000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>4865000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>4164000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
-        <v>187000000.0</v>
+        <v>245000000.0</v>
       </c>
       <c r="C28">
         <v>187000000.0</v>
       </c>
       <c r="D28">
+        <v>187000000.0</v>
+      </c>
+      <c r="E28">
         <v>204000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>241000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>185000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>170000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>118000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>306000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>154000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>140000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>139000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>228000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>105000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>97000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>81000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>117000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>60000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>78000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>68000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>309644000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>199456000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>79430000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>89758000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>39309000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>20894000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>20812000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17010000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>104457000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>88870000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>16329000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>14750000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>99315000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>28469000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>37071000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>39490000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>33994000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13600000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>16662000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>36446000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>46745000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>23359000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5814000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>42989000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>28923000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5354000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>18894000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>18077000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7240000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6816000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5913000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5586000.0</v>
       </c>
-      <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
-    </row>
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+    </row>
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>72000000.0</v>
+      </c>
+      <c r="C29">
         <v>106000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>37000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>61000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-64000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>53000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>70000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>108000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>202000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>75000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>174000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>102000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>51000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>81000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>84000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>51000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>61000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>40000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>49000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>42000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>56000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>46326000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>45193000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>20138000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19337000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>15889000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>16604000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>17991000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>24028000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>245000000.0</v>
+      </c>
+      <c r="C30">
         <v>184000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>140000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>151000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-275000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-50000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>111000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>118000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>96000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>98000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>116000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>122000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>82000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>83000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>58000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>107000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>52000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>54000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>55000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-136542000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>195574000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>72506000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>44462000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>66892000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>868000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18305000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2899000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2659000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>52475000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2155000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>13025000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-9931000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>33431000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>31763000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>27504000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>34026000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2047000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3601000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>33877000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>107780000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-55600000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-35016000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>35204000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>69683000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-29396000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6385000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7571000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>26769000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2700000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5690000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2938000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6724760.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4266000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2832000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3954000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>-162000000.0</v>
+      </c>
+      <c r="C31">
         <v>-533000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-480000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-286000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-464000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-439000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-441000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-357000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-210000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-239000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-194000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-205000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-135000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-165000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-139000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-114000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-79000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-96000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-87000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-82000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-296502000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-73401000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-77203000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-94331000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-55067000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-51720000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-42309000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-37891000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-55963000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-37498000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-42158000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-45475000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-96926000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-29175000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>3343000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>20979000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-35090000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>18344000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>15213000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>16452000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>136951000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>13251000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>12709000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>14113000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>130955000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>18061000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>7513000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>13349000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>36209000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>2715000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1187000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2217000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-9712727.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4334000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-4053000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4266000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>1124000000.0</v>
+      </c>
+      <c r="C32">
         <v>1722000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1364000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1230000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1396000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1853000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2142000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2214000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2702000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2813000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3113000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3018000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1962000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1737000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1620000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1005000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>741000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>820000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1054000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>992000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1247359000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2262315000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>995579000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>343747000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1855939000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>240966000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>213439000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>208996000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>284115000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>265576000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>246544000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>235178000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>257344000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>263120000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>217229000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>172413000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>185379000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>127944000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>114445000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>115398000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>116175000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>110720000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>231451000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>256598000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>253622000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>255218000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>280514000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>294070000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>249435000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>236780000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>227350000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>228296000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>172746854.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>192554000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>235768000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>264152000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16963,2104 +17411,2189 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>2590000000.0</v>
+      </c>
+      <c r="C2">
         <v>2968000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1422000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2775000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1329000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>886000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>723509000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>291295000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>504581000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>210969000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>274595000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>184984000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11064000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20496648.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>-4299349.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>-9268249.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>-15537683.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>-8398642.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-10791870.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>-14006974.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-14502008.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>227000000</v>
+      </c>
+      <c r="C3">
         <v>298000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>245000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1119000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>68000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>285000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1222651000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1171653000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>446133000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1355501000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1878398000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>150065000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3121000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>23194112</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7916973</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20130512</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6854416</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12227520</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5478514</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6514501</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2876277</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>1938000000.0</v>
+      </c>
+      <c r="C6">
         <v>-378000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1546000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1353000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>166000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>443000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>162849000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>432214000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-213286000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>293612000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-63626000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>89611000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>173920000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-9432484.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>25116087.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4968900.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6269434.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7139041.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2393228.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3215104.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>495034.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>-1460000000.0</v>
+      </c>
+      <c r="C7">
         <v>-5116000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5172000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3182000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2359000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1846000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>232982000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-93786000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-58367000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-255144000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>194246000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-61065000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-71840000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-110352867.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-8132696.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-44334069.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-18861012.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>29684166.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-45684771.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>46623922.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-58856850.0</v>
       </c>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>-328000000.0</v>
+      </c>
+      <c r="C9">
         <v>35000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5788000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4294000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2161000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2420000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-92000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>122766000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-306302000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>64543000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-126734000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-64000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-78000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-70000000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>-82000000.0</v>
+      </c>
+      <c r="C10">
         <v>-32000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-48000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-25000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-12154000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5548000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>629000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>249000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14238000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2446000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-36946000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-24694.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-105969.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>30065.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>32449.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-426637.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>81453.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>50895.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-163249.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1236000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-99000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>315000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>369000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1035000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>666000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>665000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>230000000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-99000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-102000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>25000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-33000000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-6000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-20000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>33000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-23000000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>377000000.0</v>
+      </c>
+      <c r="C14">
         <v>399000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>343000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>333000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>305000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>306000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>251101000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>284549000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>224302000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>111000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>110907000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>90798000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22825000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13711081.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8795927.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7588328.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7592725.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6395424.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5942251.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6238400.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6647065.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>136000000.0</v>
+      </c>
+      <c r="C15">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87000000.0</v>
       </c>
       <c r="D15">
         <v>87000000.0</v>
       </c>
       <c r="E15">
-        <v>64000000.0</v>
+        <v>87000000.0</v>
       </c>
       <c r="F15">
         <v>64000000.0</v>
       </c>
       <c r="G15">
+        <v>64000000.0</v>
+      </c>
+      <c r="H15">
         <v>64759000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>108468000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>65269000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>180868000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>16392000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12910000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4132000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3756662.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1412760.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1284328.0</v>
       </c>
       <c r="Q15">
         <v>1284328.0</v>
       </c>
       <c r="R15">
         <v>1284328.0</v>
       </c>
       <c r="S15">
+        <v>1284328.0</v>
+      </c>
+      <c r="T15">
         <v>660841.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>631123.0</v>
       </c>
       <c r="U15">
         <v>631123.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15">
+        <v>631123.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>4528000000.0</v>
+      </c>
+      <c r="C16">
         <v>2590000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2968000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1422000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1495000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1329000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>886358000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>723509000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>291295000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>504581000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>210969000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>274595000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>184984000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11064164.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20816738.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-4299349.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-9268249.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-15537683.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-8398642.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-10791870.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-14006974.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>-1686000000.0</v>
+      </c>
+      <c r="C18">
         <v>-3317000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3078000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2344000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1055000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1060000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-305225000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-641825000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>51053000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1409797000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1458898000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-78616000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-46351000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-75253166.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>15344953.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-36783187.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-11073793.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>36085065.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-32228202.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>58232266.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-45720459.0</v>
       </c>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19">
+        <v>-711000000.0</v>
+      </c>
+      <c r="C19">
         <v>-486000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-241000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1041000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-857000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-287000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1234675000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-734399000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-791283000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1117137000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20">
+        <v>2373000000.0</v>
+      </c>
+      <c r="C20">
         <v>346000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>17000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1193000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>7000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>16000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>494634000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>944947000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>3892000000.0</v>
+      </c>
+      <c r="C21">
         <v>4996000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5512000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>645000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2493000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2160000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>684000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>1029000000.0</v>
+      </c>
+      <c r="C22">
         <v>1120000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>828000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>855000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>716000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>580000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>331118000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>343861000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>361770000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>216068000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>296026000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>279380000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>78750000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>44439182.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>32768543.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>25042893.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>10223424.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17423318.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>18570731.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>15149374.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>13080098.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>-74000000.0</v>
+      </c>
+      <c r="C23">
         <v>-1574000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-272000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>786000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4723000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4755000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>888589000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-968097000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-216288000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-23367000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-105728000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-106637000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>418067000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-753000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-96043.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1528538.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2730423.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2984912.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-14127.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2700476.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4035130.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24">
+        <v>102000000.0</v>
+      </c>
+      <c r="C24">
         <v>-4000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-47000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>78000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-702000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-12024000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-70767000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-219302000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>49372000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-17669000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-19608000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4325000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>861938.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4668412.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1448525.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>281347.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>7608737.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4869541.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2015820.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>54800.0</v>
       </c>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>-1474000000.0</v>
+      </c>
+      <c r="C25">
         <v>575000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>422000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>777000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>329000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>201000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>102225000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4796000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-30519000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-126220000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-181679000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-237664000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-72965000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>143550.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-10169848.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4949827.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3174514.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-5190323.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-5577899.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-3264929.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-3714495.0</v>
       </c>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26">
+        <v>-244000000.0</v>
+      </c>
+      <c r="C26">
         <v>-392000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-31000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-191000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-4000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-49000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-285264000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-31196000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-219200000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-12633000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1458444000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>20036000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>463308000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>220988556.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>38285201.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27">
+        <v>11000000.0</v>
+      </c>
+      <c r="C27">
         <v>6000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>-8000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>5811000000.0</v>
+      </c>
+      <c r="C28">
         <v>3336000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5170000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>781000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1962000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1517000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>477189000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>628098000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>90186000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1329228000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1460888000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14243000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>607454000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>218914196.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>31795083.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>40240018.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17928202.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-54689631.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>29751889.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-53001342.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>46133693.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>-1517000000.0</v>
+      </c>
+      <c r="C29">
         <v>-3016000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3574000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1225000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-987000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-775000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>917426000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>529828000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>497186000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-54296000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>419500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>71449000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-43230000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-52059054.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>23261926.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-16652675.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4219377.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>48312585.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-26749688.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>64746767.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-42844182.0</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>-1582000000.0</v>
+      </c>
+      <c r="C30">
         <v>-486000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-234000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1056000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-800000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-287000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1234675000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-734399000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-791283000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1117137000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2056411000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26390000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-401414000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-172936009.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-29023146.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-18681987.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6573069.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-761995.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-608973.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-8530321.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2794477.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>2649000000.0</v>
+      </c>
+      <c r="C2">
         <v>4170000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2418000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2590000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2757000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3740000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1948000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2968000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2748000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1099000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1935000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1422000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1041000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2538000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1513000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1495000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>587000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1462000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1410000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1329000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1811816000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1658998000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1721844000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>886358000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>992705000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1279377000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1371923000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>723509000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>779409000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>799987000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>296267000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>291295000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>440907000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>483606000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>498973000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>504581000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>408400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>429705000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>251718000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>210969000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>267083000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>583874000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>263857000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>274595000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>339665000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>389066000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>189058000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>184984000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>45402000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>63441000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>22535000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11064000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>-2594000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11559000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>-4789000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>20497000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>335000000</v>
+      </c>
+      <c r="C3">
         <v>438000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>103000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>187000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>68000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>37000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>95000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>100000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>217000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>27000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>44000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>54000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>269000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>629000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>178000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>43000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>23000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>24000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>71009000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>308397000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>100054000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>145692000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>243036000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>570301000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>221808000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>187506000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>401264000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>167538000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>537283000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>65568000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>36374000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>141567000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>23626000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>244566000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>364966000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>362342000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>285869000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>342324000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1461227000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>289308000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>119687000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>242212000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>51965000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>92800000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1067000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4233000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>456000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>410000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>199000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2056000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>118112</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>44000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>794000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>22238000</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19073,54 +19606,55 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19133,394 +19667,401 @@
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>1879000000.0</v>
+      </c>
+      <c r="C6">
         <v>-1521000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1752000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-172000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-167000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-992000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1792000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1020000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>315000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1649000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-836000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>513000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>381000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1497000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1025000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>908000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-875000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>52000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>81000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-482816000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>152818000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-62846000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>835486000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-106347000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-286672000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-92546000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>648414000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-55900000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-20578000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>503720000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4972000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-149612000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-42699000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-15367000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-5608000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>96181000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-21305000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>177987000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>40749000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-56114000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-316791000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>320017000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-10738000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-65070000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-49401000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>200008000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4074000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>139582000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-18039000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>40906000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>11471000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>13658164.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-14153000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>16348000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-25286000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>751000000.0</v>
+      </c>
+      <c r="C7">
         <v>-890000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-619000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-702000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-507000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1174000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1468000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1293000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2470000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1427000000.0</v>
       </c>
       <c r="K7">
         <v>-1427000000.0</v>
       </c>
       <c r="L7">
+        <v>-1427000000.0</v>
+      </c>
+      <c r="M7">
         <v>-519000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1066000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-715000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1161000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-240000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-666000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-555000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-714000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-424000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-648811000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-400517000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-633704000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-162968000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>180129000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>25912000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>236770000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-209829000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>115838000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-26132000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-139787000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-43705000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-109553000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>74322000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-188262000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>165126000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-257285000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>42772000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>35335000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-75966000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>108086000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-30694000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-14405000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>131259000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>25149000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-36774000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-49773000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>333000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-61362000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-16579000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-3705000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>9806000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-27183867.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-41860000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>20844000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-62153000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19533,1002 +20074,1021 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>-236000000.0</v>
+      </c>
+      <c r="C9">
         <v>-321000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>396000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-167000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>84000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-76000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>26000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-518000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1932000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1469000000.0</v>
       </c>
       <c r="L9">
         <v>-1469000000.0</v>
       </c>
       <c r="M9">
+        <v>-1469000000.0</v>
+      </c>
+      <c r="N9">
         <v>-1418000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1138000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1100000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-638000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-306000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-471000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-824000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-560000000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-      <c r="AN9">
+      <c r="AN9"/>
+      <c r="AO9">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000000.0</v>
       </c>
       <c r="AP9">
         <v>-70000000.0</v>
       </c>
       <c r="AQ9">
         <v>-70000000.0</v>
       </c>
-      <c r="AR9"/>
+      <c r="AR9">
+        <v>-70000000.0</v>
+      </c>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>-120000000.0</v>
+      </c>
+      <c r="C10">
         <v>100000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-40000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-22000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-34000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>0.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-40000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-46000000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>3000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>0.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>544000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1806000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3048000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>17214000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-13680000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1445000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>936000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-855000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5928000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>412000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-112000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>80000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-23000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>115000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>333000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>204000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-53000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-539000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1790000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2631000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>12571000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4623000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2606000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-350000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4224000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-674000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1175000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>71000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-36973000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>277000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-10000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-240000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-37694.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-36000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>73000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-24000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>690000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>294000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>485000000.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>233000000.0</v>
       </c>
       <c r="M12">
+        <v>233000000.0</v>
+      </c>
+      <c r="N12">
         <v>349000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>262000000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-650000000.0</v>
       </c>
       <c r="M13">
+        <v>-650000000.0</v>
+      </c>
+      <c r="N13">
         <v>37000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-16000000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30000000.0</v>
       </c>
       <c r="AP13">
         <v>-30000000.0</v>
       </c>
       <c r="AQ13">
         <v>-30000000.0</v>
       </c>
-      <c r="AR13"/>
+      <c r="AR13">
+        <v>-30000000.0</v>
+      </c>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>87000000.0</v>
+      </c>
+      <c r="C14">
         <v>99000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>98000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>93000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>123000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>88000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>95000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>93000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>94000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>86000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>84000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="M14">
         <v>79000000.0</v>
       </c>
       <c r="N14">
+        <v>79000000.0</v>
+      </c>
+      <c r="O14">
         <v>87000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>84000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>83000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>81000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>78000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>74000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>72000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>75295000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>77739000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>77180000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>75786000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>72304000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>62677000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>59120000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>57000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>74820000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>72769000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>69576000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>67384000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>65275000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>72103000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>57235000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>29689000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>29213000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>26736000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>27762000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>27289000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>29720000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>29719000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>26219000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>25249000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>24332000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>22182000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>22057000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>22227000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>11851000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3736000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3637000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3601000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3606081.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3589000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3627000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2889000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>29000000.0</v>
+      </c>
+      <c r="C15">
         <v>59000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>20000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>28000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>24000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14000000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>58000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>29000000.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>21000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>29000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>58000000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>43000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>21000000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>42676000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>406986000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>859870000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>37975000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>43152000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>38006000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>32035000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>23219000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>43300000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>21683000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>34833000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>30652000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>43505000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>38647000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>10956000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>15569000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>159077000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>36295000.0</v>
       </c>
-      <c r="AM15"/>
-      <c r="AN15">
+      <c r="AN15"/>
+      <c r="AO15">
         <v>14096000.0</v>
       </c>
-      <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>338.0</v>
       </c>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>4528000000.0</v>
+      </c>
+      <c r="C16">
         <v>2649000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4170000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2418000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2590000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2757000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3740000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1948000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3063000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2748000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1099000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1935000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1422000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1041000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2538000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1513000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1495000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>587000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1462000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1410000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1329000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1811816000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1658998000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1721844000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>886358000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>992705000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1279377000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1371923000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>723509000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>779409000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>799987000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>296267000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>291295000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>440907000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>483606000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>498973000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>504581000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>408400000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>429705000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>251718000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>210969000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>267083000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>583874000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>263857000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>274595000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>339665000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>389066000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>189058000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>184984000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>45402000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>63441000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>22535000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>11064164.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-2594000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>11559000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-4789000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20541,1912 +21101,1952 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>985000000.0</v>
+      </c>
+      <c r="C18">
         <v>-1733000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-174000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-300000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-351000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-914000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1166000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1212000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1746000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-734000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-924000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-736000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-840000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-866000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>98000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-266000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-265000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-313000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-211000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-414893000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-404303000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-416373000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-164583000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>257134000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-419289000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>138575000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-281645000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-86121000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-39141000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-538083000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>21520000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>24604000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>99537000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-62351000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-10737000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-582282000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-262140000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-180331000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-385044000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1271369000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-263964000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-90126000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-67475000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2633000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-83714000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-15012000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>17477000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-67451000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-3772000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>6990000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>17882000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-11989166.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-28770000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>34173000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-68667000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19">
+        <v>-653000000.0</v>
+      </c>
+      <c r="C19">
         <v>-114000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-61000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-88000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-238000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-15000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>55000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-288000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>13000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-237000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-121000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>104000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-664000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-428000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>213000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-162000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-983000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-10000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>137000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-138151000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>71539000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-181525000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-38863000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-254052000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-536030000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20">
+        <v>840000000.0</v>
+      </c>
+      <c r="C20">
         <v>30000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1503000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>61000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>17000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>3000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1181000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>9000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>6000000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>1950000000.0</v>
+      </c>
+      <c r="C21">
         <v>348000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>816000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>778000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>971000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>546000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3434000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>371000000.0</v>
       </c>
       <c r="M21">
+        <v>371000000.0</v>
+      </c>
+      <c r="N21">
         <v>100000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-174000000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>323000000.0</v>
+      </c>
+      <c r="C22">
         <v>351000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>160000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>195000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>133000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>297000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>333000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>166000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>244000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>353000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>449000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>296000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>160000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>258000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>247000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>190000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>155000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>166000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>208000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>187000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>157655000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>183199000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>173055000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>66091000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>96212000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>83682000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>71547000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>79677000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>95664000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>71281000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>101374000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>75542000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>73799000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>106736000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>104979000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>76256000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>30283000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>78419000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>74424000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>32942000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>100097000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>86777000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>89215000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>19937000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>109171000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>93050000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>39290000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>37869000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>30725000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>16851000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>13204000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>17970000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5999182.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>11481000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>12872000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>14087000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C23">
         <v>-1000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>868000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-435000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-494000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-364000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-26000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>33000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-307000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-299000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-239000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>574000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>418000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-506000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-121000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>36000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-112000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>29000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-130000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-121000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>77232000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-346725000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-389592000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-49025000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-262598000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>269788000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>130391000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-205782000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-57035000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-108607000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-943723000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-91000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-755716000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-212575000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>184691000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>139162000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1127949000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-5941000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>256159000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>545920000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1326265000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-89394000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>166500000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>41642000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-11078000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-14675000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>468798000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5447000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>420916000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-5218000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1067000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-696000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>215646134.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>46030000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>76518000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1185000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24">
+        <v>44000000.0</v>
+      </c>
+      <c r="C24">
         <v>-60000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-36000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-45000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>25000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-17000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-26000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-33000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-323000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>22000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>158000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>78000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>204000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>394000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-173000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>29000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-885000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-27000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>91000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>177452000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>384465000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-273116000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>111544000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>8111000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-49070000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>139593000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-195164000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-7536000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>404344000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>63379000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-28238000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-183667000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>7325000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-12373000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>73780000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>-25882000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2139000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-693000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-5278000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-6301000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-5397000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-10978000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-34000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1838000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1615000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>906000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>603938.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-321000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>576000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>-520000000.0</v>
+      </c>
+      <c r="C25">
         <v>-853000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>288000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>299000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-35000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-88000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-346000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>468000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1690000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-52000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-72000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>103000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>67000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>51000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>31000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>103000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>52000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>125000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>71977000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>43673000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>67150000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>151525000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-21259000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-7054000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-20987000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>28821000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10479000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-31963000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-12133000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>31457000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-12057000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-12677000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-37242000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-19527000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-47725000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-31983000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-26985000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-48045000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-60458000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-71468000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1708000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-104054000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-69372000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-25519000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-38719000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-48209000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-7370000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-5947000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-11439000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5707550.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1936000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-2376000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1252000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26">
         <v>64000000.0</v>
       </c>
       <c r="C26">
+        <v>64000000.0</v>
+      </c>
+      <c r="D26">
         <v>1259000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-244000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-154000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-137000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-101000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
-        <v>17000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L26">
         <v>17000000.0</v>
       </c>
       <c r="M26">
+        <v>17000000.0</v>
+      </c>
+      <c r="N26">
         <v>-9000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-35000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-123000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-24000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2462000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-15000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-706000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-31000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-75050000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>203750000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-203805000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-6409000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-9169000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-9211000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-8200000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-4616000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>219200000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-219200000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>-3919000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>-6585000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-2129000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27">
+        <v>9000000.0</v>
+      </c>
+      <c r="C27">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="D27">
         <v>2000000.0</v>
       </c>
       <c r="E27">
+        <v>2000000.0</v>
+      </c>
+      <c r="F27">
         <v>3000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>0.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="K27">
         <v>1000000.0</v>
       </c>
       <c r="L27">
         <v>1000000.0</v>
       </c>
       <c r="M27">
+        <v>1000000.0</v>
+      </c>
+      <c r="N27">
         <v>-28000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>9000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4000000.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>2757000000.0</v>
+      </c>
+      <c r="C28">
         <v>296000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1964000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>71000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>358000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>32000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3310000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>359000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1754000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2477000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>139000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>314000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>237000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-923000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1475000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-8000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1114000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>410000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>321000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>117000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>31896000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>146989000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>495408000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>842707000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-343428000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>88920000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-10220000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>741917000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>241190000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-38315000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>551007000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-125784000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>22816000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>43382000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5697000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>18291000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>447986000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>181511000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>244272000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>455459000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1314901000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-28276000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>101498000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>72765000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-27896000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-158488000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>217042000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-16415000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>556056000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-8084000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>60704000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1222000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>53456196.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>46331000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>47461000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>71666000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>650000000.0</v>
+      </c>
+      <c r="C29">
         <v>-1295000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-71000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-113000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-283000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-877000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1384000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1112000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1529000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-707000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-880000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>35000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-467000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-211000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-688000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>141000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-243000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-256000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-301000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-187000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-343884000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-95906000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-316319000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-18891000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>500170000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>151012000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>360383000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-94139000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>315143000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>128397000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-800000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>87088000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>60978000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>241104000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-38725000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>233829000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-217316000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>100202000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>105538000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-42720000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>189858000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>25344000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>29561000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>174737000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>54598000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>9086000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-13945000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>21710000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-66995000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-3362000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>7189000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>19938000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-11871054.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-28726000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>34967000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-46429000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>-785000000.0</v>
+      </c>
+      <c r="C30">
         <v>-613000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-61000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-88000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-238000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-15000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-28000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-288000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-14000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-237000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-121000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>104000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1056000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-428000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>213000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-162000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-983000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-10000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>137000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-138151000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>71539000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-181525000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-38863000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-254052000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-536030000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-414396000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-30197000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-570983000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-108607000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-53032000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1777000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-191654000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-335822000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-14011000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-249796000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-279191000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-324321000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-186790000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-326835000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1457732000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-464763000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>112618000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-246534000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-63558000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>96828000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1067000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-5813000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-358982000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-4561000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-31380000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-6491000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-27612009.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-31992000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-63192000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-50140000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>