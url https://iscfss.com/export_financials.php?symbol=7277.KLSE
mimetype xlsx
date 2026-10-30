--- v0 (2026-06-19)
+++ v1 (2026-10-30)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -947,83 +950,84 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1046,3431 +1050,3579 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2">
+        <v>778649000.0</v>
+      </c>
+      <c r="C2">
         <v>606286000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>589912000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>690987000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>583125000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>747483000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>648540000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>778322000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>911382000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>998800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>649420000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>543551000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>507900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>489498000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>381578000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>248907000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>238271027.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>181730676.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>133345725.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>96734273.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>59213607.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>29491074.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="C5">
+        <v>26</v>
+      </c>
+      <c r="B5">
+        <v>66858999.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>481711000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>482287000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>258501000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>110916000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>13338000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>91748000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>145564000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>173239000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>220089000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7">
+        <v>32586000.0</v>
+      </c>
+      <c r="C7">
         <v>24865000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>26129000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>22241000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>23674000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>26611000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>19699000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>0.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>1698645000.0</v>
       </c>
       <c r="C8">
+        <v>1698645000.0</v>
+      </c>
+      <c r="D8">
         <v>1698431000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1698323000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1698303000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1697751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684126000.0</v>
       </c>
       <c r="H8">
         <v>1684126000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>1684126000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>571542000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>318279000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
+        <v>1837339000.0</v>
+      </c>
+      <c r="C10">
         <v>1668922000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1572757000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1720621000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1840183000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1453252000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1201432000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>854349000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1264966000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1425358000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>944383000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>866316000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>503242000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>630898000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>579550000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>278463000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>261062479.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>178713780.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>81820558.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>34107508.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>21291783.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9791820.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>32</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>290510000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>217987000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>1840307000.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12">
+        <v>1837394000.0</v>
+      </c>
+      <c r="C12">
         <v>1669150000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1579526000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1745323000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1845183000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1461882000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1201432000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>854349000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1264966000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1425358000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>944383000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>866316000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>503242000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>630898000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>579550000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>278463000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>261062479.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>178713780.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>81820558.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>60388072.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>92082625.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>66815417.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13">
         <v>1698645000.0</v>
       </c>
       <c r="C13">
+        <v>1698645000.0</v>
+      </c>
+      <c r="D13">
         <v>1698431000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1698323000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1698303000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1697751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684126000.0</v>
       </c>
       <c r="H13">
         <v>1684126000.0</v>
       </c>
       <c r="I13">
+        <v>1684126000.0</v>
+      </c>
+      <c r="J13">
         <v>1684287000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1601179000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>526949000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>508329000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>245884000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>243081000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>240614000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>199582000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>198052323.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141321004.0</v>
       </c>
       <c r="S13">
         <v>141321004.0</v>
       </c>
       <c r="T13">
         <v>141321004.0</v>
       </c>
       <c r="U13">
+        <v>141321004.0</v>
+      </c>
+      <c r="V13">
         <v>138518952.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>137045429.0</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14">
+        <v>5642685000.0</v>
+      </c>
+      <c r="C14">
         <v>5642675000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5642580000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5642573000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5642502000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5642221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5638307000.0</v>
       </c>
       <c r="H14">
         <v>5638307000.0</v>
       </c>
       <c r="I14">
+        <v>5638307000.0</v>
+      </c>
+      <c r="J14">
         <v>5635778000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5410005000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5244418000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5090754000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5052523000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4867198000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4657172000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4354569590.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4335666340.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4310410006.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4397653014.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4378509232.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4307119890.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4326110200.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B16">
+        <v>42232000.0</v>
+      </c>
+      <c r="C16">
         <v>10609000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>53620000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>38118000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>87549000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>64135000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>80492000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>62063000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>45916000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>3319268.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18646180.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8458015.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>8455000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9534000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>10665000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>10608000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18">
         <v>2000000.0</v>
       </c>
       <c r="N18">
         <v>2000000.0</v>
       </c>
       <c r="O18">
+        <v>2000000.0</v>
+      </c>
+      <c r="P18">
         <v>3000000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B20">
+        <v>14109000.0</v>
+      </c>
+      <c r="C20">
         <v>14757000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>15535000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>15633000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>21256000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>14094000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>60243000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>13962000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>13522000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>14225000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>13681000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>18495000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>25008000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>22867000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>23000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>1835875.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1681815.0</v>
       </c>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B21">
+        <v>1276470000.0</v>
+      </c>
+      <c r="C21">
         <v>912144000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>977433000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>906812000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>785838000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>820962000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>716965000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>350225000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>274846000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>159688000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>141602000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>61946000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18915000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15588000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>36178000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>33631000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8436416.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8650396.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6474186.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6442673.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22">
+        <v>128916000.0</v>
+      </c>
+      <c r="C22">
         <v>73700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>94711000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>70853000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>73452000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>66200000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>84708000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>95593000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>92416000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>83857000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>86095000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>89586000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>106279000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>77715000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>97816000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>65091000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>20667095.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>21132350.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>22646199.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>22669944.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>19977206.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11358200.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B23">
+        <v>9502131000.0</v>
+      </c>
+      <c r="C23">
         <v>8686936000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9130294000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9311636000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8847055000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7977210000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7190029000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6709779000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6365234000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5816708000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4136286000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3632738000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3250312000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2837275000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2049820000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1081504000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>893714959.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>756682822.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>653115811.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>479798345.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>410712388.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>333365609.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24">
+        <v>1818163000.0</v>
+      </c>
+      <c r="C24">
         <v>861118000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1574810000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1863710000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2026934000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1637941000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1453461000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1318175000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1232752000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1008611000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>713533000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>594000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>836000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>690000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>255000000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>46</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>876716000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1593674000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1880624000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2044723000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1658379000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1467778000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1318175000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1232752000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1008611000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>713537000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>593809000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>937000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>811000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>675000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>403000000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B28">
+        <v>635443000.0</v>
+      </c>
+      <c r="C28">
         <v>-58880000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>155927000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>464121000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>547600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>509002000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>729412000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>820014000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>345328000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1643000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-69301000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7399000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>457022000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>168294000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-255657000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-168413000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-185659884.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-126694976.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-54679190.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-33756013.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-20803218.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-9226912.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B29">
+        <v>8421984000.0</v>
+      </c>
+      <c r="C29">
         <v>7825421000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8145679000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8237570000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7917447000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7032251000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6043292000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5465595000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5111235000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4535197000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B30">
+        <v>757332000.0</v>
+      </c>
+      <c r="C30">
         <v>483326000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>756264000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>913718000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>856787000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>640268000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3986000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1225572000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>999892000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1212568000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>745336000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>780146000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>701694000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>714746000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>508644000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>310037000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>290502314.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>269620218.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>213166656.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>148686326.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>81782784.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>50780173.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>5161079000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4755778000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4272217000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3365547000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B32">
+        <v>1569326000.0</v>
+      </c>
+      <c r="C32">
         <v>686023000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1471658000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1475156000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1647530000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1065643000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1018411000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>736271000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>840051000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1149553000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B33">
+        <v>6778489000.0</v>
+      </c>
+      <c r="C33">
         <v>6439659000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6634535000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6570408000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6051130000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5796074000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4697257000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4494575000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3998016000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3057598000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2345653000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1740954000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1780856000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1405955000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>851682000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>421612000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>316525458.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>280175304.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>319966645.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>244147662.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>214312495.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>202780374.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>-1232752000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B35">
+        <v>2344019999.0</v>
+      </c>
+      <c r="C35">
         <v>881952000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1598597000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1885247000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2046207000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1662854000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1471918000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1323153000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1238598000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1014936000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>718408000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>597799000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>841121000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>696304000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>257582000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>62352000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>71997512.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>49130178.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>18219781.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1965222.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>13544005.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2968176.0</v>
       </c>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B36">
+        <v>159095000.0</v>
+      </c>
+      <c r="C36">
         <v>249376000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>284442000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>296357000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>242805000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8630000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1290118000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2144099000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1966073000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1295381000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>937448000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>811422000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>675232000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-333107000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>150376000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>145559357.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>118954170.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>142612474.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>42085476.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>70790842.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>57023597.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="E37"/>
+        <v>58</v>
+      </c>
+      <c r="B37">
+        <v>22007000.0</v>
+      </c>
+      <c r="C37">
+        <v>3486000.0</v>
+      </c>
+      <c r="D37">
+        <v>64472000.0</v>
+      </c>
+      <c r="E37">
+        <v>85248000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>59</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>312682000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>364658000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>348631000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>302988000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>49521000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>70881000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>50324000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>56866000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>64574000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>61233000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>50756000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>60</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>21101000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>65258000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>11334000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>20379000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12682000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1206632000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>9636000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>9944000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>37327000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>14819000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>149106000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>149825000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7961000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>12128000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6301000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4957613.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7041170.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5856956.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3906341.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2557278.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1631445.0</v>
       </c>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B40">
+        <v>185806000.0</v>
+      </c>
+      <c r="C40">
         <v>202720000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>178483000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>177883000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>134661000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
+        <v>166750000.0</v>
+      </c>
+      <c r="H40">
         <v>263493000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>209578000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>163373000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>104320000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>92241000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>129140000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>149170000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>130607000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>83201000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>78935000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>48805827.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>36644092.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>88131330.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>36978011.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>20476489.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8609157.0</v>
       </c>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>1484000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>4475000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>4140000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B42">
+        <v>-3625000.0</v>
+      </c>
+      <c r="C42">
         <v>718421000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>977026000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>977602000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>753816000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>606231000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>9713000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>88123000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1816654000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1510307000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>567917000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>314654000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>330685000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>310783000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>277718000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-3086000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-13952081.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>23427283.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>20754337.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>17943190.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>10001199.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>151907291.0</v>
       </c>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B45">
+        <v>3459037000.0</v>
+      </c>
+      <c r="C45">
         <v>3371333000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4740054000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4510646000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4319381000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4207191000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3320044000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B46">
+        <v>3698782000.0</v>
+      </c>
+      <c r="C46">
         <v>3371333000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3506925000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3435942000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3350220000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3349368000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2563036000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1935965000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1603044000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>853038000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>833756000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>672309000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>892408000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>667781000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>728861000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>223718000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>153710616.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>144692476.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>166070357.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>108043256.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>87232342.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>84003162.0</v>
       </c>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>68</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>2644036000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2794139000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2750105000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2710580000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2759469000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2025946000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1303995000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1297026000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>584139000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>833756000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>672309000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B48">
+        <v>4219908999.0</v>
+      </c>
+      <c r="C48">
         <v>3823178000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3767667000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3399144000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3101219000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2792626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2438308000.0</v>
       </c>
       <c r="H48">
         <v>2438308000.0</v>
       </c>
       <c r="I48">
+        <v>2438308000.0</v>
+      </c>
+      <c r="J48">
         <v>1674715000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1340693000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1099782000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>920000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>750000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>614000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>495000000.0</v>
       </c>
-      <c r="P48"/>
-      <c r="Q48">
+      <c r="Q48"/>
+      <c r="R48">
         <v>293393232.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>275848308.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>217195171.0</v>
       </c>
-      <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
-    </row>
-    <row r="49" spans="1:22">
+      <c r="W48"/>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B50">
+        <v>123093000.0</v>
+      </c>
+      <c r="C50">
         <v>724059000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>127745000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>298791000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>337175000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>297702000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>457684000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>356188000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>377542000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>415100000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>859000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>960000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>799000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>324000000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B51">
+        <v>2472782000.0</v>
+      </c>
+      <c r="C51">
         <v>1610042000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1728684000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2184742000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2387783000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1962254000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1930844000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1674363000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1610294000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1423715000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>875082000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>858917000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>960264000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>799192000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>323893000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>110050000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>75402595.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>52018804.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>27141368.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>351495.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>488565.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>564908.0</v>
       </c>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B52">
+        <v>147629000.0</v>
+      </c>
+      <c r="C52">
         <v>733326000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>135010000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>304118000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>343060000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>303875000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>463066000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>356188000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>377542000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>415104000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>161545000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>265108000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>123561000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>108278000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>69105000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>51629000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9538823.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7207257.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3253820.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>351495.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>488565.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>564908.0</v>
       </c>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B53">
+        <v>55000.0</v>
+      </c>
+      <c r="C53">
         <v>228000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>6769000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>24702000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8630000.0</v>
       </c>
       <c r="G53">
         <v>8630000.0</v>
       </c>
       <c r="H53">
+        <v>8630000.0</v>
+      </c>
+      <c r="I53">
         <v>333109000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>486488000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>328694000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>26280564.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>70790842.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>57023597.0</v>
       </c>
     </row>
-    <row r="54" spans="1:22">
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B55">
+        <v>9502131000.0</v>
+      </c>
+      <c r="C55">
         <v>8686936000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9130294000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9311636000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8847055000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7977210000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7190029000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6709779000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6365234000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5816708000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4136286000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3632738000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3250312000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2837275000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2049820000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1081504000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>893714959.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>756682822.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>653115811.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>479798345.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>410712388.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>333365609.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B56">
+        <v>2723642000.0</v>
+      </c>
+      <c r="C56">
         <v>2247277000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2495759000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2741228000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2795925000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2181136000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2492772000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2215204000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2367218000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2759110000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1790633000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1891784000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1469456000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1431320000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1198138000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>659892000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>577189501.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>476507518.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>333149166.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>235650683.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>196399893.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>130585235.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B57">
+        <v>1154316000.0</v>
+      </c>
+      <c r="C57">
         <v>1561254000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1024101000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1266072000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1148395000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1115493000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1474361000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1478933000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1527167000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1609557000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>934523000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>988291000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>798444000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>750042000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>554210000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>399240000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>309535620.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>236140050.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>233476460.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>137383047.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>83597982.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>39185186.0</v>
       </c>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B58">
+        <v>3498336000.0</v>
+      </c>
+      <c r="C58">
         <v>2443206000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2622698000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3151319000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3194602000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2778347000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2946279000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2802086000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2765765000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2624493000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1652931000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1586090000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1639565000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1446346000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>811792000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>461592000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>381533132.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>285270228.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>251696241.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>139348269.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>97141987.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>42153362.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B60">
+        <v>5981788000.0</v>
+      </c>
+      <c r="C60">
         <v>6240244000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6443124000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>6075069000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5553338000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5096608000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4132147000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3791232000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3500941000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3111486000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2414737000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1979757000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1559528000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1352436000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1193601000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>583112000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>477493474.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>440596595.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>379270512.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>324518615.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>300750923.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>288952720.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
-[...1 lines deleted...]
-      </c>
+      <c r="F61"/>
       <c r="G61">
         <v>-3625000.0</v>
       </c>
       <c r="H61">
         <v>-3625000.0</v>
       </c>
       <c r="I61">
         <v>-3625000.0</v>
       </c>
       <c r="J61">
         <v>-3625000.0</v>
       </c>
       <c r="K61">
         <v>-3625000.0</v>
       </c>
       <c r="L61">
         <v>-3625000.0</v>
       </c>
-      <c r="M61"/>
+      <c r="M61">
+        <v>-3625000.0</v>
+      </c>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="2" spans="1:59">
+      <c r="BH1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2">
+        <v>778649000.0</v>
+      </c>
+      <c r="C2">
         <v>572409000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>633252000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>590795000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>606286000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>594633000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>638031000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>575927000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>589912000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>683486000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>814702000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>681693000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>690987000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>603156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>579538000.0</v>
       </c>
       <c r="P2">
         <v>579538000.0</v>
       </c>
       <c r="Q2">
+        <v>579538000.0</v>
+      </c>
+      <c r="R2">
         <v>583125000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>573295000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>514401000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>523363000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>565532000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>571805000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>545751000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>678342000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>648540000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>937201000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1305844000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1209313000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>778322000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>80499000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>774572000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>956141000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>818562000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>769022000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1041027000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>827579000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>998800000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1082753000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>920639000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>946453000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>586269000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>731312000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>794580000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>765060000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>504199000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>632790000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>479368000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>523747000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>498402000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>699418000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>734924000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>640599000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>489498000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>519285000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>402944000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>408710000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>378009000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>345349000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>308306000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:59">
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4486,54 +4638,55 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
-    </row>
-    <row r="4" spans="1:59">
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4549,149 +4702,153 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5">
+        <v>66858999.0</v>
+      </c>
+      <c r="C5">
         <v>103070000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>114269000.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>481711000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>480019000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>451667000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>474278000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>482287000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>384316000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>353434000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>482287000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>258501000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>201663000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>138725000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>124580000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>110916000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>84453000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-    </row>
-    <row r="6" spans="1:59">
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4707,274 +4864,281 @@
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
-    </row>
-    <row r="7" spans="1:59">
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7">
+        <v>32586000.0</v>
+      </c>
+      <c r="C7">
         <v>24823000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>21061000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>23095000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>24865000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>22997000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>21380000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>21469000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>26129000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>27310000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>24010000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>21815000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>22241000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>21709000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>21550000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>22778000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>23674000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>24676000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>24757000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>25279000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>26611000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>21244000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>17555000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>18188000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>19699000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>18800000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>17012000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>17114000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
-    </row>
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>1698645000.0</v>
       </c>
       <c r="C8">
         <v>1698645000.0</v>
       </c>
       <c r="D8">
         <v>1698645000.0</v>
       </c>
       <c r="E8">
         <v>1698645000.0</v>
       </c>
       <c r="F8">
         <v>1698645000.0</v>
       </c>
       <c r="G8">
         <v>1698645000.0</v>
       </c>
       <c r="H8">
         <v>1698645000.0</v>
       </c>
       <c r="I8">
+        <v>1698645000.0</v>
+      </c>
+      <c r="J8">
         <v>1698431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1698323000.0</v>
       </c>
       <c r="K8">
         <v>1698323000.0</v>
       </c>
       <c r="L8">
         <v>1698323000.0</v>
       </c>
       <c r="M8">
         <v>1698323000.0</v>
       </c>
       <c r="N8">
         <v>1698323000.0</v>
       </c>
       <c r="O8">
-        <v>1698303000.0</v>
+        <v>1698323000.0</v>
       </c>
       <c r="P8">
         <v>1698303000.0</v>
       </c>
       <c r="Q8">
         <v>1698303000.0</v>
       </c>
       <c r="R8">
         <v>1698303000.0</v>
       </c>
       <c r="S8">
+        <v>1698303000.0</v>
+      </c>
+      <c r="T8">
         <v>1698301000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1697751000.0</v>
       </c>
       <c r="U8">
         <v>1697751000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1697751000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4990,861 +5154,875 @@
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-    </row>
-    <row r="10" spans="1:59">
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
+        <v>1837339000.0</v>
+      </c>
+      <c r="C10">
         <v>1801922000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1861786000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2032278000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1668922000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1499645000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1385240000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1499601000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1572757000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1499841000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1545097000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1772236000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1640520000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1750328000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1840183000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1640520000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1840183000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1929082000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1364962000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1466423000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1453252000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1695750000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1258603000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1036627000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1201432000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1137480000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1065940000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1284962000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>854349000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1028121000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1117033000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1157358000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1264966000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1320746000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1376129000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1421892000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1425358000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1282723000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1081314000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1023380000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>944383000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>903634000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>980145000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>854138000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>866316000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>899774000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>697211000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>373399000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>503242000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>524384000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>483052000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>442066000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>630898000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>431865000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>473110000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>435136000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>579550000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>622369000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>280461000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:59">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1862997000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2033304000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>290510000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1500417000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1386005000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1500366000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>1525851000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1640644000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1750450000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1840307000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1929232000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1365108000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1466640000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1453356000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-    </row>
-    <row r="12" spans="1:59">
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12">
+        <v>1837394000.0</v>
+      </c>
+      <c r="C12">
         <v>1802052000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1861898000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2032484000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1669150000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1499858000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1386466000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1505687000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1579526000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1511164000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1562959000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1789126000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1640520000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1750328000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1845183000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1640520000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1845183000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1929082000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1364962000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1466423000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1461882000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1695750000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1258603000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1036627000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1201432000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1137480000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1065940000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1284962000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>854349000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1028121000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1117033000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1157358000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1264966000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1320746000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1376129000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1421892000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1425358000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1282723000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1081314000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1023380000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>944383000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>903634000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>980145000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>854138000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>866316000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>899774000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>697211000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>373399000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>503242000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>524384000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>483052000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>442066000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>630898000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>431865000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>473110000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>435136000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>579550000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>622369000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>280461000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:59">
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13">
         <v>1698645000.0</v>
       </c>
       <c r="C13">
         <v>1698645000.0</v>
       </c>
       <c r="D13">
         <v>1698645000.0</v>
       </c>
       <c r="E13">
         <v>1698645000.0</v>
       </c>
       <c r="F13">
         <v>1698645000.0</v>
       </c>
       <c r="G13">
         <v>1698645000.0</v>
       </c>
       <c r="H13">
         <v>1698645000.0</v>
       </c>
       <c r="I13">
+        <v>1698645000.0</v>
+      </c>
+      <c r="J13">
         <v>1698431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1698323000.0</v>
       </c>
       <c r="K13">
         <v>1698323000.0</v>
       </c>
       <c r="L13">
         <v>1698323000.0</v>
       </c>
       <c r="M13">
-        <v>1698303000.0</v>
+        <v>1698323000.0</v>
       </c>
       <c r="N13">
         <v>1698303000.0</v>
       </c>
       <c r="O13">
         <v>1698303000.0</v>
       </c>
       <c r="P13">
         <v>1698303000.0</v>
       </c>
       <c r="Q13">
         <v>1698303000.0</v>
       </c>
       <c r="R13">
         <v>1698303000.0</v>
       </c>
       <c r="S13">
+        <v>1698303000.0</v>
+      </c>
+      <c r="T13">
         <v>1698301000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1697751000.0</v>
       </c>
       <c r="U13">
         <v>1697751000.0</v>
       </c>
       <c r="V13">
+        <v>1697751000.0</v>
+      </c>
+      <c r="W13">
         <v>1697215000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1696289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684126000.0</v>
       </c>
       <c r="Y13">
         <v>1684126000.0</v>
       </c>
       <c r="Z13">
         <v>1684126000.0</v>
       </c>
       <c r="AA13">
         <v>1684126000.0</v>
       </c>
       <c r="AB13">
         <v>1684126000.0</v>
       </c>
       <c r="AC13">
         <v>1684126000.0</v>
       </c>
       <c r="AD13">
         <v>1684126000.0</v>
       </c>
       <c r="AE13">
         <v>1684126000.0</v>
       </c>
       <c r="AF13">
-        <v>1684287000.0</v>
+        <v>1684126000.0</v>
       </c>
       <c r="AG13">
         <v>1684287000.0</v>
       </c>
       <c r="AH13">
         <v>1684287000.0</v>
       </c>
       <c r="AI13">
         <v>1684287000.0</v>
       </c>
       <c r="AJ13">
         <v>1684287000.0</v>
       </c>
       <c r="AK13">
+        <v>1684287000.0</v>
+      </c>
+      <c r="AL13">
         <v>1601179000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1379394000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>537233000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>530168000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>526949000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>522642000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>519551000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>509280000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>508329000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>505429000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>495786000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>492144000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>245884000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>245351000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>245100000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>243197000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>243081000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>242502000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>242271000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>240672000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>240614000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>240444000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>200612000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:59">
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14">
         <v>5642685000.0</v>
       </c>
       <c r="C14">
         <v>5642685000.0</v>
       </c>
       <c r="D14">
         <v>5642685000.0</v>
       </c>
       <c r="E14">
         <v>5642685000.0</v>
       </c>
       <c r="F14">
         <v>5642685000.0</v>
       </c>
       <c r="G14">
-        <v>5642646000.0</v>
+        <v>5642685000.0</v>
       </c>
       <c r="H14">
         <v>5642646000.0</v>
       </c>
       <c r="I14">
+        <v>5642646000.0</v>
+      </c>
+      <c r="J14">
         <v>5642672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5642578000.0</v>
       </c>
       <c r="K14">
         <v>5642578000.0</v>
       </c>
       <c r="L14">
         <v>5642578000.0</v>
       </c>
       <c r="M14">
+        <v>5642578000.0</v>
+      </c>
+      <c r="N14">
         <v>5642570000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5642616000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5642570000.0</v>
       </c>
       <c r="P14">
         <v>5642570000.0</v>
       </c>
       <c r="Q14">
+        <v>5642570000.0</v>
+      </c>
+      <c r="R14">
         <v>5642568000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5642709000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5642476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5642397000.0</v>
       </c>
       <c r="U14">
         <v>5642397000.0</v>
       </c>
       <c r="V14">
+        <v>5642397000.0</v>
+      </c>
+      <c r="W14">
         <v>5643157000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5642101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5641551000.0</v>
       </c>
       <c r="Y14">
         <v>5641551000.0</v>
       </c>
       <c r="Z14">
-        <v>5638307000.0</v>
+        <v>5641551000.0</v>
       </c>
       <c r="AA14">
         <v>5638307000.0</v>
       </c>
       <c r="AB14">
         <v>5638307000.0</v>
       </c>
       <c r="AC14">
         <v>5638307000.0</v>
       </c>
       <c r="AD14">
         <v>5638307000.0</v>
       </c>
       <c r="AE14">
         <v>5638307000.0</v>
       </c>
       <c r="AF14">
-        <v>5628271000.0</v>
+        <v>5638307000.0</v>
       </c>
       <c r="AG14">
         <v>5628271000.0</v>
       </c>
       <c r="AH14">
-        <v>5638307000.0</v>
+        <v>5628271000.0</v>
       </c>
       <c r="AI14">
         <v>5638307000.0</v>
       </c>
       <c r="AJ14">
+        <v>5638307000.0</v>
+      </c>
+      <c r="AK14">
         <v>5277503000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5628271000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>5486347000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5367231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5332628000.0</v>
       </c>
       <c r="AO14">
         <v>5332628000.0</v>
       </c>
       <c r="AP14">
+        <v>5332628000.0</v>
+      </c>
+      <c r="AQ14">
         <v>5283796000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>5255755000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5198161000.0</v>
       </c>
       <c r="AS14">
         <v>5198161000.0</v>
       </c>
       <c r="AT14">
+        <v>5198161000.0</v>
+      </c>
+      <c r="AU14">
         <v>5093633000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5043290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5119415000.0</v>
       </c>
       <c r="AW14">
         <v>5119415000.0</v>
       </c>
       <c r="AX14">
+        <v>5119415000.0</v>
+      </c>
+      <c r="AY14">
         <v>5082480000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>5020487000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5000926000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4934988000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4853372000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4833562000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4823190000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4672084000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4794816000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>4350526000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:59">
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5860,151 +6038,161 @@
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
-    </row>
-    <row r="16" spans="1:59">
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B16">
+        <v>42232000.0</v>
+      </c>
+      <c r="C16">
         <v>39660000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>32662999.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10609000.0</v>
       </c>
-      <c r="F16"/>
-[...1 lines deleted...]
-      <c r="H16"/>
+      <c r="G16">
+        <v>30261000.0</v>
+      </c>
+      <c r="H16">
+        <v>39212000.0</v>
+      </c>
       <c r="I16">
+        <v>68854000.0</v>
+      </c>
+      <c r="J16">
         <v>53620000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>84649000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>85815000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14186000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>38118000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>57281000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>74577000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>38118000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>87549000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>55860000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22031000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9115000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>15201000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26138000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-    </row>
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6020,121 +6208,123 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>8455000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18">
         <v>2000000.0</v>
       </c>
-      <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6150,961 +6340,983 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>41</v>
+      </c>
+      <c r="B20">
+        <v>14109000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>14757000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>15535000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>15633000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>21256000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>15633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21256000.0</v>
       </c>
       <c r="R20">
         <v>21256000.0</v>
       </c>
-      <c r="S20"/>
+      <c r="S20">
+        <v>21256000.0</v>
+      </c>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>14094000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>60243000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>13962000.0</v>
       </c>
-      <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20">
         <v>13522000.0</v>
       </c>
-      <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-      <c r="AK20">
+      <c r="AK20"/>
+      <c r="AL20">
         <v>14225000.0</v>
       </c>
-      <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-      <c r="AO20">
+      <c r="AO20"/>
+      <c r="AP20">
         <v>13681000.0</v>
       </c>
-      <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-      <c r="AS20">
+      <c r="AS20"/>
+      <c r="AT20">
         <v>18495000.0</v>
       </c>
-      <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-      <c r="AW20">
+      <c r="AW20"/>
+      <c r="AX20">
         <v>25008000.0</v>
       </c>
-      <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-      <c r="BA20">
+      <c r="BA20"/>
+      <c r="BB20">
         <v>22867000.0</v>
       </c>
-      <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
-    </row>
-    <row r="21" spans="1:59">
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B21">
+        <v>1276470000.0</v>
+      </c>
+      <c r="C21">
         <v>1089209000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1018690000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>976828000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>912144000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>926086000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>971225000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>978103000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>977433000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
+      <c r="K21">
+        <v>962068000.0</v>
+      </c>
       <c r="L21"/>
       <c r="M21">
+        <v>931925000.0</v>
+      </c>
+      <c r="N21">
         <v>906812000.0</v>
       </c>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
       <c r="O21">
+        <v>913254000.0</v>
+      </c>
+      <c r="P21">
         <v>785838000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>906812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>785838000.0</v>
       </c>
       <c r="R21">
         <v>785838000.0</v>
       </c>
       <c r="S21">
-        <v>1457050000.0</v>
+        <v>801214000.0</v>
       </c>
       <c r="T21">
+        <v>816910000.0</v>
+      </c>
+      <c r="U21">
         <v>1457354000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>820962000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1410724000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>581542000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>825361000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>716965000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>755164000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>697632000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1319692000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>350225000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1199159000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1117426000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>977942000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>274846000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>970099000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>794021000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1090296000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>159688000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>927515000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>788230000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>850199000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>141602000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>61946000.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>18915000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>15588000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>35829000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>36178000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>35883000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>36227000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:59">
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22">
+        <v>128916000.0</v>
+      </c>
+      <c r="C22">
         <v>71983000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>64851000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>82441000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>73700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>78868000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>92226000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>94130000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>94711000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>86853000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>90774000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>52055000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>105615000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>122084000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>73452000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>105615000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>73452000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>66343000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>49989000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>74348000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>66200000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>47892000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>52934000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>61743000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>84708000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>123173000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>86322000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>105212000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>95593000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>118985000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>108888000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>98507000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>92416000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>85336000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>78008000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>84273000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>83857000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>71280000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>88015000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>83160000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>86095000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>67589000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>99695000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>110529000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>89586000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>115231000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>107728000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>152662000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>106279000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>135390000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>98592000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>91336000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>77715000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>93182000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>75255000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>91790000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>97816000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>83165000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>36485000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:59">
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B23">
+        <v>9502131000.0</v>
+      </c>
+      <c r="C23">
         <v>9231836000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9202983000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9191550000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8686936000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8640179000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8546713000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8780302000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9130294000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9174131000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9462986000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9241790000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9094047000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9108969000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8847055000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9094047000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8847055000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8806606000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8089847000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8138273000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7977210000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8058394000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7248682000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7371774000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7190029000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7424673000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7806345000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7702428000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6709779000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6697158000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6564207000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6379139000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6365234000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6289732000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6083399000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6339131000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5816708000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5389262000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4815106000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4538471000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4136286000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3990105000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3966378000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3832164000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3632738000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3540479000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3321716000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3200968000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3250312000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3275403000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3148345000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2969316000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2837275000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2559653000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2242217000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2082276000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2049820000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1843070000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1251474000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24">
+        <v>1818163000.0</v>
+      </c>
+      <c r="C24">
         <v>1820987000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1219960000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1226635000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>861118000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>720367000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1328558000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1323521000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1574810000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1581887000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1840125000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1821425000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1863710000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1846285000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1895083000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1919736000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2026934000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2093004000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1606462000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1599735000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1637941000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1607232000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1207085000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1530756000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1453461000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1402768000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1590734000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1453170000.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>695000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>743000000.0</v>
       </c>
       <c r="AR24">
         <v>743000000.0</v>
       </c>
       <c r="AS24">
+        <v>743000000.0</v>
+      </c>
+      <c r="AT24">
         <v>594000000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-    </row>
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1233157000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1241275000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>876716000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>737122000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1344589000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1339126000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1593674000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1880624000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1862622000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1911531000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1936814000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2044723000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2112076000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1625478000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1618878000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1658379000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1622450000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1220031000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1544123000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>1419295000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1605715000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1468294000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-    </row>
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>1194000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1231000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1112000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>937000000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-    </row>
-    <row r="27" spans="1:59">
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7120,864 +7332,881 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B28">
+        <v>635443000.0</v>
+      </c>
+      <c r="C28">
         <v>681282000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>644107000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8815000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-58880000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>109228000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>191181000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>67310000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>155927000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>719219000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>993751000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>235550000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>750118000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>727155000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>547600000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>750118000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>547600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>501948000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>591893000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>520869000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>509002000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>418887000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>276023000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>917851000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>729412000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>664756000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>873779000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>696137000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>820014000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>659051000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>563519000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>451375000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>345328000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>214947000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>88478000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>284588000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1643000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-24853000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-24520000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-87990000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-69301000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-79475000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-190952000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-64698000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-7399000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-35262000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>334835000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>582638000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>457022000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>442735000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>397957000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>397706000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>168294000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>224683000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>34580000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-64258000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-255657000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-360164000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-51341000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:59">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B29">
+        <v>8421984000.0</v>
+      </c>
+      <c r="C29">
         <v>8397274000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8278519000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8374374000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7825421000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7796483000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7636882000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7828051000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8145679000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8090985000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8229560000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8179969000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8237570000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8177906000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8141284000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8218351000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7917447000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7866405000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7196144000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7201101000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7032251000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7106091000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6332286000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6208031000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6043292000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5854979000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
-    </row>
-    <row r="30" spans="1:59">
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B30">
+        <v>757332000.0</v>
+      </c>
+      <c r="C30">
         <v>697851000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>762292000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>497063000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>483326000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>649645000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>684196000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>735634000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>805237000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>991065000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1020780000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>788615000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>883577000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>455340000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>519621000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>913718000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>898175000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>837053000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>825105000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>704144000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>640268000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>505664000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>581542000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1135058000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1151593000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1164537000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1419695000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1319692000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1225572000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1199159000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1117426000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>977942000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>929544000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>970099000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>794021000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1090296000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1212568000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>927515000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>788230000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>850199000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>745336000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>924000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>800000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>913000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>774542000.0</v>
       </c>
-      <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>699071000.0</v>
       </c>
-      <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>566573000.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>476172000.0</v>
       </c>
-      <c r="BF30"/>
       <c r="BG30"/>
-    </row>
-    <row r="31" spans="1:59">
+      <c r="BH30"/>
+    </row>
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>5161079000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>4895961000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4937757000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-    </row>
-    <row r="32" spans="1:59">
+      <c r="BH31"/>
+    </row>
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B32">
+        <v>1569326000.0</v>
+      </c>
+      <c r="C32">
         <v>1649822000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1056773000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1056298000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>686023000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>585775000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1100638000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1260602000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1471658000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1476403000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1337937000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1520000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1475156000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1229303000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1264439000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1387172000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1647530000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1699500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1087972000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1073893000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1065643000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>938950000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>796807000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>811836000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1018411000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>630325000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
-    </row>
-    <row r="33" spans="1:59">
+      <c r="BH32"/>
+    </row>
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B33">
+        <v>6778489000.0</v>
+      </c>
+      <c r="C33">
         <v>6659949999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6512731000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6557348000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6439659000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6389868000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6358712000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6420253000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6634535000.0</v>
       </c>
-      <c r="J33">
-[...1 lines deleted...]
-      </c>
       <c r="K33">
+        <v>6585048999.0</v>
+      </c>
+      <c r="L33">
         <v>6788473000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>6611203000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6510735000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6411330000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6051130000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6510735000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6051130000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5978509000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5910963000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5893141000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5796074000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5808959000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5355469000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5119488000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4697257000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4982409000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>5191949000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4978290000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4494575000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4228296000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4220860000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4145332000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3998016000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3848439000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3756973000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3678432000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3057598000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3064936000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2817064000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2543158000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2345653000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2086966000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2086866000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1946536000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1740954000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1717636000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1763050000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1843520000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1780856000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1760915000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1584473000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1502509000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1405955000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1289031000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1076747000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>991107000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>851682000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>753864000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>550849000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:59">
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7993,414 +8222,433 @@
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-    </row>
-    <row r="35" spans="1:59">
+      <c r="BH34"/>
+    </row>
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B35">
+        <v>2344019999.0</v>
+      </c>
+      <c r="C35">
         <v>2341744000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1739015000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1247044000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>881952000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>741689000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1348935000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1343343000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1598597000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2104677000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2359505000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1841655000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1915067000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1939596000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2046207000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1915067000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2046207000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2114477000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1630285000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1622391000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1662854000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1626157000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1226481000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1547928000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1471918000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1423879000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1615734000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1474887000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1323153000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1345437000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1203834000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1249804000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1238598000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1106960000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1113646000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1095807000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1014936000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>892651000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>753734000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>710257000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>718408000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>697644000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>746969000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>748526000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>597799000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>612845000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>756150000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>846510000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>841121000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>838738000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>739257000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>700952000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>696304000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>534940000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>386123000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>300036000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>257582000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>214878000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>177480000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:59">
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="C36">
+        <v>57</v>
+      </c>
+      <c r="B36">
+        <v>159095000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
         <v>2135449000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>240371000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>249376000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>258346000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>259382000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>268161000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>284442000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-1.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36">
+        <v>2239927000.0</v>
+      </c>
+      <c r="M36">
         <v>288621000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>270099000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>118271000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>242805000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>270099000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>242805000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>251509000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>147833000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1635132000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>8630000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1480330000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1386717000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1366252000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1290118000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1691796000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2051165000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2078231000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2144099000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2118187000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2145809000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2125899000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2049738000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1928778000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1990281000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1923896000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1966073000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1978271000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1731277000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1487877000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1295381000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1193668000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1231092000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1112272000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>937448000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>930682000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>779793000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>833295000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>811422000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>776636000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>751898000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>717367000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>675232000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>660781000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>504864000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>115602000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-333107000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>404467000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>230619000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:59">
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-      <c r="F37"/>
+        <v>58</v>
+      </c>
+      <c r="B37">
+        <v>22007000.0</v>
+      </c>
+      <c r="C37">
+        <v>29135000.0</v>
+      </c>
+      <c r="D37">
+        <v>23605000.0</v>
+      </c>
+      <c r="E37">
+        <v>10226000.0</v>
+      </c>
+      <c r="F37">
+        <v>3486000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -8410,761 +8658,771 @@
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
-    </row>
-    <row r="38" spans="1:59">
+      <c r="BH37"/>
+    </row>
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>296160000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>300792000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>312682000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>337477000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>337385000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>343015000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>364658000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>357086000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>322754000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>309647000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>292382000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>302988000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>302375000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>195260000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>51405000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>49521000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>55385000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>56474000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>71029000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>46003000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>45779000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>43595000.0</v>
       </c>
-      <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
-    </row>
-    <row r="39" spans="1:59">
+      <c r="BH38"/>
+    </row>
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>1211000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>22214000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>21101000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>21940000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>25113000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>24598000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>16285000.0</v>
       </c>
-      <c r="J39"/>
       <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>791000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11334000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>837177000.0</v>
       </c>
       <c r="P39">
         <v>837177000.0</v>
       </c>
       <c r="Q39">
+        <v>837177000.0</v>
+      </c>
+      <c r="R39">
         <v>20379000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>877290000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>832672000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>704361000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12682000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>505793000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>581676000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>18858000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1206632000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1181611000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1462134000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1333964000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>9636000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1321756000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1117426000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>977942000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>80292000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>65112000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>78268000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>64238000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>37327000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>42808000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>40483000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>38574000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>760155000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>931916000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>799672000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>920961000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>161340000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>807838000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>753727000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>831387000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>160864000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>854714000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>982228000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>933405000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>156134000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>745575000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>617105000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>564243000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>44600000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>383672000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>383679000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:59">
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B40">
+        <v>185806000.0</v>
+      </c>
+      <c r="C40">
         <v>151463000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>227089000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>175390000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>202720000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>166443000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>189679000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>247449000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>178483000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>177195000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>190496000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>184290000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>238284000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>186301000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-219945000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>222110000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>134661000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>149016000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>172622000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>203593000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>166750000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>154741000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>147108000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>257626000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>263493000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>239731000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>374218000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>188264000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>209578000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>900621000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>167045000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-88855000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>163373000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>209269000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-75164000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>155503000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>104320000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>307746000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>236130000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>231080000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>155392000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>129558000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>46058000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>46278000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>168492000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>256420000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>36707000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>16346000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>158668000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>29670000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>30142000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>21647000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>130607000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>24131000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>25342000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>20095000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>86770000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>17107000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>17289000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:59">
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>3536000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2782000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
-    </row>
-    <row r="42" spans="1:59">
+      <c r="BH41"/>
+    </row>
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B42">
         <v>-3625000.0</v>
       </c>
       <c r="C42">
+        <v>-3625000.0</v>
+      </c>
+      <c r="D42">
         <v>609584000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>696351000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>718421000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>757868000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>758952000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>670558000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>977026000.0</v>
       </c>
-      <c r="J42">
-[...1 lines deleted...]
-      </c>
       <c r="K42">
-        <v>-3625000.0</v>
+        <v>975334000.0</v>
       </c>
       <c r="L42">
+        <v>946982000.0</v>
+      </c>
+      <c r="M42">
         <v>969593000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>674729000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>714487000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>629891000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>366462000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>753816000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3761748000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3565745000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3541337000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>606231000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>579768000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>519378000.0</v>
       </c>
-      <c r="X42">
-[...1 lines deleted...]
-      </c>
       <c r="Y42">
+        <v>2687000.0</v>
+      </c>
+      <c r="Z42">
         <v>9713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3625000.0</v>
       </c>
       <c r="AA42">
         <v>-3625000.0</v>
       </c>
       <c r="AB42">
+        <v>-3625000.0</v>
+      </c>
+      <c r="AC42">
         <v>2245584000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2107106000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2066522000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1954548000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1946197000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1816654000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1798658000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1684837000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1664140000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1510307000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1526464000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>711990000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>614731000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1887788000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1801708000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1752897000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1663029000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1471428000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1408706000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1212646000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1155441000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1313644000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1281044000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1209781000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1175430000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1109355000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1076258000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1017727000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>997879000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>952987000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>930408000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>453126000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:59">
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9180,54 +9438,55 @@
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
-    </row>
-    <row r="44" spans="1:59">
+      <c r="BH43"/>
+    </row>
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -9243,558 +9502,569 @@
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
-    </row>
-    <row r="45" spans="1:59">
+      <c r="BH44"/>
+    </row>
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B45">
+        <v>3459037000.0</v>
+      </c>
+      <c r="C45">
         <v>3276533000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3298471000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3379619000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3371333000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3369066000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3346393000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3374657000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4740054000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3506995000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3496267000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3420689000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4510646000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3375050000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3386830000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3360201000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
-    </row>
-    <row r="46" spans="1:59">
+      <c r="BH45"/>
+    </row>
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B46">
+        <v>3698782000.0</v>
+      </c>
+      <c r="C46">
         <v>3523552000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3534510000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3379619000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3371333000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3369066000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3346393000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3374657000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3506925000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3785375000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3780177000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3420689000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3386830000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3360201000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3350220000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3386830000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3350220000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3340734000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3337023000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3383888000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3349368000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3431330000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3073690000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2856846000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2563036000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2489446000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2397373000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2123161000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1935965000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1720992000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1694112000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1654791000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1603044000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1473616000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1345285000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1362838000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>853038000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>854527000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>853564000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>840969000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>833756000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>688044000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>704063000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>705256000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>672309000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>646915000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>869866000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>898997000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>892408000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>901639000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>761303000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>718817000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>667781000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>571433000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>513411000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>335917000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>728861000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>297588000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>270635000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:59">
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>2561392000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2646317000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2644036000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2645786000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2620807000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2654665000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>2794139000.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>2750105000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2710730000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2731230000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2712863000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2710580000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2706924000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2696883000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2749250000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2759469000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2862520000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2492831000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2305455000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47">
+      <c r="Z47"/>
+      <c r="AA47">
         <v>2489446000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2397373000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2123161000.0</v>
       </c>
-      <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
-    </row>
-    <row r="48" spans="1:59">
+      <c r="BH47"/>
+    </row>
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B48">
+        <v>4219908999.0</v>
+      </c>
+      <c r="C48">
         <v>4140803000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3997595000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3961380000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3823178000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3754094000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3624244000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3913406000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3767667000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3724518000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3568357000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3526082000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3225144000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3350836000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3101219000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3225144000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3101219000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>3064770000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2931705000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2921442000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2792626000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2735715000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2599548000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2584928000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2438308000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2283745000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2198254000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2181942000.0</v>
       </c>
-      <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>1075000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>996000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>980000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>920000000.0</v>
       </c>
-      <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
-    </row>
-    <row r="49" spans="1:59">
+      <c r="BH48"/>
+    </row>
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9810,640 +10080,653 @@
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
-    </row>
-    <row r="50" spans="1:59">
+      <c r="BH49"/>
+    </row>
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B50">
+        <v>123093000.0</v>
+      </c>
+      <c r="C50">
         <v>138454000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>752735000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>791363000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>724059000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>865509000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>226483000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>221921000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>127745000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>110923000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>175773000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>164546000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>298791000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>402831000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>474005000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>534969000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>337175000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>313350000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>325636000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>362278000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>297702000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>486161000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>309986000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>405534000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>457684000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>380668000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>331973000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>510815000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>824000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>789000000.0</v>
       </c>
       <c r="AR50">
         <v>789000000.0</v>
       </c>
       <c r="AS50">
+        <v>789000000.0</v>
+      </c>
+      <c r="AT50">
         <v>859000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
-    </row>
-    <row r="51" spans="1:59">
+      <c r="BH50"/>
+    </row>
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B51">
+        <v>2472782000.0</v>
+      </c>
+      <c r="C51">
         <v>2483204000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2505893000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2041093000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1610042000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1608873000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1576421000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1566911000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1728684000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2219060000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2538848000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2007786000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2390638000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2477483000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2387783000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2415921000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2387783000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2431030000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1956855000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1987292000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1962254000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2114637000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1534626000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1954478000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1930844000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1802236000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1939719000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1981099000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1674363000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1687172000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1680552000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1608733000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1610294000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1535693000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1464607000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1706480000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1423715000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1257870000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1056794000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>935390000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>875082000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>824159000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>789193000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>789440000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>858917000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>864512000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1032046000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>956037000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>960264000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>967119000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>881009000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>839772000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>799192000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>656548000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>507690000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>370878000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>323893000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>262205000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>229120000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:59">
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B52">
+        <v>147629000.0</v>
+      </c>
+      <c r="C52">
         <v>158532000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>760599000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>799818000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>733326000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>871751000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>231832000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>227785000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>135010000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>117880000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>183958000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>169555000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>304118000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>408203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>479107000.0</v>
       </c>
       <c r="P52">
         <v>479107000.0</v>
       </c>
       <c r="Q52">
+        <v>479107000.0</v>
+      </c>
+      <c r="R52">
         <v>343060000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>318954000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>331377000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>368414000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>303875000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>492187000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>314595000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>410355000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>463066000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>382941000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>334004000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>512805000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>356188000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>346867000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>481399000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>364519000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>377542000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>436321000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>359845000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>655038000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>415104000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>371668000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>309558000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>231080000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>161545000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>129558000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>46058000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>46278000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>265108000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>256420000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>284929000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>113306000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>123561000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>132529000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>145312000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>144912000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>108278000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>124163000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>125252000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>73403000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>69105000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>50550000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>55013000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:59">
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B53">
+        <v>55000.0</v>
+      </c>
+      <c r="C53">
         <v>130000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>112000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>206000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>228000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>213000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1226000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>6086000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>6769000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>11323000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>17862000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>16890000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>24702000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-112528000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>5000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>24702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="R53">
         <v>5000000.0</v>
       </c>
       <c r="S53">
+        <v>5000000.0</v>
+      </c>
+      <c r="T53">
         <v>-398672000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>0.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>8630000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
-    </row>
-    <row r="54" spans="1:59">
+      <c r="BH53"/>
+    </row>
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10459,770 +10742,783 @@
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
-    </row>
-    <row r="55" spans="1:59">
+      <c r="BH54"/>
+    </row>
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B55">
+        <v>9502131000.0</v>
+      </c>
+      <c r="C55">
         <v>9231836000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9202983000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9191550000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8686936000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8640179000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8546713000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8780302000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>9130294000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>9174131000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>9462986000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>9241790000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9094047000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>9108969000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>8847055000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9094047000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>8847055000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>8806606000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>8089847000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>8138273000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7977210000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>8058394000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7248682000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7371774000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7190029000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7424673000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>7806345000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>7702428000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6709779000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6697158000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6564207000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6379139000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6365234000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6289732000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>6083399000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>6339131000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>5816708000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>5389262000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4815106000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4538471000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4136286000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3990105000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3966378000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3832164000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3632738000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3540479000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3321716000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3200968000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3250312000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3275403000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3148345000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2969316000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2837275000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2559653000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2242217000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2082276000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2049820000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1843070000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1251474000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:59">
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B56">
+        <v>2723642000.0</v>
+      </c>
+      <c r="C56">
         <v>2571886000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2690252000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2634202000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2247277000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2250311000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2188001000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2360049000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2495759000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2589082000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2674513000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2630587000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2583312000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2697639000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2795925000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2583312000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2795925000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2828097000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2178884000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2245132000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2181136000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2249435000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1893213000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2252286000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2492772000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2442264000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2614396000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2724138000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2215204000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2468862000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2343347000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2233807000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2367218000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2441293000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2326426000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2660699000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2759110000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2324326000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1998042000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1995313000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1790633000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1903139000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1879512000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1885628000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1891784000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1822843000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1558666000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1357448000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1469456000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1514488000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1563872000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1466807000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1431320000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1270622000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1165470000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1091169000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1198138000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1089206000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>700625000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:59">
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B57">
+        <v>1154316000.0</v>
+      </c>
+      <c r="C57">
         <v>922064000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1633479000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1577904000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1561254000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1664536000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1087363000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1099447000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1024101000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1112679000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1336576000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1110587000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1318873000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1310467000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1148395000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1318873000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1148395000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1128597000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1090912000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1171239000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1115493000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1310485000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1096406000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1440450000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1474361000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1811939000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2111037000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2160143000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1478933000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1493502000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1614543000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1395385000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1527167000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1559683000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1468074000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1763726000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1609557000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1508414000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1278734000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1208074000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>934523000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>900416000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>874323000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>839096000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>988291000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>953319000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>801004000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>653399000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>798444000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>861617000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>910378000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>807158000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>750042000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>667579000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>553538000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>502208000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>554210000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>413006000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>380608000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:59">
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B58">
+        <v>3498336000.0</v>
+      </c>
+      <c r="C58">
         <v>3263808000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3372494000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2824948000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2443206000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2406225000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2436298000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2442790000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2622698000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3217356000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3696081000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2952242000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3233940000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3250063000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3194602000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3233940000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3194602000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3243074000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2721197000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2793630000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2778347000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2936642000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2322887000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2988378000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2946279000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3235818000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3726771000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3635030000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2802086000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2838939000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2818377000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2645189000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2765765000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2666643000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2581720000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2859533000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2624493000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2401065000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2032468000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1918331000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1652931000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1598060000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1621292000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1587622000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1586090000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1566164000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1557154000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1499909000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1639565000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1700355000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1649635000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1508110000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1446346000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1202519000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>939661000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>802244000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>811792000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>627884000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>558088000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:59">
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -11238,314 +11534,319 @@
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
-    </row>
-    <row r="60" spans="1:59">
+      <c r="BH59"/>
+    </row>
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B60">
+        <v>5981788000.0</v>
+      </c>
+      <c r="C60">
         <v>5938893000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5806884000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>6356376000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>6240244000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>6210607000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>6081841000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>6282609000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>6443124000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5899235000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5714722000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>6193998000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5772196000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>5763646000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>5553338000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>5772196000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>5553338000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5460051000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>5264046000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>5239088000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>5096608000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>5012698000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4815215000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4271741000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>4132147000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>4071543000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3965494000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3929710000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3791232000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3750648000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3638674000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3630484000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3500941000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3482945000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3369124000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3348427000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3111486000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2905858000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2710759000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2551176000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2414737000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2324350000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2272448000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2172309000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1979757000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1914135000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1708432000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1647585000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1559528000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1526395000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1454881000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1418627000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1352436000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1318760000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1259998000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1238551000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1193601000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1170852000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>653738000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:59">
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-3625000.0</v>
       </c>
       <c r="U61">
         <v>-3625000.0</v>
       </c>
       <c r="V61">
         <v>-3625000.0</v>
       </c>
       <c r="W61">
         <v>-3625000.0</v>
       </c>
       <c r="X61">
         <v>-3625000.0</v>
       </c>
-      <c r="Y61"/>
-      <c r="Z61">
+      <c r="Y61">
         <v>-3625000.0</v>
       </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>-3625000.0</v>
       </c>
       <c r="AB61">
         <v>-3625000.0</v>
       </c>
-      <c r="AC61"/>
+      <c r="AC61">
+        <v>-3625000.0</v>
+      </c>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
-    </row>
-    <row r="62" spans="1:59">
+      <c r="BH61"/>
+    </row>
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11561,105 +11862,107 @@
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11682,2166 +11985,2253 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>2498126000.0</v>
+      </c>
+      <c r="C2">
         <v>2438629000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2699530000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2744056000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1989549000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1239753000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1786587000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1881457000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2671920000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3063327000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2214617000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1956986000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2282901000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2016217000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1441067000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1024293000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>998389055.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>990771660.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>714924435.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>440972381.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>317457570.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>237326702.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>348563000.0</v>
+      </c>
+      <c r="C3">
         <v>329343000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>333655000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>254908000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>239246000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>226661000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>192806000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>128557000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>104055000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>81721000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>60854000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>50747000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>38340000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>37217000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27969000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20049000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17975133.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>16141396.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12385145.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10013297.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8754613.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8245624.0</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5">
+        <v>491710000.0</v>
+      </c>
+      <c r="C5">
         <v>424696000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>743924000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>262195000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>590403000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>621385000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>801881000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>702402000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>550418000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>375495000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>324518000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>386194000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>235073000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>200493000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>173579000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>203320000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>152195867.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>96920083.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>67107604.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>30567712.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>26464182.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10969949.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>840273000.0</v>
+      </c>
+      <c r="C6">
         <v>754039000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1077579000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>517103000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>829649000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>848046000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>994687000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>830959000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>654473000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>457216000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>385372000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>436941000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>273413000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>237710000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>201548000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>223369000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>170171000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>113061479.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>79492749.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>40581009.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>35218795.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>19215573.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>386615000.0</v>
+      </c>
+      <c r="C9">
         <v>62977000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>452396000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>257478000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>329476000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>370172000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>516861000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>504996000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>438659000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>329557000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>319866000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>401197000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>268789000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>220963000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>192741000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>184085000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>140756527.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>113748951.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>82347196.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>35660841.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>31953599.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16535371.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>717732000.0</v>
+      </c>
+      <c r="C10">
         <v>375865000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>679116000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>553888000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>550302000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>595009000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>747279000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>652996000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>628092000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>448768000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>368726000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>370495000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>276502000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>232332000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>224918000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>200507000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>150013617.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>123455909.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>97271799.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>58969843.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>63572983.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>45930224.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11">
+        <v>92914000.0</v>
+      </c>
+      <c r="C11">
         <v>66159000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>73753000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>33265000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>44424000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>51945000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>99184000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>100679000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>99799000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>75654000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>67377000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>85197000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>47729000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>47025000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>43082000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>40382000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>25353683.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>21970624.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>15712771.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7385725.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>16718445.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>13315618.0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12">
+        <v>54695000.0</v>
+      </c>
+      <c r="C12">
         <v>48831000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>64808000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>72335000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>40101000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>26376000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>54602000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>49406000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>51447000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>33773000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>26558000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>21445000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12006000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10879000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4170000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3053000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2182099.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1047573.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>730726.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>184755.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>161388.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>170282.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>139</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>244336000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>245057000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>291693000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>211488000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>201056000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>187359000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>130696000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>77674000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>73273000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>44208000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>-31266000.0</v>
+      </c>
+      <c r="C14">
         <v>-5881000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-30331000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-10101000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2127000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>77000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-17732000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-16481000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-17922000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
+        <v>593552000.0</v>
+      </c>
+      <c r="C15">
         <v>303825000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>575032000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>510522000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>508005000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>543141000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>630363000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>535836000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>510371000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>370644000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>294929000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>275130000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>215869000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>193298000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>177001000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>160125000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>124659934.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>101485285.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>81559028.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>51584118.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>46854538.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>32614606.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>142</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>303825000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>575032000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>510522000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>508005000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>543141000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>630363000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>535836000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>510371000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>370644000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>294929000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>275130000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17">
+        <v>624818000.0</v>
+      </c>
+      <c r="C17">
         <v>309706000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>605363000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>520623000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>505878000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>543064000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>648095000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>552317000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>528293000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>373114000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-54695000.0</v>
+      </c>
+      <c r="C18">
         <v>-48831000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-64808000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-72335000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-40101000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-26376000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-54602000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-49406000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-51447000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-33773000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>491710000.0</v>
+      </c>
+      <c r="C21">
         <v>131529000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>434059000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>626223000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>338814000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>393953000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>531382000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>522300000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>613949000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>482541000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>395284000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>391940000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>288508000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>243211000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>229088000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>203560000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>152195716.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>124503482.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>98002525.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>59154598.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>63734371.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>46100506.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>2393031000.0</v>
+      </c>
+      <c r="C23">
         <v>2370077000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2717867000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2739339000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1980211000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1215972000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1772066000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1864153000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2625751000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3017389000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2209965000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1971989000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2316617000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2035844000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1460017000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1043366000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1020585053.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1007600531.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>730708448.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>446065512.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>322946987.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>242892125.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>348563000.0</v>
+      </c>
+      <c r="C25">
         <v>329343000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>333655000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>254908000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>239246000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>226661000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>192806000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>128557000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>104055000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>81721000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>1988000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1797000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1213000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1707000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2351000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4064000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3858000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3659000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4591000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4259000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4816000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3791000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3837000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2827000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2049829.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1742353.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1629530.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>777945.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>539328.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>528789.0</v>
       </c>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>77735000.0</v>
+      </c>
+      <c r="C28">
         <v>67976000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>75141000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>56236000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>40750000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39058000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>46191000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>38703000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>39399000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>44429000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>47395000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>49125000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>46893000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>31155000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>28877000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>26660000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>22966907.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18273259.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>15981153.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7334217.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6488995.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5260309.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>92914000.0</v>
+      </c>
+      <c r="C29">
         <v>66159000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>73753000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>33265000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>44424000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>51945000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>99184000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>100679000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>99799000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>75654000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>67377000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>85197000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-105095000.0</v>
+      </c>
+      <c r="C30">
         <v>-68552000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18337000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4717000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9338000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-23781000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-14521000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-17304000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-46169000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-45938000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4652000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15003000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33716000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19627000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18950000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19073000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22195998.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16828871.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15784013.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5093131.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5489417.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5565423.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B31">
+        <v>226022000.0</v>
+      </c>
+      <c r="C31">
         <v>244336000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>245057000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-393386000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-40101000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-26376000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-26064000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-49406000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-114978000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-140819000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-97324000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-15699000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-65441000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-52754000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-59467000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>35495000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2182099.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1047573.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-31287860.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-28771643.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-161388.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-170282.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B32">
+        <v>2884741000.0</v>
+      </c>
+      <c r="C32">
         <v>2501606000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3151926000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3001534000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2319025000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1609925000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2303448000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2386453000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3110579000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3392884000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2534483000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2358183000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2551690000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2237180000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1633808000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1208378000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1139145582.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1104520611.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>797271631.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>476633222.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>349411169.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>253862073.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG32"/>
+  <dimension ref="A1:BH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="2" spans="1:59">
+      <c r="BH1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>679518000.0</v>
+      </c>
+      <c r="C2">
         <v>596812000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>660154000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>562825000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>524148000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>503591000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>714610000.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2">
+        <v>587835000.0</v>
+      </c>
+      <c r="J2">
         <v>719340000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>619156000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>755481000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>711274000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>639052000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>748923000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>750035000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>653876000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>597745000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>529994000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>474640000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>439742000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>447304000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>346733000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2"/>
+      <c r="X2">
+        <v>254643000.0</v>
+      </c>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>568000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>554000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>480000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>422000000.0</v>
       </c>
-      <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
-    </row>
-    <row r="3" spans="1:59">
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>83982000.0</v>
+      </c>
+      <c r="C3">
         <v>85572000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>90292000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>88716000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>79407000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>82290000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>88617000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>79029000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>80970000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>83967000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>90683000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>78034000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>73893000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>65112000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>58449000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>56339000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>67126000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>57749000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>54416000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>59955000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>65964000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>61840000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>49962000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>48894000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>66424000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>40504000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>45528000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>40350000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>31509000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>34823000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>31805000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>30420000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>29057000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>28180000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>26873000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>19945000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>21157000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>20961000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>21007000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>18596000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>18073000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>14204000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>14562000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>14015000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>12335000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>12933000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>12502000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>12977000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>10772000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8890000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>9687000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>8991000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>9622000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>9152000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8875000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>9568000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7454000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7001000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>13122000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:59">
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13857,412 +14247,419 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5">
+        <v>147930000.0</v>
+      </c>
+      <c r="C5">
         <v>100041000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>189388000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>174324000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>193932000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>165009000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-103038000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>168793000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>185735000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>191001000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>122227000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>78383000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>81267000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>162826000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>157384000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>59686000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>145949000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>148364000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>146227000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>149863000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>97379000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>88405000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>114522000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>169473000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>149331000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>197083000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>196296000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>147224000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>136351000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>180725000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>183649000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>150571000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>146213000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>128520000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>120447000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>170367000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>103936000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>100624000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>93272000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>77663000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>97253000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>103784000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>107472000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>86775000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>96676000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>116431000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>111486000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>67347000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>68869000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>64970000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>87654000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>67015000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>70341000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>56676000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>58251000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>57943000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>64847000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>57166000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>39575000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:59">
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>231912000.0</v>
+      </c>
+      <c r="C6">
         <v>185613000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>279680000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>263040000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>273339000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>247299000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-14421000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>247822000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>266705000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>274968000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>212910000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>156417000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>155160000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>227938000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>215833000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>116025000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>213075000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>206113000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>200643000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>209818000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>163343000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>150245000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>164484000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>218367000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>215755000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>237587000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>241824000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>187574000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>167860000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>215548000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>215454000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>180991000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>175270000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>156700000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>147320000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>190312000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>125093000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>121585000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>114279000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>96259000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>115326000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>117988000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>122034000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>100790000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>109011000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>129364000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>123988000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>80324000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>79641000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>73860000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>97341000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>76006000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>79963000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>65828000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>67126000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>67511000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>72301000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>64167000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>52697000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:59">
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14278,54 +14675,55 @@
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
-    </row>
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14341,1512 +14739,1539 @@
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>95037000.0</v>
+      </c>
+      <c r="C9">
         <v>100041000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>756337000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>656996000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>608344000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>75215000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-34607000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>55903000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>90729000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>83043000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>103731000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>69172000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>157956000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>53867000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-74381000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-60450000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>77909000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>63432000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>69852000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>65711000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>74835000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>58446000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>350946000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>331661000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>539943000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>505434000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>612314000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>645757000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>449340000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>636608000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>609613000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>690892000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>607126000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>867371000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>857426000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>778656000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>968945000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>913605000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>856783000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>653551000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>717089000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>641403000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>639626000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>536365000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>576584000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>669760000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>570290000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>541549000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>643734000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>638324000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>694162000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>575470000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>680594000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>636569000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>503067000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>416950000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>499912000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>420038000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>358620000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:59">
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>204149000.0</v>
+      </c>
+      <c r="C10">
         <v>177789000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>174793000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>161001000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>181329000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>153818000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-115268000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>155986000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>86839000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>118701000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>104501000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>153150000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>139918000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>141236000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>126680000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>141461000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>126680000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>141461000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>139460000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>142701000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>155377000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>148126000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>133944000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>157562000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>189165000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>176194000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>187423000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>194497000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>174732000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>168704000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>170975000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>138585000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>148829000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>148140000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>144767000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>186356000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>121888000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>119688000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>111536000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>95656000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>90239000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>97077000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>100852000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>80558000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>89825000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>110155000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>107034000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>63481000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>66626000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>63514000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>82189000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>64173000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>66672000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>53155000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>56270000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>56235000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>63834000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>56002000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>51676000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:59">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11">
+        <v>36520000.0</v>
+      </c>
+      <c r="C11">
         <v>17618000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>23941000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>14835000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>29506000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>18969000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10305000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7379000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>25622000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>17315000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>19858000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10958000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8837000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7196000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10968000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10456000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10968000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10456000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11332000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11668000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>14951000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>15849000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>11695000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>9450000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>21584000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>24929000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>27345000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>25326000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>25966000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>23496000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>30708000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>20509000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>27353000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>25772000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>24526000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>22148000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>21008000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>21865000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>18431000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>14350000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>12006000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>16873000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>20486000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>18012000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>24588000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>24449000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>24826000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>11334000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>11436000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>9373000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>13089000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>13831000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>14683000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>10418000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>10914000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>11010000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>12551000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>10931000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>9662000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:59">
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12">
+        <v>12943000.0</v>
+      </c>
+      <c r="C12">
         <v>13834000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14595000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13323000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12603000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11191000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12230000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12807000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14901000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13008000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>17726000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19173000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17466000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20475000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19269000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6903000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19269000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6903000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6767000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7162000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2866000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3002000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8597000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11911000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>14307000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>20889000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8873000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10533000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>12725000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12021000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>12674000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11986000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13642000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>12132000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>14561000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11112000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10400000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9492000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6803000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7078000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7014000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6707000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6620000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6217000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6851000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6276000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4452000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3866000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2243000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1456000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5465000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2842000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3669000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3521000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1981000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1708000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1013000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1164000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1021000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:59">
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>61774000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>47883000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>80495000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>63504000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4595000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>104932000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>74767000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>64082000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>79948000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>79964000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>67699000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>35291000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>48265000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>61670000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>66262000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>57998000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>59721000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>19422000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>63915000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>39834000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>52007000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>48245000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
-    </row>
-    <row r="14" spans="1:59">
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>-159000.0</v>
+      </c>
+      <c r="C14">
         <v>-11846000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-13111000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-6150000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-4439000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>117000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-3921000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2362000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-6797000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-4517000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-8993000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-10024000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-8515000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-3232000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-3930000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5576000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2537000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2060000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-253000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-2217000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-1884000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3890000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-437000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-1492000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
-    </row>
-    <row r="15" spans="1:59">
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
+        <v>167470000.0</v>
+      </c>
+      <c r="C15">
         <v>148325000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>137741000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>140016000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>147384000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>134966000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-129494000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>150969000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>138415000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>156161000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>148288000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>132168000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>126778000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>130808000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>127151000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>125785000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>118249000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>133065000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>127875000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>128816000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>138542000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>136167000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>121812000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>146620000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>156676000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>151038000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>158014000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>164635000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>140708000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>143706000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>136779000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>114643000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>114846000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>118837000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>115763000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>160925000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>103548000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>94402000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>91358000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>81336000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>77932000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>78919000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>78006000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>60072000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>63632000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>81847000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>79746000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>49905000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>52236000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>49553000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>66407000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>47673000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>52235000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>46762000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>47510000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>46791000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>49614000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>41393000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>41452000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:59">
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>137741000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>140016000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>147384000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>134966000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-129494000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>150969000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>132168000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>126778000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>130808000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>127151000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>125785000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>118249000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>133065000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>127875000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>128816000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>138542000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>136167000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>121812000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>146620000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>156676000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>151038000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>158014000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>164635000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>140708000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>143706000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-    </row>
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17">
+        <v>167629000.0</v>
+      </c>
+      <c r="C17">
         <v>160171000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>150852000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>146166000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>151823000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>134849000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-125573000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>148607000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>145212000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>160678000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>157281000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>142192000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>135293000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>134040000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>131081000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>120209000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>115712000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>131005000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>128128000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>131033000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>140426000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>132277000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>122249000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>148112000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>167581000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>151265000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>160078000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>169171000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-12943000.0</v>
+      </c>
+      <c r="C18">
         <v>-13834000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14595000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13323000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12603000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11191000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12230000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12807000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-14901000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13008000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-17726000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19173000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17989000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-20475000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-17466000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-16405000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19269000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-6903000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6767000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7162000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2866000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3002000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8597000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11911000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-14307000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-20889000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-8873000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10533000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15862,54 +16287,55 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15925,233 +16351,237 @@
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
-    </row>
-    <row r="21" spans="1:59">
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>147930000.0</v>
+      </c>
+      <c r="C21">
         <v>100041000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>113019000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>113118000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>100834000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>90314000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-110673000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>51054000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>101740000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>83043000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>103731000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>172323000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>157384000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>161711000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>145949000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>148364000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>91389000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>93196000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>146227000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>149863000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>158243000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>151128000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>142541000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>169473000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>203472000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>197083000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>196296000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>176492000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>187457000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>180725000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>183649000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>150571000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>162471000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>160272000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>159328000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>131878000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>132288000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>129180000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>118339000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>102734000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>97253000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>103784000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>107472000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>86775000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>96676000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>116431000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>111486000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>67347000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>68869000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>64970000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>87654000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>67015000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>70341000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>56676000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>58251000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>57943000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>64847000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>57166000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>39575000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:59">
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16167,233 +16597,237 @@
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
-    </row>
-    <row r="23" spans="1:59">
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>626625000.0</v>
+      </c>
+      <c r="C23">
         <v>596812000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>643318000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>543878000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>507510000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>488492000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>790676000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>634453000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>708329000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>619156000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>755481000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>702063000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>737054000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>741502000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>584265000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>500230000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>584265000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>500230000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>466702000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>429014000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>424760000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>316774000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>236424000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>238014000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>390612000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>381247000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>473136000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>527071000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>312989000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>513086000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>466840000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>571238000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>476042000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>738851000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>736979000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>673879000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>865009000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>812981000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>763511000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>575888000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>648579000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>552574000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>547162000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>461650000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>478559000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>561186000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>452610000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>479634000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>580227000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>582383000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>636560000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>517447000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>616430000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>591401000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>456831000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>371182000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>449964000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>376769000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>319045000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16409,231 +16843,235 @@
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-    </row>
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>83983000.0</v>
+      </c>
+      <c r="C25">
         <v>85572000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>90292000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>88716000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>79407000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>82290000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>88617000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>79029000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>80970000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>83967000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>90684000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>78034000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>73893000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>66227000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>58449000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>56339000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>67126000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>57749000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>54416000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>59955000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>65964000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>61841000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>49962000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>48894000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>66424000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>40504000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>45528000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>40350000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>31509000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>34823000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>31805000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>30420000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>29057000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>28180000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>26873000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>19945000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>21157000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>20961000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>21007000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>18596000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>18073000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>14204000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>14562000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>14015000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>12335000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>12933000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>12502000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>12977000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>10772000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>8890000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9687000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8991000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>9622000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>9152000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>8875000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>9568000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7454000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>7001000.0</v>
       </c>
-      <c r="BG25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16649,54 +17087,55 @@
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-    </row>
-    <row r="27" spans="1:59">
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -16712,54 +17151,55 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
@@ -16775,763 +17215,777 @@
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
-    </row>
-    <row r="29" spans="1:59">
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>36520000.0</v>
+      </c>
+      <c r="C29">
         <v>17618000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23941000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14835000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>29506000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>18969000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10305000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7379000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>25622000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17315000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>19858000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10958000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10056000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7196000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8837000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7176000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10968000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10456000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11332000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>11668000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>14951000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>15849000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11695000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9450000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>21584000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>24929000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>27345000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>25326000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>25966000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>23496000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
-    </row>
-    <row r="30" spans="1:59">
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-52893000.0</v>
+      </c>
+      <c r="C30">
         <v>579210000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>643318000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>543878000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>507510000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>488492000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>790676000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>634453000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1991201000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>570490000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>736985000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>702063000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>737054000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>741502000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1405284000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>500230000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1405284000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>500230000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>466702000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>429014000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-814993000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>316774000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>236424000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>238014000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1395975000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>381247000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>473136000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>527071000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1568468000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>513086000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>466840000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>571238000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2195878000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>738851000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>736979000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>673879000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2198318000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>812981000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>763511000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>575888000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1566038000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>552574000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>547162000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>461650000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1478427000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>561186000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>452610000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>479634000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1702674000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>582383000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>636560000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>517447000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1399787000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>591401000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>456831000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>371182000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-991103000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>376769000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>319045000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:59">
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B31">
+        <v>56219000.0</v>
+      </c>
+      <c r="C31">
         <v>77748000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>61774000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>47883000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>80495000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>63504000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4595000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>104932000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-14901000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>35658000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>770000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-103902000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-94106000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-120898000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-103461000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-16405000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-19269000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6903000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-75204000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-80586000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>19678000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-65725000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-36616000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-87737000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-14307000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-93785000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-65991000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>18005000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5201000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-69224000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-53550000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-42903000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-13642000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-43884000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-53442000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>54478000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>4229000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-38048000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-31870000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-32149000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7014000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>8248000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>8388000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>5843000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8200000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1581000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-10646000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1566000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>3119000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>7573000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>24587000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>6150000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>2508000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>7987000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>10034000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>10467000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>13886000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>12733000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>12101000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:59">
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B32">
+        <v>774555000.0</v>
+      </c>
+      <c r="C32">
         <v>696853000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>756337000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>656996000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>608344000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>578806000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>680003000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>634453000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>810069000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>702199000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>859212000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>780446000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>797008000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>802790000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>675654000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>593426000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>675654000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>593426000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>544492000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>505453000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>522139000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>405179000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>350946000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>331661000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>539943000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>505434000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>612314000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>645757000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>449340000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>636608000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>609613000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>690892000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>607126000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>867371000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>857426000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>778656000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>968945000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>913605000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>856783000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>653551000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>717089000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>641403000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>639626000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>536365000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>576584000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>669760000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>570290000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>541549000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>643734000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>638324000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>694162000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>575470000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>680594000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>636569000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>503067000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>416950000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>499912000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>420038000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>358620000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17554,2217 +18008,2298 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>1669918000.0</v>
+      </c>
+      <c r="C2">
         <v>1571977000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1720497000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1840183000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1453252000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1201432000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>854349000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1241026000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1413536000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>943125000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>865919000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>503008000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>624799000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>578384000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>274326000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>258075000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>174568401.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>78160936.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>58462659.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>45399546.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>31531148.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32728988.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>320331000</v>
+      </c>
+      <c r="C3">
         <v>358734000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>436667000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>344797000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>409695000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1059619000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>859354000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>523196000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>343324000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>84623000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>128531000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>113510000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>129948000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>94319000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>194698000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>59671000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20806544</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>24825589</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>63668859</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>28362877</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5167609</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>20019981</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>167421000.0</v>
+      </c>
+      <c r="C6">
         <v>96945000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-148520000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-119686000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>386931000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>251820000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>347083000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-386677000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-172510000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>470411000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>77206000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>362911000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-121791000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>46415000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>304058000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16251000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>83506543.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>96407465.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>20904603.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10651929.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>13868398.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1197840.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
+        <v>-177424000.0</v>
+      </c>
+      <c r="C7">
         <v>272657000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-28288000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>127177000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-264870000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-94502000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>159499000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-269607000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-126787000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>168155000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>117427000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>21630000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-124462000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>111008000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-73465000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-13021000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>50352643.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2795390.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-24606142.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-36180164.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5950876.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-7973528.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>166</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>260469000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>99326000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-39552000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-240201000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>63691000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>315573000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-233295000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>27433000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-218879000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>54855000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-53000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-146000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-55000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-105000000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-445324000.0</v>
+      </c>
+      <c r="C10">
         <v>21752000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-19954000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19836000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8917000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>41129000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11673000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-112000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-12458000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7112000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8943000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24431000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-26819000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>19997000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-32415000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-42388000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>148818.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1648056.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>348066.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2381048.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-8459785.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4498013.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>146893000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-15752000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-199322000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-167747000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-142430000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36684000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-161056000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-136115000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>1654000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>118070000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-108746000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>238811000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>18000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>58000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-10000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-68000000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>348563000.0</v>
+      </c>
+      <c r="C14">
         <v>329343000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>333655000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>254908000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>239246000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>226661000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>192806000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>128557000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>104055000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>81721000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>60854000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>50747000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>38340000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>37217000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27969000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>20049000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17975133.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>16141396.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12385145.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>10013297.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8754613.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8245624.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>197494000.0</v>
+      </c>
+      <c r="C15">
         <v>231350000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>220061000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>191847000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>180562000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>174901000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>197341000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>186065000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>160692000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>131078000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>114896000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>105237000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>80212000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>74478000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>62237000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>61041000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>44191775.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>33283416.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>23636558.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>36138008.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>19655064.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>18676783.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>1837339000.0</v>
+      </c>
+      <c r="C16">
         <v>1668922000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1571977000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1720497000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1840183000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1453252000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1201432000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>854349000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1241026000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1413536000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>943125000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>865919000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>503008000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>624799000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>578384000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>274326000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>258074944.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>174568401.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>79367262.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>56051475.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>45399546.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>31531148.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>641659000.0</v>
+      </c>
+      <c r="C18">
         <v>657566000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>750367000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>405380000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>109370000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-545375000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12801000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-188898000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>98326000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>507133000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>313637000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>293217000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>203000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>249765000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-65344000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>108641000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>180094829.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>126495426.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5724473.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8019515.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>19024960.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12522949.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19">
+        <v>18294000.0</v>
+      </c>
+      <c r="C19">
         <v>-478872000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-551138000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-295544000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-293352000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-588133000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-441955000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-547489000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-429250000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-929189000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>172000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>83000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>20000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>463000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>11413000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>373003000.0</v>
+      </c>
+      <c r="C21">
         <v>-75808000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-484071000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-299344000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>396280000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>28667000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>213394000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22">
+        <v>593552000.0</v>
+      </c>
+      <c r="C22">
         <v>375865000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>679116000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>553888000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>550302000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>595009000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>747279000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>652996000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>628092000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>448768000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>368726000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>370495000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>276502000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>232332000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>224918000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>200507000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>150013617.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>123455909.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>97271799.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>58969843.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>63572983.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>45930224.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>-13320000.0</v>
+      </c>
+      <c r="C23">
         <v>-110647000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-91908000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-106818000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-66267000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-48360000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-24262000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-48218000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-41149000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-34861000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-27428000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-20760000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-11229000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-7968000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-7083000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3055000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2610484.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4149275.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-952173.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-420377.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-129715.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-144199.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24">
+        <v>-216000.0</v>
+      </c>
+      <c r="C24">
         <v>-112519000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-337844000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3046000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12767000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>208266000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>46149000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2809000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>100355000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-223401000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-9676000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>259891000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-126928000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-331404000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>41322000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1559000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1834482.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>837840.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-10315688.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>11843012.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>22837370.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>31575904.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>197299000.0</v>
+      </c>
+      <c r="C25">
         <v>41909000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>191590000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>38847000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20407000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2661000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1517000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-177648000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-13525000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-9158000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6691000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5466000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-185000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2868000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-61098000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3917000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1026040.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-481186.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-273111.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-12459614.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-42184151.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-38705288.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>182</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>1131000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>83000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>281199000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>729760000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1793258000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-11413000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>161000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>392978000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>398703000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>201965000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>166690000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-230000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-5431000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-34546000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-912723.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-447029.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-13012930.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-7132286.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2175734.0</v>
       </c>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
+        <v>0.0</v>
+      </c>
+      <c r="C27">
         <v>-3474000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10961000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4740000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3255000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5558000.0</v>
       </c>
       <c r="H27">
         <v>5558000.0</v>
       </c>
       <c r="I27">
+        <v>5558000.0</v>
+      </c>
+      <c r="J27">
         <v>6706000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>31330000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>15034000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8822000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>13232000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>10356000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>11030000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5876000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4442845.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2588302.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1427815.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>162189000.0</v>
+      </c>
+      <c r="C28">
         <v>-417633000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-788642000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-597989000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>155160000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>322576000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-57264000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-183837000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-162285000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>790553000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>67172000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-73052000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>97821000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>418762000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>636927000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-27077000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-55744837.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-12482000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>23731910.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-35728792.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-23608342.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-18627505.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>961990000.0</v>
+      </c>
+      <c r="C29">
         <v>1016300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1187034000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>750177000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>519065000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>514244000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>846553000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>334298000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>441650000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>591756000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>442168000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>406727000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>130151000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>344084000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>129354000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>168312000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>200901373.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>151321015.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>69393332.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20343362.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>24192569.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7497032.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>-939053000.0</v>
+      </c>
+      <c r="C30">
         <v>-478872000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-551138000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-295544000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-293352000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-588133000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-441955000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-547489000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-429250000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-929189000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-447225000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14590000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-353454000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-716756000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-463529000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-130438000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-56318624.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-42431550.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-72220639.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>26442590.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13599680.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9401779.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:58">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>1801922000.0</v>
+      </c>
+      <c r="C2">
         <v>1862997000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2032278000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1668922000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1499645000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1385240000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1499601000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1571977000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1499055000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1545097000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1773027000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1720497000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1750328000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1840183000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1929082000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1364962000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1929082000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1364962000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1466423000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1453252000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1695750000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1258603000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1036627000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1201432000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1137480000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1065940000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1284962000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>854349000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1028121000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1012965000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1130320000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1241026000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1300473000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1358139000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1406807000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1413536000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1278511000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1075206000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1020385000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>943125000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>903106000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>980059000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>854055000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>865919000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>899244000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>696862000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>373104000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>503008000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>524271000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>482483000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>441308000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>624799000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>424430000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>473039000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>433969000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>578384000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>618900000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>274789000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>205248000</v>
+      </c>
+      <c r="C3">
         <v>15166000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>131897000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>165634000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>147294000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>33966000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>107431000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>70043000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>146186000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>78507000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>167080000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>65678000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>116529000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>51541000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>247942000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>69782000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>247942000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>69782000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>138298000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>86624000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>50364000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>457308000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>233620000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>394231000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>166769000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>176708000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>288730000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>227147000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>398415000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>36045000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>42669000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>46067000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>47218000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>196874000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>45728000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>53504000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>29520000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>20889000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>20396000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>13818000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>12044000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>62235000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>34553000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19699000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>30754000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>26052000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8869000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>47835000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>43310000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>37649000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>29191000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>19798000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>17442000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>21949000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>15427000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>70355000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>48097000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>89597000</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19779,54 +20314,55 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19841,406 +20377,413 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>35417000.0</v>
+      </c>
+      <c r="C6">
         <v>-61075000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-170492000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>363356000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>169277000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>114405000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-114361000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-72376000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>72922000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-45256000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-227930000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>51739000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-109808000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-89855000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-88899000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>564120000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-88899000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>564120000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-101461000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13171000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-242498000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>437147000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>221976000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-164805000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>63952000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>71540000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-219022000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>430613000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-173772000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>15156000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-117355000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-110706000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-59447000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-57666000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-48668000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6729000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>135025000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>203305000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>54821000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>77260000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>40019000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-76953000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>126004000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-11864000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-33325000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>202382000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>323758000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-129904000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-21263000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>41788000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>41175000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-183491000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>200369000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-48609000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>39070000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-144415000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-40516000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>344111000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
+        <v>93954000.0</v>
+      </c>
+      <c r="C7">
         <v>-70466000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-145853000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-55059000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>226996000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-28422000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>66289000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7794000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>49159000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-116986000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-65258000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>104797000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>90656000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-22497000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-118196000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-30355000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-118196000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-30355000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-42133000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-74186000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-170825000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>133496000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-115788000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>58615000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>9960000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-150383000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>93800000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>206122000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-34649000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-75188000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-69353000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-90417000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>61058000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-165440000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-39499000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>17094000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1153000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>53237000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>34684000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>79081000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>1779000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-151695000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>134192000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>133151000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-57220000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>51668000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>155157000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-127975000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-14384000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>39899000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>43580000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-193557000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>226134000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-23402000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-26386000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-65338000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-11985000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-11925000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20255,1020 +20798,1045 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>166</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-34606000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-245561000.0</v>
       </c>
-      <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>135325000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-      <c r="H9"/>
+      <c r="H9">
+        <v>64164000.0</v>
+      </c>
       <c r="I9">
+        <v>7181000.0</v>
+      </c>
+      <c r="J9">
         <v>187964000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>39442000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-264716000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>136636000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-13745000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-44048000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3841000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>14400000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-53331000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-78471000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-40324000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-68075000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-180839000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>115092000.0</v>
       </c>
-      <c r="W9"/>
-[...1 lines deleted...]
-      <c r="Y9"/>
+      <c r="X9">
+        <v>91662000.0</v>
+      </c>
+      <c r="Y9">
+        <v>37776000.0</v>
+      </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
-      <c r="AS9">
+      <c r="AS9"/>
+      <c r="AT9">
         <v>-53000000.0</v>
       </c>
-      <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-142121000.0</v>
+      </c>
+      <c r="C10">
         <v>-34606000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-245561000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-23036000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>144795000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>47913000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>67866000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9365000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>68684000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>39442000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-264716000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>136636000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3841000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14400000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>177953000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-78471000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>177953000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-78471000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-40324000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-68075000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-203401000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>115092000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>91662000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>37776000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-175557000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>211963000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2713000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-22020000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>219160000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-95447000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-155676000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>31851000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>14529000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-183205000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4595000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>151623000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>177611000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-111590000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>60452000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-119361000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-50879000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-100123000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>111878000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>48067000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-62811000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-99940000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>203171000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-15989000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>136511000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>74991000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-30755000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-207566000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>192260000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-139413000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>22212000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-55062000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>46703000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-51764000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>68904000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>86815000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-36897000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>10212000.0</v>
       </c>
       <c r="O12">
+        <v>10212000.0</v>
+      </c>
+      <c r="P12">
         <v>-10253000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-76352000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>1654000.0</v>
       </c>
       <c r="O13">
         <v>1654000.0</v>
       </c>
       <c r="P13">
         <v>1654000.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>1654000.0</v>
+      </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>18000000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>83982000.0</v>
+      </c>
+      <c r="C14">
         <v>85572000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>90292000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>88716000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>79407000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>82290000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>88617000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>79029000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>80970000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>83967000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>90683000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>78034000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
+        <v>73893000.0</v>
+      </c>
+      <c r="O14">
+        <v>66227000.0</v>
+      </c>
+      <c r="P14">
         <v>58449000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>56339000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>67126000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>57749000.0</v>
       </c>
-      <c r="Q14">
-[...5 lines deleted...]
-      <c r="S14">
+      <c r="T14">
         <v>54416000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>59955000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>65964000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>61841000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>49962000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>48894000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>66424000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>40504000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>45528000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>40350000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>31509000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>34823000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>31805000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>30420000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>29057000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>28180000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>26873000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>19945000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>21157000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>20961000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21007000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>18596000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>18073000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>14204000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>14562000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>14015000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>12335000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>12933000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>12502000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>12977000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10772000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8890000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>9687000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8991000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9622000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9152000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8875000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9568000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>7454000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>7001000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>95926000.0</v>
+      </c>
+      <c r="C15">
         <v>0.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>101568000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>73355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157995000.0</v>
       </c>
       <c r="G15">
         <v>157995000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="H15">
+        <v>157995000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15">
         <v>84639000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>135422000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>73353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118494000.0</v>
       </c>
       <c r="O15">
         <v>118494000.0</v>
       </c>
       <c r="P15">
-        <v>73353000.0</v>
+        <v>118494000.0</v>
       </c>
       <c r="Q15">
         <v>73353000.0</v>
       </c>
       <c r="R15">
+        <v>73353000.0</v>
+      </c>
+      <c r="S15">
         <v>118494000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>107209000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>67709000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107192000.0</v>
       </c>
       <c r="W15">
         <v>107192000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="X15">
+        <v>107192000.0</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>67660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129681000.0</v>
       </c>
       <c r="AA15">
         <v>129681000.0</v>
       </c>
-      <c r="AB15"/>
-      <c r="AC15">
+      <c r="AB15">
+        <v>129681000.0</v>
+      </c>
+      <c r="AC15"/>
+      <c r="AD15">
         <v>84575000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>101490000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>78937000.0</v>
       </c>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>66875000.0</v>
       </c>
-      <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>52657000.0</v>
       </c>
-      <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>50737000.0</v>
       </c>
-      <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>26792000.0</v>
       </c>
-      <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>26488000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>46634000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1356000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>26454000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>92000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>1837339000.0</v>
+      </c>
+      <c r="C16">
         <v>1801922000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1861786000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2032278000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1668922000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1499645000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1385240000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1499601000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1571977000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1499841000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1545097000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1772236000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1640520000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1750328000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1840183000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1929082000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1840183000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1929082000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1364962000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1466423000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1453252000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1695750000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1258603000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1036627000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1201432000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1137480000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1065940000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1284962000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>854349000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1028121000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1012965000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1130320000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1241026000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1300473000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1358139000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1406807000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1413536000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1278511000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1075206000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1020385000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>943125000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>903106000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>980059000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>854055000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>865919000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>899244000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>696862000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>373104000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>503008000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>524271000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>482483000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>441308000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>624799000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>424430000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>473039000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>433969000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>578384000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>618900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21283,1990 +21851,2030 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>368987000.0</v>
+      </c>
+      <c r="C18">
         <v>100455000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>20313000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-18069000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>274331000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>152086000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>139229000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>91920000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>183524000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>269453000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-28264000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>264087000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>149474000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>31734000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-178105000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>306591000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-178105000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>306591000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3883000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-16386000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>27487000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-177164000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-149704000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-221170000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>28976000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-127419000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-15408000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>101050000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-291066000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>35352000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>66135000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>681000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>169896000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-225116000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>76209000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>77337000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>94919000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>144379000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>133594000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>134241000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>83374000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-138323000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>213098000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>155488000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-23239000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>157364000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>269998000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-110906000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>6839000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>67908000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>87264000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-161808000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>286044000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-2800000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>55144000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-88623000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>6502000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-62052000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19">
+        <v>10543000.0</v>
+      </c>
+      <c r="C19">
         <v>-97000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-184856000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-138018000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-78100000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-165853000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-96901000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-155788000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-78889000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-234963000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-81498000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>227100000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-76680000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-125505000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-228937000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>3194000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-134315000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-87115000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-75116000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>26252000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-413081000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>162524000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-363828000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-166164000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>214654000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-321693000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-168752000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>172000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>83000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>20000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>449000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>1826000.0</v>
+      </c>
+      <c r="C21">
         <v>-19820000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-27679000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>418676000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3724000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>20534000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8202000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-91864000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-134713000.0</v>
       </c>
       <c r="O21">
+        <v>-134713000.0</v>
+      </c>
+      <c r="P21">
         <v>-94126000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>61016000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22">
+        <v>167470000.0</v>
+      </c>
+      <c r="C22">
         <v>148325000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>174793000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>161001000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>181329000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>153818000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-115268000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>155986000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>170834000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>156161000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>148288000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>153150000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>139918000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>127385000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>126680000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>141461000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>126680000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>141461000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>139460000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>142701000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>155377000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>148126000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>133944000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>157562000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>189165000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>176194000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>187423000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>194497000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>174732000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>168704000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>170975000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>138585000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>148829000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>148140000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>144767000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>186356000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>121888000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>119688000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>111536000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>95656000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>90239000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>97077000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>100852000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>80558000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>89825000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>110155000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>107034000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>63481000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>66626000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>63514000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>82189000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>64173000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>66672000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>53155000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>56270000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>56235000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>63834000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>56002000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>3317000.0</v>
+      </c>
+      <c r="C23">
         <v>493880000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-126580000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-513146000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-43398000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-16066000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-196424000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-12754000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-32411000.0</v>
       </c>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
       <c r="K23">
+        <v>-12810000.0</v>
+      </c>
+      <c r="L23">
         <v>-10510000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-18664000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-37297000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-20299000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3973000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-17750000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>464992000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6841000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-125095000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-7062000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-511040000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2923000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10117000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-11736000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-33969000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-20694000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-142793000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-10306000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-12168000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-11755000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-114128000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-11818000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-16721000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-5595000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-251794000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-4761000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-10077000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-11661000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-6387000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-6724000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-14119000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-5401000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-66863000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3284000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-9570000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-4571000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-59189000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-2148000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-3387000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-945000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-58904000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1413000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2163000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-3409000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1131000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1265000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-693000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-3476000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-95582000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-99118000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-26665000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-16455000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-93675000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-30645000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-31928000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
+      <c r="K24">
+        <v>-104189000.0</v>
+      </c>
       <c r="L24">
+        <v>-81399000.0</v>
+      </c>
+      <c r="M24">
         <v>-44574000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-18121000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>176000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>251993000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-21526000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>251993000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-204098000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>68034000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-12172000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-14922000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>44029000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>356979000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-54943000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>446607000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-44028000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-11027000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>224000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>169952000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-12969000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-17519000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-23088000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-11625000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-182306000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>308505000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-14219000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-259519000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>12056000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6519000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1999000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2337000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>45515000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>22173000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3909000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-6731000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>289300000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-8630000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>28227000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>34631000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-106023000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-22873000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-30938000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-169479000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-43493000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-86523000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-31909000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-84062000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>239000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>228829000.0</v>
+      </c>
+      <c r="C25">
         <v>-47810000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>32978000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-47093000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-66107000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-17694000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>205053000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-79343000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>178000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>509738000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>211727000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14967000.0</v>
       </c>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
       <c r="N25">
-        <v>-80448000.0</v>
+        <v>-35794000.0</v>
       </c>
       <c r="O25">
-        <v>-3087000.0</v>
+        <v>-90297000.0</v>
       </c>
       <c r="P25">
-        <v>65757000.0</v>
+        <v>447000.0</v>
       </c>
       <c r="Q25">
+        <v>66868000.0</v>
+      </c>
+      <c r="R25">
         <v>15713000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>251000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4548000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-105000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9413000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2984000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-3906000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-11152000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>26449000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13005000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-8766000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-29171000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-64243000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-56942000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-24623000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-31840000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-21830000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-39122000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-10204000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-78778000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>21374000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-5617000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-6783000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-18132000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3029000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7498000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4600000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-8436000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-12770000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>30011000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-14665000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2890000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-5114000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7886000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>90000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-3047000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>504000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-355000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1806000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-21496000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-4704000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-26433000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>1131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172000.0</v>
       </c>
       <c r="G26">
         <v>172000.0</v>
       </c>
       <c r="H26">
         <v>172000.0</v>
       </c>
-      <c r="I26"/>
+      <c r="I26">
+        <v>172000.0</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26">
         <v>20000.0</v>
       </c>
-      <c r="O26"/>
+      <c r="O26">
+        <v>20000.0</v>
+      </c>
       <c r="P26"/>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
+      <c r="Q26"/>
       <c r="R26">
         <v>463000.0</v>
       </c>
       <c r="S26">
+        <v>463000.0</v>
+      </c>
+      <c r="T26">
         <v>461000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>11413000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10964000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>10188000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>-161000.0</v>
       </c>
-      <c r="AE26"/>
+      <c r="AE26">
+        <v>-161000.0</v>
+      </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>183</v>
+      </c>
+      <c r="B27">
+        <v>0.0</v>
+      </c>
       <c r="C27"/>
-      <c r="D27">
-[...1 lines deleted...]
-      </c>
+      <c r="D27"/>
       <c r="E27">
         <v>0.0</v>
       </c>
       <c r="F27">
+        <v>0.0</v>
+      </c>
+      <c r="G27">
         <v>-3940000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1969000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>-1503000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2496000.0</v>
       </c>
       <c r="K27">
         <v>2496000.0</v>
       </c>
       <c r="L27">
         <v>2496000.0</v>
       </c>
       <c r="M27">
+        <v>2496000.0</v>
+      </c>
+      <c r="N27">
         <v>-2670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2457000.0</v>
       </c>
       <c r="O27">
         <v>2457000.0</v>
       </c>
       <c r="P27">
+        <v>2457000.0</v>
+      </c>
+      <c r="Q27">
         <v>2496000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-2686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2197000.0</v>
       </c>
       <c r="S27">
         <v>2197000.0</v>
       </c>
       <c r="T27">
+        <v>2197000.0</v>
+      </c>
+      <c r="U27">
         <v>1547000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1733000.0</v>
       </c>
       <c r="W27">
         <v>1733000.0</v>
       </c>
       <c r="X27">
         <v>1733000.0</v>
       </c>
       <c r="Y27">
+        <v>1733000.0</v>
+      </c>
+      <c r="Z27">
         <v>1070000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950000.0</v>
       </c>
       <c r="AB27">
         <v>950000.0</v>
       </c>
-      <c r="AC27"/>
+      <c r="AC27">
+        <v>950000.0</v>
+      </c>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>6706000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4637000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>12392000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7151000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>7150000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4308000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3575000.0</v>
       </c>
       <c r="AR27">
         <v>3575000.0</v>
       </c>
       <c r="AS27">
+        <v>3575000.0</v>
+      </c>
+      <c r="AT27">
         <v>-1754000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3525000.0</v>
       </c>
       <c r="AV27">
         <v>3525000.0</v>
       </c>
       <c r="AW27">
+        <v>3525000.0</v>
+      </c>
+      <c r="AX27">
         <v>1325000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4644000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3297000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3966000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2066000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2763000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2764000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2763000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>-90783000.0</v>
+      </c>
+      <c r="C28">
         <v>-25940000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-154259000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>405530000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-113029000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4468000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-204626000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-104446000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-98638000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-316071000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-136549000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-196601000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-244092000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>43266000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-166563000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>460066000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-166563000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>460066000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-157462000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>19119000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-246722000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>566027000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-26204000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>29475000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>29224000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-189651000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-171332000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>274495000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-114873000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2610000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-42432000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-29142000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-47663000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>93721000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-320445000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>112102000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>296975000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>278768000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>126148000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>88662000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>29213000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>68952000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>44410000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-75403000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-41662000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-62041000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>29599000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1052000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-26053000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>87265000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1263000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>35346000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>130654000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>139855000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>102660000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>45593000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>36759000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>510612000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>574235000.0</v>
+      </c>
+      <c r="C29">
         <v>115621000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>152210000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>147565000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>421625000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>186052000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>246660000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>161963000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>304614000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>347960000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>138816000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>329765000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>266003000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>83275000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>69837000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>236809000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>69837000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>236809000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>142181000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>70238000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-22877000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>280144000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>83916000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>173061000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>195745000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>49289000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>273322000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>328197000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>107349000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>71397000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>108804000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>46748000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>217114000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-28242000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>121937000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>130841000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>124439000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>165268000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>153990000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>148059000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>95418000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-76088000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>247651000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>175187000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7515000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>183416000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>278867000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-63071000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>50149000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>105557000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>116455000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-142010000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>303486000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>19149000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>39717000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-18268000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>54599000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>27545000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>-448948000.0</v>
+      </c>
+      <c r="C30">
         <v>-148387000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-156862000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-184856000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-138018000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-78100000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-165853000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-96901000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-155788000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-78889000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-234286000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-81498000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-125505000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-228937000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3194000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-134315000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3194000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-134315000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-87115000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-75116000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>26252000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-413081000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>162524000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-363828000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-166164000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>214654000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-321693000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-168752000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-170159000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-56474000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-185128000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-135728000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-229422000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-112071000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>160649000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-248406000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-281689000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-249463000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-234031000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-164006000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-94475000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-54834000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-161583000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-136333000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-7318000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>78648000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>14872000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-71612000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-44565000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-151409000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-76480000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-81000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-234590000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-207626000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-103305000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-171235000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-134382000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-192898000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>