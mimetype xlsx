--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1438,51 +1441,53 @@
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>33</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>8580.0</v>
+      </c>
       <c r="C20">
         <v>8580.0</v>
       </c>
       <c r="D20">
         <v>8580.0</v>
       </c>
       <c r="E20">
         <v>8580.0</v>
       </c>
       <c r="F20">
         <v>8580.0</v>
       </c>
       <c r="G20">
         <v>19910.0</v>
       </c>
       <c r="H20">
         <v>19910.0</v>
       </c>
       <c r="I20">
         <v>19910.0</v>
       </c>
       <c r="J20">
         <v>19910.0</v>
       </c>
       <c r="K20">
@@ -1757,51 +1762,51 @@
         <v>185310185.0</v>
       </c>
       <c r="G29">
         <v>181794107.0</v>
       </c>
       <c r="H29">
         <v>184306006.0</v>
       </c>
       <c r="I29">
         <v>181286672.0</v>
       </c>
       <c r="J29">
         <v>168306418.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>20154000.0</v>
+        <v>20154073.0</v>
       </c>
       <c r="C30">
         <v>22859734.0</v>
       </c>
       <c r="D30">
         <v>26829701.0</v>
       </c>
       <c r="E30">
         <v>27606962.0</v>
       </c>
       <c r="F30">
         <v>31334340.0</v>
       </c>
       <c r="G30">
         <v>28515366.0</v>
       </c>
       <c r="H30">
         <v>25271991.0</v>
       </c>
       <c r="I30">
         <v>26704060.0</v>
       </c>
       <c r="J30">
         <v>29734680.0</v>
       </c>
@@ -2828,449 +2833,460 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>6430000.0</v>
+      </c>
+      <c r="C2">
         <v>9401000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14662000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12765000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12831000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13537281.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9576000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13786000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14165000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12191793.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12342000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14924000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14768000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>18821052.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15872000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>22701000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20112000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13979270.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13391000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14070000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15406000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18331934.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10345000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11046000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15560000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12949267.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9514000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13905000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13212000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>15000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>20000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>113680000.0</v>
       </c>
       <c r="C8">
         <v>113680000.0</v>
       </c>
       <c r="D8">
         <v>113680000.0</v>
       </c>
       <c r="E8">
         <v>113680000.0</v>
       </c>
       <c r="F8">
         <v>113680000.0</v>
       </c>
       <c r="G8">
         <v>113680000.0</v>
       </c>
       <c r="H8">
         <v>113680000.0</v>
       </c>
       <c r="I8">
@@ -3287,380 +3303,393 @@
       </c>
       <c r="M8">
         <v>113680000.0</v>
       </c>
       <c r="N8">
         <v>113680000.0</v>
       </c>
       <c r="O8">
         <v>113680000.0</v>
       </c>
       <c r="P8">
         <v>113680000.0</v>
       </c>
       <c r="Q8">
         <v>113680000.0</v>
       </c>
       <c r="R8">
         <v>113680000.0</v>
       </c>
       <c r="S8">
         <v>113680000.0</v>
       </c>
       <c r="T8">
         <v>113680000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>113680000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>79540000.0</v>
+      </c>
+      <c r="C10">
         <v>80716000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>88331000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>89612000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>86544000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>86656164.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>84064000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>85472000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>87010000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>84345153.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>80694000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>81979000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>82827000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>83354439.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>79796000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>79069000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>78698000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>77152540.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>78714000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>73648000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>71966000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>74368900.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>73087000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>76473000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>76849000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>74175900.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>62223000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>60744000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>58244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="AE10">
         <v>27000000.0</v>
       </c>
       <c r="AF10">
+        <v>27000000.0</v>
+      </c>
+      <c r="AG10">
         <v>25000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>80716000.0</v>
+      </c>
+      <c r="D11">
         <v>88331000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>89612000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>86544000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>86656160.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>84064000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>80694000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>81979000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>82827000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>83354440.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>79796000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>79069000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>78698000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>77152540.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>78714000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>73648000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12">
+        <v>80716000.0</v>
+      </c>
+      <c r="D12">
         <v>88331000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>89612000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>86544000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>86656160.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>84064000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>80694000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>81979000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>82827000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>83354440.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>79796000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>79069000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>78698000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>77152540.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>78714000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>73648000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>71966000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>74368900.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>73087000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>76473000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>76849000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>74175900.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>62223000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>60744000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>58244000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>113680000.0</v>
       </c>
       <c r="D13">
         <v>113680000.0</v>
       </c>
       <c r="E13">
         <v>113680000.0</v>
       </c>
       <c r="F13">
         <v>113680000.0</v>
       </c>
       <c r="G13">
         <v>113680000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>113680000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>113680000.0</v>
       </c>
       <c r="M13">
         <v>113680000.0</v>
       </c>
       <c r="N13">
         <v>113680000.0</v>
       </c>
       <c r="O13">
         <v>113680000.0</v>
       </c>
       <c r="P13">
         <v>113680000.0</v>
       </c>
       <c r="Q13">
         <v>113680000.0</v>
       </c>
       <c r="R13">
         <v>113680000.0</v>
       </c>
       <c r="S13">
         <v>113680000.0</v>
       </c>
       <c r="T13">
@@ -3672,3068 +3701,3162 @@
       <c r="V13">
         <v>113680000.0</v>
       </c>
       <c r="W13">
         <v>113680000.0</v>
       </c>
       <c r="X13">
         <v>113680000.0</v>
       </c>
       <c r="Y13">
         <v>113680000.0</v>
       </c>
       <c r="Z13">
         <v>113680000.0</v>
       </c>
       <c r="AA13">
         <v>113680000.0</v>
       </c>
       <c r="AB13">
         <v>113680000.0</v>
       </c>
       <c r="AC13">
         <v>113680000.0</v>
       </c>
       <c r="AD13">
-        <v>62000000.0</v>
+        <v>113680000.0</v>
       </c>
       <c r="AE13">
         <v>62000000.0</v>
       </c>
       <c r="AF13">
         <v>62000000.0</v>
       </c>
       <c r="AG13">
         <v>62000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>62000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>316959999.0</v>
       </c>
       <c r="C14">
         <v>316960000.0</v>
       </c>
       <c r="D14">
         <v>316960000.0</v>
       </c>
       <c r="E14">
         <v>316960000.0</v>
       </c>
       <c r="F14">
         <v>316960000.0</v>
       </c>
       <c r="G14">
         <v>316960000.0</v>
       </c>
       <c r="H14">
-        <v>316959999.0</v>
+        <v>316960000.0</v>
       </c>
       <c r="I14">
         <v>316959999.0</v>
       </c>
       <c r="J14">
         <v>316959999.0</v>
       </c>
       <c r="K14">
-        <v>316960000.0</v>
+        <v>316959999.0</v>
       </c>
       <c r="L14">
         <v>316960000.0</v>
       </c>
       <c r="M14">
         <v>316960000.0</v>
       </c>
       <c r="N14">
         <v>316960000.0</v>
       </c>
       <c r="O14">
         <v>316960000.0</v>
       </c>
       <c r="P14">
         <v>316960000.0</v>
       </c>
       <c r="Q14">
         <v>316960000.0</v>
       </c>
       <c r="R14">
         <v>316960000.0</v>
       </c>
       <c r="S14">
         <v>316960000.0</v>
       </c>
       <c r="T14">
         <v>316960000.0</v>
       </c>
       <c r="U14">
         <v>316960000.0</v>
       </c>
       <c r="V14">
-        <v>316959999.0</v>
+        <v>316960000.0</v>
       </c>
       <c r="W14">
         <v>316959999.0</v>
       </c>
       <c r="X14">
         <v>316959999.0</v>
       </c>
       <c r="Y14">
         <v>316959999.0</v>
       </c>
       <c r="Z14">
         <v>316959999.0</v>
       </c>
       <c r="AA14">
+        <v>316959999.0</v>
+      </c>
+      <c r="AB14">
         <v>316201100.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>316893200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>316380400.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>292397700.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>296610200.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>284810100.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>277777800.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>8580.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>8580.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>8580.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>8580.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>8580.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>19910.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>19910.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>9000.0</v>
       </c>
       <c r="D21">
         <v>9000.0</v>
       </c>
       <c r="E21">
         <v>9000.0</v>
       </c>
       <c r="F21">
+        <v>9000.0</v>
+      </c>
+      <c r="G21">
         <v>8580.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>9000.0</v>
       </c>
       <c r="M21">
         <v>9000.0</v>
       </c>
       <c r="N21">
+        <v>9000.0</v>
+      </c>
+      <c r="O21">
         <v>8580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="P21">
         <v>9000.0</v>
       </c>
       <c r="Q21">
         <v>9000.0</v>
       </c>
       <c r="R21">
+        <v>9000.0</v>
+      </c>
+      <c r="S21">
         <v>8580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="T21">
         <v>20000.0</v>
       </c>
       <c r="U21">
         <v>20000.0</v>
       </c>
       <c r="V21">
+        <v>20000.0</v>
+      </c>
+      <c r="W21">
         <v>19910.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="X21">
         <v>20000.0</v>
       </c>
       <c r="Y21">
         <v>20000.0</v>
       </c>
       <c r="Z21">
+        <v>20000.0</v>
+      </c>
+      <c r="AA21">
         <v>19910.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="AB21">
         <v>22000.0</v>
       </c>
       <c r="AC21">
         <v>22000.0</v>
       </c>
-      <c r="AD21"/>
+      <c r="AD21">
+        <v>22000.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>25873000.0</v>
+      </c>
+      <c r="C22">
         <v>36038000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>34525000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>31209000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>34281000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>36902770.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>31398000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>38577000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>40769000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>42690931.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>43093000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>47857000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>40801000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>45075643.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>43261000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>43839000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>37066000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>35547670.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>36087000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>33370000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>31600000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>36377010.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>26175000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>26755000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>29176000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>29480560.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>30313000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>32940000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>35987000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>28000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>26000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>30000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>196383000.0</v>
+      </c>
+      <c r="D23">
         <v>208067000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>206169000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>212706000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>214041440.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>204638000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>222112000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>225284000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>221928000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>229269750.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>232207000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>232342000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>221147000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>216607660.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>214560000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>215061000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>215990000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
+      <c r="K25"/>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="V25"/>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>172317000.0</v>
+      </c>
+      <c r="C29">
         <v>173868000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>180024000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>180996000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>186556000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>188134602.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>180869000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>193868000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>193815000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>191096992.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>195379000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>196229000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>191721000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>193053040.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>199823000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>195469000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>185900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>185310185.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>186612000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>187493000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>185858000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>181794107.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>185531000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>188599000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>188249000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>20154000.0</v>
+        <v>20382000.0</v>
       </c>
       <c r="C30">
+        <v>22946000.0</v>
+      </c>
+      <c r="D30">
         <v>22150000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21960000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24195000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22372840.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22320000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24543000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24608000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24280026.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25554000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24977000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>26354000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>30991641.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34175000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>32843000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>29566000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>27863930.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>22709000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29647000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>31960000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>27865710.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>25850000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>23059000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>24673000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>22909720.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>27940000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>27650000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>28835000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>37000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>36000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>38000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>37000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>196220000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>193044460.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>199814000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>125055000.0</v>
+      </c>
+      <c r="C32">
         <v>126235000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>130989000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>130576000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>132358000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>132338452.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>127196000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>137190000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>135844000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>134463273.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>136506000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>136290000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>133428000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>133635501.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>135658000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>132887000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>124627000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>123363176.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>121741000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>121605000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>118539000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>114608050.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>114444000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>113736000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>111401000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>55726000.0</v>
+      </c>
+      <c r="C33">
         <v>56081000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>57619000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>59021000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>62940000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>64764150.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>62474000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>65613000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>67209000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>65910719.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>68480000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>69681000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>68059000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>69171539.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>73844000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>72021000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>70739000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>71335009.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>74034000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>74822000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>75958000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>75408057.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>78926000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>82481000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>84344000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>82294163.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>84773000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>84891000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>77494000.0</v>
       </c>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>8464000.0</v>
+      </c>
+      <c r="C35">
         <v>8448000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8584000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8601000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8742000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8968000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8801000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8935000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>9238000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9277000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>9607000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9742000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9766000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>9754000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>9679000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>9439000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9466000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>9388000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>9163000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>8934000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>8639000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>8222000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>7839000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>7618000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>7496000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>7367000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>7080000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6498000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>6379000.0</v>
       </c>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>84344000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>82294163.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>84773000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>84891000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>77494000.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38">
-        <v>0.0</v>
+        <v>53000.0</v>
       </c>
       <c r="D38">
         <v>0.0</v>
       </c>
       <c r="E38">
         <v>0.0</v>
       </c>
       <c r="F38">
+        <v>0.0</v>
+      </c>
+      <c r="G38">
         <v>1000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>0.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39">
+        <v>0.0</v>
+      </c>
+      <c r="D39">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="E39">
         <v>84000.0</v>
       </c>
       <c r="F39">
+        <v>84000.0</v>
+      </c>
+      <c r="G39">
         <v>268120.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>92000.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>172000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>178000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>182000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>204020.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>243000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>60000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>930000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>927260.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000.0</v>
       </c>
       <c r="U39">
         <v>61000.0</v>
       </c>
       <c r="V39">
+        <v>61000.0</v>
+      </c>
+      <c r="W39">
         <v>60060.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>16000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>63000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>64000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>62820.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>127000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>22000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>80000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1000000.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40">
         <v>4389000.0</v>
       </c>
-      <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>6809228.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>6833000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40">
         <v>448645.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>7000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>8000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>7000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>9742000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>9754000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>9679000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>-969000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-912000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3211000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4099840.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>7797000.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>7797000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>7247000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3161000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2660240.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>6946000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2883000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-999000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1829820.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-1344000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-2136000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-2261000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-5052230.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-2075000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>657000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-3570000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-3499170.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-1341000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-2536000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-3570000.0</v>
       </c>
-      <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>55665000.0</v>
+      </c>
+      <c r="C45">
         <v>56019000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>57610000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>59012000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>62931000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>176758555.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>62465000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>65600000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>67200000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>175401827.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>68471000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>69672000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>68050000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>170638844.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>73835000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>55665000.0</v>
+      </c>
+      <c r="C46">
         <v>56019000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>57610000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>59012000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>62931000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>64754570.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>62465000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>65600000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>67200000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>65886139.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>68471000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>69672000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>68050000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>69162959.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>73835000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>56019000.0</v>
+      </c>
+      <c r="D47">
         <v>57610000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>59012000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>62931000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>64754570.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>62465000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>68471000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>69672000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>68050000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>69162959.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>73835000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>72012000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>70730000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>71326430.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>74014000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>74802000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>75938000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>75388150.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>78759000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>82314000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>84177000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>82127250.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>84565000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>84683000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>77286000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
-        <v>63852000.0</v>
+        <v>62518000.0</v>
       </c>
       <c r="C48">
+        <v>60188000.0</v>
+      </c>
+      <c r="D48">
         <v>67419000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>68334000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>69771000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>70460340.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>59498000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>72514000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>72448000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>71471735.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>74008000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>75302000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>74986000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>76712800.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>79197000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>79012000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>73325000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>73565580.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>74382000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>76055000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>74545000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>73271910.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>73986000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>74322000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>78160000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>74184550.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>74786000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>73880000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>70522000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>53000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>52000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>49000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>2000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>1000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
+      <c r="K52"/>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>2000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>192115000.0</v>
+      </c>
+      <c r="C55">
         <v>196383000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>208067000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>206169000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>212706000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>214041440.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>204638000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>222115000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>222893000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>219872123.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>222112000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>225284000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>221928000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>229269750.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>232207000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>232342000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>221147000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>216607660.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>214560000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>215061000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>215990000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>216430660.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>210482000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>211417000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>216585000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>211588600.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>208560000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>209529000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>205972000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>144000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>141000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>146000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>133000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>136389000.0</v>
+      </c>
+      <c r="C56">
         <v>140302000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>150448000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>147148000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>149766000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>149277290.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>142164000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>156502000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>155684000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>153961404.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>153632000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>155603000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>153869000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>160098215.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>158363000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>160321000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>150408000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>145272650.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>140526000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>140239000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>140032000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>141022600.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>131556000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>128936000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>132241000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>129294440.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>123787000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>124638000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>128478000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>93000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>88000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>93000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>85000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>11334000.0</v>
+      </c>
+      <c r="C57">
         <v>14067000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>19459000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>16572000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>17408000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>16938840.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>14968000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>19312000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>19840000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>19498131.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>17126000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>19313000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>20441000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>26462714.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>22705000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>27434000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>25781000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>21909470.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>18785000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>18634000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>21493000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>26414550.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>17112000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>15200000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>20840000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>19915600.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>14376000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>18028000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>18982000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>22000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>20000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>29000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>19798000.0</v>
+      </c>
+      <c r="C58">
         <v>22515000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>28043000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>25173000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>26150000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>25906840.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>23769000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>28247000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>29078000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>28775131.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>26733000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>29055000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>30207000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>36216710.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>32384000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>36873000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>35247000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>31297470.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>27948000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>27568000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>30132000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>34636550.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>24951000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>22818000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>28336000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>27282600.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>21456000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>24526000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>25361000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>29000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>27000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>36000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>172317000.0</v>
+      </c>
+      <c r="C60">
         <v>173868000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>180024000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>180996000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>186556000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>188134600.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>180869000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>193868000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>193815000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>191096992.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>195379000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>196229000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>191721000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>193053040.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>199823000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>195469000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>185900000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>185310190.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>186612000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>187493000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>185858000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>181794110.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>185531000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>188599000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>188249000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>184306010.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>187104000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>185003000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>180611000.0</v>
       </c>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6786,999 +6909,1009 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>101</v>
+      </c>
+      <c r="B2">
+        <v>105858456.0</v>
+      </c>
       <c r="C2">
         <v>113733860.0</v>
       </c>
       <c r="D2">
         <v>119246280.0</v>
       </c>
       <c r="E2">
         <v>136720620.0</v>
       </c>
       <c r="F2">
         <v>118603970.0</v>
       </c>
       <c r="G2">
         <v>95326130.0</v>
       </c>
       <c r="H2">
         <v>110503250.0</v>
       </c>
       <c r="I2">
         <v>133386240.0</v>
       </c>
       <c r="J2">
         <v>129683710.0</v>
       </c>
       <c r="K2">
         <v>113434300.0</v>
       </c>
       <c r="L2">
         <v>119000000.0</v>
       </c>
       <c r="M2">
         <v>136000000.0</v>
       </c>
       <c r="N2">
         <v>124000000.0</v>
       </c>
       <c r="O2">
         <v>115000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>24288451.0</v>
       </c>
       <c r="F5">
         <v>22450524.0</v>
       </c>
       <c r="G5">
         <v>21476522.0</v>
       </c>
       <c r="H5">
         <v>24092319.0</v>
       </c>
       <c r="I5">
         <v>32485241.0</v>
       </c>
       <c r="J5">
         <v>29101979.0</v>
       </c>
       <c r="K5">
         <v>33227876.0</v>
       </c>
       <c r="L5">
         <v>22000000.0</v>
       </c>
       <c r="M5">
         <v>13000000.0</v>
       </c>
       <c r="N5">
         <v>15000000.0</v>
       </c>
       <c r="O5">
         <v>13000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>30576618.0</v>
       </c>
       <c r="F6">
         <v>28928491.0</v>
       </c>
       <c r="G6">
         <v>28421960.0</v>
       </c>
       <c r="H6">
         <v>30530914.0</v>
       </c>
       <c r="I6">
         <v>32485241.0</v>
       </c>
       <c r="J6">
         <v>29101979.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>108</v>
+      </c>
+      <c r="B9">
+        <v>46227833.0</v>
+      </c>
       <c r="C9">
         <v>47927620.0</v>
       </c>
       <c r="D9">
         <v>43081790.0</v>
       </c>
       <c r="E9">
         <v>49021600.0</v>
       </c>
       <c r="F9">
         <v>50344920.0</v>
       </c>
       <c r="G9">
         <v>51666640.0</v>
       </c>
       <c r="H9">
         <v>56345660.0</v>
       </c>
       <c r="I9">
         <v>54682390.0</v>
       </c>
       <c r="J9">
         <v>50447740.0</v>
       </c>
       <c r="K9">
         <v>55263020.0</v>
       </c>
       <c r="L9">
         <v>54000000.0</v>
       </c>
       <c r="M9">
         <v>38000000.0</v>
       </c>
       <c r="N9">
         <v>38000000.0</v>
       </c>
       <c r="O9">
         <v>36000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>11432000.0</v>
       </c>
       <c r="C10">
         <v>17454780.0</v>
       </c>
       <c r="D10">
         <v>14235640.0</v>
       </c>
       <c r="E10">
         <v>25537640.0</v>
       </c>
       <c r="F10">
         <v>23300140.0</v>
       </c>
       <c r="G10">
         <v>22484880.0</v>
       </c>
       <c r="H10">
         <v>25297930.0</v>
       </c>
       <c r="I10">
         <v>28452740.0</v>
       </c>
       <c r="J10">
         <v>24398610.0</v>
       </c>
       <c r="K10">
         <v>29270370.0</v>
       </c>
       <c r="L10">
         <v>34840930.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4957630.0</v>
       </c>
       <c r="F11">
         <v>5573670.0</v>
       </c>
       <c r="G11">
         <v>6015488.0</v>
       </c>
       <c r="H11">
         <v>3799066.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>8000000.0</v>
       </c>
       <c r="M11">
         <v>3000000.0</v>
       </c>
       <c r="N11">
         <v>3000000.0</v>
       </c>
       <c r="O11">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12"/>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>576000.0</v>
       </c>
       <c r="C13">
         <v>1882860.0</v>
       </c>
       <c r="D13">
         <v>1975620.0</v>
       </c>
       <c r="E13">
         <v>1239190.0</v>
       </c>
       <c r="F13">
         <v>727500.0</v>
       </c>
       <c r="G13">
         <v>934740.0</v>
       </c>
       <c r="H13">
         <v>1170390.0</v>
       </c>
       <c r="I13">
         <v>1485330.0</v>
       </c>
       <c r="J13">
         <v>985740.0</v>
       </c>
       <c r="K13">
         <v>61000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>8447000.0</v>
       </c>
       <c r="C15">
         <v>14044210.0</v>
       </c>
       <c r="D15">
         <v>10606940.0</v>
       </c>
       <c r="E15">
         <v>20580010.0</v>
       </c>
       <c r="F15">
         <v>17726470.0</v>
       </c>
       <c r="G15">
         <v>16469390.0</v>
       </c>
       <c r="H15">
         <v>21498860.0</v>
       </c>
       <c r="I15">
         <v>25358410.0</v>
       </c>
       <c r="J15">
         <v>19211610.0</v>
       </c>
       <c r="K15">
         <v>25431630.0</v>
       </c>
       <c r="L15">
         <v>27000000.0</v>
       </c>
       <c r="M15">
         <v>12000000.0</v>
       </c>
       <c r="N15">
         <v>11000000.0</v>
       </c>
       <c r="O15">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>115</v>
+      </c>
+      <c r="B16">
+        <v>8447000.0</v>
+      </c>
       <c r="C16">
         <v>14044210.0</v>
       </c>
       <c r="D16">
         <v>10606940.0</v>
       </c>
       <c r="E16">
         <v>20580014.0</v>
       </c>
       <c r="F16">
         <v>17726467.0</v>
       </c>
       <c r="G16">
         <v>16469389.0</v>
       </c>
       <c r="H16">
         <v>21498861.0</v>
       </c>
       <c r="I16">
         <v>25358410.0</v>
       </c>
       <c r="J16">
         <v>19211610.0</v>
       </c>
       <c r="K16">
         <v>25431630.0</v>
       </c>
       <c r="L16">
         <v>27249560.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>8447000.0</v>
       </c>
       <c r="C17">
         <v>14044208.0</v>
       </c>
       <c r="D17">
         <v>10606936.0</v>
       </c>
       <c r="E17">
         <v>20580014.0</v>
       </c>
       <c r="F17">
         <v>17726467.0</v>
       </c>
       <c r="G17">
         <v>16469389.0</v>
       </c>
       <c r="H17">
         <v>21498861.0</v>
       </c>
       <c r="I17">
         <v>25358411.0</v>
       </c>
       <c r="J17">
         <v>19211614.0</v>
       </c>
       <c r="K17">
         <v>25431627.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>117</v>
+      </c>
+      <c r="B18">
+        <v>576419.0</v>
+      </c>
       <c r="C18">
         <v>1882861.0</v>
       </c>
       <c r="D18">
         <v>1975621.0</v>
       </c>
       <c r="E18">
         <v>1239194.0</v>
       </c>
       <c r="F18">
         <v>727504.0</v>
       </c>
       <c r="G18">
         <v>934739.0</v>
       </c>
       <c r="H18">
         <v>1170387.0</v>
       </c>
       <c r="I18">
         <v>1485331.0</v>
       </c>
       <c r="J18">
         <v>985741.0</v>
       </c>
       <c r="K18">
         <v>60997.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>10856000.0</v>
       </c>
       <c r="C21">
         <v>15571920.0</v>
       </c>
       <c r="D21">
         <v>12260010.0</v>
       </c>
       <c r="E21">
         <v>24298450.0</v>
       </c>
       <c r="F21">
         <v>22572630.0</v>
       </c>
       <c r="G21">
         <v>21550130.0</v>
       </c>
       <c r="H21">
         <v>24127540.0</v>
       </c>
       <c r="I21">
         <v>26967410.0</v>
       </c>
       <c r="J21">
         <v>23412870.0</v>
       </c>
       <c r="K21">
         <v>29209380.0</v>
       </c>
       <c r="L21">
         <v>22000000.0</v>
       </c>
       <c r="M21">
         <v>13000000.0</v>
       </c>
       <c r="N21">
         <v>15000000.0</v>
       </c>
       <c r="O21">
         <v>13000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>6220123.0</v>
       </c>
       <c r="F23">
         <v>9865811.0</v>
       </c>
       <c r="G23">
         <v>10556285.0</v>
       </c>
       <c r="H23">
         <v>13308002.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>6245000.0</v>
       </c>
       <c r="C25">
         <v>6306754.0</v>
       </c>
       <c r="D25">
         <v>6334261.0</v>
       </c>
       <c r="E25">
         <v>6393213.0</v>
       </c>
       <c r="F25">
         <v>6280676.0</v>
       </c>
       <c r="G25">
         <v>6846515.0</v>
       </c>
       <c r="H25">
         <v>6412800.0</v>
       </c>
       <c r="I25">
         <v>5517831.0</v>
       </c>
       <c r="J25">
         <v>4703367.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>13742150.0</v>
       </c>
       <c r="D28">
         <v>13438280.0</v>
       </c>
       <c r="E28">
         <v>12119820.0</v>
       </c>
       <c r="F28">
         <v>11747910.0</v>
       </c>
       <c r="G28">
         <v>12787320.0</v>
       </c>
       <c r="H28">
         <v>12523120.0</v>
       </c>
       <c r="I28">
         <v>11125920.0</v>
       </c>
       <c r="J28">
         <v>10875500.0</v>
       </c>
       <c r="K28">
         <v>10602060.0</v>
       </c>
       <c r="L28">
         <v>9485360.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>2985000.0</v>
       </c>
       <c r="C29">
         <v>3410570.0</v>
       </c>
       <c r="D29">
         <v>3628700.0</v>
       </c>
       <c r="E29">
         <v>4957630.0</v>
       </c>
       <c r="F29">
         <v>5573670.0</v>
       </c>
       <c r="G29">
         <v>6015490.0</v>
       </c>
       <c r="H29">
         <v>3799070.0</v>
       </c>
       <c r="I29">
         <v>3094330.0</v>
       </c>
       <c r="J29">
         <v>5187000.0</v>
       </c>
       <c r="K29">
         <v>3838740.0</v>
       </c>
       <c r="L29">
         <v>7591380.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>129</v>
+      </c>
+      <c r="B30">
+        <v>141230000.0</v>
+      </c>
       <c r="C30">
         <v>146089560.0</v>
       </c>
       <c r="D30">
         <v>150068060.0</v>
       </c>
       <c r="E30">
         <v>161558817.0</v>
       </c>
       <c r="F30">
         <v>146301074.0</v>
       </c>
       <c r="G30">
         <v>125417329.0</v>
       </c>
       <c r="H30">
         <v>142730798.0</v>
       </c>
       <c r="I30">
         <v>161101224.0</v>
       </c>
       <c r="J30">
         <v>156718580.0</v>
       </c>
       <c r="K30">
         <v>139487943.0</v>
       </c>
       <c r="L30">
         <v>151000000.0</v>
       </c>
       <c r="M30">
         <v>161000000.0</v>
       </c>
       <c r="N30">
         <v>147000000.0</v>
       </c>
       <c r="O30">
         <v>139000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>152086000.0</v>
       </c>
       <c r="C32">
         <v>161661480.0</v>
       </c>
       <c r="D32">
         <v>162328070.0</v>
       </c>
       <c r="E32">
         <v>185742220.0</v>
       </c>
       <c r="F32">
         <v>168948890.0</v>
       </c>
       <c r="G32">
         <v>146992770.0</v>
       </c>
       <c r="H32">
         <v>166848910.0</v>
       </c>
       <c r="I32">
         <v>188068630.0</v>
       </c>
@@ -7800,1974 +7933,2034 @@
       <c r="O32">
         <v>151000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>34000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>15000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>35000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>3877000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>7229451.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6242000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>8030000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7183000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6953000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5494914.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>8399000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8743000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7894000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>10000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>7000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>6264000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5649000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3846618.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8008000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11354000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7368000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6156491.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5594000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>7667000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9511000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6255960.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8030000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7183000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6953000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>11000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>31000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>8000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>3319000.0</v>
+      </c>
+      <c r="C10">
         <v>862000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4015000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2356000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4199000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5371780.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1247000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4335000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6501000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1924000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3601000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4675000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4036000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3561640.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6401000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9766000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5809000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5230000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4040000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6107000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7923000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5580880.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6291000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5406000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5207000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5019930.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6796000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7148000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6334000.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1189000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>1290630.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1462000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AF11">
         <v>2000000.0</v>
       </c>
       <c r="AG11">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>0.0</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="N12">
         <v>0.0</v>
       </c>
+      <c r="O12"/>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="R12">
         <v>0.0</v>
       </c>
+      <c r="S12"/>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="V12">
         <v>0.0</v>
       </c>
+      <c r="W12"/>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12"/>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
-      <c r="AD12"/>
+      <c r="AD12">
+        <v>0.0</v>
+      </c>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>65000.0</v>
+      </c>
+      <c r="C13">
         <v>80000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>104000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>105000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>287000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>380860.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>486000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>502000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>514000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>493000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>480000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>510000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>493000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>428190.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>652000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>76000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>83000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>192000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>187000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>195000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>154000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>166740.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>196000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>256000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>316000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>311390.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>280000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>306000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>273000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>2628000.0</v>
+      </c>
+      <c r="C15">
         <v>396000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3046000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1733000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3272000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4317210.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1553000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3236000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4938000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1426000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2668000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3486000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3027000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2271010.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4939000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8857000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4513000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3938000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3081000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4680000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6027000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3990390.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4418000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4099000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3962000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4153860.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5660000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6528000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5157000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>9000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>396000.0</v>
+      </c>
+      <c r="D16">
         <v>3046000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1733000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3272000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4317210.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1553000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>2668000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3486000.0</v>
       </c>
       <c r="M16">
         <v>3486000.0</v>
       </c>
       <c r="N16">
+        <v>3486000.0</v>
+      </c>
+      <c r="O16">
         <v>2271014.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4939000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8857000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4513000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3938000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3081000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4680000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6027000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3990390.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4418000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4099000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3962000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4153860.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5660000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6528000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5157000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>2628000.0</v>
+      </c>
+      <c r="C17">
         <v>396000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3046000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1733000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3272000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>4317000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1553000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3236000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4938000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1426000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2668000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>3486000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>3027000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2271014.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4939000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>8857000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>4513000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>3938467.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>3081000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>4680000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>6027000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>3990389.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>4418000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>4099000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>3962000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4153861.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>5660000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>6528000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>5157000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>117</v>
+      </c>
+      <c r="B18">
+        <v>65000.0</v>
+      </c>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>105000.0</v>
       </c>
-      <c r="E18"/>
-      <c r="F18"/>
+      <c r="F18">
+        <v>287000.0</v>
+      </c>
       <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>502000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>33557000.0</v>
+      </c>
+      <c r="C21">
         <v>782000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3911000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2251000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3912000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4990920.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>761000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3833000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5987000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1431000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3121000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4165000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3543000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3133450.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5749000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9690000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5726000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5038000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3853000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5912000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7769000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5414130.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6095000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5150000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4891000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4708540.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6516000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6842000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>6061000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
-[...1 lines deleted...]
-      </c>
+      <c r="N23"/>
       <c r="O23">
         <v>6220123.0</v>
       </c>
-      <c r="P23"/>
+      <c r="P23">
+        <v>6220123.0</v>
+      </c>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>1423000.0</v>
+      </c>
+      <c r="C25">
         <v>1507000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1548000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1570000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1620000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1546754.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1550000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1602000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1608000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1574000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1558000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1589000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1613000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1639213.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1607000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1588000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1559000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1578676.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1554000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1560000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1588000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1584515.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1739000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1777000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1746000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>691000.0</v>
+      </c>
+      <c r="C29">
         <v>466000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>969000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>623000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>927000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1054570.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-306000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1099000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1563000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>498000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>933000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1189000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1009000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1290630.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1462000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>909000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1296000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1292000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>959000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1427000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1896000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1590490.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1873000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1307000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1245000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>866070.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1136000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>620000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1177000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30"/>
       <c r="C30">
+        <v>32902000.0</v>
+      </c>
+      <c r="D30">
         <v>33639000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>37527000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>37162000.0</v>
       </c>
-      <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>35000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>44000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>36000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>33557000.0</v>
+      </c>
+      <c r="C32">
         <v>33684000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>37550000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>39778000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>41074000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>40698480.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>38389000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>41776000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>40798000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>42774000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>41661000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>37627000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>40266000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>45930220.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>47230000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>47065000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>45517000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>45233000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>36165000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>41529000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>46022000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>40948770.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>37113000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>34804000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>34127000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>37944910.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>42613000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>43208000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>43083000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>45000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>46000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>43000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>43000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9822,977 +10015,983 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>86656000.0</v>
       </c>
       <c r="C2">
         <v>84345153.0</v>
       </c>
       <c r="D2">
         <v>83354439.0</v>
       </c>
       <c r="E2">
         <v>76990986.0</v>
       </c>
       <c r="F2">
         <v>74368900.0</v>
       </c>
       <c r="G2">
         <v>74175896.0</v>
       </c>
       <c r="H2">
         <v>54247704.0</v>
       </c>
       <c r="I2">
         <v>64758944.0</v>
       </c>
       <c r="J2">
         <v>29068886.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>2007000</v>
       </c>
       <c r="C3">
         <v>5367630</v>
       </c>
       <c r="D3">
         <v>461479</v>
       </c>
       <c r="E3">
         <v>1118273</v>
       </c>
       <c r="F3">
         <v>882789</v>
       </c>
       <c r="G3">
         <v>1159798</v>
       </c>
       <c r="H3">
         <v>9592570</v>
       </c>
       <c r="I3">
         <v>21639520</v>
       </c>
       <c r="J3">
         <v>8563550</v>
       </c>
       <c r="K3">
         <v>12024990</v>
       </c>
       <c r="L3">
         <v>7000000</v>
       </c>
       <c r="M3">
         <v>1000000</v>
       </c>
       <c r="N3">
         <v>7000000</v>
       </c>
       <c r="O3">
         <v>2000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
-        <v>-3199000.0</v>
+        <v>-5940000.0</v>
       </c>
       <c r="C6">
         <v>2311010.0</v>
       </c>
       <c r="D6">
         <v>316703.0</v>
       </c>
       <c r="E6">
         <v>6201895.0</v>
       </c>
       <c r="F6">
         <v>2783644.0</v>
       </c>
       <c r="G6">
         <v>193004.0</v>
       </c>
       <c r="H6">
         <v>19928192.0</v>
       </c>
       <c r="I6">
         <v>-10511240.0</v>
       </c>
       <c r="J6">
         <v>35690060.0</v>
       </c>
       <c r="K6">
         <v>2349330.0</v>
       </c>
       <c r="L6">
         <v>13000000.0</v>
       </c>
       <c r="M6">
         <v>5000000.0</v>
       </c>
       <c r="N6">
         <v>-3000000.0</v>
       </c>
       <c r="O6">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
-        <v>-5274000.0</v>
+        <v>-9148000.0</v>
       </c>
       <c r="C7">
         <v>3334080.0</v>
       </c>
       <c r="D7">
         <v>16211.0</v>
       </c>
       <c r="E7">
         <v>-9197910.0</v>
       </c>
       <c r="F7">
         <v>-9189410.0</v>
       </c>
       <c r="G7">
         <v>-10649950.0</v>
       </c>
       <c r="H7">
         <v>15301240.0</v>
       </c>
       <c r="I7">
         <v>-8448090.0</v>
       </c>
       <c r="J7">
         <v>-11354630.0</v>
       </c>
       <c r="K7">
         <v>-5131250.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>603886.0</v>
       </c>
       <c r="F9">
         <v>-1303190.0</v>
       </c>
       <c r="G9">
         <v>-5632480.0</v>
       </c>
       <c r="H9">
         <v>7522766.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-3000000.0</v>
       </c>
       <c r="M9">
         <v>-3000000.0</v>
       </c>
       <c r="N9">
         <v>-6000000.0</v>
       </c>
       <c r="O9">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>-616000.0</v>
       </c>
       <c r="C10">
         <v>5260602.0</v>
       </c>
       <c r="D10">
         <v>3014739.0</v>
       </c>
       <c r="E10">
         <v>-8733892.0</v>
       </c>
       <c r="F10">
         <v>1386778.0</v>
       </c>
       <c r="G10">
         <v>-7239922.0</v>
       </c>
       <c r="H10">
         <v>11777417.0</v>
       </c>
       <c r="I10">
         <v>-14078810.0</v>
       </c>
       <c r="J10">
         <v>1509434.0</v>
       </c>
       <c r="K10">
         <v>-4509330.0</v>
       </c>
       <c r="L10">
         <v>-1000000.0</v>
       </c>
       <c r="M10">
         <v>-1000000.0</v>
       </c>
       <c r="N10">
         <v>-1000000.0</v>
       </c>
       <c r="O10">
         <v>-7000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3151812.0</v>
       </c>
       <c r="F11">
         <v>-4322266.0</v>
       </c>
       <c r="G11">
         <v>5815058.0</v>
       </c>
       <c r="H11">
         <v>-764268.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-5655835.0</v>
       </c>
       <c r="F12">
         <v>-140112.0</v>
       </c>
       <c r="G12">
         <v>1439832.0</v>
       </c>
       <c r="H12">
         <v>-638400.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>6245000.0</v>
       </c>
       <c r="C14">
         <v>6306750.0</v>
       </c>
       <c r="D14">
         <v>6334261.0</v>
       </c>
       <c r="E14">
         <v>6393213.0</v>
       </c>
       <c r="F14">
         <v>6280676.0</v>
       </c>
       <c r="G14">
         <v>6846515.0</v>
       </c>
       <c r="H14">
         <v>6412800.0</v>
       </c>
       <c r="I14">
         <v>5517830.0</v>
       </c>
       <c r="J14">
         <v>4703370.0</v>
       </c>
       <c r="K14">
         <v>3952740.0</v>
       </c>
       <c r="L14">
         <v>4000000.0</v>
       </c>
       <c r="M14">
         <v>4000000.0</v>
       </c>
       <c r="N14">
         <v>5000000.0</v>
       </c>
       <c r="O14">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
         <v>11094000.0</v>
       </c>
       <c r="C15">
         <v>19017600.0</v>
       </c>
       <c r="D15">
         <v>16640399.0</v>
       </c>
       <c r="E15">
         <v>17432797.0</v>
       </c>
       <c r="F15">
         <v>17432797.0</v>
       </c>
       <c r="G15">
         <v>17432797.0</v>
       </c>
       <c r="H15">
         <v>17432797.0</v>
       </c>
       <c r="I15">
         <v>14263200.0</v>
       </c>
       <c r="J15">
         <v>12174400.0</v>
       </c>
       <c r="K15">
         <v>11130000.0</v>
       </c>
       <c r="L15">
         <v>6183330.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>80716000.0</v>
       </c>
       <c r="C16">
         <v>86656164.0</v>
       </c>
       <c r="D16">
         <v>84345153.0</v>
       </c>
       <c r="E16">
         <v>83354439.0</v>
       </c>
       <c r="F16">
         <v>76990986.0</v>
       </c>
       <c r="G16">
         <v>74368900.0</v>
       </c>
       <c r="H16">
         <v>74175896.0</v>
       </c>
       <c r="I16">
         <v>54247704.0</v>
       </c>
       <c r="J16">
         <v>64758944.0</v>
       </c>
       <c r="K16">
         <v>29068886.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>7068000.0</v>
       </c>
       <c r="C18">
         <v>19837349.0</v>
       </c>
       <c r="D18">
         <v>14981481.0</v>
       </c>
       <c r="E18">
         <v>15220925.0</v>
       </c>
       <c r="F18">
         <v>18584006.0</v>
       </c>
       <c r="G18">
         <v>16538594.0</v>
       </c>
       <c r="H18">
         <v>36216606.0</v>
       </c>
       <c r="I18">
         <v>2378235.0</v>
       </c>
       <c r="J18">
         <v>8115919.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-3484766.0</v>
       </c>
       <c r="D19">
         <v>1514142.0</v>
       </c>
       <c r="E19">
         <v>6073103.0</v>
       </c>
       <c r="F19">
         <v>-25285.0</v>
       </c>
       <c r="G19">
         <v>151567.0</v>
       </c>
       <c r="H19">
         <v>151567.0</v>
       </c>
       <c r="I19">
         <v>-20134788.0</v>
       </c>
       <c r="J19">
         <v>-7495650.0</v>
       </c>
       <c r="K19">
         <v>-11954963.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
-        <v>8447000.0</v>
+        <v>11432000.0</v>
       </c>
       <c r="C22">
         <v>14044000.0</v>
       </c>
       <c r="D22">
         <v>10607000.0</v>
       </c>
       <c r="E22">
         <v>20580000.0</v>
       </c>
       <c r="F22">
         <v>17726000.0</v>
       </c>
       <c r="G22">
         <v>16313000.0</v>
       </c>
       <c r="H22">
         <v>21498861.0</v>
       </c>
       <c r="I22">
         <v>28452740.0</v>
       </c>
       <c r="J22">
         <v>24398610.0</v>
       </c>
       <c r="K22">
         <v>29270370.0</v>
       </c>
       <c r="L22">
         <v>27000000.0</v>
       </c>
       <c r="M22">
         <v>12000000.0</v>
       </c>
       <c r="N22">
         <v>11000000.0</v>
       </c>
       <c r="O22">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
         <v>0.0</v>
       </c>
       <c r="J23">
         <v>38640000.0</v>
       </c>
       <c r="K23">
         <v>-4770.0</v>
       </c>
       <c r="L23">
         <v>-31320.0</v>
       </c>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>153</v>
+      </c>
+      <c r="B24">
+        <v>827000.0</v>
+      </c>
       <c r="C24">
         <v>1882860.0</v>
       </c>
       <c r="D24">
         <v>1975620.0</v>
       </c>
       <c r="E24">
         <v>1239194.0</v>
       </c>
       <c r="F24">
         <v>727504.0</v>
       </c>
       <c r="G24">
         <v>937139.0</v>
       </c>
       <c r="H24">
         <v>1176187.0</v>
       </c>
       <c r="I24">
         <v>1504730.0</v>
       </c>
       <c r="J24">
         <v>1067900.0</v>
       </c>
       <c r="K24">
         <v>70020.0</v>
       </c>
       <c r="L24">
         <v>138970.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>-576000.0</v>
       </c>
       <c r="C25">
         <v>-1882861.0</v>
       </c>
       <c r="D25">
         <v>-1975621.0</v>
       </c>
       <c r="E25">
         <v>-1239194.0</v>
       </c>
       <c r="F25">
         <v>-727504.0</v>
       </c>
       <c r="G25">
         <v>-934739.0</v>
       </c>
       <c r="H25">
         <v>-1170387.0</v>
       </c>
       <c r="I25">
         <v>-1485331.0</v>
       </c>
       <c r="J25">
         <v>-985741.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>157</v>
+      </c>
+      <c r="B28">
+        <v>-11094000.0</v>
+      </c>
       <c r="C28">
         <v>-19017600.0</v>
       </c>
       <c r="D28">
         <v>-16640400.0</v>
       </c>
       <c r="E28">
         <v>-17432797.0</v>
       </c>
       <c r="F28">
         <v>-17432797.0</v>
       </c>
       <c r="G28">
         <v>-17432797.0</v>
       </c>
       <c r="H28">
         <v>-17432797.0</v>
       </c>
       <c r="I28">
         <v>-14263200.0</v>
       </c>
       <c r="J28">
         <v>26465610.0</v>
       </c>
       <c r="K28">
         <v>-13245770.0</v>
       </c>
       <c r="L28">
         <v>-7000000.0</v>
       </c>
       <c r="M28">
         <v>-8000000.0</v>
       </c>
       <c r="N28">
         <v>-3000000.0</v>
       </c>
       <c r="O28">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>9075000.0</v>
       </c>
       <c r="C29">
         <v>25204980.0</v>
       </c>
       <c r="D29">
         <v>15442960.0</v>
       </c>
       <c r="E29">
         <v>16339198.0</v>
       </c>
       <c r="F29">
         <v>19628353.0</v>
       </c>
       <c r="G29">
         <v>17698392.0</v>
       </c>
       <c r="H29">
         <v>45809176.0</v>
       </c>
       <c r="I29">
         <v>24017750.0</v>
       </c>
       <c r="J29">
         <v>16679470.0</v>
       </c>
       <c r="K29">
         <v>28031970.0</v>
       </c>
       <c r="L29">
         <v>28000000.0</v>
       </c>
       <c r="M29">
         <v>14000000.0</v>
       </c>
       <c r="N29">
         <v>6000000.0</v>
       </c>
       <c r="O29">
         <v>14000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>159</v>
+      </c>
+      <c r="B30">
+        <v>-1180000.0</v>
+      </c>
       <c r="C30">
         <v>-3484770.0</v>
       </c>
       <c r="D30">
         <v>1514140.0</v>
       </c>
       <c r="E30">
         <v>6073103.0</v>
       </c>
       <c r="F30">
         <v>-25285.0</v>
       </c>
       <c r="G30">
         <v>7208.0</v>
       </c>
       <c r="H30">
         <v>-8396383.0</v>
       </c>
       <c r="I30">
         <v>-20134790.0</v>
       </c>
       <c r="J30">
         <v>-7495650.0</v>
       </c>
       <c r="K30">
@@ -10810,2160 +11009,2222 @@
       <c r="O30">
         <v>-7000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>80716000.0</v>
+      </c>
+      <c r="C2">
         <v>88331000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>89612000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>86544000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>86656000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>84064000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>85472000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>87010000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>84345000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>80694000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>81979000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>82827000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>83354000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>79796000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>79069000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>78698000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>77153000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>78714000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>73648000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>71966000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>74369000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>73087000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>76473000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>76849000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>74176000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>62223000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
-        <v>1494000</v>
+        <v>137000</v>
       </c>
       <c r="C3">
+        <v>2007000</v>
+      </c>
+      <c r="D3">
         <v>513000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>322000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>280000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5367630</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6684000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1334000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>228000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>233000</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000</v>
       </c>
       <c r="M3">
         <v>50000</v>
       </c>
       <c r="N3">
+        <v>50000</v>
+      </c>
+      <c r="O3">
         <v>179273</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>402000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>537000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>394000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>882790</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>820000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>567000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>229000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1159800</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>854000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>709000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>325000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9592570</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>497000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8248000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>78000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
-        <v>7000000</v>
+        <v>0</v>
       </c>
       <c r="AG3">
         <v>7000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>7000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
-        <v>-6643000.0</v>
+        <v>-1094000.0</v>
       </c>
       <c r="C6">
+        <v>-5940000.0</v>
+      </c>
+      <c r="D6">
         <v>1675000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2956000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-112000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2311010.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-281000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1535000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2219000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3995000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-848000.0</v>
       </c>
       <c r="M6">
         <v>-848000.0</v>
       </c>
       <c r="N6">
+        <v>-848000.0</v>
+      </c>
+      <c r="O6">
         <v>3558895.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>727000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1916000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1545000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2622090.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4345000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-721000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2403000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>193000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1089000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2297000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2673000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>19928190.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1644000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2520000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3885000.0</v>
       </c>
-      <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>2000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
-        <v>-3892000.0</v>
+        <v>-1006000.0</v>
       </c>
       <c r="C7">
+        <v>-9148000.0</v>
+      </c>
+      <c r="D7">
         <v>-4551000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1485000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5520000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3334080.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1678000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2761000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>224000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4968000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-7851000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4483000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1342000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-9197910.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-14168000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-8365000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-659000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-9350970.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5157000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-7866000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-7061000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-10649950.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-9758000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1659000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>823000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>15301240.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>3783000.0</v>
       </c>
       <c r="N9">
+        <v>3783000.0</v>
+      </c>
+      <c r="O9">
         <v>2793886.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2699000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-2000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>10127000.0</v>
+      </c>
+      <c r="C10">
         <v>-2371000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3326000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2561000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2520000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3876398.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4426000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2186000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2525000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-612000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4908000.0</v>
       </c>
       <c r="M10">
         <v>-4908000.0</v>
       </c>
       <c r="N10">
+        <v>-4908000.0</v>
+      </c>
+      <c r="O10">
         <v>-2675892.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1376000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6060000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1374000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>456778.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2585000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1748000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5263000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10827922.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2286000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1297000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>202417.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2995000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3362000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5218000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-1493000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6087812.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-8754000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>154000.0</v>
       </c>
       <c r="N12">
+        <v>154000.0</v>
+      </c>
+      <c r="O12">
         <v>-362835.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-327000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
-        <v>1507000.0</v>
+        <v>1423000.0</v>
       </c>
       <c r="C14">
+        <v>6245000.0</v>
+      </c>
+      <c r="D14">
         <v>4738000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3190000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1620000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6306750.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4760000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1602000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1608000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1574000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1589000.0</v>
       </c>
       <c r="M14">
         <v>1589000.0</v>
       </c>
       <c r="N14">
+        <v>1589000.0</v>
+      </c>
+      <c r="O14">
         <v>1639213.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1607000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3147000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1559000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6280680.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4702000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3148000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1588000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6846520.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5262000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3523000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1746000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>6412800.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1603000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1595000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE14">
         <v>1000000.0</v>
       </c>
       <c r="AF14">
         <v>1000000.0</v>
       </c>
       <c r="AG14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>-3962000.0</v>
+      </c>
+      <c r="C15">
+        <v>11094000.0</v>
+      </c>
+      <c r="D15">
+        <v>7132000.0</v>
+      </c>
+      <c r="E15">
         <v>3962000.0</v>
       </c>
-      <c r="C15">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>19017600.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3962000.0</v>
       </c>
       <c r="I15">
         <v>3962000.0</v>
       </c>
       <c r="J15">
         <v>3962000.0</v>
       </c>
       <c r="K15">
+        <v>3962000.0</v>
+      </c>
+      <c r="L15">
         <v>12678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4755000.0</v>
       </c>
       <c r="M15">
         <v>4755000.0</v>
       </c>
       <c r="N15">
+        <v>4755000.0</v>
+      </c>
+      <c r="O15">
         <v>4754797.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3169000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9509000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4754000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17432800.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12678000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9509000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4754000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>17432800.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>12678000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9509000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4754000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>17432800.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3169000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4755000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4754000.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>79540000.0</v>
+      </c>
+      <c r="C16">
         <v>80716000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>88331000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>89612000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>86544000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>86656164.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>84064000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>85472000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>87010000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>84345000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>80694000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>81979000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>82827000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>83354439.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>79796000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>79069000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>78698000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>76990986.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>78714000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>73648000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>71966000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>74368900.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>73087000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>76473000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>76849000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>74175896.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>62223000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>2803000.0</v>
+      </c>
+      <c r="C18">
         <v>-2761000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2169000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8021000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-361000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>9541349.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2704000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1925000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5667000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>7465000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1313000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2561000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3643000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>9573925.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1138000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1599000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>6108000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2436006.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7888000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>6236000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2024000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5775594.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-436000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4053000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7146000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-87000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>64000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>257000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1697234.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4855000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>493000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-820000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>265000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>449000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>460000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>341000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-113897.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>250000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>6238000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-301000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>128715.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>19000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-143000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-30000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>43208.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>100000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-128000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-8000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-438383.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-215000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-7942000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>199000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
-        <v>396000.0</v>
+        <v>2628000.0</v>
       </c>
       <c r="C22">
+        <v>11432000.0</v>
+      </c>
+      <c r="D22">
         <v>10570000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6555000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4199000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17454780.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12083000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3236000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4938000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1426000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2668000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3486000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3027000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2271014.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4939000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15575000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5809000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23300140.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>18070000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14030000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7923000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>22484880.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16904000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10613000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5207000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>25297930.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5660000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6528000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5157000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>7000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>827000.0</v>
+      </c>
+      <c r="D24">
         <v>747000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>643000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>537000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1882860.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1502000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>1483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>510000.0</v>
       </c>
       <c r="M24">
         <v>510000.0</v>
       </c>
       <c r="N24">
+        <v>510000.0</v>
+      </c>
+      <c r="O24">
         <v>-5876806.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>652000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6474000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>93000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>857500.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>666000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>394000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>199000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1167010.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>818000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>573000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>317000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1196190.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>865000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>583000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>277000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-65000.0</v>
+      </c>
+      <c r="C25">
         <v>-80000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-104000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-105000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-287000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-380861.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-486000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-502000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-514000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-493000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-480000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-510000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-493000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-428194.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-652000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-76000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-83000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-191504.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-187000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-195000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-154000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-166739.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-196000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-256000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-316000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28"/>
       <c r="C28">
+        <v>-11094000.0</v>
+      </c>
+      <c r="D28">
         <v>-7132000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3962000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>0.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-19017600.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-11094000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>-12678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4755000.0</v>
       </c>
       <c r="M28">
         <v>-4755000.0</v>
       </c>
       <c r="N28">
+        <v>-4755000.0</v>
+      </c>
+      <c r="O28">
         <v>-4754797.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3169000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-9509000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4754000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-17432800.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-12678000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-9509000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4754000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-17432800.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-12678000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-9509000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4754000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-17432800.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-12678000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-9509000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-4754000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AF28">
         <v>-3000000.0</v>
       </c>
       <c r="AG28">
         <v>-3000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>-3000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
-        <v>-1267000.0</v>
+        <v>2940000.0</v>
       </c>
       <c r="C29">
+        <v>9075000.0</v>
+      </c>
+      <c r="D29">
         <v>10342000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7982000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-81000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25204980.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16980000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1934000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7001000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7693000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2611000.0</v>
       </c>
       <c r="M29">
         <v>2611000.0</v>
       </c>
       <c r="N29">
+        <v>2611000.0</v>
+      </c>
+      <c r="O29">
         <v>9753198.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1540000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5046000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6502000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>19466800.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16968000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8827000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2253000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>17698390.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11617000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>11908000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7471000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>45809180.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5028000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15217000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>8440000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>6000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>8000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30"/>
       <c r="C30">
+        <v>-1180000.0</v>
+      </c>
+      <c r="D30">
         <v>234000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>321000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>257000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3484770.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5182000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>1250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>460000.0</v>
       </c>
       <c r="M30">
         <v>460000.0</v>
       </c>
       <c r="N30">
+        <v>460000.0</v>
+      </c>
+      <c r="O30">
         <v>-113897.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>250000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5937000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-301000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-25290.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-154000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-173000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-30000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7210.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-36000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-136000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-8396380.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-7958000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-7743000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>199000.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-7000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-7000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>