--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
@@ -247,50 +247,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -2825,4320 +2831,4590 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>32398000.0</v>
+      </c>
+      <c r="C2">
+        <v>31006000.0</v>
+      </c>
+      <c r="D2">
         <v>40281000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>23626000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>32160000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>25463000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26583000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>19993000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>18082000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>19779214.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>24000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>22861000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>21773000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>19140191.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15692490.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>17856860.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>21057952.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>15661720.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9777160.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7991584.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8596269.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>9382968.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>9720000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9932000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10879000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2">
-[...1 lines deleted...]
-      </c>
+      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2">
+        <v>6384000.0</v>
+      </c>
+      <c r="AE2"/>
+      <c r="AF2">
         <v>3000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AG2">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>1000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>422000.0</v>
+      </c>
+      <c r="C5">
+        <v>-236000.0</v>
+      </c>
+      <c r="D5">
         <v>-5000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-16831000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>-16027000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-16025000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-16629725.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-16076000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-16114000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-16512000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-15676865.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-14937978.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>773000.0</v>
+      </c>
+      <c r="C7">
+        <v>795000.0</v>
+      </c>
+      <c r="D7">
         <v>1771000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1324000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1696000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1704000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1514000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1707000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1939000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1514321.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1084000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1286000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1556000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1507592.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2107933.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1699918.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1969700.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1950970.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1922951.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2024283.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2237941.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1019792.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>213000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>238000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>214000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7">
         <v>499000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
+        <v>435662000.0</v>
+      </c>
+      <c r="C8">
+        <v>457412000.0</v>
+      </c>
+      <c r="D8">
         <v>435924000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>415839000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>415839000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>411489000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>389239000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>369239000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>351104000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>330454130.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>305604000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>302104000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>291604000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>276385130.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>274509630.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>266856380.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>266856380.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>263069630.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>240601250.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>223253316.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>1843000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>11347000.0</v>
+      </c>
+      <c r="C10">
+        <v>20484000.0</v>
+      </c>
+      <c r="D10">
         <v>28019000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3446000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>5673000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>7749000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>13763000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2875000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4484000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5804841.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>8280000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>8666000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>5042000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>4350760.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2922714.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>16020030.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>7928290.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>7982500.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>5832860.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3905990.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4193453.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1205116.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>709000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2402000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2020000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10"/>
       <c r="AA10"/>
-      <c r="AB10">
-[...1 lines deleted...]
-      </c>
+      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10">
+        <v>3295000.0</v>
+      </c>
+      <c r="AE10"/>
+      <c r="AF10">
         <v>5000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AG10">
         <v>9000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>4000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>9000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>11347000.0</v>
+      </c>
+      <c r="C12">
+        <v>20484000.0</v>
+      </c>
+      <c r="D12">
         <v>28019000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3446000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5673000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>7749000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>13763000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2875000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4484000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>5804841.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>8280000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>8666000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5047000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2922714.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>16057510.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7965770.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>8019390.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6000110.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4068240.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4322320.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1205120.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>767000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2460000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2078000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1740130.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>341000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3295000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>840000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
+        <v>435662000.0</v>
+      </c>
+      <c r="C13">
+        <v>435662000.0</v>
+      </c>
+      <c r="D13">
         <v>435924000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>415839000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>415839000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>411489000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>389239000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>369239000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>351104000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>327504130.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>299104000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>295104000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>283104000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>266385130.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>264509630.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>256856380.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>256856380.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>253069630.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>230601250.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>213253320.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>207566160.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>171566160.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>162486000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>148636000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>146636000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>135678440.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>134485000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>125930000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>125947000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>114592000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>121000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>121000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>80000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>80000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>1093406000.0</v>
+      </c>
+      <c r="C14">
+        <v>1077481000.0</v>
+      </c>
+      <c r="D14">
         <v>1072115000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1067961000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1065961000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1016806000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1006523000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>999943000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>985694000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>930838000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>921918000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>915517000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>897221000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>888266000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>888925000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>769828720.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>769828720.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>762943720.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>727291720.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>695750020.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>684291720.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>594291718.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>579791718.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>536666718.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>531666718.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>503896100.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>497333300.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>479841300.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1924700.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>434782600.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>217391300.0</v>
       </c>
-      <c r="AF14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>28</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>1392000.0</v>
+      </c>
+      <c r="C16">
+        <v>2118391.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>39173000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>29737479.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>-29153414.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>498365.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>498370.0</v>
       </c>
       <c r="Q20">
         <v>498370.0</v>
       </c>
       <c r="R20">
+        <v>498370.0</v>
+      </c>
+      <c r="S20">
+        <v>498370.0</v>
+      </c>
+      <c r="T20">
         <v>888280.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>888280.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>899320.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
         <v>500000.0</v>
       </c>
       <c r="C21">
         <v>500000.0</v>
       </c>
       <c r="D21">
         <v>500000.0</v>
       </c>
       <c r="E21">
         <v>500000.0</v>
       </c>
       <c r="F21">
         <v>500000.0</v>
       </c>
       <c r="G21">
         <v>500000.0</v>
       </c>
       <c r="H21">
         <v>500000.0</v>
       </c>
       <c r="I21">
         <v>500000.0</v>
       </c>
       <c r="J21">
         <v>500000.0</v>
       </c>
       <c r="K21">
         <v>500000.0</v>
       </c>
       <c r="L21">
         <v>500000.0</v>
       </c>
       <c r="M21">
         <v>500000.0</v>
       </c>
       <c r="N21">
-        <v>1050000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="O21">
-        <v>1050000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="P21">
         <v>1050000.0</v>
       </c>
       <c r="Q21">
         <v>1050000.0</v>
       </c>
       <c r="R21">
         <v>1050000.0</v>
       </c>
       <c r="S21">
         <v>1050000.0</v>
       </c>
       <c r="T21">
         <v>1050000.0</v>
       </c>
       <c r="U21">
         <v>1050000.0</v>
       </c>
       <c r="V21">
-        <v>500000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="W21">
-        <v>500000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="X21">
         <v>500000.0</v>
       </c>
       <c r="Y21">
         <v>500000.0</v>
       </c>
       <c r="Z21">
         <v>500000.0</v>
       </c>
       <c r="AA21">
         <v>500000.0</v>
       </c>
       <c r="AB21">
         <v>500000.0</v>
       </c>
       <c r="AC21">
         <v>500000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
+      <c r="AD21">
+        <v>500000.0</v>
+      </c>
+      <c r="AE21">
+        <v>500000.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>124586000.0</v>
+      </c>
+      <c r="C22">
+        <v>82461000.0</v>
+      </c>
+      <c r="D22">
         <v>141077000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>102384000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>91226000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>55566000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>11164000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>12592000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>5195000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>14317986.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>15613000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>37131000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>25154000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10360384.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>54965624.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>33989970.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>12052720.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>6508980.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>114676330.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>106912840.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>87123750.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>70449950.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>63647000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>55368000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>53775000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>45206860.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>53187000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>51532000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>10042000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>41067000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>9000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>9000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>11000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>804494000.0</v>
+      </c>
+      <c r="C23">
+        <v>767645000.0</v>
+      </c>
+      <c r="D23">
         <v>697936000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>611471000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>589603000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>561032000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>541256000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>512644000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>490824000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>465232239.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>440276000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>426613000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>412796000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>396482159.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>367284209.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>345568750.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>307301140.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>295510750.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>251582700.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>228834620.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>211128720.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>167391000.0</v>
+      </c>
+      <c r="C24">
+        <v>136410000.0</v>
+      </c>
+      <c r="D24">
         <v>94351000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>76907000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>65849000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>54950000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>56549000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>60403000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>63495000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>63401450.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>63288000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>66596000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>58596000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>58595640.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>49559400.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>45639340.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>11508820.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>659400.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>6340000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>8920000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>8320000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>8320000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="X24">
         <v>10000000.0</v>
       </c>
       <c r="Y24">
+        <v>10000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>10000000.0</v>
+      </c>
+      <c r="AA24">
         <v>5099900.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>4161000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>4364000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>4584000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>4772000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AG24">
         <v>7000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24">
+        <v>7000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>37</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>136910000.0</v>
+      </c>
+      <c r="D25">
         <v>95035000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>77467000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>66474000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>59108770.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>57308000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>67402000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>59455000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>59279650.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>50618520.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>46487680.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>12532110.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1442660.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>7820340.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>9815290.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>8738790.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>8738790.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>10170000.0</v>
       </c>
-      <c r="W25"/>
-[...1 lines deleted...]
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>5267000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4430000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4663000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4873000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>4955000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26">
         <v>1000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>172058000.0</v>
+      </c>
+      <c r="C28">
+        <v>126758000.0</v>
+      </c>
+      <c r="D28">
         <v>80110000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>88245000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>74508000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>57352000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>52335000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>64839000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>66042000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>64193382.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>64913000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>64607000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>64138000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>64942111.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>57527436.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>38971717.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>14087353.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4094075.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7040971.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9696464.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9669453.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10998384.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>9391000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7598000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>687685000.0</v>
+      </c>
+      <c r="C29">
+        <v>645692000.0</v>
+      </c>
+      <c r="D29">
         <v>603022000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>553795000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>532152000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>507402000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>483368000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>456678000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>430783000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>403450277.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>374643000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>368116000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>350152000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>333242575.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>311421712.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>298603392.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>265180662.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>250354249.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>219535304.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>196256193.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>189974109.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>151693381.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>142247000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>122846000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>122274000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>74732000.0</v>
+      </c>
+      <c r="C30">
+        <v>86001000.0</v>
+      </c>
+      <c r="D30">
         <v>70254000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>135694000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>120918000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>99874000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>112870000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>49110000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>63622000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>53808694.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>30177000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>22683000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>26360000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>24053813.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>28590214.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>29284770.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>25742170.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>22439490.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>22782130.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>13367160.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>17553090.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>12852100.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>25684000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>12967000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>16105000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>13285050.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>16471000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>17727000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>12178000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>13961000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>41000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>35000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>36000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>295629000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>264133716.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>251531130.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>166542000.0</v>
+      </c>
+      <c r="C32">
+        <v>154696000.0</v>
+      </c>
+      <c r="D32">
         <v>225307000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>175716000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>152786000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>104581000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>73611000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>57881000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>59678000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>56806679.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>27480000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>50707000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>20359000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>2845171.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>84092755.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>71979250.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>38832939.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>22464723.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>144795135.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>122820328.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>104977361.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>70553329.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>82894000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>63051000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>61754000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>513548000.0</v>
+      </c>
+      <c r="C33">
+        <v>506779000.0</v>
+      </c>
+      <c r="D33">
         <v>368173000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>368033000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>370232000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>396818000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>403318000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>394932000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>368318000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>346196210.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>345328000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>319589000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>320071000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>500000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>229284092.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>227844132.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>226649692.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>227040061.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>79317635.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>79385150.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>79613997.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>77613837.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>59423000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>59965000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>60506000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33"/>
       <c r="AA33"/>
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33">
         <v>41105000.0</v>
       </c>
-      <c r="AC33"/>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34">
         <v>2000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>-1000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>-1000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="O34"/>
+      <c r="P34">
         <v>-21715460.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>1.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>-2.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>174591000.0</v>
+      </c>
+      <c r="C35">
+        <v>139483999.0</v>
+      </c>
+      <c r="D35">
         <v>97609000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>80041000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>69048000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>57086000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>58183000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>62175000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>65827000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>65110519.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>64063000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>67401000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>59454000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>59279648.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>50618522.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>46487676.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>12532107.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1442655.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>7829349.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>9824298.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>8754544.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>8738792.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>10170000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>10170000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>10201000.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35"/>
       <c r="AA35"/>
-      <c r="AB35">
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35">
         <v>4873000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>252759000.0</v>
+      </c>
+      <c r="C36">
+        <v>256899000.0</v>
+      </c>
+      <c r="D36">
         <v>1000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>170274000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>178418000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>195383199.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>224369000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>215897000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>171913000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>171566754.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>158191000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>158145000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>175634000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-500000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>130940282.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>119847026.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>119847025.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>119784700.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>6606454.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>6551229.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>6541762.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>6338219.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>6557000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>6757000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>6805000.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36"/>
       <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36">
         <v>41105000.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>50</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
+        <v>264817000.0</v>
+      </c>
+      <c r="D38">
         <v>147743000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>147730000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>148077000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>148145680.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>224472000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>176167000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>167569000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>395977159.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>130940282.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>119972650.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>119972650.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>119910320.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>6743260.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>6688040.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>6678570.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>6475030.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>6705000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>6905000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>6953000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>6605340.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1472000.0</v>
       </c>
       <c r="AB38">
         <v>1472000.0</v>
       </c>
       <c r="AC38">
         <v>1472000.0</v>
       </c>
-      <c r="AD38"/>
-      <c r="AE38"/>
+      <c r="AD38">
+        <v>1472000.0</v>
+      </c>
+      <c r="AE38">
+        <v>1472000.0</v>
+      </c>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>80281000.0</v>
+      </c>
+      <c r="C39">
+        <v>71920000.0</v>
+      </c>
+      <c r="D39">
         <v>90413000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1914000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1554000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1025000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>141000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>53135000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>49204000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>35520067.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>40878000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>38544000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>36169000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>36680173.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>51521565.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>21420.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>21420.0</v>
       </c>
-      <c r="Q39"/>
-      <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
-      <c r="X39">
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39">
         <v>1000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1000.0</v>
       </c>
-      <c r="Z39"/>
-[...1 lines deleted...]
-      <c r="AB39">
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39">
         <v>39315000.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
-      <c r="AG39">
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:33">
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>75066000.0</v>
+      </c>
+      <c r="C40">
+        <v>62892609.0</v>
+      </c>
+      <c r="D40">
         <v>51081000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>29872000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>20718000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>24616000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>28954000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>33424000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>36649000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>36687479.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>34338000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>27585000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>31026000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>32780705.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>28383245.0</v>
       </c>
-      <c r="O40"/>
-[...1 lines deleted...]
-      <c r="Q40">
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40">
         <v>975600.0</v>
       </c>
-      <c r="R40"/>
-[...1 lines deleted...]
-      <c r="T40">
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40">
         <v>-29.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>800000.0</v>
       </c>
-      <c r="V40">
-[...2 lines deleted...]
-      <c r="W40"/>
       <c r="X40">
         <v>1000.0</v>
       </c>
       <c r="Y40"/>
-      <c r="Z40"/>
+      <c r="Z40">
+        <v>1000.0</v>
+      </c>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40"/>
+      <c r="AF40">
         <v>3000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>2000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>2000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>-1000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>-1.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>54</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42">
         <v>-5000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-16831000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-16485000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>32516000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>29545000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="I42">
         <v>-1.0</v>
       </c>
       <c r="J42">
         <v>-1.0</v>
       </c>
       <c r="K42">
         <v>-1.0</v>
       </c>
       <c r="L42">
         <v>-1.0</v>
       </c>
       <c r="M42">
+        <v>-1.0</v>
+      </c>
+      <c r="N42">
+        <v>-1.0</v>
+      </c>
+      <c r="O42">
         <v>-260708265.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-14937978.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-27170.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-27890.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-92450.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-56390.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-114070.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-123870.0</v>
       </c>
-      <c r="U42"/>
-[...1 lines deleted...]
-      <c r="W42">
+      <c r="W42"/>
+      <c r="X42"/>
+      <c r="Y42">
         <v>126000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-180000.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
-      <c r="AC42">
+      <c r="AC42"/>
+      <c r="AD42"/>
+      <c r="AE42">
         <v>47000.0</v>
       </c>
-      <c r="AD42"/>
-      <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>230746000.0</v>
+      </c>
+      <c r="C45">
+        <v>211781000.0</v>
+      </c>
+      <c r="D45">
         <v>188899000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>188434000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>190402000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>192107000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>169105000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>169294000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>186561000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>185626202.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>158491000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>132718000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>133624000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>145125856.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>96772757.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>483505000.0</v>
+      </c>
+      <c r="C46">
+        <v>218642000.0</v>
+      </c>
+      <c r="D46">
         <v>335729000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>188434000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>190402000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>192107000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>169105000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>169294000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>186561000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>147010949.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>158491000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>132718000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>133624000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>134551745.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>96772757.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>59</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>211781000.0</v>
+      </c>
+      <c r="D47">
         <v>188899000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>188434000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>190402000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>188608140.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>169105000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>132718000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>133624000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>134551745.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>96772757.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>106300430.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>105105990.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>105558690.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>70613870.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>70736610.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>70963880.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>70066580.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>52205000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>52547000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>53040000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>53864820.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>37625000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>38230000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>38871000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>46211000.0</v>
       </c>
-      <c r="AD47"/>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>68969000.0</v>
+      </c>
+      <c r="C48">
+        <v>63998000.0</v>
+      </c>
+      <c r="D48">
         <v>60745000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>64420000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>54313000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>47170913.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>29688000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>37459000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>27117000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>24091971.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>19506000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>17139000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>15936000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>13925451.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>3507843.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-13217570.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-13663470.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-14699510.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-23883390.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-30485510.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-31331090.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-32076280.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-30339000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-35916000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-34577000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-36181830.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>3811000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>6795000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>9796000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>9772000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>22000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>23000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>25000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>15241000.0</v>
+      </c>
+      <c r="C50">
+        <v>9858000.0</v>
+      </c>
+      <c r="D50">
         <v>12007000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>13460000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>12636000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>8447000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>8035000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>5604000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>5092000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>5082452.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>8821000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>5391000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>9028000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>10013223.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>8782814.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>9352410.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>10506823.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>11417173.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>6533831.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>4682455.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>5542906.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>3883500.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>100000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>0.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>215000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
-[...1 lines deleted...]
-      </c>
+      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50">
+        <v>1056000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AG50">
         <v>8000000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50">
+        <v>8000000.0</v>
+      </c>
+      <c r="AI50">
+        <v>8000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>183405000.0</v>
+      </c>
+      <c r="C51">
+        <v>147242000.0</v>
+      </c>
+      <c r="D51">
         <v>108129000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>91691000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>80181000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>65101000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>66098000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>67714000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>70526000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>69998223.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>73193000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>73273000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>69180000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>69292871.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>60450150.0</v>
       </c>
-      <c r="O51"/>
-      <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>8019290.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>10018950.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>9236670.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>10738790.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>10270000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>10170000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>10201000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>5697010.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>15548000.0</v>
+      </c>
+      <c r="C52">
+        <v>10153000.0</v>
+      </c>
+      <c r="D52">
         <v>13094000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>14224000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>13707000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>9554000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>8790000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>6414000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>5574000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>5762657.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>9130000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>5871000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>9725000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>10836803.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>9831627.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>111850.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>164060.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>319270.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>198950.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>203660.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>497880.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>100000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>216000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>430010.0</v>
       </c>
-      <c r="Z52"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52">
+        <v>1056000.0</v>
+      </c>
+      <c r="AE52"/>
+      <c r="AF52">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AG52">
         <v>8000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52">
+        <v>8000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>8000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>65</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
+        <v>14008000.0</v>
+      </c>
+      <c r="D53">
         <v>115000.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>-17774581.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>-17828000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>-17908000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>5000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>37480.0</v>
       </c>
       <c r="P53">
         <v>37480.0</v>
       </c>
       <c r="Q53">
+        <v>37480.0</v>
+      </c>
+      <c r="R53">
+        <v>37480.0</v>
+      </c>
+      <c r="S53">
         <v>36890.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>167250.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>162250.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>128860.0</v>
       </c>
-      <c r="U53"/>
-[...5 lines deleted...]
-      </c>
+      <c r="W53"/>
       <c r="X53">
         <v>58000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53"/>
+      <c r="Y53">
+        <v>58000.0</v>
+      </c>
+      <c r="Z53">
+        <v>58000.0</v>
+      </c>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
         <v>26000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>41000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>7000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>804494000.0</v>
+      </c>
+      <c r="C55">
+        <v>767645000.0</v>
+      </c>
+      <c r="D55">
         <v>697936000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>611471000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>589603000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>561032000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>541256000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>512644000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>490824000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>465232239.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>440276000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>426613000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>412796000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>396482159.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>367284209.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>345568750.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>307301140.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>295510750.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>251582700.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>228834620.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>211128720.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>175091390.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>162219000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>142822000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>141619000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>131228930.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>162692000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>161739000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>158013000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>148979000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>121000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>126000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>87000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>99000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>290946000.0</v>
+      </c>
+      <c r="C56">
+        <v>260866000.0</v>
+      </c>
+      <c r="D56">
         <v>329763000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>243438000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>219371000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>164214000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>137938000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>117712000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>122506000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>119036029.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>94948000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>107024000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>92725000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>5000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>138000117.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>117724620.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>80651440.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>68470690.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>172265060.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>149449470.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>131514730.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>97477550.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>102796000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>82857000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>81113000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>70246090.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>122833000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>121275000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>116908000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>100533000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>81000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>94000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>58000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>71000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>124404000.0</v>
+      </c>
+      <c r="C57">
+        <v>106170000.0</v>
+      </c>
+      <c r="D57">
         <v>104456000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>67722000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>66585000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>59633000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>64327000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>59831000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>62828000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>62229350.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>67468000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>56317000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>62524000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>800000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>53907362.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>45745370.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>41818510.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>46005970.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>27469930.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>26629140.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>26537370.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>26924220.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>19902000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>19806000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>19539000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>26396920.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>19966000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>24351000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>17375000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>17770000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>6000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>4000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>4000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>298995000.0</v>
+      </c>
+      <c r="C58">
+        <v>245654000.0</v>
+      </c>
+      <c r="D58">
         <v>202065000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>147763000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>135633000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>116719000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>122510000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>122006000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>128655000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>127339869.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>131531000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>123718000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>121978000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>800000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>104525884.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>91957100.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>54136120.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>47233080.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>34921230.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>36180880.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>35017520.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>35601500.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>30072000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>29976000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>29740000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>31732320.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>24396000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>29014000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>22248000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>22725000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>9000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>13000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>12000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>505053000.0</v>
+      </c>
+      <c r="C60">
+        <v>521174000.0</v>
+      </c>
+      <c r="D60">
         <v>496664000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>463428000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>453667000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>444005000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>418784000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>390671000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>362196000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>337916375.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>309034000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>303129000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>291028000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>13925451.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>263079495.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>253611650.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>253165020.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>248277670.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>216661470.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>192653740.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>176111200.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>139489880.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>132147000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>112846000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>111879000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>99496610.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>138296000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>132725000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>135765000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>126254000.0</v>
       </c>
-      <c r="AD60"/>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7187,991 +7463,991 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B2">
         <v>31430000.0</v>
       </c>
       <c r="C2">
         <v>23204772.0</v>
       </c>
       <c r="D2">
         <v>21299950.0</v>
       </c>
       <c r="E2">
         <v>26772350.0</v>
       </c>
       <c r="F2">
         <v>19691376.0</v>
       </c>
       <c r="G2">
         <v>17510572.0</v>
       </c>
       <c r="H2">
         <v>28105480.0</v>
       </c>
       <c r="I2">
         <v>26313990.0</v>
       </c>
       <c r="J2">
         <v>25359240.0</v>
       </c>
       <c r="K2">
         <v>30000000.0</v>
       </c>
       <c r="L2">
         <v>48000000.0</v>
       </c>
       <c r="M2">
         <v>49000000.0</v>
       </c>
       <c r="N2">
         <v>37000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3">
         <v>8412000.0</v>
       </c>
       <c r="C3">
         <v>5920000.0</v>
       </c>
       <c r="D3">
         <v>5957096.0</v>
       </c>
       <c r="E3">
         <v>3842566.0</v>
       </c>
       <c r="F3">
         <v>3309550.0</v>
       </c>
       <c r="G3">
         <v>2971838.0</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B5">
         <v>28682000.0</v>
       </c>
       <c r="C5">
         <v>17076285.0</v>
       </c>
       <c r="D5">
         <v>17014245.0</v>
       </c>
       <c r="E5">
         <v>11504431.0</v>
       </c>
       <c r="F5">
         <v>5444078.0</v>
       </c>
       <c r="G5">
         <v>-42613544.0</v>
       </c>
       <c r="H5">
         <v>1510147.0</v>
       </c>
       <c r="I5">
         <v>-9352273.0</v>
       </c>
       <c r="J5">
         <v>-759792.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>9000000.0</v>
       </c>
       <c r="M5">
         <v>10000000.0</v>
       </c>
       <c r="N5">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B6">
         <v>37094000.0</v>
       </c>
       <c r="C6">
         <v>22996285.0</v>
       </c>
       <c r="D6">
         <v>22971341.0</v>
       </c>
       <c r="E6">
         <v>15346997.0</v>
       </c>
       <c r="F6">
         <v>8753628.0</v>
       </c>
       <c r="G6">
         <v>-39641706.0</v>
       </c>
       <c r="H6">
         <v>1510147.0</v>
       </c>
       <c r="I6">
         <v>-9352273.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>36570000.0</v>
       </c>
       <c r="C9">
         <v>13143400.0</v>
       </c>
       <c r="D9">
         <v>11632561.0</v>
       </c>
       <c r="E9">
         <v>24522425.0</v>
       </c>
       <c r="F9">
         <v>12584556.0</v>
       </c>
       <c r="G9">
         <v>5914274.0</v>
       </c>
       <c r="H9">
         <v>1743100.0</v>
       </c>
       <c r="I9">
         <v>-1113510.0</v>
       </c>
       <c r="J9">
         <v>3005890.0</v>
       </c>
       <c r="K9">
         <v>1000000.0</v>
       </c>
       <c r="L9">
         <v>17000000.0</v>
       </c>
       <c r="M9">
         <v>16000000.0</v>
       </c>
       <c r="N9">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B10">
         <v>22995226.0</v>
       </c>
       <c r="C10">
         <v>12656327.0</v>
       </c>
       <c r="D10">
         <v>13822867.0</v>
       </c>
       <c r="E10">
         <v>9808567.0</v>
       </c>
       <c r="F10">
         <v>4179717.0</v>
       </c>
       <c r="G10">
         <v>-44475617.0</v>
       </c>
       <c r="H10">
         <v>-2015160.0</v>
       </c>
       <c r="I10">
         <v>-12569830.0</v>
       </c>
       <c r="J10">
         <v>-2788090.0</v>
       </c>
       <c r="K10">
         <v>2563340.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B11">
         <v>-66465.0</v>
       </c>
       <c r="C11">
         <v>3413955.0</v>
       </c>
       <c r="D11">
         <v>1285535.0</v>
       </c>
       <c r="E11">
         <v>-12529.0</v>
       </c>
       <c r="F11">
         <v>12643.0</v>
       </c>
       <c r="G11">
         <v>1323780.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>-2000000.0</v>
       </c>
       <c r="M11">
         <v>2000000.0</v>
       </c>
       <c r="N11">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>4976000.0</v>
       </c>
       <c r="C12">
         <v>4419958.0</v>
       </c>
       <c r="D12">
         <v>3191378.0</v>
       </c>
       <c r="E12">
         <v>1695864.0</v>
       </c>
       <c r="F12">
         <v>1264361.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B13">
         <v>7450.0</v>
       </c>
       <c r="C13">
         <v>1394.0</v>
       </c>
       <c r="D13">
         <v>3299500.0</v>
       </c>
       <c r="E13">
         <v>1646640.0</v>
       </c>
       <c r="F13">
         <v>1262830.0</v>
       </c>
       <c r="G13">
         <v>465530.0</v>
       </c>
       <c r="H13">
         <v>17520.0</v>
       </c>
       <c r="I13">
         <v>364320.0</v>
       </c>
       <c r="J13">
         <v>283700.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14">
         <v>17251.0</v>
       </c>
       <c r="C14">
         <v>144037.0</v>
       </c>
       <c r="D14">
         <v>135091.0</v>
       </c>
       <c r="E14">
         <v>80656.0</v>
       </c>
       <c r="F14">
         <v>61537.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15">
         <v>23078942.0</v>
       </c>
       <c r="C15">
         <v>9386409.0</v>
       </c>
       <c r="D15">
         <v>12672423.0</v>
       </c>
       <c r="E15">
         <v>9901752.0</v>
       </c>
       <c r="F15">
         <v>4228611.0</v>
       </c>
       <c r="G15">
         <v>-45799397.0</v>
       </c>
       <c r="H15">
         <v>-1771250.0</v>
       </c>
       <c r="I15">
         <v>-10060270.0</v>
       </c>
       <c r="J15">
         <v>-3151200.0</v>
       </c>
       <c r="K15">
         <v>3000000.0</v>
       </c>
       <c r="L15">
         <v>10000000.0</v>
       </c>
       <c r="M15">
         <v>7000000.0</v>
       </c>
       <c r="N15">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B16">
         <v>23078940.0</v>
       </c>
       <c r="C16">
         <v>9386410.0</v>
       </c>
       <c r="D16">
         <v>12672423.0</v>
       </c>
       <c r="E16">
         <v>9901752.0</v>
       </c>
       <c r="F16">
         <v>4228611.0</v>
       </c>
       <c r="G16">
         <v>-45799397.0</v>
       </c>
       <c r="H16">
         <v>-1771250.0</v>
       </c>
       <c r="I16">
         <v>-10060270.0</v>
       </c>
       <c r="J16">
         <v>-3151200.0</v>
       </c>
       <c r="K16">
         <v>2786860.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17">
         <v>23061691.0</v>
       </c>
       <c r="C17">
         <v>9242372.0</v>
       </c>
       <c r="D17">
         <v>12537332.0</v>
       </c>
       <c r="E17">
         <v>9821096.0</v>
       </c>
       <c r="F17">
         <v>4167074.0</v>
       </c>
       <c r="G17"/>
       <c r="H17">
         <v>-1771248.0</v>
       </c>
       <c r="I17">
         <v>-10060274.0</v>
       </c>
       <c r="J17">
         <v>-3151203.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B18">
         <v>-4968286.0</v>
       </c>
       <c r="C18">
         <v>-4418564.0</v>
       </c>
       <c r="D18">
         <v>-3190945.0</v>
       </c>
       <c r="E18">
         <v>-1687118.0</v>
       </c>
       <c r="F18">
         <v>-1262786.0</v>
       </c>
       <c r="G18"/>
       <c r="H18">
         <v>-334820.0</v>
       </c>
       <c r="I18">
         <v>-386197.0</v>
       </c>
       <c r="J18">
         <v>-283704.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21">
         <v>29291390.0</v>
       </c>
       <c r="C21">
         <v>18038299.0</v>
       </c>
       <c r="D21">
         <v>17122364.0</v>
       </c>
       <c r="E21">
         <v>11495685.0</v>
       </c>
       <c r="F21">
         <v>5442552.0</v>
       </c>
       <c r="G21">
         <v>-42613544.0</v>
       </c>
       <c r="H21">
         <v>-2032670.0</v>
       </c>
       <c r="I21">
         <v>-12205520.0</v>
       </c>
       <c r="J21">
         <v>-2504380.0</v>
       </c>
       <c r="K21">
         <v>2644830.0</v>
       </c>
       <c r="L21">
         <v>9000000.0</v>
       </c>
       <c r="M21">
         <v>10000000.0</v>
       </c>
       <c r="N21">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23">
         <v>38708022.0</v>
       </c>
       <c r="C23">
         <v>18309873.0</v>
       </c>
       <c r="D23">
         <v>11222490.0</v>
       </c>
       <c r="E23">
         <v>37906150.0</v>
       </c>
       <c r="F23">
         <v>25476379.0</v>
       </c>
       <c r="G23">
         <v>67616939.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B25">
         <v>8540188.0</v>
       </c>
       <c r="C25">
         <v>8552751.0</v>
       </c>
       <c r="D25">
         <v>5957096.0</v>
       </c>
       <c r="E25">
         <v>3842566.0</v>
       </c>
       <c r="F25">
         <v>3309550.0</v>
       </c>
       <c r="G25"/>
       <c r="H25">
         <v>3185250.0</v>
       </c>
       <c r="I25">
         <v>2811017.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28">
         <v>2335430.0</v>
       </c>
       <c r="C28">
         <v>1067530.0</v>
       </c>
       <c r="D28">
         <v>4587660.0</v>
       </c>
       <c r="E28">
         <v>1892940.0</v>
       </c>
       <c r="F28">
         <v>1357000.0</v>
       </c>
       <c r="G28">
         <v>4257320.0</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29">
         <v>-66465.0</v>
       </c>
       <c r="C29">
         <v>3413955.0</v>
       </c>
       <c r="D29">
         <v>1285540.0</v>
       </c>
       <c r="E29">
         <v>-12530.0</v>
       </c>
       <c r="F29">
         <v>12640.0</v>
       </c>
       <c r="G29">
         <v>1323780.0</v>
       </c>
       <c r="H29">
         <v>-243910.0</v>
       </c>
       <c r="I29">
         <v>-2509560.0</v>
       </c>
       <c r="J29">
         <v>363120.0</v>
       </c>
       <c r="K29">
         <v>-223520.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30">
         <v>7389750.0</v>
       </c>
       <c r="C30">
         <v>-4894899.0</v>
       </c>
       <c r="D30">
         <v>-10077460.0</v>
       </c>
       <c r="E30">
         <v>11133800.0</v>
       </c>
       <c r="F30">
         <v>5785003.0</v>
       </c>
       <c r="G30">
         <v>50106367.0</v>
       </c>
       <c r="H30">
         <v>31881254.0</v>
       </c>
       <c r="I30">
         <v>37405997.0</v>
       </c>
       <c r="J30">
         <v>30869508.0</v>
       </c>
       <c r="K30">
         <v>32000000.0</v>
       </c>
       <c r="L30">
         <v>57000000.0</v>
       </c>
       <c r="M30">
         <v>55000000.0</v>
       </c>
       <c r="N30">
         <v>41000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31">
         <v>-6293000.0</v>
       </c>
       <c r="C31">
         <v>-5381972.0</v>
       </c>
       <c r="D31">
         <v>-3299497.0</v>
       </c>
       <c r="E31">
         <v>-1687118.0</v>
       </c>
       <c r="F31">
         <v>-1262835.0</v>
       </c>
       <c r="G31">
         <v>-689527.0</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32">
         <v>68000000.0</v>
       </c>
       <c r="C32">
         <v>36348172.0</v>
       </c>
       <c r="D32">
         <v>32932511.0</v>
       </c>
       <c r="E32">
         <v>51294775.0</v>
       </c>
       <c r="F32">
         <v>32275932.0</v>
       </c>
       <c r="G32">
         <v>23424846.0</v>
       </c>
       <c r="H32">
         <v>29848580.0</v>
       </c>
       <c r="I32">
         <v>25200480.0</v>
       </c>
@@ -8190,2270 +8466,2424 @@
       <c r="N32">
         <v>46000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>4929000.0</v>
+      </c>
+      <c r="C2">
+        <v>8093000.0</v>
+      </c>
+      <c r="D2">
         <v>6810000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5576000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5565000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7792000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8338000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>7755000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7545000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3090772.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7385000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10709000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5639000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5807950.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4101000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2">
         <v>9000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>6000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>8000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3">
+        <v>1759000.0</v>
+      </c>
+      <c r="C3">
         <v>1872000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
+        <v>1872000.0</v>
+      </c>
+      <c r="E3">
         <v>1978000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2158000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2288000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2083000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1653000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1977000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4234751.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1446000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1406000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1466000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2004659.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1053000.0</v>
       </c>
-      <c r="O3"/>
-      <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B5">
+        <v>9805000.0</v>
+      </c>
+      <c r="C5">
+        <v>16925000.0</v>
+      </c>
+      <c r="D5">
         <v>12522000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>11498000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>8373000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>2494000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>10414000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>11573000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>4197000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>9247285.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>3267000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2225000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>2187000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>12839140.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2202000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>6506000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-471000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>2372000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5">
-        <v>-1000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>850000.0</v>
+      </c>
+      <c r="AE5"/>
       <c r="AF5">
         <v>-1000000.0</v>
       </c>
       <c r="AG5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AI5">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>11564000.0</v>
+      </c>
+      <c r="C6">
+        <v>18797000.0</v>
+      </c>
+      <c r="D6">
         <v>14394000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>13476000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>10531000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>4782000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>12497000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>13226000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>6174000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>13482036.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>4713000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3631000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3653000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>14843799.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>3255000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2492000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2348000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>10608997.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>2755000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>276000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1709000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>347628.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>6506000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-471000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2372000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>12863000.0</v>
+      </c>
+      <c r="C9">
+        <v>19838000.0</v>
+      </c>
+      <c r="D9">
         <v>21447000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>15157000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>8518000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>8981000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>8162000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>13655000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>5773000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-42600.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4192000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1115000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4260000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-473439.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2723000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
-[...4 lines deleted...]
-      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
       <c r="AF9">
         <v>-1000000.0</v>
       </c>
       <c r="AG9">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AI9">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>7575000.0</v>
+      </c>
+      <c r="C10">
+        <v>18066000.0</v>
+      </c>
+      <c r="D10">
         <v>10738000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>10085000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>7136000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1290000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9060000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>10335000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3021000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>8047327.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2169000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1181000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1110000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>11323867.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1078000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>384000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1037000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9176570.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1329000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1127000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>431000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1556280.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5662000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1278000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1352000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-38454620.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2984000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-3023000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>46000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>112000.0</v>
       </c>
-      <c r="AD10"/>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>111</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>13202000.0</v>
+      </c>
+      <c r="D11">
         <v>3000.0</v>
       </c>
-      <c r="C11"/>
-[...1 lines deleted...]
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>-1118000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-3000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-3000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>3408955.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>5000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-22000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-21000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1285535.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-45000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
-[...4 lines deleted...]
-      </c>
+      <c r="AD11"/>
+      <c r="AE11"/>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>2387000.0</v>
+      </c>
+      <c r="C12">
+        <v>2037000.0</v>
+      </c>
+      <c r="D12">
         <v>1784000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1413000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1237000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1204000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1354000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1241000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1176000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1199958.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1098000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1045000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1077000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1124945.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1124000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>591000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>351000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>427864.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>462000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>458000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>349000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>501361.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>255000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>314000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>195000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12"/>
       <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12">
         <v>85000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>71000.0</v>
+      </c>
+      <c r="C13">
+        <v>3276000.0</v>
+      </c>
+      <c r="D13">
         <v>1780000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>7000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1354000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>394.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>0.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1044000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1077000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1233500.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1124000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>591000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>351000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>426120.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>459000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>456000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>347000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>501840.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>254000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>314000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>194000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>89520.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13">
         <v>1000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14">
+        <v>382000.0</v>
+      </c>
+      <c r="C14">
+        <v>-1610000.0</v>
+      </c>
+      <c r="D14">
         <v>2423000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>29000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>6000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>5000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>6000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>47037.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>55000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>23000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>21000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>29091.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>45000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>61000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-1000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-5344.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>105000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-23000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>61537.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>7957000.0</v>
+      </c>
+      <c r="C15">
+        <v>3254000.0</v>
+      </c>
+      <c r="D15">
         <v>13158000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>10114000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>7142000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>2411000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>9063000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>10341000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>3025000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>4685409.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2219000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1204000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1131000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>10067423.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1123000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>445000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1036000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>9183750.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1434000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1124000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>408000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-1507390.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>5662000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1278000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1352000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-39778400.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2984000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-3023000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>46000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>112000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-1000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-1000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>116</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>3254000.0</v>
+      </c>
+      <c r="D16">
         <v>13158000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>10114000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>7142000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>650940.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>9063000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>1204000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1204000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10067423.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1123000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>445000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1036000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>9183750.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1434000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1124000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>408000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-1507390.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5662000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1278000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1352000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-39778400.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2984000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-3023000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>46000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>112000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>7575000.0</v>
+      </c>
+      <c r="C17">
+        <v>4864000.0</v>
+      </c>
+      <c r="D17">
         <v>10735000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>10085000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>7136000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>2408000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>9058000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>10335000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>3021000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>4638372.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2164000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1181000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>1110000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>10038332.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>1078000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>384000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1037000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>9189096.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>1329000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-1127000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>431000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-1568926.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>5662000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-1278000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>1352000.0</v>
       </c>
-      <c r="Y17"/>
-      <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17">
         <v>46000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>-2316000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2037000.0</v>
+      </c>
+      <c r="D18">
         <v>-1780000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1412000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1235000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1197000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1354000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1238000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1175000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1199564.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1098000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1044000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1077000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1124945.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1124000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-591000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-351000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-426118.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-459000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-456000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-347000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-501786.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-254000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-314000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18">
         <v>-84000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>9805000.0</v>
+      </c>
+      <c r="C21">
+        <v>16925000.0</v>
+      </c>
+      <c r="D21">
         <v>12118000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>11497000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>8371000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3814000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>10414000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11573000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>4196000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>10210299.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3267000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2225000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2187000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>33110460.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2202000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>976000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1388000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>9602690.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1788000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-671000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>778000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1054450.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>5915000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-964000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1545000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-38365090.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2934000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2953000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-3104000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>203000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AF21">
         <v>-1000000.0</v>
       </c>
       <c r="AG21">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AI21">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>7987000.0</v>
+      </c>
+      <c r="C23">
+        <v>11006000.0</v>
+      </c>
+      <c r="D23">
         <v>16139000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>9236000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5712000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>12959000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>6086000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>9837000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>10585000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>6094599.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>8310000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>10709000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>8828000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>33110460.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4622000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>1759000.0</v>
+      </c>
+      <c r="C25">
+        <v>1872000.0</v>
+      </c>
+      <c r="D25">
         <v>1873000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1978000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2158000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2288000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2083000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2064000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1977000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4234751.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1446000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1406000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1466000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1947096.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1533000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1517000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>960000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1004566.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>964000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>945000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>929000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1402550.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>589000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>493000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>825000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>70000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>15000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>3930000.0</v>
+      </c>
+      <c r="C28">
+        <v>329000.0</v>
+      </c>
+      <c r="D28">
         <v>9771000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3276000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1102000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2335430.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="H28">
+        <v>15000.0</v>
+      </c>
+      <c r="I28">
         <v>984000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>887000.0</v>
       </c>
-      <c r="I28"/>
-[...1 lines deleted...]
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>10709000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>4257320.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>13202000.0</v>
+      </c>
+      <c r="D29">
         <v>3000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1118000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3408955.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>5000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1285540.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
-        <v>0.0</v>
+        <v>1285540.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
-        <v>-12530.0</v>
+        <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
-        <v>0.0</v>
+        <v>-12530.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
-        <v>12640.0</v>
+        <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
-        <v>0.0</v>
+        <v>12640.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
         <v>1323780.0</v>
       </c>
-      <c r="Z29"/>
-[...1 lines deleted...]
-      <c r="AB29">
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29">
         <v>0.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>3058000.0</v>
+      </c>
+      <c r="C30">
+        <v>2913000.0</v>
+      </c>
+      <c r="D30">
         <v>9329000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>3660000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>147000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5167000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2252000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2082000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3040000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-9185371.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>925000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1109000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3189000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-33110460.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>521000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>12369000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>8582000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1986150.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>15943000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>11491000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8484000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>7143379.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10550000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1566000.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
-      <c r="AB30">
-[...1 lines deleted...]
-      </c>
+      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30">
+        <v>7015000.0</v>
+      </c>
+      <c r="AE30"/>
+      <c r="AF30">
         <v>9000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>6000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>8000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31">
+        <v>-2230000.0</v>
+      </c>
+      <c r="C31">
+        <v>1141000.0</v>
+      </c>
+      <c r="D31">
         <v>-1380000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-1412000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1235000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-2524000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1354000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1238000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-1175000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-2162972.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1098000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-1044000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1077000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1233497.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1124000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>17792000.0</v>
+      </c>
+      <c r="C32">
+        <v>27931000.0</v>
+      </c>
+      <c r="D32">
         <v>28257000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>20733000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>14083000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>16773000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>16500000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>21410000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>13318000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>3048172.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>11577000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>11824000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>9899000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>5334511.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>6824000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>11958000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>8815000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>14292780.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>17459000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>10592000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>8951000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>7445930.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>16465000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>602000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>7763000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>6790850.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>2920000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>9981000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>3911000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>8410000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>7000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>4000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>6000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>8000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -10504,971 +10934,971 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>5805000.0</v>
       </c>
       <c r="C2">
         <v>4355760.0</v>
       </c>
       <c r="D2">
         <v>8014390.0</v>
       </c>
       <c r="E2">
         <v>1205116.0</v>
       </c>
       <c r="F2">
         <v>1423120.0</v>
       </c>
       <c r="G2">
         <v>585558.0</v>
       </c>
       <c r="H2">
         <v>1487520.0</v>
       </c>
       <c r="I2">
         <v>7226164.0</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>48812234</v>
       </c>
       <c r="C3">
         <v>34921326</v>
       </c>
       <c r="D3">
         <v>29501841</v>
       </c>
       <c r="E3">
         <v>34683280</v>
       </c>
       <c r="F3">
         <v>18762596</v>
       </c>
       <c r="G3">
         <v>13609344</v>
       </c>
       <c r="H3">
         <v>803930</v>
       </c>
       <c r="I3">
         <v>2476650</v>
       </c>
       <c r="J3">
         <v>21471560</v>
       </c>
       <c r="K3">
         <v>16000000</v>
       </c>
       <c r="L3">
         <v>2000000</v>
       </c>
       <c r="M3">
         <v>2000000</v>
       </c>
       <c r="N3">
         <v>1000000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>3304134.0</v>
       </c>
       <c r="C6">
         <v>1449081.0</v>
       </c>
       <c r="D6">
         <v>-3658630.0</v>
       </c>
       <c r="E6">
         <v>6809274.0</v>
       </c>
       <c r="F6">
         <v>-218004.0</v>
       </c>
       <c r="G6">
         <v>-244558.0</v>
       </c>
       <c r="H6">
         <v>-901960.0</v>
       </c>
       <c r="I6">
         <v>-5738640.0</v>
       </c>
       <c r="J6">
         <v>-4284640.0</v>
       </c>
       <c r="K6">
         <v>-1000000.0</v>
       </c>
       <c r="L6">
         <v>10000000.0</v>
       </c>
       <c r="M6">
         <v>-2000000.0</v>
       </c>
       <c r="N6">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
         <v>-66947361.0</v>
       </c>
       <c r="C7">
         <v>-33871729.0</v>
       </c>
       <c r="D7">
         <v>-24451952.0</v>
       </c>
       <c r="E7">
         <v>-60512889.0</v>
       </c>
       <c r="F7">
         <v>-27722967.0</v>
       </c>
       <c r="G7">
         <v>-12907732.0</v>
       </c>
       <c r="H7">
         <v>1708500.0</v>
       </c>
       <c r="I7">
         <v>-1267740.0</v>
       </c>
       <c r="J7">
         <v>-3330570.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9">
         <v>-11317567.0</v>
       </c>
       <c r="C9">
         <v>-46938848.0</v>
       </c>
       <c r="D9">
         <v>-2837112.0</v>
       </c>
       <c r="E9">
         <v>-21500537.0</v>
       </c>
       <c r="F9">
         <v>-4980917.0</v>
       </c>
       <c r="G9">
         <v>-2159857.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>3000000.0</v>
       </c>
       <c r="L9">
         <v>4000000.0</v>
       </c>
       <c r="M9">
         <v>-15000000.0</v>
       </c>
       <c r="N9">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>-55629794.0</v>
       </c>
       <c r="C10">
         <v>-17639148.0</v>
       </c>
       <c r="D10">
         <v>-44256911.0</v>
       </c>
       <c r="E10">
         <v>-39375251.0</v>
       </c>
       <c r="F10">
         <v>-25131870.0</v>
       </c>
       <c r="G10">
         <v>-10747875.0</v>
       </c>
       <c r="H10">
         <v>54198.0</v>
       </c>
       <c r="I10">
         <v>5123678.0</v>
       </c>
       <c r="J10">
         <v>-1581027.0</v>
       </c>
       <c r="K10">
         <v>3000000.0</v>
       </c>
       <c r="L10">
         <v>4000000.0</v>
       </c>
       <c r="M10">
         <v>-7000000.0</v>
       </c>
       <c r="N10">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>22642071.0</v>
       </c>
       <c r="E11">
         <v>362899.0</v>
       </c>
       <c r="F11">
         <v>2389820.0</v>
       </c>
       <c r="G11">
         <v>7465121.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-14714585.0</v>
       </c>
       <c r="E12">
         <v>-843037.0</v>
       </c>
       <c r="F12">
         <v>886.0</v>
       </c>
       <c r="G12">
         <v>23370467.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>8540188.0</v>
       </c>
       <c r="C14">
         <v>8552751.0</v>
       </c>
       <c r="D14">
         <v>5957096.0</v>
       </c>
       <c r="E14">
         <v>3842566.0</v>
       </c>
       <c r="F14">
         <v>3309550.0</v>
       </c>
       <c r="G14">
         <v>2971838.0</v>
       </c>
       <c r="H14">
         <v>3185250.0</v>
       </c>
       <c r="I14">
         <v>2811020.0</v>
       </c>
       <c r="J14">
         <v>1744590.0</v>
       </c>
       <c r="K14">
         <v>1000000.0</v>
       </c>
       <c r="L14">
         <v>2000000.0</v>
       </c>
       <c r="M14">
         <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>2399740.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>9108975.0</v>
       </c>
       <c r="C16">
         <v>5804841.0</v>
       </c>
       <c r="D16">
         <v>4355760.0</v>
       </c>
       <c r="E16">
         <v>8014390.0</v>
       </c>
       <c r="F16">
         <v>1205116.0</v>
       </c>
       <c r="G16">
         <v>341000.0</v>
       </c>
       <c r="H16">
         <v>585558.0</v>
       </c>
       <c r="I16">
         <v>1487520.0</v>
       </c>
       <c r="J16">
         <v>7226164.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>-71937688.0</v>
       </c>
       <c r="C18">
         <v>-52856803.0</v>
       </c>
       <c r="D18">
         <v>-49974127.0</v>
       </c>
       <c r="E18">
         <v>-82294888.0</v>
       </c>
       <c r="F18">
         <v>-38946516.0</v>
       </c>
       <c r="G18">
         <v>-23093263.0</v>
       </c>
       <c r="H18">
         <v>-1302762.0</v>
       </c>
       <c r="I18">
         <v>-25730259.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B19">
         <v>-53347381.0</v>
       </c>
       <c r="C19">
         <v>-31885577.0</v>
       </c>
       <c r="D19">
         <v>-10289951.0</v>
       </c>
       <c r="E19">
         <v>-10289951.0</v>
       </c>
       <c r="F19">
         <v>-10289951.0</v>
       </c>
       <c r="G19">
         <v>666667.0</v>
       </c>
       <c r="H19">
         <v>-2761435.0</v>
       </c>
       <c r="I19">
         <v>-9045190.0</v>
       </c>
       <c r="J19">
         <v>-30595036.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20">
         <v>60384760.0</v>
       </c>
       <c r="C20">
         <v>4719000.0</v>
       </c>
       <c r="D20">
         <v>13315500.0</v>
       </c>
       <c r="E20">
         <v>91503470.0</v>
       </c>
       <c r="F20">
         <v>35887718.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>-174411.0</v>
       </c>
       <c r="C21">
         <v>-1650750.0</v>
       </c>
       <c r="D21">
         <v>44123851.0</v>
       </c>
       <c r="E21">
         <v>-2581146.0</v>
       </c>
       <c r="F21">
         <v>2582440.0</v>
       </c>
       <c r="G21">
         <v>1741252.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22">
         <v>22995226.0</v>
       </c>
       <c r="C22">
         <v>12656327.0</v>
       </c>
       <c r="D22">
         <v>13822867.0</v>
       </c>
       <c r="E22">
         <v>9808567.0</v>
       </c>
       <c r="F22">
         <v>4179717.0</v>
       </c>
       <c r="G22">
         <v>-45799397.0</v>
       </c>
       <c r="H22">
         <v>-2015160.0</v>
       </c>
       <c r="I22">
         <v>-12569830.0</v>
       </c>
       <c r="J22">
         <v>-2788090.0</v>
       </c>
       <c r="K22">
         <v>3000000.0</v>
       </c>
       <c r="L22">
         <v>10000000.0</v>
       </c>
       <c r="M22">
         <v>7000000.0</v>
       </c>
       <c r="N22">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
         <v>20649760.0</v>
       </c>
       <c r="C23">
         <v>103424000.0</v>
       </c>
       <c r="D23">
         <v>-1128975.0</v>
       </c>
       <c r="E23">
         <v>10000000.0</v>
       </c>
       <c r="F23">
         <v>-798160.0</v>
       </c>
       <c r="G23">
         <v>19262592.0</v>
       </c>
       <c r="H23">
         <v>-391680.0</v>
       </c>
       <c r="I23">
         <v>-406540.0</v>
       </c>
       <c r="J23">
         <v>-283700.0</v>
       </c>
       <c r="K23">
         <v>-3000000.0</v>
       </c>
       <c r="L23">
         <v>6000000.0</v>
       </c>
       <c r="M23">
         <v>2000000.0</v>
       </c>
       <c r="N23">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24">
         <v>-4885147.0</v>
       </c>
       <c r="C24">
         <v>3031399.0</v>
       </c>
       <c r="D24">
         <v>5000.0</v>
       </c>
       <c r="E24">
         <v>-5000.0</v>
       </c>
       <c r="F24">
         <v>55000.0</v>
       </c>
       <c r="G24">
         <v>4507011.0</v>
       </c>
       <c r="H24">
         <v>-1957510.0</v>
       </c>
       <c r="I24">
         <v>-6568540.0</v>
       </c>
       <c r="J24">
         <v>-9123480.0</v>
       </c>
       <c r="K24">
         <v>-5462680.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>12286493.0</v>
       </c>
       <c r="C25">
         <v>-5272826.0</v>
       </c>
       <c r="D25">
         <v>3190945.0</v>
       </c>
       <c r="E25">
         <v>1687118.0</v>
       </c>
       <c r="F25">
         <v>-978098.0</v>
       </c>
       <c r="G25">
         <v>46251372.0</v>
       </c>
       <c r="H25">
         <v>334820.0</v>
       </c>
       <c r="I25">
         <v>364317.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26">
         <v>-2950000.0</v>
       </c>
       <c r="C26">
         <v>-7050000.0</v>
       </c>
       <c r="D26">
         <v>13315500.0</v>
       </c>
       <c r="E26">
         <v>91503470.0</v>
       </c>
       <c r="F26">
         <v>35887720.0</v>
       </c>
       <c r="G26">
         <v>26483590.0</v>
       </c>
       <c r="H26">
         <v>3912060.0</v>
       </c>
       <c r="I26">
         <v>14765060.0</v>
       </c>
       <c r="J26">
         <v>30328200.0</v>
       </c>
       <c r="K26">
         <v>10811590.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>0.0</v>
       </c>
       <c r="E27">
         <v>7137882.0</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
         <v>79776987.0</v>
       </c>
       <c r="C28">
         <v>51270104.0</v>
       </c>
       <c r="D28">
         <v>57444351.0</v>
       </c>
       <c r="E28">
         <v>88922324.0</v>
       </c>
       <c r="F28">
         <v>38470158.0</v>
       </c>
       <c r="G28">
         <v>19082592.0</v>
       </c>
       <c r="H28">
         <v>2358420.0</v>
       </c>
       <c r="I28">
         <v>10956780.0</v>
       </c>
       <c r="J28">
         <v>32115070.0</v>
       </c>
       <c r="K28">
         <v>8000000.0</v>
       </c>
       <c r="L28">
         <v>-4000000.0</v>
       </c>
       <c r="M28">
         <v>-1000000.0</v>
       </c>
       <c r="N28">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>-23125454.0</v>
       </c>
       <c r="C29">
         <v>-17935477.0</v>
       </c>
       <c r="D29">
         <v>-20472286.0</v>
       </c>
       <c r="E29">
         <v>-47611608.0</v>
       </c>
       <c r="F29">
         <v>-20183920.0</v>
       </c>
       <c r="G29">
         <v>-9483919.0</v>
       </c>
       <c r="H29">
         <v>-498840.0</v>
       </c>
       <c r="I29">
         <v>-7337740.0</v>
       </c>
       <c r="J29">
         <v>-5890170.0</v>
       </c>
       <c r="K29">
         <v>7000000.0</v>
       </c>
       <c r="L29">
         <v>9000000.0</v>
       </c>
       <c r="M29">
         <v>-2000000.0</v>
       </c>
       <c r="N29">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>-53347381.0</v>
       </c>
       <c r="C30">
         <v>-31885577.0</v>
       </c>
       <c r="D30">
         <v>-40630669.0</v>
       </c>
       <c r="E30">
         <v>-34509669.0</v>
       </c>
       <c r="F30">
         <v>-18386756.0</v>
       </c>
       <c r="G30">
         <v>-9102333.0</v>
       </c>
       <c r="H30">
         <v>-2761440.0</v>
       </c>
       <c r="I30">
         <v>-9045190.0</v>
       </c>
@@ -11487,2264 +11917,2406 @@
       <c r="N30">
         <v>-5000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>7980735.0</v>
+      </c>
+      <c r="C2">
+        <v>28019000.0</v>
+      </c>
+      <c r="D2">
         <v>3446000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5673000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>9109000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13763000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2875000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5949000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5805000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6830000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7452000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5042000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4351000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2722000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15908000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7766000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7983000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5634000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3702000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3986000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1205000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>609000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2402000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1805000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1423000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>32495999</v>
+      </c>
+      <c r="C3">
+        <v>31173000</v>
+      </c>
+      <c r="D3">
         <v>11790000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>204000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>5741000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>13774000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>23538000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>37850000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>24392000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1794326</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>18275000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>595000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>15447000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>21409841</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>8920000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>11109000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>267000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>27591900</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1671000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1081000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>420000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>18762600</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>195000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20414010</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
-        <v>0</v>
+        <v>20414010</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
         <v>10000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="AG3">
         <v>3000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>2000000</v>
+      </c>
+      <c r="AI3">
+        <v>3000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>3366265.0</v>
+      </c>
+      <c r="C6">
+        <v>-7535000.0</v>
+      </c>
+      <c r="D6">
         <v>24573000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2227000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3436000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4654025.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>10888000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3074000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>144000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-1025159.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-622000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2410000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>691000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1633760.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-13186000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>7925000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-217000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6809270.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>4429000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2497000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2781000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-218000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-814000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>979000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>380000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>837560.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>314000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-245000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2817000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>254000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AF6">
         <v>-4000000.0</v>
       </c>
       <c r="AG6">
+        <v>7000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AI6">
         <v>-9000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>17973000.0</v>
+      </c>
+      <c r="C7">
+        <v>39890000.0</v>
+      </c>
+      <c r="D7">
         <v>21967000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-15781000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-20617000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-14840000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6428000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>9289000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2391000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-32297729.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>13242000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-14154000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-662000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-36840023.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>25245000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-24898000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-15353000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-62226010.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-64949000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-46565000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-34076000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-26589710.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-38032000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-18395000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-19537000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-7617850.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>8514000.0</v>
+      </c>
+      <c r="C9">
+        <v>8592000.0</v>
+      </c>
+      <c r="D9">
         <v>-15303000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-14824000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-12826000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-10846000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1326000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>19594000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-11373000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-37854848.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-8631000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1326000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-902000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>6534888.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1517000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
         <v>-5000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-12000000.0</v>
       </c>
       <c r="AG9">
         <v>-5000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-5000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>-9784000.0</v>
+      </c>
+      <c r="C10">
+        <v>26642000.0</v>
+      </c>
+      <c r="D10">
         <v>900000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-3066000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3327000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-167000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1428000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-7256000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>8982000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-17455148.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>12704000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-13128000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>240000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-43374911.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>26762000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-21937000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-14004000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3620749.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-7819000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-19799000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-15378000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-6592870.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-8078000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1469000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-8992000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10"/>
       <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-478000.0</v>
       </c>
-      <c r="AC10"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AE10"/>
+      <c r="AF10"/>
       <c r="AG10">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>1000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-2352000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>11987071.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>137000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-51000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-51000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-14062585.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-1559000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>1759000.0</v>
+      </c>
+      <c r="C14">
         <v>1872000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>1872000.0</v>
+      </c>
+      <c r="E14">
         <v>1978000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2158000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2288000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2083000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2064000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1977000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4234751.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1446000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1406000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1466000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1947096.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1533000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2477000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>960000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3781270.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2838000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1874000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>929000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3309550.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1907000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1318000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>825000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4457760.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3719000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3017000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>719000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1561000.0</v>
       </c>
-      <c r="AD14"/>
-      <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>11347000.0</v>
+      </c>
+      <c r="C16">
+        <v>20484000.0</v>
+      </c>
+      <c r="D16">
         <v>28019000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3446000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5673000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>7749000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>13763000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2875000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5949000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5804841.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6830000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>7452000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5042000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4355760.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2722000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>15908000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7766000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>8014390.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5634000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>3702000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3986000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1205116.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>609000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2402000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1805000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1423000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-8132999.0</v>
+      </c>
+      <c r="C18">
+        <v>17468000.0</v>
+      </c>
+      <c r="D18">
         <v>24886000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-4243000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-17590000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-21465000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-7478000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-17093000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-21843000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-24565803.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3740000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-11002000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-13549000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-46183127.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>34277000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-38033000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-13294000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-20371888.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-14054000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-14964000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-32905000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-6805730.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-14481000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>898000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-17295000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>150</v>
+      </c>
+      <c r="B19">
+        <v>7489000.0</v>
+      </c>
       <c r="C19">
+        <v>-13893000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-8208000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-5741000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-19439000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-23538000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-37850000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-24392000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>1239423.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-18270000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>592000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-15447000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>49.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-10290000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-16745000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-266000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-25818669.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3329000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-4615000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-747000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-16766181.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1616000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>0.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-3000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19">
         <v>0.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>21488000.0</v>
+      </c>
+      <c r="D20">
         <v>20085000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>4350000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>22250000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>20000000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>18135000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>20650000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>-24500000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>3500000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>10500000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>15219000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>1875500.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>7653000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>3787000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>22468470.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>17348000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>15687000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>10019000.0</v>
+      </c>
+      <c r="C21">
+        <v>39911000.0</v>
+      </c>
+      <c r="D21">
         <v>17491000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>10381000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>10176000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3724589.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1422000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-4044000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>2902000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2902000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-814149.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2796000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>7957000.0</v>
+      </c>
+      <c r="C22">
+        <v>3254000.0</v>
+      </c>
+      <c r="D22">
         <v>13158000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>10084000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7136000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1289000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>9058000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>10336000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3021000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>8052327.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2313000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1181000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1110000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10067423.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1123000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1422000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1037000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>9808570.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>632000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-697000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>431000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>4179720.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5736000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>74000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1352000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-44251620.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-5797000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2817000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>46000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>164000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-1000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>0.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>-3000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1115000.0</v>
+      </c>
+      <c r="D23">
         <v>325000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-373000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-372000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-355000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-225000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-1722000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>20420000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-11104896.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3164000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>10254000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>10500000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1880500.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-465000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-942000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-330000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-3074000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1268000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-807000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-349000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1264360.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1527000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-509000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-196000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-471600.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-5250000.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23">
         <v>-19000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>20000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24">
+        <v>111000.0</v>
+      </c>
+      <c r="C24">
+        <v>-7566000.0</v>
+      </c>
+      <c r="D24">
         <v>-59567000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>89000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-2062000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-6015000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-76804000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>23092000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-23092000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>8245399.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-5209000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>15034000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-15034000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>48474182.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-58604000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-5902000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-6917770.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-7020000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-4281000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-327000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>377420.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-1424000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-3000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-3000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>6760510.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>-3326000.0</v>
+      </c>
+      <c r="C25">
+        <v>3625000.0</v>
+      </c>
+      <c r="D25">
         <v>-321000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-320000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-526000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3572000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1509000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-932000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1173000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3321564.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>53000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-33000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1077000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>52218.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-2544000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>613000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>329000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>426118.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>458000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>456000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>347000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-2502098.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1016000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>314000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>194000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>156</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>47273000.0</v>
+      </c>
+      <c r="D26">
         <v>25785000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>4350000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>4350000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>83984760.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>58785000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>-21000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>25719000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>15219000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>13315500.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>11440000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3787000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>3787000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>91503470.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>69035000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>51687000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>36000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>35887720.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>26808000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>12958000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>10958000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>26483590.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>30540000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>18757000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>18757000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>7240000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>0.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>0.0</v>
       </c>
-      <c r="O27"/>
-[...1 lines deleted...]
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>-118.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>9958000.0</v>
+      </c>
+      <c r="C28">
+        <v>60284000.0</v>
+      </c>
+      <c r="D28">
         <v>39362000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>10008000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>14154000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>25810987.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>18353000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>13626000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>21987000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>20445104.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3164000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>13402000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>14259000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1066351.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>10449000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>44987000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>13011000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>88922320.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>66259000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>50424000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>35800000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>37205800.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>29707000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>17013000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>17350000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>28623870.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>24618000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>18577000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>18644000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7282000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-5000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>39000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-9000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>24363000.0</v>
+      </c>
+      <c r="C29">
+        <v>48641000.0</v>
+      </c>
+      <c r="D29">
         <v>36676000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-4039000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-11849000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-62491454.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>16060000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>20757000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2549000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-22771477.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>14535000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-11597000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1898000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-24773286.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>25357000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-20116000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-13027000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-47611610.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-53396000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-42788000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-32485000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-18921130.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-28983000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-16349000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-17295000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-14225870.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-24304000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-18822000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-8545000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-7390000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>11000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-10000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-15000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-15000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>-38085000.0</v>
+      </c>
+      <c r="C30">
+        <v>-116461000.0</v>
+      </c>
+      <c r="D30">
         <v>-51465000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-8208000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-5741000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>32432619.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-23538000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-37850000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-24392000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1239423.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-18270000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>592000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-15447000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>26065331.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-49684000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-17011000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-266000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-34509670.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-8691000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-5362000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-747000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-18385180.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1619000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-3000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-3000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-13653490.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-10000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-22000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>19000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-6000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>