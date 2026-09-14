--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
     <t>2017-06-30</t>
   </si>
@@ -872,13451 +875,14012 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>31006000.0</v>
+      </c>
+      <c r="C2">
         <v>25463000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19779214.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19140191.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15661720.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9382968.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11842327.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5162377.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2668915.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4940275.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5">
+        <v>-236000.0</v>
+      </c>
+      <c r="C5">
         <v>-16415550.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-16629725.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-15676865.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-13561038.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-17169981.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-192237.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>933685.0</v>
+      </c>
+      <c r="C7">
         <v>1905795.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1514321.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1507592.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1950970.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1019792.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>353986.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>361775.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>258861.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>435661581.0</v>
+      </c>
+      <c r="C8">
         <v>411488890.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>330454130.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>276385130.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>263069630.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>171566160.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>4963830.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>20484000.0</v>
+      </c>
+      <c r="C10">
         <v>9108975.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5804841.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4350760.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7982501.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1205116.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1685130.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>585560.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1487520.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6426160.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>20484000.0</v>
+      </c>
+      <c r="C12">
         <v>30764387.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15389282.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4350760.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8014390.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1205116.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1740130.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>585560.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1487520.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16706030.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>35058960.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
+        <v>435662000.0</v>
+      </c>
+      <c r="C13">
         <v>411489000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>327504130.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>266385130.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>253069630.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>171566160.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>135678442.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114591680.0</v>
       </c>
       <c r="I13">
         <v>114591680.0</v>
       </c>
       <c r="J13">
+        <v>114591680.0</v>
+      </c>
+      <c r="K13">
         <v>104786300.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="M13">
         <v>42000000.0</v>
       </c>
       <c r="N13">
         <v>42000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>42000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>1077481000.0</v>
+      </c>
+      <c r="C14">
         <v>1011664500.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>930163000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>888366787.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>760476219.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>546210092.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>504166720.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>442001620.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>431426720.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>392215200.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>29</v>
+      </c>
+      <c r="B16">
+        <v>2118391.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>29737479.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>31980705.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16783759.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12460251.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>498365.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
         <v>500000.0</v>
       </c>
       <c r="C21">
         <v>500000.0</v>
       </c>
       <c r="D21">
         <v>500000.0</v>
       </c>
       <c r="E21">
-        <v>1050000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="F21">
         <v>1050000.0</v>
       </c>
       <c r="G21">
-        <v>500000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="H21">
         <v>500000.0</v>
       </c>
       <c r="I21">
         <v>500000.0</v>
       </c>
       <c r="J21">
         <v>500000.0</v>
       </c>
       <c r="K21">
         <v>500000.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>500000.0</v>
+      </c>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>82461000.0</v>
+      </c>
+      <c r="C22">
         <v>55566000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>14317986.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10360384.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6508978.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>70449952.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>45206857.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>30631100.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8762250.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13885930.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>19000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>767645000.0</v>
+      </c>
+      <c r="C23">
         <v>561032000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>465232239.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>396482159.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>295510754.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>175091385.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>131228930.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>134693460.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>131099960.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>132146900.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>160193166.0</v>
+      </c>
+      <c r="C24">
         <v>58508813.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>63401450.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>58595640.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>659400.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8320000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5099900.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5147420.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5859380.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6605530.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7000000.0</v>
       </c>
-      <c r="L24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>59108770.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>64235570.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>59279650.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1442660.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8738790.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5335380.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5297670.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6029020.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6766140.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7369820.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>1000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>126758000.0</v>
+      </c>
+      <c r="C28">
         <v>55992025.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>64193382.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>65765691.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6045045.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11814676.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8909255.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5312581.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>669049810.0</v>
+      </c>
+      <c r="C29">
         <v>510553744.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>403450277.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>333242575.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>250354249.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>151693381.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>124385399.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>123627450.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>86001000.0</v>
+      </c>
+      <c r="C30">
         <v>99874000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>53808694.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24053813.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22439488.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12852102.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17128285.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15302410.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18261210.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18616970.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>264133716.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>236729308.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>138439881.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>98996611.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>153278341.0</v>
+      </c>
+      <c r="C32">
         <v>135618527.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>56806679.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2845171.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>22464723.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>70553329.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>73778574.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>60185029.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>506779000.0</v>
+      </c>
+      <c r="C33">
         <v>396818000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>346196210.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>321037029.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>227040061.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>77613837.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>60982845.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>50006384.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>62629127.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>52048238.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>47</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>2000.0</v>
       </c>
-      <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>139483999.0</v>
+      </c>
+      <c r="C35">
         <v>57086000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>65110519.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>59279648.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1442655.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8738792.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5335375.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5297668.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6029021.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8035802.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>256899000.0</v>
+      </c>
+      <c r="C36">
         <v>195383199.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>189444582.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>175671763.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>119816589.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6338219.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6605340.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>50006384.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>62629127.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>52048238.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>148145680.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>171670000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>175781197.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>119910320.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>6475026.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6605341.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1471770.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1226090.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>71920000.0</v>
+      </c>
+      <c r="C39">
         <v>-21990387.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>35520067.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>36680173.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>31507837.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12970378.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>21923050.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>6000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9000000.0</v>
       </c>
-      <c r="M39"/>
       <c r="N39"/>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
-        <v>24616000.0</v>
+        <v>62597609.0</v>
       </c>
       <c r="C40">
+        <v>39191555.0</v>
+      </c>
+      <c r="D40">
         <v>36687479.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>32780705.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>17759359.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>13258478.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8195076.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40">
         <v>3000000.0</v>
       </c>
       <c r="M40">
+        <v>3000000.0</v>
+      </c>
+      <c r="N40">
         <v>2000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>55</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>32516000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-1.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-15676865.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-1.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-34339962.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-192238.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>123460.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1120.0</v>
       </c>
-      <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>248547338.0</v>
+      </c>
+      <c r="C45">
         <v>226945200.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>185626202.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>145125856.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>156977792.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>127844584.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>218642000.0</v>
+      </c>
+      <c r="C46">
         <v>192107000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>147010949.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>134551745.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>105558688.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>70066584.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>53864816.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>188608140.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>147010950.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>134551745.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>105558688.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>70066584.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>53864816.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>47771920.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>60890350.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>51535550.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>26764650.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>63998000.0</v>
+      </c>
+      <c r="C48">
         <v>47170913.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>24091971.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>13925451.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1230918.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-14906298.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-35989593.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3895580.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>11378890.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>21439160.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>25000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>53000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>45000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>40000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>12419757.0</v>
+      </c>
+      <c r="C50">
         <v>9800678.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>5082452.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>10013223.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>11417173.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>3883500.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>750722.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>982931.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3461440.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>8000000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>2000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>147242000.0</v>
+      </c>
+      <c r="C51">
         <v>65101000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>69998223.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>70116451.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>14027546.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13019792.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5765390.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5297670.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>7011950.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>10227580.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>10448000.0</v>
+      </c>
+      <c r="C52">
         <v>9554000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5762657.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>10836803.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12584891.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4281000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>430010.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>0.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>982930.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3461440.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8000000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>2000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>14008000.0</v>
+      </c>
+      <c r="C53">
         <v>21655412.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>9584441.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>31889.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>745705.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
         <v>10279860.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3000000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>767645000.0</v>
+      </c>
+      <c r="C55">
         <v>561032000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>465232239.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>396482159.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>295510754.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>175091385.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>131228930.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>134693460.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>131099960.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>132146900.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>99000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>79000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>84000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>260866000.0</v>
+      </c>
+      <c r="C56">
         <v>164214000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>119036029.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>75445130.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>68470693.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>97477548.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>70246085.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>84687080.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>68470830.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>80098660.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>71000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>68000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>65000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>45000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>106170000.0</v>
+      </c>
+      <c r="C57">
         <v>59633000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>62229350.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>62757699.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>46005970.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>26924219.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>26396915.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>10908500.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8285800.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12153100.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>15000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>245654000.0</v>
+      </c>
+      <c r="C58">
         <v>116719000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>127339869.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>122037347.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>47448625.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>35663011.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>31732320.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>16206200.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>14314820.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>20188900.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>16000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>18000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>521174000.0</v>
+      </c>
+      <c r="C60">
         <v>444005000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>337916375.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>274633716.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>248277673.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>139489881.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>99496610.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>118487260.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>116785140.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>111958010.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>83479310.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
+      <c r="I61"/>
+      <c r="J61">
         <v>-14272720.0</v>
       </c>
-      <c r="J61">
+      <c r="K61">
         <v>-14268570.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-4256380.0</v>
       </c>
-      <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:35">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>23475000.0</v>
+      </c>
+      <c r="C2">
         <v>32398000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31006000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40281000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>23626000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32160000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25463000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26583000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19993000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18082000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19779214.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22861000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21773000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19140191.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15692490.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17856860.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21057952.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15661720.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9777160.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7991584.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8596269.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9382968.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9720000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9932000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10879000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>6384000.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>3000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5">
+        <v>859000.0</v>
+      </c>
+      <c r="C5">
         <v>422000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-236000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-16831000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
+        <v>-143000.0</v>
+      </c>
+      <c r="J5">
         <v>-16027000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-16025000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-16629725.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-16076000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-16114000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-16512000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-15676865.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-14937978.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>710000.0</v>
+      </c>
+      <c r="C7">
         <v>773000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>795000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1771000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1324000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1696000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1704000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1514000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1707000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1939000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1514321.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1084000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1286000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1556000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1507592.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2107933.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1699918.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1969700.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1950970.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1922951.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2024283.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2237941.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1019792.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>213000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>238000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>214000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>499000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>435662000.0</v>
       </c>
       <c r="C8">
+        <v>435662000.0</v>
+      </c>
+      <c r="D8">
         <v>457412000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>435924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>415839000.0</v>
       </c>
       <c r="F8">
         <v>415839000.0</v>
       </c>
       <c r="G8">
+        <v>415839000.0</v>
+      </c>
+      <c r="H8">
         <v>411489000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>389239000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>369239000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>351104000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>330454130.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>305604000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>302104000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>291604000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>276385130.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>274509630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266856380.0</v>
       </c>
       <c r="R8">
         <v>266856380.0</v>
       </c>
       <c r="S8">
+        <v>266856380.0</v>
+      </c>
+      <c r="T8">
         <v>263069630.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>240601250.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>223253316.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>1843000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>12987000.0</v>
+      </c>
+      <c r="C10">
         <v>11347000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20484000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28019000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3446000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5673000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7749000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13763000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2875000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4484000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5804841.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8280000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8666000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5042000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4350760.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2922714.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16020030.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7928290.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7982500.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5832860.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3905990.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4193453.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1205116.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>709000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2402000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2020000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>3295000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>5000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:35">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>12987000.0</v>
+      </c>
+      <c r="C12">
         <v>11347000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>20484000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>28019000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3446000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5673000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7749000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13763000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2875000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4484000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5804841.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8280000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8666000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5047000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2922714.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16057510.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7965770.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8019390.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6000110.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4068240.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4322320.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1205120.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>767000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2460000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2078000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1740130.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>900000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>341000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3295000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>840000.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>435662000.0</v>
       </c>
       <c r="C13">
         <v>435662000.0</v>
       </c>
       <c r="D13">
+        <v>435662000.0</v>
+      </c>
+      <c r="E13">
         <v>435924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>415839000.0</v>
       </c>
       <c r="F13">
         <v>415839000.0</v>
       </c>
       <c r="G13">
+        <v>415839000.0</v>
+      </c>
+      <c r="H13">
         <v>411489000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>389239000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>369239000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>351104000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>327504130.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>299104000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>295104000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>283104000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>266385130.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>264509630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256856380.0</v>
       </c>
       <c r="R13">
         <v>256856380.0</v>
       </c>
       <c r="S13">
+        <v>256856380.0</v>
+      </c>
+      <c r="T13">
         <v>253069630.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>230601250.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>213253320.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>207566160.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>171566160.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>162486000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>148636000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>146636000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>135678440.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>134485000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>125930000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>125947000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>114592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000000.0</v>
       </c>
       <c r="AG13">
         <v>121000000.0</v>
       </c>
       <c r="AH13">
-        <v>80000000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="AI13">
         <v>80000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13">
+        <v>80000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>1093406000.0</v>
       </c>
       <c r="C14">
+        <v>1093406000.0</v>
+      </c>
+      <c r="D14">
         <v>1077481000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1072115000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1067961000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1065961000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1016806000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1006523000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>999943000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>985694000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>930838000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>921918000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>915517000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>897221000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>888266000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>888925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>769828720.0</v>
       </c>
       <c r="R14">
         <v>769828720.0</v>
       </c>
       <c r="S14">
+        <v>769828720.0</v>
+      </c>
+      <c r="T14">
         <v>762943720.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>727291720.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>695750020.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>684291720.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>594291718.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>579791718.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>536666718.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>531666718.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>503896100.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>497333300.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>479841300.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1924700.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14">
+      <c r="AF14"/>
+      <c r="AG14">
         <v>434782600.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>217391300.0</v>
       </c>
-      <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16">
         <v>1392000.0</v>
       </c>
       <c r="C16">
+        <v>1392000.0</v>
+      </c>
+      <c r="D16">
         <v>2118391.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>39173000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>29737479.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-29153414.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>498365.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498370.0</v>
       </c>
       <c r="R20">
         <v>498370.0</v>
       </c>
       <c r="S20">
         <v>498370.0</v>
       </c>
       <c r="T20">
-        <v>888280.0</v>
+        <v>498370.0</v>
       </c>
       <c r="U20">
         <v>888280.0</v>
       </c>
       <c r="V20">
+        <v>888280.0</v>
+      </c>
+      <c r="W20">
         <v>899320.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
         <v>500000.0</v>
       </c>
       <c r="C21">
         <v>500000.0</v>
       </c>
       <c r="D21">
         <v>500000.0</v>
       </c>
       <c r="E21">
         <v>500000.0</v>
       </c>
       <c r="F21">
         <v>500000.0</v>
       </c>
       <c r="G21">
         <v>500000.0</v>
       </c>
       <c r="H21">
         <v>500000.0</v>
       </c>
       <c r="I21">
         <v>500000.0</v>
       </c>
       <c r="J21">
         <v>500000.0</v>
       </c>
       <c r="K21">
         <v>500000.0</v>
       </c>
       <c r="L21">
         <v>500000.0</v>
       </c>
       <c r="M21">
         <v>500000.0</v>
       </c>
       <c r="N21">
         <v>500000.0</v>
       </c>
       <c r="O21">
         <v>500000.0</v>
       </c>
       <c r="P21">
-        <v>1050000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="Q21">
         <v>1050000.0</v>
       </c>
       <c r="R21">
         <v>1050000.0</v>
       </c>
       <c r="S21">
         <v>1050000.0</v>
       </c>
       <c r="T21">
         <v>1050000.0</v>
       </c>
       <c r="U21">
         <v>1050000.0</v>
       </c>
       <c r="V21">
         <v>1050000.0</v>
       </c>
       <c r="W21">
         <v>1050000.0</v>
       </c>
       <c r="X21">
-        <v>500000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="Y21">
         <v>500000.0</v>
       </c>
       <c r="Z21">
         <v>500000.0</v>
       </c>
       <c r="AA21">
         <v>500000.0</v>
       </c>
       <c r="AB21">
         <v>500000.0</v>
       </c>
       <c r="AC21">
         <v>500000.0</v>
       </c>
       <c r="AD21">
         <v>500000.0</v>
       </c>
       <c r="AE21">
         <v>500000.0</v>
       </c>
-      <c r="AF21"/>
+      <c r="AF21">
+        <v>500000.0</v>
+      </c>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>20208000.0</v>
+      </c>
+      <c r="C22">
         <v>124586000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>82461000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>141077000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>102384000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>91226000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>55566000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11164000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12592000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5195000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14317986.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15613000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>37131000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>25154000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10360384.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>54965624.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>33989970.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>12052720.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6508980.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>114676330.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>106912840.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>87123750.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>70449950.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>63647000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>55368000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>53775000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>45206860.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>53187000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>51532000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10042000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>41067000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AG22">
         <v>9000000.0</v>
       </c>
       <c r="AH22">
+        <v>9000000.0</v>
+      </c>
+      <c r="AI22">
         <v>11000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:35">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>834552000.0</v>
+      </c>
+      <c r="C23">
         <v>804494000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>767645000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>697936000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>611471000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>589603000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>561032000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>541256000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>512644000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>490824000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>465232239.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>440276000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>426613000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>412796000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>396482159.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>367284209.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>345568750.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>307301140.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>295510750.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>251582700.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>228834620.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>211128720.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>164567000.0</v>
+      </c>
+      <c r="C24">
         <v>167391000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>136410000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>94351000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>76907000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>65849000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>54950000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>56549000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>60403000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>63495000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>63401450.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>63288000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>66596000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>58596000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>58595640.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>49559400.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>45639340.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>11508820.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>659400.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6340000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8920000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8320000.0</v>
       </c>
       <c r="W24">
         <v>8320000.0</v>
       </c>
       <c r="X24">
-        <v>10000000.0</v>
+        <v>8320000.0</v>
       </c>
       <c r="Y24">
         <v>10000000.0</v>
       </c>
       <c r="Z24">
         <v>10000000.0</v>
       </c>
       <c r="AA24">
+        <v>10000000.0</v>
+      </c>
+      <c r="AB24">
         <v>5099900.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4161000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4364000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4584000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4772000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AH24">
         <v>7000000.0</v>
       </c>
       <c r="AI24">
         <v>7000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>136910000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>95035000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>77467000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>66474000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>59108770.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>57308000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>67402000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>59455000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>59279650.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>50618520.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>46487680.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12532110.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1442660.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7820340.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9815290.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8738790.0</v>
       </c>
       <c r="W25">
         <v>8738790.0</v>
       </c>
       <c r="X25">
+        <v>8738790.0</v>
+      </c>
+      <c r="Y25">
         <v>10170000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>5267000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4430000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4663000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4873000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4955000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
+      <c r="AH26"/>
       <c r="AI26">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>166545000.0</v>
+      </c>
+      <c r="C28">
         <v>172058000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>126758000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>80110000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>88245000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>74508000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>57352000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>52335000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>64839000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>66042000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>64193382.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>64913000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>64607000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>64138000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>64942111.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>57527436.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>38971717.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14087353.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4094075.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7040971.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9696464.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9669453.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10998384.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9391000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7598000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
-    </row>
-    <row r="29" spans="1:35">
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>694807000.0</v>
+      </c>
+      <c r="C29">
         <v>687685000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>645692000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>603022000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>553795000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>532152000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>507402000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>483368000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>456678000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>430783000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>403450277.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>374643000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>368116000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>350152000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>333242575.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>311421712.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>298603392.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>265180662.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>250354249.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>219535304.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>196256193.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>189974109.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>151693381.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>142247000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>122846000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>122274000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>85304000.0</v>
+      </c>
+      <c r="C30">
         <v>74732000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>86001000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>70254000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>135694000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>120918000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>99874000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>112870000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>49110000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>63622000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>53808694.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>30177000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>22683000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26360000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24053813.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>28590214.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>29284770.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25742170.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>22439490.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22782130.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13367160.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17553090.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12852100.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>25684000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12967000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16105000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13285050.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16471000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>17727000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>12178000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>13961000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>41000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>35000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>36000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:35">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>295629000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>264133716.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>251531130.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
-    </row>
-    <row r="32" spans="1:35">
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>57304000.0</v>
+      </c>
+      <c r="C32">
         <v>166542000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>154696000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>225307000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>175716000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>152786000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>104581000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>73611000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>57881000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>59678000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>56806679.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>27480000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>50707000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>20359000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2845171.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>84092755.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>71979250.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>38832939.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>22464723.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>144795135.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>122820328.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>104977361.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>70553329.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>82894000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>63051000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>61754000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
-    </row>
-    <row r="33" spans="1:35">
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>630448000.0</v>
+      </c>
+      <c r="C33">
         <v>513548000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>506779000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>368173000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>368033000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>370232000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>396818000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>403318000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>394932000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>368318000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>346196210.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>345328000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>319589000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>320071000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>500000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>229284092.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>227844132.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>226649692.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>227040061.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>79317635.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>79385150.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>79613997.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>77613837.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>59423000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>59965000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>60506000.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
-      <c r="AD33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>41105000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
-    </row>
-    <row r="34" spans="1:35">
+      <c r="AJ33"/>
+    </row>
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>2000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
-[...1 lines deleted...]
-      </c>
+      <c r="M34"/>
       <c r="N34">
         <v>-1000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="O34">
+        <v>-1000.0</v>
+      </c>
+      <c r="P34"/>
+      <c r="Q34">
         <v>-21715460.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>-2.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-    </row>
-    <row r="35" spans="1:35">
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>171724999.0</v>
+      </c>
+      <c r="C35">
         <v>174591000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>139483999.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>97609000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>80041000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>69048000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>57086000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>58183000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>62175000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>65827000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>65110519.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>64063000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>67401000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>59454000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>59279648.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>50618522.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>46487676.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>12532107.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1442655.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>7829349.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>9824298.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>8754544.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>8738792.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10170000.0</v>
       </c>
       <c r="Y35">
         <v>10170000.0</v>
       </c>
       <c r="Z35">
+        <v>10170000.0</v>
+      </c>
+      <c r="AA35">
         <v>10201000.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>4873000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
-    </row>
-    <row r="36" spans="1:35">
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
-        <v>252759000.0</v>
+        <v>293332000.0</v>
       </c>
       <c r="C36">
+        <v>275662000.0</v>
+      </c>
+      <c r="D36">
         <v>256899000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>170274000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>178418000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>195383199.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>224369000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>215897000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>171913000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>171566754.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>158191000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>158145000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>175634000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-500000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>130940282.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>119847026.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>119847025.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>119784700.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6606454.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6551229.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6541762.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>6338219.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6557000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>6757000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>6805000.0</v>
       </c>
-      <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>41105000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
-    </row>
-    <row r="37" spans="1:35">
+      <c r="AJ36"/>
+    </row>
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
-    </row>
-    <row r="38" spans="1:35">
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>264817000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>147743000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>147730000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>148077000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>148145680.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>224472000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>176167000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>167569000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>395977159.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>130940282.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119972650.0</v>
       </c>
       <c r="R38">
         <v>119972650.0</v>
       </c>
       <c r="S38">
+        <v>119972650.0</v>
+      </c>
+      <c r="T38">
         <v>119910320.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6743260.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>6688040.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>6678570.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6475030.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6705000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6905000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>6953000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>6605340.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1472000.0</v>
       </c>
       <c r="AC38">
         <v>1472000.0</v>
       </c>
       <c r="AD38">
         <v>1472000.0</v>
       </c>
       <c r="AE38">
         <v>1472000.0</v>
       </c>
-      <c r="AF38"/>
+      <c r="AF38">
+        <v>1472000.0</v>
+      </c>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
-    </row>
-    <row r="39" spans="1:35">
+      <c r="AJ38"/>
+    </row>
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>85605000.0</v>
+      </c>
+      <c r="C39">
         <v>80281000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>71920000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>90413000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1914000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1554000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1025000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>141000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>53135000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>49204000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>35520067.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>40878000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>38544000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>36169000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>36680173.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>51521565.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21420.0</v>
       </c>
       <c r="R39">
         <v>21420.0</v>
       </c>
-      <c r="S39"/>
+      <c r="S39">
+        <v>21420.0</v>
+      </c>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
-[...1 lines deleted...]
-      </c>
+      <c r="Z39"/>
       <c r="AA39">
         <v>1000.0</v>
       </c>
-      <c r="AB39"/>
+      <c r="AB39">
+        <v>1000.0</v>
+      </c>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>39315000.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:35">
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
-        <v>75066000.0</v>
+        <v>107106000.0</v>
       </c>
       <c r="C40">
+        <v>74759000.0</v>
+      </c>
+      <c r="D40">
         <v>62892609.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>51081000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>29872000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>20718000.0</v>
       </c>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
       <c r="H40">
+        <v>39191555.0</v>
+      </c>
+      <c r="I40">
         <v>28954000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>33424000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>36649000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>36687479.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>34338000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>27585000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>31026000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>32780705.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>28383245.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
-      <c r="S40">
+      <c r="S40"/>
+      <c r="T40">
         <v>975600.0</v>
       </c>
-      <c r="T40"/>
       <c r="U40"/>
-      <c r="V40">
+      <c r="V40"/>
+      <c r="W40">
         <v>-29.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>800000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1000.0</v>
       </c>
-      <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>1000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
-      <c r="AF40">
+      <c r="AF40"/>
+      <c r="AG40">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AH40">
         <v>2000000.0</v>
       </c>
       <c r="AI40">
+        <v>2000000.0</v>
+      </c>
+      <c r="AJ40">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:35">
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>-1000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>-1.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
-    </row>
-    <row r="42" spans="1:35">
+      <c r="AJ41"/>
+    </row>
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-5000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-16831000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-16485000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>32516000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>29545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="J42">
         <v>-1.0</v>
       </c>
       <c r="K42">
         <v>-1.0</v>
       </c>
       <c r="L42">
         <v>-1.0</v>
       </c>
       <c r="M42">
         <v>-1.0</v>
       </c>
       <c r="N42">
         <v>-1.0</v>
       </c>
       <c r="O42">
+        <v>-1.0</v>
+      </c>
+      <c r="P42">
         <v>-260708265.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-14937978.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-27170.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-27890.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-92450.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-56390.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-114070.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-123870.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>126000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-180000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-      <c r="AE42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>47000.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
-    </row>
-    <row r="43" spans="1:35">
+      <c r="AJ42"/>
+    </row>
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
-    </row>
-    <row r="44" spans="1:35">
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
-    </row>
-    <row r="45" spans="1:35">
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>305824000.0</v>
+      </c>
+      <c r="C45">
         <v>230746000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>211781000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>188899000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>188434000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>190402000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>192107000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>169105000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>169294000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>186561000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>185626202.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>158491000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>132718000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>133624000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>145125856.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>96772757.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
-    </row>
-    <row r="46" spans="1:35">
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
-        <v>483505000.0</v>
+        <v>599156000.0</v>
       </c>
       <c r="C46">
+        <v>230746000.0</v>
+      </c>
+      <c r="D46">
         <v>218642000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>335729000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>188434000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>190402000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>192107000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>169105000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>169294000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>186561000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>147010949.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>158491000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>132718000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>133624000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>134551745.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>96772757.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
-    </row>
-    <row r="47" spans="1:35">
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>211781000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>188899000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>188434000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>190402000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>188608140.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>169105000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>132718000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>133624000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>134551745.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>96772757.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>106300430.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>105105990.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>105558690.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>70613870.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>70736610.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>70963880.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>70066580.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>52205000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>52547000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>53040000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>53864820.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>37625000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>38230000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>38871000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>46211000.0</v>
       </c>
-      <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
-    </row>
-    <row r="48" spans="1:35">
+      <c r="AJ47"/>
+    </row>
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>79464000.0</v>
+      </c>
+      <c r="C48">
         <v>68969000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>63998000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>60745000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>64420000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>54313000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>47170913.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>29688000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>37459000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>27117000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>24091971.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>19506000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>17139000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>15936000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>13925451.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3507843.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-13217570.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-13663470.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-14699510.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-23883390.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-30485510.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-31331090.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-32076280.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-30339000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-35916000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-34577000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-36181830.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>3811000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>6795000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>9796000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>9772000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>22000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AI48">
         <v>25000000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:35">
+      <c r="AJ48">
+        <v>25000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
-    </row>
-    <row r="50" spans="1:35">
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>14255000.0</v>
+      </c>
+      <c r="C50">
         <v>15241000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>9858000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>12007000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>13460000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>12636000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>8447000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>8035000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>5604000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>5092000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>5082452.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>8821000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>5391000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>9028000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>10013223.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>8782814.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>9352410.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>10506823.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>11417173.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>6533831.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4682455.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>5542906.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>3883500.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>100000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>0.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>215000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>1056000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AH50">
         <v>8000000.0</v>
       </c>
       <c r="AI50">
         <v>8000000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:35">
+      <c r="AJ50">
+        <v>8000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>179532000.0</v>
+      </c>
+      <c r="C51">
         <v>183405000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>147242000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>108129000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>91691000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>80181000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>65101000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>66098000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>67714000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>70526000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>69998223.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>73193000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>73273000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>69180000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>69292871.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>60450150.0</v>
       </c>
-      <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>8019290.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>10018950.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>9236670.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>10738790.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>10270000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10170000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>10201000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>5697010.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
-    </row>
-    <row r="52" spans="1:35">
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
-        <v>15548000.0</v>
+        <v>14827000.0</v>
       </c>
       <c r="C52">
-        <v>10153000.0</v>
+        <v>15855000.0</v>
       </c>
       <c r="D52">
-        <v>13094000.0</v>
+        <v>10570850.0</v>
       </c>
       <c r="E52">
+        <v>14181000.0</v>
+      </c>
+      <c r="F52">
         <v>14224000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>13707000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9554000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8790000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6414000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5574000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5762657.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9130000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5871000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9725000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>10836803.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9831627.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>111850.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>164060.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>319270.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>198950.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>203660.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>497880.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>100000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>216000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>430010.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>1056000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AH52">
         <v>8000000.0</v>
       </c>
       <c r="AI52">
         <v>8000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:35">
+      <c r="AJ52">
+        <v>8000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>14008000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>115000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>-17774581.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-17828000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-17908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="O53">
         <v>5000.0</v>
       </c>
       <c r="P53">
-        <v>37480.0</v>
+        <v>5000.0</v>
       </c>
       <c r="Q53">
         <v>37480.0</v>
       </c>
       <c r="R53">
         <v>37480.0</v>
       </c>
       <c r="S53">
+        <v>37480.0</v>
+      </c>
+      <c r="T53">
         <v>36890.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>167250.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>162250.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>128860.0</v>
       </c>
-      <c r="W53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X53"/>
       <c r="Y53">
         <v>58000.0</v>
       </c>
       <c r="Z53">
         <v>58000.0</v>
       </c>
-      <c r="AA53"/>
+      <c r="AA53">
+        <v>58000.0</v>
+      </c>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>26000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>41000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>7000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:35">
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
-    </row>
-    <row r="55" spans="1:35">
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>834552000.0</v>
+      </c>
+      <c r="C55">
         <v>804494000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>767645000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>697936000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>611471000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>589603000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>561032000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>541256000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>512644000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>490824000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>465232239.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>440276000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>426613000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>412796000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>396482159.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>367284209.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>345568750.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>307301140.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>295510750.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>251582700.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>228834620.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>211128720.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>175091390.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>162219000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>142822000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>141619000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>131228930.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>162692000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>161739000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>158013000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>148979000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>121000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>126000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>87000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>99000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:35">
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>204104000.0</v>
+      </c>
+      <c r="C56">
         <v>290946000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>260866000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>329763000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>243438000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>219371000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>164214000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>137938000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>117712000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>122506000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>119036029.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>94948000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>107024000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>92725000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>138000117.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>117724620.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>80651440.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>68470690.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>172265060.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>149449470.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>131514730.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>97477550.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>102796000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>82857000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>81113000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>70246090.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>122833000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>121275000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>116908000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>100533000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>81000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>94000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>58000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>71000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:35">
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>146800000.0</v>
+      </c>
+      <c r="C57">
         <v>124404000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>106170000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>104456000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>67722000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>66585000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>59633000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>64327000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>59831000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>62828000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>62229350.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>67468000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>56317000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>62524000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>800000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>53907362.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>45745370.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>41818510.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>46005970.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>27469930.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>26629140.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>26537370.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>26924220.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>19902000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>19806000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>19539000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>26396920.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>19966000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>24351000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>17375000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>17770000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AH57">
         <v>4000000.0</v>
       </c>
       <c r="AI57">
+        <v>4000000.0</v>
+      </c>
+      <c r="AJ57">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:35">
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>318525000.0</v>
+      </c>
+      <c r="C58">
         <v>298995000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>245654000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>202065000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>147763000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>135633000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>116719000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>122510000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>122006000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>128655000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>127339869.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>131531000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>123718000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>121978000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>800000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>104525884.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>91957100.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>54136120.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>47233080.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>34921230.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>36180880.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>35017520.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>35601500.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>30072000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>29976000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>29740000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>31732320.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>24396000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>29014000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>22248000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>22725000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>9000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>13000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>12000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:35">
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
-    </row>
-    <row r="60" spans="1:35">
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>515985000.0</v>
+      </c>
+      <c r="C60">
         <v>505053000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>521174000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>496664000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>463428000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>453667000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>444005000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>418784000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>390671000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>362196000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>337916375.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>309034000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>303129000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>291028000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>13925451.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>263079495.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>253611650.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>253165020.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>248277670.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>216661470.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>192653740.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>176111200.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>139489880.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>132147000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>112846000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>111879000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>99496610.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>138296000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>132725000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>135765000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>126254000.0</v>
       </c>
-      <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
       <c r="AI60"/>
-    </row>
-    <row r="61" spans="1:35">
+      <c r="AJ60"/>
+    </row>
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
-    </row>
-    <row r="62" spans="1:35">
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2">
+        <v>26043000.0</v>
+      </c>
+      <c r="C2">
         <v>31430000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23204772.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21299950.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26772350.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19691376.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17510572.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>28105480.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26313990.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25359240.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>30000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>48000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>49000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3">
+        <v>7881000.0</v>
+      </c>
+      <c r="C3">
         <v>8412000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5920000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5957096.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3842566.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3309550.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2971838.0</v>
       </c>
-      <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5">
+        <v>48718000.0</v>
+      </c>
+      <c r="C5">
         <v>28682000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>17076285.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>17014245.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>11504431.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5444078.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-42613544.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1510147.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-9352273.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-759792.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6">
+        <v>56599000.0</v>
+      </c>
+      <c r="C6">
         <v>37094000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>22996285.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>22971341.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>15346997.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8753628.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-39641706.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1510147.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-9352273.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
+        <v>64961000.0</v>
+      </c>
+      <c r="C9">
         <v>36570000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>13143400.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11632561.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24522425.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12584556.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5914274.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1743100.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1113510.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3005890.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>17000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>16000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
+        <v>46025000.0</v>
+      </c>
+      <c r="C10">
         <v>22995226.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12656327.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13822867.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9808567.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4179717.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-44475617.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2015160.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-12569830.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2788090.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2563340.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11">
+        <v>13206000.0</v>
+      </c>
+      <c r="C11">
         <v>-66465.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3413955.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1285535.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-12529.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12643.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1323780.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-2000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12">
+        <v>6471000.0</v>
+      </c>
+      <c r="C12">
         <v>4976000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4419958.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3191378.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1695864.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1264361.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13">
+        <v>104079.0</v>
+      </c>
+      <c r="C13">
         <v>7450.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1394.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3299500.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1646640.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1262830.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>465530.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17520.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>364320.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>283700.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14">
+        <v>838929.0</v>
+      </c>
+      <c r="C14">
         <v>17251.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>144037.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>135091.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>80656.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>61537.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
+        <v>33661000.0</v>
+      </c>
+      <c r="C15">
         <v>23078942.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>9386409.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>12672423.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>9901752.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4228611.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-45799397.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1771250.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-10060270.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-3151200.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>117</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>23078940.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9386410.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>12672423.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9901752.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4228611.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-45799397.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1771250.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-10060270.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-3151200.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2786860.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
+        <v>29843717.0</v>
+      </c>
+      <c r="C17">
         <v>23061691.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>9242372.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>12537332.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>9821096.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>4167074.0</v>
       </c>
-      <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>-1771248.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-10060274.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-3151203.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
+        <v>-6366900.0</v>
+      </c>
+      <c r="C18">
         <v>-4968286.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4418564.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3190945.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1687118.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1262786.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>-334820.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-386197.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-283704.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
+        <v>48718000.0</v>
+      </c>
+      <c r="C21">
         <v>29291390.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18038299.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17122364.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11495685.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5442552.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-42613544.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2032670.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-12205520.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2504380.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2644830.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23">
+        <v>42286000.0</v>
+      </c>
+      <c r="C23">
         <v>38708022.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>18309873.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11222490.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>37906150.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>25476379.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>67616939.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
+        <v>7792277.0</v>
+      </c>
+      <c r="C25">
         <v>8540188.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8552751.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5957096.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3842566.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3309550.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>3185250.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2811017.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
+        <v>436000.0</v>
+      </c>
+      <c r="C28">
         <v>2335430.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1067530.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4587660.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1892940.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1357000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4257320.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
+        <v>18467129.0</v>
+      </c>
+      <c r="C29">
         <v>-66465.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3413955.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1285540.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12530.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12640.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1323780.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-243910.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2509560.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>363120.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-223520.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
+        <v>16242999.0</v>
+      </c>
+      <c r="C30">
         <v>7389750.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4894899.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10077460.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11133800.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5785003.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>50106367.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>31881254.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>37405997.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>30869508.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>57000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>55000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31">
+        <v>-2693000.0</v>
+      </c>
+      <c r="C31">
         <v>-6293000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5381972.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3299497.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1687118.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1262835.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-689527.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
+        <v>91004000.0</v>
+      </c>
+      <c r="C32">
         <v>68000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>36348172.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>32932511.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>51294775.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>32275932.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>23424846.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>29848580.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>25200480.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>28365130.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>32000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>66000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>65000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>46000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI32"/>
+  <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:35">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2">
+        <v>10737000.0</v>
+      </c>
+      <c r="C2">
         <v>4929000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8093000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6810000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5576000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5565000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7792000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8338000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7755000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7545000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3090772.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7385000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10709000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5639000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5807950.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4101000.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>9000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3">
+        <v>928000.0</v>
+      </c>
+      <c r="C3">
         <v>1759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872000.0</v>
       </c>
       <c r="D3">
         <v>1872000.0</v>
       </c>
       <c r="E3">
+        <v>1872000.0</v>
+      </c>
+      <c r="F3">
         <v>1978000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2158000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2288000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2083000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1653000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1977000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4234751.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1446000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1406000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1466000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2004659.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1053000.0</v>
       </c>
-      <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5">
+        <v>12169000.0</v>
+      </c>
+      <c r="C5">
         <v>9805000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>16925000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>12522000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>11498000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>8373000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2494000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>10414000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>11573000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4197000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9247285.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3267000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2225000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2187000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12839140.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2202000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>6506000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-471000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2372000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>850000.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>-1000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:35">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6">
+        <v>13097000.0</v>
+      </c>
+      <c r="C6">
         <v>11564000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>18797000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14394000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>13476000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10531000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4782000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12497000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>13226000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6174000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13482036.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4713000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3631000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3653000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>14843799.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3255000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2492000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2348000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10608997.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2755000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>276000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1709000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>347628.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6506000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-471000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2372000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
+        <v>16036999.0</v>
+      </c>
+      <c r="C9">
         <v>12863000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19838000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>21447000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15157000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8518000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8981000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8162000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>13655000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5773000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-42600.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4192000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1115000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4260000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-473439.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2723000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9">
         <v>-1000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-2000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
+        <v>10091000.0</v>
+      </c>
+      <c r="C10">
         <v>7575000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18066000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10738000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10085000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7136000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1290000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9060000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10335000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3021000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8047327.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2169000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1181000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1110000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11323867.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1078000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>384000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1037000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9176570.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1329000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1127000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>431000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1556280.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5662000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1278000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1352000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-38454620.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2984000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3023000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>46000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>112000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>13202000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-1118000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="J11">
         <v>-3000.0</v>
       </c>
       <c r="K11">
+        <v>-3000.0</v>
+      </c>
+      <c r="L11">
         <v>3408955.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-22000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-21000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1285535.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-45000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
+      <c r="AF11"/>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12">
+        <v>2947000.0</v>
+      </c>
+      <c r="C12">
         <v>2387000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2037000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1784000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1413000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1237000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1204000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1354000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1241000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1176000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1199958.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1098000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1045000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1077000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1124945.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1124000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>591000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>351000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>427864.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>462000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>458000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>349000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>501361.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>255000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>314000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>195000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>85000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13">
+        <v>174000.0</v>
+      </c>
+      <c r="C13">
         <v>71000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3276000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1780000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1354000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>394.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>0.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1044000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1077000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1233500.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1124000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>591000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>351000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>426120.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>459000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>456000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>347000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>501840.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>254000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>314000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>194000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>89520.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>1000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14">
+        <v>404000.0</v>
+      </c>
+      <c r="C14">
         <v>382000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1610000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2423000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>29000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>47037.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>55000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>21000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>29091.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>45000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>61000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-1000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-5344.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>105000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-23000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>61537.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>0.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
+        <v>10495000.0</v>
+      </c>
+      <c r="C15">
         <v>7957000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3254000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>13158000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>10114000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7142000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2411000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9063000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10341000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3025000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4685409.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2219000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1204000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1131000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10067423.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1123000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>445000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1036000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>9183750.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1434000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-1124000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>408000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1507390.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5662000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1278000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1352000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-39778400.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2984000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3023000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>46000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AG15">
         <v>-1000000.0</v>
       </c>
       <c r="AH15">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>3254000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13158000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10114000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7142000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>650940.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9063000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>1204000.0</v>
       </c>
       <c r="O16">
+        <v>1204000.0</v>
+      </c>
+      <c r="P16">
         <v>10067423.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1123000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>445000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1036000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9183750.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1434000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1124000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>408000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1507390.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5662000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1278000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1352000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-39778400.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-2984000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3023000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>46000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>112000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
+        <v>10091000.0</v>
+      </c>
+      <c r="C17">
         <v>7575000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>4864000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>10735000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>10085000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>7136000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2408000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>9058000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>10335000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>3021000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4638372.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2164000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1181000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1110000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>10038332.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1078000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>384000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1037000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>9189096.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1329000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-1127000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>431000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1568926.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5662000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-1278000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1352000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>46000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
+        <v>-2773000.0</v>
+      </c>
+      <c r="C18">
         <v>-2316000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2037000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1780000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1412000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1235000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1197000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1354000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1238000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1175000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1199564.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1098000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1044000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1077000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1124945.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1124000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-591000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-351000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-426118.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-459000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-456000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-347000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-501786.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-254000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-314000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>-84000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
+        <v>12169000.0</v>
+      </c>
+      <c r="C21">
         <v>9805000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16925000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12118000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11497000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8371000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3814000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10414000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11573000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4196000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10210299.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3267000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2225000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2187000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>33110460.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2202000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>976000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1388000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9602690.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1788000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-671000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>778000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1054450.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5915000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-964000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1545000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-38365090.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2934000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2953000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-3104000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>203000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:35">
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23">
+        <v>14605000.0</v>
+      </c>
+      <c r="C23">
         <v>7987000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11006000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16139000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9236000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5712000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12959000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6086000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9837000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10585000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6094599.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8310000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10709000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8828000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>33110460.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4622000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
+        <v>30000.0</v>
+      </c>
+      <c r="C25">
         <v>1759000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1872000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1873000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1978000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2158000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2288000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2083000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2064000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1977000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4234751.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1446000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1406000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1466000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1947096.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1533000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1517000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>960000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1004566.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>964000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>945000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>929000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1402550.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>589000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>493000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>825000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>70000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
+        <v>5484000.0</v>
+      </c>
+      <c r="C28">
         <v>3930000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>329000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9771000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3276000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1102000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2335430.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>984000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>887000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>10709000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>4257320.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
-    </row>
-    <row r="29" spans="1:35">
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>13202000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>-1118000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>3408955.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>1285540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>-12530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>12640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
         <v>1323780.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
-      <c r="AD29">
+      <c r="AD29"/>
+      <c r="AE29">
         <v>0.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
+        <v>3868000.0</v>
+      </c>
+      <c r="C30">
         <v>3058000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2913000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9329000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3660000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>147000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5167000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2252000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2082000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3040000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-9185371.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>925000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1109000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3189000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-33110460.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>521000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12369000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8582000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1986150.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15943000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11491000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8484000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7143379.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10550000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1566000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>7015000.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>9000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>8000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:35">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31">
+        <v>-2078000.0</v>
+      </c>
+      <c r="C31">
         <v>-2230000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1141000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1380000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1412000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1235000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2524000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1354000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1238000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1175000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2162972.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1098000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1044000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1077000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1233497.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1124000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
-    </row>
-    <row r="32" spans="1:35">
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
+        <v>26774000.0</v>
+      </c>
+      <c r="C32">
         <v>17792000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>27931000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>28257000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>20733000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>14083000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>16773000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>16500000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>21410000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>13318000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3048172.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>11577000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>11824000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>9899000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5334511.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6824000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>11958000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>8815000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>14292780.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>17459000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>10592000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>8951000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>7445930.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>16465000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>602000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>7763000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>6790850.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2920000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>9981000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3911000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>8410000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>7000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>4000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>6000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>8000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>9108975.0</v>
+      </c>
+      <c r="C2">
         <v>5805000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4355760.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8014390.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1205116.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1423120.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>585558.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1487520.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7226164.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>48908000</v>
+      </c>
+      <c r="C3">
         <v>48812234</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>34921326</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29501841</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>34683280</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18762596</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13609344</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>803930</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2476650</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21471560</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="M3">
         <v>2000000</v>
       </c>
       <c r="N3">
+        <v>2000000</v>
+      </c>
+      <c r="O3">
         <v>1000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>11375025.0</v>
+      </c>
+      <c r="C6">
         <v>3304134.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1449081.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3658630.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6809274.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-218004.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-244558.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-901960.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5738640.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4284640.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>10000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>25459000.0</v>
+      </c>
+      <c r="C7">
         <v>-66947361.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-33871729.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-24451952.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-60512889.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-27722967.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-12907732.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1708500.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1267740.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3330570.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>-34361000.0</v>
+      </c>
+      <c r="C9">
         <v>-11317567.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-46938848.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2837112.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-21500537.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4980917.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2159857.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>3000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-15000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>27803000.0</v>
+      </c>
+      <c r="C10">
         <v>-55629794.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-17639148.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-44256911.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-39375251.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-25131870.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10747875.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>54198.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5123678.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1581027.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>22642071.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>362899.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2389820.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7465121.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-14714585.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-843037.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>886.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23370467.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>7881000.0</v>
+      </c>
+      <c r="C14">
         <v>8540188.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8552751.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5957096.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3842566.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3309550.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2971838.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3185250.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2811020.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1744590.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="M14">
         <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>2399740.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>20484000.0</v>
+      </c>
+      <c r="C16">
         <v>9108975.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5804841.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4355760.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8014390.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1205116.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>341000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>585558.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1487520.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>7226164.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>20521000.0</v>
+      </c>
+      <c r="C18">
         <v>-71937688.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-52856803.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-49974127.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-82294888.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-38946516.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-23093263.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1302762.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-25730259.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19">
+        <v>-14008000.0</v>
+      </c>
+      <c r="C19">
         <v>-53347381.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-31885577.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10289951.0</v>
       </c>
       <c r="E19">
         <v>-10289951.0</v>
       </c>
       <c r="F19">
         <v>-10289951.0</v>
       </c>
       <c r="G19">
+        <v>-10289951.0</v>
+      </c>
+      <c r="H19">
         <v>666667.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2761435.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-9045190.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-30595036.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20">
+        <v>45922691.0</v>
+      </c>
+      <c r="C20">
         <v>60384760.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4719000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>13315500.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>91503470.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>35887718.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>19886157.0</v>
+      </c>
+      <c r="C21">
         <v>-174411.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1650750.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>44123851.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2581146.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2582440.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1741252.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
+        <v>33661000.0</v>
+      </c>
+      <c r="C22">
         <v>22995226.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12656327.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13822867.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9808567.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4179717.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-45799397.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2015160.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-12569830.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2788090.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>-1289000.0</v>
+      </c>
+      <c r="C23">
         <v>20649760.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>103424000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1128975.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>8777340.0</v>
+      </c>
+      <c r="G23">
         <v>-798160.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19262592.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-391680.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-406540.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-283700.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24">
+        <v>-7566000.0</v>
+      </c>
+      <c r="C24">
         <v>-4885147.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3031399.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-5000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>55000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4507011.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1957510.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-6568540.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-9123480.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-5462680.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>2428000.0</v>
+      </c>
+      <c r="C25">
         <v>12286493.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-5272826.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3190945.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1687118.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-978098.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>46251372.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>334820.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>364317.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>157</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-2950000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-7050000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>13315500.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>91503470.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>35887720.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>26483590.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3912060.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>14765060.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>30328200.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10811590.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>0.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7137882.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>0.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>123808000.0</v>
+      </c>
+      <c r="C28">
         <v>79776987.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>51270104.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>57444351.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>88922324.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>38470158.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19082592.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2358420.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10956780.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32115070.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>69429000.0</v>
+      </c>
+      <c r="C29">
         <v>-23125454.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-17935477.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-20472286.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-47611608.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-20183920.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9483919.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-498840.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-7337740.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5890170.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>-181875000.0</v>
+      </c>
+      <c r="C30">
         <v>-53347381.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-31885577.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-40630669.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-34509669.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-18386756.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9102333.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2761440.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-9045190.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-30595040.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-16000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI30"/>
+  <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:35">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>11347000.0</v>
+      </c>
+      <c r="C2">
         <v>7980735.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28019000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3446000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5673000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9109000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13763000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2875000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5949000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5805000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6830000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7452000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5042000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4351000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2722000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15908000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7766000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7983000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5634000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3702000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3986000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1205000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>609000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2402000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1805000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1423000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
-    </row>
-    <row r="3" spans="1:35">
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>7505000</v>
+      </c>
+      <c r="C3">
         <v>32495999</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>31173000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11790000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>204000</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
+        <v>5289000</v>
+      </c>
+      <c r="H3">
         <v>13774000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>23538000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>37850000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>24392000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1794326</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18275000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>595000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15447000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>21409841</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8920000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11109000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>267000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>27591900</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1671000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1081000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>420000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>18762600</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>195000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
         <v>20414010</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
         <v>10000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3000000</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>1640000.0</v>
+      </c>
+      <c r="C6">
         <v>3366265.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-7535000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24573000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2227000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3436000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4654025.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10888000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3074000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>144000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1025159.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-622000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2410000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>691000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1633760.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-13186000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7925000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-217000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>6809270.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4429000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2497000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2781000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-218000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-814000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>979000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>380000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>837560.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>314000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-245000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2817000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>254000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-4000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-9000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>38874000.0</v>
+      </c>
+      <c r="C7">
         <v>17973000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>39890000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>21967000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-15781000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-20617000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-14840000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6428000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9289000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2391000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-32297729.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>13242000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-14154000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-662000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-36840023.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>25245000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-24898000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-15353000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-62226010.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-64949000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-46565000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-34076000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-26589710.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-38032000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-18395000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-19537000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-7617850.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>-15894000.0</v>
+      </c>
+      <c r="C9">
         <v>8514000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8592000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-15303000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-14824000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-12826000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-10846000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1326000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>19594000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-11373000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-37854848.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-8631000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1326000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-902000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6534888.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1517000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
+      <c r="AF9"/>
       <c r="AG9">
         <v>-5000000.0</v>
       </c>
       <c r="AH9">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AI9">
         <v>-12000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>23848000.0</v>
+      </c>
+      <c r="C10">
         <v>-9784000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>26642000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3066000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3327000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-167000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1428000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7256000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8982000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-17455148.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12704000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-13128000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>240000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-43374911.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>26762000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-21937000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-14004000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3620749.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-7819000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-19799000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-15378000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-6592870.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-8078000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1469000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8992000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-478000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
-[...1 lines deleted...]
-      </c>
+      <c r="AG10"/>
       <c r="AH10">
         <v>1000000.0</v>
       </c>
       <c r="AI10">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-2352000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11987071.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>137000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-51000.0</v>
       </c>
       <c r="O12">
+        <v>-51000.0</v>
+      </c>
+      <c r="P12">
         <v>-14062585.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-1559000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>928000.0</v>
+      </c>
+      <c r="C14">
         <v>1759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872000.0</v>
       </c>
       <c r="D14">
         <v>1872000.0</v>
       </c>
       <c r="E14">
+        <v>1872000.0</v>
+      </c>
+      <c r="F14">
         <v>1978000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2158000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2288000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2083000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2064000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1977000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4234751.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1446000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1406000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1466000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1947096.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1533000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2477000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>960000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3781270.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2838000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1874000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>929000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3309550.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1907000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1318000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>825000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4457760.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3719000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3017000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>719000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1561000.0</v>
       </c>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>12987000.0</v>
+      </c>
+      <c r="C16">
         <v>11347000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>20484000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>28019000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3446000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5673000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7749000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13763000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2875000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5949000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5804841.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6830000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7452000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5042000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4355760.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2722000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15908000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7766000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8014390.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5634000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3702000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3986000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1205116.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>609000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2402000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1805000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1423000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>48708000.0</v>
+      </c>
+      <c r="C18">
         <v>-8132999.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>17468000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>24886000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4243000.0</v>
       </c>
-      <c r="F18">
-[...1 lines deleted...]
-      </c>
       <c r="G18">
+        <v>-17138000.0</v>
+      </c>
+      <c r="H18">
         <v>-21465000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7478000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17093000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-21843000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-24565803.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3740000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-11002000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13549000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-46183127.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>34277000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-38033000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13294000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-20371888.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-14054000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-14964000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-32905000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6805730.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-14481000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>898000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-17295000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19">
+        <v>-279000.0</v>
+      </c>
+      <c r="C19">
         <v>7489000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-13893000.0</v>
       </c>
-      <c r="D19"/>
       <c r="E19">
+        <v>-115000.0</v>
+      </c>
+      <c r="F19">
         <v>-8208000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5741000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-19439000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-23538000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-37850000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-24392000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>1239423.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-18270000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>592000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-15447000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>49.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-10290000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-16745000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-266000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-25818669.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3329000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4615000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-747000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-16766181.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1616000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>0.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>21488000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>20085000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>4350000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>22250000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>20000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>18135000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>20650000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>-24500000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>3500000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>10500000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>15219000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1875500.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>7653000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>3787000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>22468470.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>17348000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>15687000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>-3586000.0</v>
+      </c>
+      <c r="C21">
         <v>10019000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>39911000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17491000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10381000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10176000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3724589.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1422000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4044000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>2902000.0</v>
       </c>
       <c r="O21">
+        <v>2902000.0</v>
+      </c>
+      <c r="P21">
         <v>-814149.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2796000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
+        <v>10495000.0</v>
+      </c>
+      <c r="C22">
         <v>7957000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3254000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13158000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10084000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7136000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1289000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9058000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10336000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3021000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8052327.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2313000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1181000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1110000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10067423.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1123000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1422000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1037000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9808570.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>632000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-697000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>431000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4179720.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5736000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>74000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1352000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-44251620.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-5797000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2817000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>46000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AG22">
         <v>-1000000.0</v>
       </c>
       <c r="AH22">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>-227000.0</v>
+      </c>
+      <c r="C23">
         <v>-3000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1115000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>325000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-373000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-372000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-355000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-225000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1722000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>20420000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-11104896.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3164000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10254000.0</v>
       </c>
-      <c r="N23">
-[...1 lines deleted...]
-      </c>
       <c r="O23">
+        <v>10525000.0</v>
+      </c>
+      <c r="P23">
         <v>1880500.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-465000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-942000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-330000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3074000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1268000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-807000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-349000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1264360.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1527000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-509000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-196000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-471600.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-5250000.0</v>
       </c>
-      <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>-19000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>20000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24">
+        <v>-111000.0</v>
+      </c>
+      <c r="C24">
         <v>111000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-7566000.0</v>
       </c>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
+        <v>8366000.0</v>
+      </c>
+      <c r="F24">
         <v>89000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2062000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-6015000.0</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
+        <v>-10100000.0</v>
+      </c>
+      <c r="J24">
         <v>23092000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-23092000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8245399.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-5209000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>15034000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-15034000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>48474182.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-58604000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-5902000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-6917770.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-7020000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-4281000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-327000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>377420.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="Z24">
         <v>-3000.0</v>
       </c>
       <c r="AA24">
+        <v>-3000.0</v>
+      </c>
+      <c r="AB24">
         <v>6760510.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>-9094000.0</v>
+      </c>
+      <c r="C25">
         <v>-3326000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3625000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-321000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-320000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-526000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3572000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1509000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-932000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1173000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3321564.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>53000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-33000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1077000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>52218.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2544000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>613000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>329000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>426118.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>458000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>456000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>347000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2502098.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1016000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>314000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>194000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>47273000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>25785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4350000.0</v>
       </c>
       <c r="F26">
         <v>4350000.0</v>
       </c>
       <c r="G26">
+        <v>4350000.0</v>
+      </c>
+      <c r="H26">
         <v>83984760.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>58785000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-21000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>25719000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>15219000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>13315500.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>11440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3787000.0</v>
       </c>
       <c r="R26">
         <v>3787000.0</v>
       </c>
       <c r="S26">
+        <v>3787000.0</v>
+      </c>
+      <c r="T26">
         <v>91503470.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>69035000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>51687000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>36000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>35887720.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>26808000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>12958000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>10958000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>26483590.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>30540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18757000.0</v>
       </c>
       <c r="AD26">
         <v>18757000.0</v>
       </c>
       <c r="AE26">
+        <v>18757000.0</v>
+      </c>
+      <c r="AF26">
         <v>7240000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
-[...1 lines deleted...]
-      </c>
+      <c r="O27"/>
       <c r="P27">
         <v>0.0</v>
       </c>
-      <c r="Q27"/>
+      <c r="Q27">
+        <v>0.0</v>
+      </c>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>-118.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>-3866000.0</v>
+      </c>
+      <c r="C28">
         <v>9958000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>60284000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>39362000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10008000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14154000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25810987.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18353000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13626000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>21987000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>20445104.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3164000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13402000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14259000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1066351.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10449000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>44987000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>13011000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>88922320.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>66259000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>50424000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>35800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>37205800.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>29707000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17013000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>17350000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>28623870.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>24618000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>18577000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>18644000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7282000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-5000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>39000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-9000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>41203000.0</v>
+      </c>
+      <c r="C29">
         <v>24363000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>48641000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>36676000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4039000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-11849000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-62491454.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16060000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20757000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2549000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-22771477.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14535000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-11597000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1898000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-24773286.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>25357000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-20116000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-13027000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-47611610.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-53396000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-42788000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-32485000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-18921130.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-28983000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-16349000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-17295000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-14225870.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-24304000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-18822000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-8545000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-7390000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>11000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15000000.0</v>
       </c>
       <c r="AI29">
         <v>-15000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29">
+        <v>-15000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>-36623000.0</v>
+      </c>
+      <c r="C30">
         <v>-38085000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-116461000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-51465000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-8208000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5741000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>32432619.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-23538000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-37850000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-24392000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1239423.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-18270000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>592000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-15447000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>26065331.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-49684000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-17011000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-266000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-34509670.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-8691000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5362000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-747000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-18385180.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="Z30">
         <v>-3000.0</v>
       </c>
       <c r="AA30">
+        <v>-3000.0</v>
+      </c>
+      <c r="AB30">
         <v>-13653490.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-10000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-22000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>19000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-6000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>