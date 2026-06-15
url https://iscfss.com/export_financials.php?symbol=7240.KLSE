--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
@@ -247,50 +247,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -2658,3468 +2664,3682 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>10</v>
       </c>
-      <c r="AC1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>8409000.0</v>
+      </c>
+      <c r="C2">
+        <v>8422000.0</v>
+      </c>
+      <c r="D2">
         <v>16172000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>12097000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12738000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11394000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>17632000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>24842733.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>9102000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>9753000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>10132000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>17109916.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3141000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3142000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3765000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7900522.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2410000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>20123000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>21966000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>26826559.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>9171000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>12953000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>8748000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>13867287.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>21114000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>13425000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>24640000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>128000.0</v>
+      </c>
+      <c r="C7">
+        <v>157000.0</v>
+      </c>
+      <c r="D7">
         <v>195000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1206000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1365000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1571000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1749000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1941891.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2125000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2335000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2558000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2774756.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2930000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2899000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>3118000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>3389928.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1529000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2621000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2898000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3012515.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>4390000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4661000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>4847000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1092437.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>3552000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2477000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>633000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
+        <v>46561000.0</v>
+      </c>
+      <c r="C8">
         <v>152061000.0</v>
       </c>
-      <c r="C8">
-[...1 lines deleted...]
-      </c>
       <c r="D8">
-        <v>150176000.0</v>
+        <v>152061000.0</v>
       </c>
       <c r="E8">
         <v>150176000.0</v>
       </c>
       <c r="F8">
         <v>150176000.0</v>
       </c>
       <c r="G8">
+        <v>150176000.0</v>
+      </c>
+      <c r="H8">
+        <v>150176000.0</v>
+      </c>
+      <c r="I8">
         <v>148212741.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>145919000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>145449000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>145449000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>144743637.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>139809000.0</v>
       </c>
       <c r="N8">
         <v>139809000.0</v>
       </c>
       <c r="O8">
+        <v>139809000.0</v>
+      </c>
+      <c r="P8">
+        <v>139809000.0</v>
+      </c>
+      <c r="Q8">
         <v>139808637.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>139820000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>128143000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>128143000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>4866000.0</v>
+      </c>
+      <c r="C10">
+        <v>5420000.0</v>
+      </c>
+      <c r="D10">
         <v>5947000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2111000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1515000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2543000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1868000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1026435.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1064000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1145000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1583000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>996886.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2109000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1280000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1613000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>5858367.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>13185000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4755000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>5314000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>6404975.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>8937000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>5354000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2376000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2959725.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>6673000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3795000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5529000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AC10">
         <v>3000000.0</v>
       </c>
       <c r="AD10">
+        <v>8000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF10">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12">
         <v>5864000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>13185000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4755000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>5314000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>6434980.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8937000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5354000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2376000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2959730.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6673000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...1 lines deleted...]
-      </c>
+      <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
+        <v>145449000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13">
         <v>139809000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>139809000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>139627000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>139820000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>128143000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>128143000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>128143590.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>122517000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>118394000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>114097100.0</v>
       </c>
       <c r="X13">
         <v>114097000.0</v>
       </c>
-      <c r="Y13"/>
-[...1 lines deleted...]
-      <c r="AA13">
+      <c r="Y13">
+        <v>114097100.0</v>
+      </c>
+      <c r="Z13">
+        <v>114097000.0</v>
+      </c>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13">
         <v>66000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>66000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>60000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>60000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>26</v>
       </c>
-      <c r="B14">
+      <c r="B14"/>
+      <c r="C14">
         <v>442845719.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>418602719.0</v>
+        <v>442845719.0</v>
       </c>
       <c r="E14">
         <v>418602719.0</v>
       </c>
       <c r="F14">
         <v>418602719.0</v>
       </c>
       <c r="G14">
+        <v>418602719.0</v>
+      </c>
+      <c r="H14">
+        <v>418602719.0</v>
+      </c>
+      <c r="I14">
         <v>405997719.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>384179719.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>384179719.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>379179719.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>379179719.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>319179719.0</v>
       </c>
       <c r="N14">
         <v>319179719.0</v>
       </c>
       <c r="O14">
+        <v>319179719.0</v>
+      </c>
+      <c r="P14">
+        <v>319179719.0</v>
+      </c>
+      <c r="Q14">
         <v>319179720.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>266370000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>265983000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>265983000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>265983120.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>238003267.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>207636000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>188760000.0</v>
       </c>
       <c r="X14">
         <v>188760000.0</v>
       </c>
       <c r="Y14">
+        <v>188760000.0</v>
+      </c>
+      <c r="Z14">
+        <v>188760000.0</v>
+      </c>
+      <c r="AA14">
         <v>188923100.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>189230800.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>173913000.0</v>
       </c>
       <c r="AC14"/>
       <c r="AD14">
+        <v>173913000.0</v>
+      </c>
+      <c r="AE14"/>
+      <c r="AF14">
         <v>129533700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>1232000.0</v>
       </c>
       <c r="C20">
-        <v>2080000.0</v>
+        <v>1232000.0</v>
       </c>
       <c r="D20">
-        <v>2080000.0</v>
+        <v>1232000.0</v>
       </c>
       <c r="E20">
         <v>2080000.0</v>
       </c>
       <c r="F20">
         <v>2080000.0</v>
       </c>
       <c r="G20">
-        <v>2080095.0</v>
+        <v>2080000.0</v>
       </c>
       <c r="H20">
         <v>2080000.0</v>
       </c>
       <c r="I20">
-        <v>2080000.0</v>
+        <v>2080095.0</v>
       </c>
       <c r="J20">
         <v>2080000.0</v>
       </c>
       <c r="K20">
+        <v>2080000.0</v>
+      </c>
+      <c r="L20">
+        <v>2080000.0</v>
+      </c>
+      <c r="M20">
         <v>2080095.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2696000.0</v>
       </c>
       <c r="N20">
         <v>2696000.0</v>
       </c>
       <c r="O20">
+        <v>2696000.0</v>
+      </c>
+      <c r="P20">
+        <v>2696000.0</v>
+      </c>
+      <c r="Q20">
         <v>3349000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>15827000.0</v>
+      </c>
+      <c r="C22">
+        <v>15827000.0</v>
+      </c>
+      <c r="D22">
         <v>16256000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>16556000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>17323000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>18609000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>19174000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>20152061.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>19832000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>19178000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>19550000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>19016651.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>20315000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>15106000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>13825000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>12501000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22">
         <v>60000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>77000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>74000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>81000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23">
         <v>99446000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>115210000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>123460000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>128342000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>132313180.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
         <v>1468000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
         <v>3956206.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...4 lines deleted...]
-      </c>
+      <c r="AA24"/>
+      <c r="AB24"/>
       <c r="AC24">
         <v>1000000.0</v>
       </c>
       <c r="AD24">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF24">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25">
         <v>2901000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1233000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2240000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2364000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2225580.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3447000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3635000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>40186000.0</v>
+      </c>
+      <c r="C29">
+        <v>40936000.0</v>
+      </c>
+      <c r="D29">
         <v>42215000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>47403000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>47356000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>48022000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>48862000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>47420313.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>51289000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>51728000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>52510000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>52571801.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>62530000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>65977000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>66601000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>67333983.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>100633000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>92341000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>93522000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>95855357.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>104139000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>93826000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>94339000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>105209491.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>5858000.0</v>
+      </c>
+      <c r="C30">
+        <v>7266000.0</v>
+      </c>
+      <c r="D30">
         <v>12827000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>14131000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>9987000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>10216000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>14201000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>13407012.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10880000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>11869000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>39580000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>14323755.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>48453000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>44175000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>16911000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>44039000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>38253000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>53683000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>54726000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>58559370.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>46230000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>33963000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>32904000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>37591860.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>46389000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>37084000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>46640000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>37000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>25000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>35000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
+      <c r="J31"/>
       <c r="K31"/>
       <c r="L31">
+        <v>49535000.0</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31">
         <v>58947000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>62320000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>22607000.0</v>
+      </c>
+      <c r="C32">
+        <v>23615000.0</v>
+      </c>
+      <c r="D32">
         <v>24723000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>30444000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>28062000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>29442000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>30659000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>28591250.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>32545000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>33230000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>35334000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>35178125.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>45341000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>49585000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>50667000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>42499645.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>74871000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>66199000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>80066000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>73082125.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>74176000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>78076000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>78771000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>85403587.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>16050000.0</v>
+      </c>
+      <c r="C33">
+        <v>16099000.0</v>
+      </c>
+      <c r="D33">
         <v>16010000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>14578000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>19130000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>18127000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>17746000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>18571501.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>23693000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>22571000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>20613000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>20787235.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>22561000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>22512000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>22205000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>31693820.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>30941000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>33593000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>21653000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>30880092.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>37968000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>26211000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>25940000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>26311829.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>14755000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>13691000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>11980000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>2146000.0</v>
+      </c>
+      <c r="C35">
+        <v>2310000.0</v>
+      </c>
+      <c r="D35">
         <v>2411000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1460000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>4003000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>3934000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3947000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>4185570.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>5919000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>5312000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4698000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>4766361.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2958000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3737000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3680000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3698402.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2369000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3376000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4040000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3874658.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>6813000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>7040000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>6987000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>7194313.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>2928000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1971000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>491000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>14755000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>13691000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>11980000.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
+      <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
+        <v>9610000.0</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38">
         <v>10302000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>10386000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>161000.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
-      <c r="J39">
-[...1 lines deleted...]
-      </c>
+      <c r="J39"/>
       <c r="K39"/>
       <c r="L39">
+        <v>766000.0</v>
+      </c>
+      <c r="M39"/>
+      <c r="N39">
         <v>232000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>8999000.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39">
+      <c r="P39"/>
+      <c r="Q39">
         <v>0.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>0.0</v>
       </c>
-      <c r="Q39"/>
-[...3 lines deleted...]
-      </c>
+      <c r="S39"/>
       <c r="T39"/>
       <c r="U39">
+        <v>0.0</v>
+      </c>
+      <c r="V39"/>
+      <c r="W39">
         <v>47563000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>51192000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>55169670.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>67958000.0</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39"/>
       <c r="AA39"/>
-      <c r="AB39">
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39">
         <v>9000000.0</v>
       </c>
-      <c r="AC39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40">
         <v>75098.0</v>
       </c>
-      <c r="H40"/>
-[...1 lines deleted...]
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40">
         <v>15031000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>40742.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>20937000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>16359000.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40">
+      <c r="P40"/>
+      <c r="Q40">
         <v>59409.0</v>
       </c>
-      <c r="P40"/>
-      <c r="Q40"/>
       <c r="R40"/>
-      <c r="S40">
+      <c r="S40"/>
+      <c r="T40"/>
+      <c r="U40">
         <v>84586.0</v>
       </c>
-      <c r="T40"/>
-      <c r="U40"/>
       <c r="V40"/>
-      <c r="W40">
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40">
         <v>12397000.0</v>
       </c>
-      <c r="X40"/>
-      <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40">
         <v>5000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>4000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>8000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
-[...1 lines deleted...]
-      </c>
+      <c r="J41"/>
       <c r="K41"/>
       <c r="L41">
+        <v>2850000.0</v>
+      </c>
+      <c r="M41"/>
+      <c r="N41">
         <v>831000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>1617000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
-      <c r="J42">
-[...1 lines deleted...]
-      </c>
+      <c r="J42"/>
       <c r="K42"/>
       <c r="L42">
+        <v>-4618000.0</v>
+      </c>
+      <c r="M42"/>
+      <c r="N42">
         <v>-4352000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-4352000.0</v>
       </c>
-      <c r="N42"/>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>488000.0</v>
+      </c>
+      <c r="C45">
+        <v>514000.0</v>
+      </c>
+      <c r="D45">
         <v>556000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1739000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2174000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2334000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2524000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>6421012.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>3132000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3442000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>3681000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>6399865.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>4055000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>3922000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>488000.0</v>
+      </c>
+      <c r="C46">
+        <v>514000.0</v>
+      </c>
+      <c r="D46">
         <v>556000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1739000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2174000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2334000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2524000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2845291.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>3132000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>3442000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>3681000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>3906088.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>4055000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>3922000.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
-[...1 lines deleted...]
-      </c>
+      <c r="J47"/>
       <c r="K47"/>
       <c r="L47">
+        <v>3681000.0</v>
+      </c>
+      <c r="M47"/>
+      <c r="N47">
         <v>4055000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>3922000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>4245000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1574000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2686000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>3721000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>3947440.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>5346000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>5732000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>6111000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>6495820.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>4895000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-1022000.0</v>
+      </c>
+      <c r="C48">
+        <v>-105717000.0</v>
+      </c>
+      <c r="D48">
         <v>-104796000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-97335000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-97314000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-96764000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-95998000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-95406772.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-90754000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-90046000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-89216000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-88425293.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-73814000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-70441000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-69611000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-68125000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-39187000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-35802000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-34621000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-32288230.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-21737000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-24568000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-19758000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-12843810.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>3209000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>6404000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>10088000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>23000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>23000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>21000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>387000.0</v>
+      </c>
+      <c r="C50">
+        <v>332000.0</v>
+      </c>
+      <c r="D50">
         <v>690000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>703000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>635000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>751000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>825000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>755344.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>742000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>943000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>895000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>871457.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>887000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>961000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>755000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50">
         <v>3359000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50">
         <v>18000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>24000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>30000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>30000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51">
         <v>2240000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>2364000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2225580.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>6806000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3635000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3749000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>3956210.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2928000.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-      <c r="P52">
-[...4 lines deleted...]
-      </c>
+      <c r="P52"/>
+      <c r="Q52"/>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
         <v>3359000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52">
         <v>18000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>24000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>30000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>30000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>519000.0</v>
+      </c>
+      <c r="C53">
+        <v>488000.0</v>
+      </c>
+      <c r="D53">
         <v>858000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>294000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>279000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>264000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>249000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53">
+      <c r="I53"/>
+      <c r="J53">
         <v>218000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>203000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>934000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="M53"/>
+      <c r="N53">
         <v>232000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>143000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>105000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>90000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53">
         <v>30000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>60102000.0</v>
+      </c>
+      <c r="C55">
+        <v>62521000.0</v>
+      </c>
+      <c r="D55">
         <v>72067000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>77450000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>79051000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>77345000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>80622000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>86007221.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>80190000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>84272000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>82715000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>88948793.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>93670000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>93338000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>95501000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>99446000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>115210000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>123460000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>128342000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>132313180.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>141197000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>132622000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>131367000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>139563070.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>163180000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>149073000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>151617000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>114000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>134000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>128000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>129000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>44052000.0</v>
+      </c>
+      <c r="C56">
+        <v>46422000.0</v>
+      </c>
+      <c r="D56">
         <v>56057000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>62872000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>59921000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>59218000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>62876000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>67435720.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>56497000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>61701000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>62102000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>68161558.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>71109000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>70826000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>73296000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>75013000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>84269000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>89867000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>106689000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>101433080.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>103229000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>106411000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>105427000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>113251250.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>148425000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>135382000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>139637000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>100000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>119000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>112000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>111000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>21445000.0</v>
+      </c>
+      <c r="C57">
+        <v>22807000.0</v>
+      </c>
+      <c r="D57">
         <v>31334000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>32428000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>31859000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>29776000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>32217000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>38844470.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>23952000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>28471000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>26768000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>32983433.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>25768000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>21241000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>22629000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>25657000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>9398000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>23668000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>26623000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>28350960.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>29053000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>28335000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>26656000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>27847660.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>39710000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>26502000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>26489000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>24000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>44000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>45000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>46000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>23591000.0</v>
+      </c>
+      <c r="C58">
+        <v>25117000.0</v>
+      </c>
+      <c r="D58">
         <v>33745000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>33888000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>35862000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>33710000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>36164000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>43030040.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>29871000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>33783000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>31466000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>37749794.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>28726000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>24978000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>26309000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>32296000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>14577000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>31119000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>34820000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>36457820.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>40417000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>38796000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>37028000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>38309790.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>45874000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>28473000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>26980000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>25000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>45000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>47000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>39799000.0</v>
+      </c>
+      <c r="C60">
+        <v>40604000.0</v>
+      </c>
+      <c r="D60">
         <v>41525000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>46700000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>46721000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>47271000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>48037000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>46664969.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>50547000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>50785000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>51615000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>51700344.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>61643000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>65016000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>65846000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>67150000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>100633000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>92341000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>93522000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>95855360.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>100780000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>93826000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>94339000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>101253290.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>117306000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>120501000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>124185000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6168,961 +6388,961 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>26010000.0</v>
       </c>
       <c r="C2">
         <v>53683868.0</v>
       </c>
       <c r="D2">
         <v>35093312.0</v>
       </c>
       <c r="E2">
         <v>11091000.0</v>
       </c>
       <c r="F2">
         <v>43743220.0</v>
       </c>
       <c r="G2">
         <v>58866240.0</v>
       </c>
       <c r="H2">
         <v>115623900.0</v>
       </c>
       <c r="I2">
         <v>79633040.0</v>
       </c>
       <c r="J2">
         <v>97068230.0</v>
       </c>
       <c r="K2">
         <v>87026790.0</v>
       </c>
       <c r="L2">
         <v>90000000.0</v>
       </c>
       <c r="M2">
         <v>93000000.0</v>
       </c>
       <c r="N2">
         <v>94000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-11701449.0</v>
       </c>
       <c r="G4">
         <v>-21586809.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-23960193.0</v>
       </c>
       <c r="F5">
         <v>-12204468.0</v>
       </c>
       <c r="G5">
         <v>-3327719.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>1960432.0</v>
       </c>
       <c r="J5">
         <v>7482001.0</v>
       </c>
       <c r="K5">
         <v>-2000000.0</v>
       </c>
       <c r="L5">
         <v>2000000.0</v>
       </c>
       <c r="M5">
         <v>7000000.0</v>
       </c>
       <c r="N5">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>-21539702.0</v>
       </c>
       <c r="E6">
         <v>-35832336.0</v>
       </c>
       <c r="F6">
         <v>-5361987.0</v>
       </c>
       <c r="G6">
         <v>-2208296.0</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>1960432.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>-11701450.0</v>
       </c>
       <c r="G8">
         <v>-21586810.0</v>
       </c>
       <c r="H8">
         <v>-4273640.0</v>
       </c>
       <c r="I8">
         <v>-1526490.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>2426000.0</v>
       </c>
       <c r="C9">
         <v>2569065.0</v>
       </c>
       <c r="D9">
         <v>-5342839.0</v>
       </c>
       <c r="E9">
         <v>-2688000.0</v>
       </c>
       <c r="F9">
         <v>912460.0</v>
       </c>
       <c r="G9">
         <v>3260390.0</v>
       </c>
       <c r="H9">
         <v>9148260.0</v>
       </c>
       <c r="I9">
         <v>40619550.0</v>
       </c>
       <c r="J9">
         <v>71784160.0</v>
       </c>
       <c r="K9">
         <v>73867730.0</v>
       </c>
       <c r="L9">
         <v>83000000.0</v>
       </c>
       <c r="M9">
         <v>89000000.0</v>
       </c>
       <c r="N9">
         <v>89000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>-1406000.0</v>
       </c>
       <c r="C10">
         <v>-9745293.0</v>
       </c>
       <c r="D10">
         <v>-22703785.0</v>
       </c>
       <c r="E10">
         <v>-36893000.0</v>
       </c>
       <c r="F10">
         <v>-7574990.0</v>
       </c>
       <c r="G10">
         <v>-3335070.0</v>
       </c>
       <c r="H10">
         <v>912160.0</v>
       </c>
       <c r="I10">
         <v>-2912730.0</v>
       </c>
       <c r="J10">
         <v>1036490.0</v>
       </c>
       <c r="K10">
         <v>-3926270.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>352420.0</v>
       </c>
       <c r="F11">
         <v>555114.0</v>
       </c>
       <c r="G11">
         <v>-155054.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>1000000.0</v>
       </c>
       <c r="N11">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>108000.0</v>
       </c>
       <c r="C12">
         <v>139292.0</v>
       </c>
       <c r="D12">
         <v>153729.0</v>
       </c>
       <c r="E12">
         <v>64876.0</v>
       </c>
       <c r="F12">
         <v>661598.0</v>
       </c>
       <c r="G12">
         <v>88316.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
         <v>15000.0</v>
       </c>
       <c r="C13">
         <v>14487.0</v>
       </c>
       <c r="D13">
         <v>15359.0</v>
       </c>
       <c r="E13">
         <v>3049000.0</v>
       </c>
       <c r="F13">
         <v>2434010.0</v>
       </c>
       <c r="G13">
         <v>7360.0</v>
       </c>
       <c r="H13">
         <v>4330.0</v>
       </c>
       <c r="I13">
         <v>567550.0</v>
       </c>
       <c r="J13">
         <v>949960.0</v>
       </c>
       <c r="K13">
         <v>1664870.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>-550000.0</v>
       </c>
       <c r="C14">
         <v>3186443.0</v>
       </c>
       <c r="D14">
         <v>3662425.0</v>
       </c>
       <c r="E14">
         <v>1489662.0</v>
       </c>
       <c r="F14">
         <v>-67601.0</v>
       </c>
       <c r="G14">
         <v>-21310690.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>-1232368.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>-1928000.0</v>
       </c>
       <c r="C15">
         <v>-6981479.0</v>
       </c>
       <c r="D15">
         <v>-20302639.0</v>
       </c>
       <c r="E15">
         <v>-35837000.0</v>
       </c>
       <c r="F15">
         <v>-19899160.0</v>
       </c>
       <c r="G15">
         <v>-24490710.0</v>
       </c>
       <c r="H15">
         <v>-5325250.0</v>
       </c>
       <c r="I15">
         <v>-4824670.0</v>
       </c>
       <c r="J15">
         <v>674670.0</v>
       </c>
       <c r="K15">
         <v>-4205250.0</v>
       </c>
       <c r="L15">
         <v>-1000000.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-35834424.0</v>
       </c>
       <c r="F16">
         <v>-19899158.0</v>
       </c>
       <c r="G16">
         <v>-24490708.0</v>
       </c>
       <c r="H16">
         <v>-5325250.0</v>
       </c>
       <c r="I16">
         <v>-4824670.0</v>
       </c>
       <c r="J16">
         <v>674670.0</v>
       </c>
       <c r="K16">
         <v>-4205250.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>-1378000.0</v>
       </c>
       <c r="C17">
         <v>-10167922.0</v>
       </c>
       <c r="D17">
         <v>-23965064.0</v>
       </c>
       <c r="E17">
         <v>-37324086.0</v>
       </c>
       <c r="F17">
         <v>-8130108.0</v>
       </c>
       <c r="G17">
         <v>-3180018.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>-3592302.0</v>
       </c>
       <c r="J17">
         <v>619270.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-93000.0</v>
       </c>
       <c r="C18">
         <v>-124805.0</v>
       </c>
       <c r="D18">
         <v>-138370.0</v>
       </c>
       <c r="E18">
         <v>417227.0</v>
       </c>
       <c r="F18">
         <v>-330332.0</v>
       </c>
       <c r="G18">
         <v>-7353.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>-567546.0</v>
       </c>
       <c r="J18">
         <v>-949964.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>-1313000.0</v>
       </c>
       <c r="C21">
         <v>-9620488.0</v>
       </c>
       <c r="D21">
         <v>-22565415.0</v>
       </c>
       <c r="E21">
         <v>-33844000.0</v>
       </c>
       <c r="F21">
         <v>-5140980.0</v>
       </c>
       <c r="G21">
         <v>-3327720.0</v>
       </c>
       <c r="H21">
         <v>916480.0</v>
       </c>
       <c r="I21">
         <v>-2345180.0</v>
       </c>
       <c r="J21">
         <v>1986460.0</v>
       </c>
       <c r="K21">
         <v>-2261400.0</v>
       </c>
       <c r="L21">
         <v>2000000.0</v>
       </c>
       <c r="M21">
         <v>7000000.0</v>
       </c>
       <c r="N21">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>120757.0</v>
       </c>
       <c r="F23">
         <v>113635.0</v>
       </c>
       <c r="G23">
         <v>113635.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>770000.0</v>
       </c>
       <c r="C25">
         <v>1081944.0</v>
       </c>
       <c r="D25">
         <v>1010354.0</v>
       </c>
       <c r="E25">
         <v>1074454.0</v>
       </c>
       <c r="F25">
         <v>1551409.0</v>
       </c>
       <c r="G25">
         <v>1038460.0</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>4305613.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>4079000.0</v>
       </c>
       <c r="C28">
         <v>4727472.0</v>
       </c>
       <c r="D28">
         <v>8513076.0</v>
       </c>
       <c r="E28">
         <v>5303000.0</v>
       </c>
       <c r="F28">
         <v>8821960.0</v>
       </c>
       <c r="G28">
         <v>5725580.0</v>
       </c>
       <c r="H28">
         <v>7243750.0</v>
       </c>
       <c r="I28">
         <v>39105810.0</v>
       </c>
       <c r="J28">
         <v>64063290.0</v>
       </c>
       <c r="K28">
         <v>69587470.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>-28000.0</v>
       </c>
       <c r="C29">
         <v>422629.0</v>
       </c>
       <c r="D29">
         <v>1261279.0</v>
       </c>
       <c r="E29">
         <v>442000.0</v>
       </c>
       <c r="F29">
         <v>555110.0</v>
       </c>
       <c r="G29">
         <v>-155050.0</v>
       </c>
       <c r="H29">
         <v>1897650.0</v>
       </c>
       <c r="I29">
         <v>679580.0</v>
       </c>
       <c r="J29">
         <v>417220.0</v>
       </c>
       <c r="K29">
         <v>346940.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>29749000.0</v>
       </c>
       <c r="C30">
         <v>65873421.0</v>
       </c>
       <c r="D30">
         <v>52315888.0</v>
       </c>
       <c r="E30">
         <v>41969486.0</v>
       </c>
       <c r="F30">
         <v>49796662.0</v>
       </c>
       <c r="G30">
         <v>65454351.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>122597768.0</v>
       </c>
       <c r="J30">
         <v>166865932.0</v>
       </c>
       <c r="K30">
         <v>163000000.0</v>
       </c>
       <c r="L30">
         <v>171000000.0</v>
       </c>
       <c r="M30">
         <v>175000000.0</v>
       </c>
       <c r="N30">
         <v>174000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>28436000.0</v>
       </c>
       <c r="C32">
         <v>56252933.0</v>
       </c>
       <c r="D32">
         <v>29750473.0</v>
       </c>
       <c r="E32">
         <v>8403000.0</v>
       </c>
       <c r="F32">
         <v>44655680.0</v>
       </c>
       <c r="G32">
         <v>62126630.0</v>
       </c>
       <c r="H32">
         <v>124772160.0</v>
       </c>
       <c r="I32">
         <v>120252590.0</v>
       </c>
@@ -7141,2202 +7361,2330 @@
       <c r="N32">
         <v>183000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
+        <v>86</v>
+      </c>
+      <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
       </c>
-      <c r="Z1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB1" t="s">
-        <v>129</v>
+        <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>10</v>
       </c>
-      <c r="AE1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>1440000.0</v>
+      </c>
+      <c r="C2">
+        <v>625000.0</v>
+      </c>
+      <c r="D2">
         <v>4665000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>11019000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4773000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5858000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8678000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6701000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>26602868.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>11121000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11062000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4898000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>22802312.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6470000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3465000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2356000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3237000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4498000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1508000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1848000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12176220.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>20502000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11065000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5636000.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>43000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>-26000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>38000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>-624000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>-1885000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-753000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>-3827000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1042000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1292000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2288756.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>428000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>921000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>940000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1617000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>-382000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-18233702.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-1716000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-551000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1039000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-28200336.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-4558000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-912000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2162000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1752013.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-3827000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1042000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1292000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2288756.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
-[...4 lines deleted...]
-      </c>
+      <c r="P8"/>
+      <c r="Q8"/>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
+      <c r="V8">
         <v>-11701450.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>7695000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>-4067000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-12698810.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-2118000.0</v>
       </c>
-      <c r="Z8"/>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>82000.0</v>
+      </c>
+      <c r="C9">
+        <v>10000.0</v>
+      </c>
+      <c r="D9">
         <v>324000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>245000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1083000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>477000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>267000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>599000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1195065.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>550000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>397000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>427000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-6507839.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>315000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>273000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>577000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2985000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1917000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1984000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>230000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>112460.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1389000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-589000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-980000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>2000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>74000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-893000.0</v>
+      </c>
+      <c r="C10">
+        <v>-912000.0</v>
+      </c>
+      <c r="D10">
         <v>-518000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-6617000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>373000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-474000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-823000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-482000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-7701293.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-628000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-760000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-656000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-18698785.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1911000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-791000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1303000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-28656000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4566000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1263000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2408000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1294010.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4400000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-4469000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-3338000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2346070.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-734000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-308000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>53000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1617000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>1505000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>41000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
-[...4 lines deleted...]
-      </c>
+      <c r="AC11"/>
+      <c r="AD11"/>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>1000.0</v>
+      </c>
+      <c r="C12">
+        <v>7000.0</v>
+      </c>
+      <c r="D12">
         <v>11000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>18000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>25000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="G12">
         <v>27000.0</v>
       </c>
       <c r="H12">
+        <v>29000.0</v>
+      </c>
+      <c r="I12">
+        <v>27000.0</v>
+      </c>
+      <c r="J12">
         <v>32292.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>40000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>32000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>35000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>48729.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="O12">
         <v>32000.0</v>
       </c>
       <c r="P12">
+        <v>41000.0</v>
+      </c>
+      <c r="Q12">
+        <v>32000.0</v>
+      </c>
+      <c r="R12">
         <v>8876.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>6000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>30000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>20000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>62598.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>573000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>13000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>57316.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>23000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>0.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
-        <v>5000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="E13">
-        <v>3000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
+        <v>3000.0</v>
+      </c>
+      <c r="H13">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2487.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
       <c r="J13">
+        <v>2487.0</v>
+      </c>
+      <c r="K13">
+        <v>4000.0</v>
+      </c>
+      <c r="L13">
         <v>5000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4359.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>6000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1828000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1479000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2006000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1392000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1847010.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>567000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>20000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>8000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>47360.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>12000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>38000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>93000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>88000.0</v>
+      </c>
+      <c r="C14">
+        <v>-3000.0</v>
+      </c>
+      <c r="D14">
         <v>5000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>241000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-394000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-104000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>57000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-109000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3459443.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-68000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-70000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-135000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3802425.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>43000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-185000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>67662.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1265000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>82000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>75000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>316399.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-233000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-36000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-805000.0</v>
+      </c>
+      <c r="C15">
+        <v>-921000.0</v>
+      </c>
+      <c r="D15">
         <v>-513000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-7176000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-21000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-550000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-766000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-591000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-4652479.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-708000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-830000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-791000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-14611639.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-3373000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-830000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-1488000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-28938000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-3385000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-1181000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-2333000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-10551160.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>3064000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-4715000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-7602000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-14413710.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-3195000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-3684000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-3198000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-2496000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-791000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-791000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3373000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-830000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-28938000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-3385000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-1181000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2333000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-10551160.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>3064000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-4715000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-7602000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-14413710.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-3195000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>-893000.0</v>
+      </c>
+      <c r="C17">
+        <v>-918000.0</v>
+      </c>
+      <c r="D17">
         <v>-518000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-7417000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>373000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-446000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-823000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-482000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-8111922.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-640000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-760000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-656000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-18414064.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-3416000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-832000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-1303000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-29003086.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-4650000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-1263000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-2408000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>833892.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-4400000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1146000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-3418000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-1683018.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-1190000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-351000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>44000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>52000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>7000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1000.0</v>
+      </c>
+      <c r="D18">
         <v>-6000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-12000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-21000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-24000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-25000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-23000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-29805.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-36000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-27000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-32000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-44370.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-26000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-38000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-30000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>262227.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>61000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>41000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>53000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>256668.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-567000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-12000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>0.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-47353.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-2000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>8000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>34000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>93000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-900000.0</v>
+      </c>
+      <c r="C21">
+        <v>-911000.0</v>
+      </c>
+      <c r="D21">
         <v>-512000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-6605000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>394000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-450000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-798000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-459000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-7671488.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-592000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-733000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-624000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-19308415.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1885000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-753000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1273000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-30484000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-3087000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>743000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1016000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-188980.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3833000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-4449000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-3330000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2298720.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-732000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-316000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>19000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2749000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>91000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>91000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>59000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>62000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>34000.0</v>
+      </c>
+      <c r="C25">
+        <v>43000.0</v>
+      </c>
+      <c r="D25">
         <v>46000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="E25"/>
+      <c r="F25">
         <v>182000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>161000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>190000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>237000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>287944.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>316000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>239000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>239000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>416354.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>163000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>199000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>232000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>525454.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>321000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>226000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>395409.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-3045000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2160000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2041000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-2208540.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>983000.0</v>
+      </c>
+      <c r="C28">
+        <v>924000.0</v>
+      </c>
+      <c r="D28">
         <v>836000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7076000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>885000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>989000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1107000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1098000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1228472.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1173000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1184000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1142000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3754076.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2259000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1243000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1257000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1389000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1274000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1276000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1364000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2915960.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1892000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4014000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2350000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
-        <v>800000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
-        <v>-28000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>-28000.0</v>
+      </c>
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>410629.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>12000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>0.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-284721.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1505000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>41000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>0.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>358000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>84000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>460110.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
+        <v>460110.0</v>
+      </c>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>95000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>80000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-663050.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>456000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>43000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>9000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1565000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>2422000.0</v>
+      </c>
+      <c r="C30">
+        <v>1546000.0</v>
+      </c>
+      <c r="D30">
         <v>5501000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>17869000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5462000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>6785000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9743000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7759000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>35469421.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12263000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12192000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5949000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>35602888.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8670000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4491000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4206000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>30458486.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5668000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2749000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3094000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>9147662.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>25724000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6939000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7994000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>18809351.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>18856000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>16169000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>11620000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>41204000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>45000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>46000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>37000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>1522000.0</v>
+      </c>
+      <c r="C32">
+        <v>635000.0</v>
+      </c>
+      <c r="D32">
         <v>4989000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>11264000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>5856000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>6335000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>8945000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>7300000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>27797933.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>11671000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>11459000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>5325000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>16294473.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>6785000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3738000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2933000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>252000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>2581000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>3492000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2078000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>12288680.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>21891000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>10476000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>4656000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>16510630.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>18124000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>15853000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>11639000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>43953000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>45000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>48000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>38000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>30000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -9387,905 +9735,905 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>1022000.0</v>
       </c>
       <c r="C2">
         <v>1039065.0</v>
       </c>
       <c r="D2">
         <v>5858367.0</v>
       </c>
       <c r="E2">
         <v>6404975.0</v>
       </c>
       <c r="F2">
         <v>2959725.0</v>
       </c>
       <c r="G2">
         <v>18096465.0</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>4344179.0</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>69000</v>
       </c>
       <c r="C3">
         <v>21147</v>
       </c>
       <c r="D3">
         <v>529294</v>
       </c>
       <c r="E3">
         <v>560337</v>
       </c>
       <c r="F3">
         <v>6750</v>
       </c>
       <c r="G3">
         <v>305354</v>
       </c>
       <c r="H3">
         <v>8881070</v>
       </c>
       <c r="I3">
         <v>6210990</v>
       </c>
       <c r="J3">
         <v>4583630</v>
       </c>
       <c r="K3">
         <v>2662040</v>
       </c>
       <c r="L3">
         <v>7000000</v>
       </c>
       <c r="M3">
         <v>5000000</v>
       </c>
       <c r="N3">
         <v>8000000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>6709000.0</v>
       </c>
       <c r="C6">
         <v>-17246.0</v>
       </c>
       <c r="D6">
         <v>-4819302.0</v>
       </c>
       <c r="E6">
         <v>-546608.0</v>
       </c>
       <c r="F6">
         <v>3445250.0</v>
       </c>
       <c r="G6">
         <v>-15136740.0</v>
       </c>
       <c r="H6">
         <v>34548120.0</v>
       </c>
       <c r="I6">
         <v>-5506080.0</v>
       </c>
       <c r="J6">
         <v>-3119950.0</v>
       </c>
       <c r="K6">
         <v>5024790.0</v>
       </c>
       <c r="L6">
         <v>7000000.0</v>
       </c>
       <c r="M6">
         <v>-1000000.0</v>
       </c>
       <c r="N6">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>5236000.0</v>
       </c>
       <c r="C7">
         <v>-947649.0</v>
       </c>
       <c r="D7">
         <v>-2438931.0</v>
       </c>
       <c r="E7">
         <v>-5893000.0</v>
       </c>
       <c r="F7">
         <v>-11764740.0</v>
       </c>
       <c r="G7">
         <v>-27876680.0</v>
       </c>
       <c r="H7">
         <v>-14506620.0</v>
       </c>
       <c r="I7">
         <v>-2843430.0</v>
       </c>
       <c r="J7">
         <v>-3553060.0</v>
       </c>
       <c r="K7">
         <v>-676610.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>12997756.0</v>
       </c>
       <c r="F9">
         <v>-25672216.0</v>
       </c>
       <c r="G9">
         <v>14320334.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>2000000.0</v>
       </c>
       <c r="L9">
         <v>7000000.0</v>
       </c>
       <c r="M9">
         <v>1000000.0</v>
       </c>
       <c r="N9">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>4177000.0</v>
       </c>
       <c r="C10">
         <v>-1135410.0</v>
       </c>
       <c r="D10">
         <v>-5870350.0</v>
       </c>
       <c r="E10">
         <v>0.0</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>-17070564.0</v>
       </c>
       <c r="J10">
         <v>-4781340.0</v>
       </c>
       <c r="K10">
         <v>8000000.0</v>
       </c>
       <c r="L10">
         <v>7000000.0</v>
       </c>
       <c r="M10">
         <v>-4000000.0</v>
       </c>
       <c r="N10">
         <v>-12000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-23013071.0</v>
       </c>
       <c r="F11">
         <v>11549274.0</v>
       </c>
       <c r="G11">
         <v>-37192076.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>28926932.0</v>
       </c>
       <c r="F12">
         <v>17620055.0</v>
       </c>
       <c r="G12">
         <v>17020584.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>835000.0</v>
       </c>
       <c r="C14">
         <v>1081944.0</v>
       </c>
       <c r="D14">
         <v>1010354.0</v>
       </c>
       <c r="E14">
         <v>1074454.0</v>
       </c>
       <c r="F14">
         <v>1551409.0</v>
       </c>
       <c r="G14">
         <v>1038460.0</v>
       </c>
       <c r="H14">
         <v>3589260.0</v>
       </c>
       <c r="I14">
         <v>4230990.0</v>
       </c>
       <c r="J14">
         <v>5420920.0</v>
       </c>
       <c r="K14">
         <v>7397100.0</v>
       </c>
       <c r="L14">
         <v>8000000.0</v>
       </c>
       <c r="M14">
         <v>9000000.0</v>
       </c>
       <c r="N14">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>7731000.0</v>
       </c>
       <c r="C16">
         <v>1021819.0</v>
       </c>
       <c r="D16">
         <v>1039065.0</v>
       </c>
       <c r="E16">
         <v>5858367.0</v>
       </c>
       <c r="F16">
         <v>6404975.0</v>
       </c>
       <c r="G16">
         <v>2959725.0</v>
       </c>
       <c r="H16">
         <v>18096465.0</v>
       </c>
       <c r="I16">
         <v>-1161899.0</v>
       </c>
       <c r="J16">
         <v>4344179.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>3612000.0</v>
       </c>
       <c r="C18">
         <v>-2145250.0</v>
       </c>
       <c r="D18">
         <v>-14888328.0</v>
       </c>
       <c r="E18">
         <v>-16480638.0</v>
       </c>
       <c r="F18">
         <v>-14915351.0</v>
       </c>
       <c r="G18">
         <v>-29733579.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>-5178749.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
         <v>47000.0</v>
       </c>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
         <v>9000000.0</v>
       </c>
       <c r="E19">
         <v>4884675.0</v>
       </c>
       <c r="F19">
         <v>2031347.0</v>
       </c>
       <c r="G19">
         <v>2031347.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>-15616300.0</v>
       </c>
       <c r="J19">
         <v>-2563879.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20">
         <v>3852000.0</v>
       </c>
       <c r="C20">
         <v>3469104.0</v>
       </c>
       <c r="D20">
         <v>4935000.0</v>
       </c>
       <c r="E20">
         <v>11665050.0</v>
       </c>
       <c r="F20">
         <v>13813089.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-378907.0</v>
       </c>
       <c r="D21">
         <v>124000.0</v>
       </c>
       <c r="E21">
         <v>-821167.0</v>
       </c>
       <c r="F21">
         <v>-940798.0</v>
       </c>
       <c r="G21">
         <v>-645808.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>-1928000.0</v>
       </c>
       <c r="C22">
         <v>-6981479.0</v>
       </c>
       <c r="D22">
         <v>-20302639.0</v>
       </c>
       <c r="E22">
         <v>-35834424.0</v>
       </c>
       <c r="F22">
         <v>-19899158.0</v>
       </c>
       <c r="G22">
         <v>-24490708.0</v>
       </c>
       <c r="H22">
         <v>912160.0</v>
       </c>
       <c r="I22">
         <v>-2912730.0</v>
       </c>
       <c r="J22">
         <v>1036490.0</v>
       </c>
       <c r="K22">
         <v>-3926270.0</v>
       </c>
       <c r="L22">
         <v>-1000000.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-64876.0</v>
       </c>
       <c r="F23">
         <v>-626493.0</v>
       </c>
       <c r="G23">
         <v>-88316.0</v>
       </c>
       <c r="H23">
         <v>-2400000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-95238.0</v>
       </c>
       <c r="F24">
         <v>-62704.0</v>
       </c>
       <c r="G24">
         <v>-43856.0</v>
       </c>
       <c r="H24">
         <v>21500000.0</v>
       </c>
       <c r="I24">
         <v>-9405310.0</v>
       </c>
       <c r="J24">
         <v>2019750.0</v>
       </c>
       <c r="K24">
         <v>53010.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>75000.0</v>
       </c>
       <c r="C25">
         <v>124805.0</v>
       </c>
       <c r="D25">
         <v>138370.0</v>
       </c>
       <c r="E25">
         <v>-417227.0</v>
       </c>
       <c r="F25">
         <v>1012990.0</v>
       </c>
       <c r="G25">
         <v>7353.0</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>859257.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>11484000.0</v>
       </c>
       <c r="F26">
         <v>13813090.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>40075200.0</v>
       </c>
       <c r="I26">
         <v>7920000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
         <v>6000000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>141.0</v>
       </c>
       <c r="F27">
         <v>688141.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>10779007.0</v>
       </c>
       <c r="F28">
         <v>12245798.0</v>
       </c>
       <c r="G28">
         <v>-734124.0</v>
       </c>
       <c r="H28">
         <v>33961730.0</v>
       </c>
       <c r="I28">
         <v>9078520.0</v>
       </c>
       <c r="J28">
         <v>-7410400.0</v>
       </c>
       <c r="K28">
         <v>3370960.0</v>
       </c>
       <c r="L28">
         <v>-6000000.0</v>
       </c>
       <c r="M28">
         <v>1000000.0</v>
       </c>
       <c r="N28">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>3681000.0</v>
       </c>
       <c r="C29">
         <v>-2124103.0</v>
       </c>
       <c r="D29">
         <v>-14359034.0</v>
       </c>
       <c r="E29">
         <v>-15848353.0</v>
       </c>
       <c r="F29">
         <v>-14850636.0</v>
       </c>
       <c r="G29">
         <v>-29303406.0</v>
       </c>
       <c r="H29">
         <v>-12032560.0</v>
       </c>
       <c r="I29">
         <v>1032240.0</v>
       </c>
       <c r="J29">
         <v>6854090.0</v>
       </c>
       <c r="K29">
         <v>4261850.0</v>
       </c>
       <c r="L29">
         <v>19000000.0</v>
       </c>
       <c r="M29">
         <v>3000000.0</v>
       </c>
       <c r="N29">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>4522738.0</v>
       </c>
       <c r="F30">
         <v>6050088.0</v>
       </c>
       <c r="G30">
         <v>14900790.0</v>
       </c>
       <c r="H30">
         <v>12618930.0</v>
       </c>
       <c r="I30">
         <v>-15616300.0</v>
       </c>
       <c r="J30">
         <v>-2563880.0</v>
       </c>
       <c r="K30">
         <v>-2609030.0</v>
       </c>
@@ -10298,2040 +10646,2146 @@
       <c r="N30">
         <v>-8000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
+        <v>86</v>
+      </c>
+      <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
       </c>
-      <c r="Z1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB1" t="s">
-        <v>129</v>
+        <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>10</v>
       </c>
-      <c r="AE1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>5088000.0</v>
+      </c>
+      <c r="C2">
+        <v>5658000.0</v>
+      </c>
+      <c r="D2">
         <v>7731000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1408000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>880000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1792000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1043000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1022000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>322000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>202000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1311000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1039000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1468000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>342000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>858000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5858000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>13110000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4695000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5269000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6405000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8569000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7513000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4653000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>10336000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>16659000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>17759000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>8000</v>
+      </c>
+      <c r="C3">
         <v>1000</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>1147</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>14000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>14000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>317000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>44000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>245000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1432000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
         <v>64720</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>7000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>106000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>87000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>430170</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2512000</v>
-      </c>
-[...4 lines deleted...]
-        <v>3203000</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
+        <v>3203000</v>
+      </c>
+      <c r="AD3">
         <v>0</v>
       </c>
-      <c r="AD3">
-[...1 lines deleted...]
-      </c>
       <c r="AE3">
-        <v>1000000</v>
+        <v>0</v>
       </c>
       <c r="AF3">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3">
+        <v>1000000</v>
+      </c>
+      <c r="AH3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-609000.0</v>
+      </c>
+      <c r="C6">
+        <v>-570000.0</v>
+      </c>
+      <c r="D6">
         <v>-2073000.0</v>
       </c>
-      <c r="C6"/>
-      <c r="D6">
+      <c r="E6"/>
+      <c r="F6">
         <v>528000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-912000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>749000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>21000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>699754.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>120000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1109000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>272000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>272000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1126000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-516000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-5000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-631000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6705000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1710000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1136000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>3445250.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>5609000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2823000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-5683000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-15136740.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-16727000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1198000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-16825000.0</v>
       </c>
-      <c r="AB6"/>
-      <c r="AC6">
+      <c r="AD6"/>
+      <c r="AE6">
         <v>-5000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>9000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>593000.0</v>
+      </c>
+      <c r="C7">
+        <v>-477000.0</v>
+      </c>
+      <c r="D7">
         <v>-1469000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="E7"/>
+      <c r="F7">
         <v>222000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-300000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1594000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1510000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1682649.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>460000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-273000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>548000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-227931.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3029000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1179000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-4061000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-5893000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>12405000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>12567000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-269000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-11764740.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-17559000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>3281000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-562000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-27876680.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-9155000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>162000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>162000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3218000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1609000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-1000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-7000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>0.0</v>
+      </c>
+      <c r="C10">
+        <v>429000.0</v>
+      </c>
+      <c r="D10">
         <v>428000.0</v>
       </c>
-      <c r="C10"/>
-      <c r="D10">
+      <c r="E10"/>
+      <c r="F10">
         <v>767000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1286000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>565000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>978000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-320410.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-654000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>372000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-533000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-533000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-5209000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1282000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-678000.0</v>
       </c>
-      <c r="P10"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R10"/>
       <c r="S10">
         <v>0.0</v>
       </c>
-      <c r="T10"/>
-[...1 lines deleted...]
-      <c r="V10">
+      <c r="T10">
+        <v>0.0</v>
+      </c>
+      <c r="U10">
+        <v>0.0</v>
+      </c>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10">
         <v>7959000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1673000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-8980000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-38000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5123000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>16000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-3000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>7000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-13000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>919000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5020000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1506000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>47000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>47000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1484000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-190000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>34000.0</v>
+      </c>
+      <c r="C14">
+        <v>43000.0</v>
+      </c>
+      <c r="D14">
         <v>46000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="E14"/>
+      <c r="F14">
         <v>182000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>161000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>190000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>237000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>287944.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>316000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>239000.0</v>
       </c>
       <c r="L14">
         <v>239000.0</v>
       </c>
       <c r="M14">
+        <v>239000.0</v>
+      </c>
+      <c r="N14">
+        <v>239000.0</v>
+      </c>
+      <c r="O14">
         <v>163000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>199000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>232000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>727000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>549000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>547000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>226000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1551410.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1156000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4201000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2041000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1038460.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3247000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1225000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>883000.0</v>
       </c>
-      <c r="AB14"/>
-      <c r="AC14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AF14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>4479000.0</v>
+      </c>
+      <c r="C16">
+        <v>5088000.0</v>
+      </c>
+      <c r="D16">
         <v>5658000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>7731000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1408000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>880000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1792000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1043000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1021819.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>322000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>202000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1311000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1039065.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1468000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>342000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>858000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>5858367.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>13110000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4695000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>5269000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>6405000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8569000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7513000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4653000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2959725.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>16659000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>17759000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-556000.0</v>
+      </c>
+      <c r="C18">
+        <v>-500000.0</v>
+      </c>
+      <c r="D18">
         <v>-1882000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="E18"/>
+      <c r="F18">
         <v>654000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-667000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>968000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1783000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1117250.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-90000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-967000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>29000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9027328.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>986000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2044000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-4803000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-25877638.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-3351000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>13807000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1059000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>5821649.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-17047000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1346000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5036000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-12221579.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
+        <v>-148000.0</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19">
         <v>53000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-14000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-11000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>49000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-14780.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-16000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>113000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-100000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>4389260.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-423000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>1746000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-110000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>18486738.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>52000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-14074000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>58000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-10368912.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>16525000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-19000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-87000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>17317790.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-891000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>1677000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-3203000.0</v>
       </c>
-      <c r="AB19"/>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
-[...4 lines deleted...]
-      </c>
+      <c r="D20"/>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>1963000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>2294104.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>470000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>705000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>4935000.0</v>
       </c>
-      <c r="M20"/>
-[...1 lines deleted...]
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>10950.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>11676000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
-[...4 lines deleted...]
-      </c>
+      <c r="E21"/>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-341000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-341000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>278000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-165000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-805000.0</v>
+      </c>
+      <c r="C22">
+        <v>-921000.0</v>
+      </c>
+      <c r="D22">
         <v>-513000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-7176000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-21000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-550000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-766000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-591000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-4652479.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-708000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-830000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-791000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-14611639.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3373000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-830000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-1488000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-36893000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-8237000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-3671000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2408000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-7574990.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-8869000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-4469000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-3338000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3335070.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-989000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-3684000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-3198000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-2496000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-35000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-35000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-32000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-41000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>-65000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-56000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-50000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-20000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-626490.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-599000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1135000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-150000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-88320.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-2428000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-86000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-86000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-106000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-12000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>6557000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-13964000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-14016000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>58000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>6114800.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>16426000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>10000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>15330960.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>95000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>154</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1000.0</v>
+      </c>
+      <c r="D25">
         <v>6000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="E25"/>
+      <c r="F25">
         <v>21000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>24000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>25000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>23000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>29805.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>36000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>27000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>32000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>23370.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>47000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>38000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>30000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-262227.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-61000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-41000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-53000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>425990.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>359000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>88000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>140000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>14353.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
         <v>11484000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>11676000.0</v>
       </c>
-      <c r="R26"/>
-[...1 lines deleted...]
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
         <v>13813090.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>8187000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4297000.0</v>
       </c>
-      <c r="W26"/>
-[...1 lines deleted...]
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>3250000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27">
         <v>0.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>0.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>329000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>329000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>246000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-206000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>11181000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>11272000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-442000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-135000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>12245800.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>9920000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>867000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-797000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-734120.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>690000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28">
         <v>-7000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-1000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>-548000.0</v>
+      </c>
+      <c r="C29">
+        <v>-499000.0</v>
+      </c>
+      <c r="D29">
         <v>-1881000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="E29"/>
+      <c r="F29">
         <v>659000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-665000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>968000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1783000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1116103.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-84000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-967000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>43000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>43000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1303000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-4558000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-16937000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>9397000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>12748000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1059000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-14850640.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-20730000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-3584000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4809000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-29303410.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-15000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2963000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-12590000.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29">
+      <c r="AD29"/>
+      <c r="AE29">
         <v>2000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>5000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>5000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-100000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-100000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-423000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1690000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>5125000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-13964000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-14016000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>58000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6050090.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>16419000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-106000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-77000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>14900790.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2417000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-1000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-1000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>