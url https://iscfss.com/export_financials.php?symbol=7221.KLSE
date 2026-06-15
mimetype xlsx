--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>2021-08-31</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2019-08-31</t>
   </si>
   <si>
@@ -250,50 +250,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>2023-02-28</t>
   </si>
@@ -2835,3914 +2841,4146 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
       </c>
-      <c r="AF1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:32">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>3004000.0</v>
+      </c>
+      <c r="C2">
+        <v>7202000.0</v>
+      </c>
+      <c r="D2">
         <v>5945000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="E2"/>
+      <c r="F2">
         <v>10672000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15708000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7878000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>15938000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>16628000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15929710.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>17480000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>17680000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>19800000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>21900000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>20300000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>27711000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>37122000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>27926218.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>24039000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>22938000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>23846000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>23807892.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>20415000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>20635000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>20702000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>22853943.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>24908000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>22402000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>16000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>15000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>1453000.0</v>
+      </c>
+      <c r="C7">
+        <v>1643000.0</v>
+      </c>
+      <c r="D7">
         <v>1743000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="E7"/>
+      <c r="F7">
         <v>2346000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3490000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3761000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4493000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5058000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>5089706.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>6536000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>7833000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>7900000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4300000.0</v>
       </c>
-      <c r="N7"/>
-[...5 lines deleted...]
-      </c>
+      <c r="P7"/>
       <c r="Q7">
         <v>2900000.0</v>
       </c>
       <c r="R7">
+        <v>2583000.0</v>
+      </c>
+      <c r="S7">
+        <v>2900000.0</v>
+      </c>
+      <c r="T7">
         <v>3403578.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3236000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3330000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3478000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>4013723.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>4146000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>4201000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>4259000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>3595431.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1684000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>156248000.0</v>
       </c>
-      <c r="C8"/>
+      <c r="C8">
+        <v>156248000.0</v>
+      </c>
       <c r="D8">
         <v>156248000.0</v>
       </c>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>156248000.0</v>
       </c>
       <c r="G8">
         <v>156248000.0</v>
       </c>
       <c r="H8">
         <v>156248000.0</v>
       </c>
       <c r="I8">
+        <v>156248000.0</v>
+      </c>
+      <c r="J8">
+        <v>156248000.0</v>
+      </c>
+      <c r="K8">
         <v>156247640.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>150182000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>146254000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>166500000.0</v>
       </c>
-      <c r="M8">
-[...2 lines deleted...]
-      <c r="N8"/>
       <c r="O8">
         <v>75600000.0</v>
       </c>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
+        <v>75600000.0</v>
+      </c>
+      <c r="R8">
         <v>62784000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>51116000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>50767230.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>50767000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>4576000.0</v>
+      </c>
+      <c r="C10">
+        <v>1676000.0</v>
+      </c>
+      <c r="D10">
         <v>1486000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>608330.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>536000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>92000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>672000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4211000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4184000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4603610.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4737000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4572000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4300000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>11502210.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>9000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>41400000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>33653000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>25900000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>14098540.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>15183000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>18757000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>20421000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>11488113.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>16509000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7345000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8491000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>10446262.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>10598000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>8244000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>21000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>18000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>7000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>125683000.0</v>
+      </c>
+      <c r="D12">
         <v>124796000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>119616870.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>117640000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>116805000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>115750000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>129799000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>120000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>30606810.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>26800000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>41400000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>33653000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>25900000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>18085650.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>15183000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>18757000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>20421000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>15821300.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>17059000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7891000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>9029000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>156248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156247640.0</v>
       </c>
       <c r="D13">
         <v>156248000.0</v>
       </c>
       <c r="E13">
-        <v>156248000.0</v>
+        <v>156247640.0</v>
       </c>
       <c r="F13">
         <v>156248000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>156248000.0</v>
+      </c>
+      <c r="H13">
+        <v>156248000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>146254000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>166500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>75600000.0</v>
       </c>
       <c r="O13">
         <v>75600000.0</v>
       </c>
       <c r="P13">
+        <v>75600000.0</v>
+      </c>
+      <c r="Q13">
+        <v>75600000.0</v>
+      </c>
+      <c r="R13">
         <v>62784000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>51116000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>50767230.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50767000.0</v>
       </c>
       <c r="U13">
         <v>50767000.0</v>
       </c>
       <c r="V13">
-        <v>50767230.0</v>
+        <v>50767000.0</v>
       </c>
       <c r="W13">
         <v>50767000.0</v>
       </c>
       <c r="X13">
-        <v>50767000.0</v>
+        <v>50767230.0</v>
       </c>
       <c r="Y13">
         <v>50767000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
+      <c r="Z13">
+        <v>50767000.0</v>
+      </c>
+      <c r="AA13">
+        <v>50767000.0</v>
+      </c>
       <c r="AB13"/>
-      <c r="AC13">
-[...4 lines deleted...]
-      </c>
+      <c r="AC13"/>
+      <c r="AD13"/>
       <c r="AE13">
         <v>51000000.0</v>
       </c>
       <c r="AF13">
         <v>51000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>51000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>51000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>1932812530.0</v>
+        <v>1930084306.0</v>
       </c>
       <c r="C14">
         <v>1932812530.0</v>
       </c>
       <c r="D14">
         <v>1932812530.0</v>
       </c>
       <c r="E14">
         <v>1932812530.0</v>
       </c>
       <c r="F14">
         <v>1932812530.0</v>
       </c>
       <c r="G14">
-        <v>1930084306.0</v>
+        <v>1932812530.0</v>
       </c>
       <c r="H14">
-        <v>1930084306.0</v>
+        <v>1932812530.0</v>
       </c>
       <c r="I14">
         <v>1930084306.0</v>
       </c>
       <c r="J14">
         <v>1930084306.0</v>
       </c>
       <c r="K14">
+        <v>1930084306.0</v>
+      </c>
+      <c r="L14">
+        <v>1930084306.0</v>
+      </c>
+      <c r="M14">
         <v>1932812530.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1930084310.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>525384320.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>530630910.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>530631760.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>417894080.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>371754010.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>193271770.0</v>
       </c>
       <c r="T14">
         <v>193271770.0</v>
       </c>
       <c r="U14">
-        <v>96635887.0</v>
+        <v>193271770.0</v>
       </c>
       <c r="V14">
-        <v>96635887.0</v>
+        <v>193271770.0</v>
       </c>
       <c r="W14">
         <v>96635887.0</v>
       </c>
       <c r="X14">
+        <v>96635887.0</v>
+      </c>
+      <c r="Y14">
+        <v>96635887.0</v>
+      </c>
+      <c r="Z14">
         <v>96428600.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>95806500.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>91339100.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>96531800.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>96988000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>67114100.0</v>
       </c>
-      <c r="AD14"/>
-      <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...4 lines deleted...]
-      </c>
+      <c r="C20"/>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
-        <v>2925000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G20">
-        <v>2925000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H20">
         <v>2925000.0</v>
       </c>
       <c r="I20">
-        <v>2925074.0</v>
+        <v>2925000.0</v>
       </c>
       <c r="J20">
         <v>2925000.0</v>
       </c>
       <c r="K20">
+        <v>2925074.0</v>
+      </c>
+      <c r="L20">
         <v>2925000.0</v>
       </c>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
       <c r="M20">
-        <v>2925070.0</v>
+        <v>2925000.0</v>
       </c>
       <c r="N20">
         <v>2900000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
+      <c r="O20">
+        <v>2925070.0</v>
+      </c>
+      <c r="P20">
+        <v>2900000.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>34</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21">
         <v>6927000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>6912230.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6618000.0</v>
       </c>
       <c r="F21">
         <v>6618000.0</v>
       </c>
       <c r="G21">
         <v>6618000.0</v>
       </c>
       <c r="H21">
         <v>6618000.0</v>
       </c>
       <c r="I21">
+        <v>6618000.0</v>
+      </c>
+      <c r="J21">
+        <v>6618000.0</v>
+      </c>
+      <c r="K21">
         <v>6618234.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3618000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>3686000.0</v>
+      </c>
+      <c r="C22">
+        <v>3322000.0</v>
+      </c>
+      <c r="D22">
         <v>3615000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5321170.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>5653000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4791000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>6025000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>7471000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>10443000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>9158442.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>9540000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>14169000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>16800000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>17200000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>18400000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>20500000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>21627000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>20184000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>22607680.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>18068000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>15948000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>14092000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>15131390.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>15587000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>12688000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>12438000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>12916341.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>15174000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>14490000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>11000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>9000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>9000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>226671000.0</v>
+      </c>
+      <c r="D23">
         <v>235432000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>237408070.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>231802000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>239994000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>247104000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>278269000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>282200000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>202440890.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>197900000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>193000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>185779000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>181025000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>171243990.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>161819000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>156395000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>6820000.0</v>
+      </c>
+      <c r="C24">
+        <v>1398000.0</v>
+      </c>
+      <c r="D24">
         <v>152000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>486080.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>316000.0</v>
       </c>
       <c r="F24">
         <v>783000.0</v>
       </c>
       <c r="G24">
+        <v>316000.0</v>
+      </c>
+      <c r="H24">
+        <v>783000.0</v>
+      </c>
+      <c r="I24">
         <v>1249000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1716000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2623798.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1903000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2994000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4700000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>4714220.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2600000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>3200000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3721000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>4890000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>3157070.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>3261000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3819000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>4293000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>4703230.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>4932000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>5285000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>5752000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>6214313.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>6781000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>11000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>12000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>12000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>2401000.0</v>
+      </c>
+      <c r="D25">
         <v>1253000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1580130.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1575000.0</v>
       </c>
       <c r="F25">
         <v>2184000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
+      <c r="G25">
+        <v>1575000.0</v>
+      </c>
+      <c r="H25">
+        <v>2184000.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>6397000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>8100000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8482400.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3800000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5300000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5020000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5840000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4886700.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4973000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5548000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6641000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>4000000.0</v>
       </c>
       <c r="AF26">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26">
+        <v>4000000.0</v>
+      </c>
+      <c r="AH26">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>10868000.0</v>
+      </c>
+      <c r="C28">
+        <v>7078000.0</v>
+      </c>
+      <c r="D28">
         <v>6275000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="E28"/>
+      <c r="F28">
         <v>14607000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>14299000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>17391000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>15604000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>19488000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>12852198.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6391000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9317000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7600000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>214077000.0</v>
+      </c>
+      <c r="C29">
+        <v>206579000.0</v>
+      </c>
+      <c r="D29">
         <v>201908000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="E29"/>
+      <c r="F29">
         <v>201010000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>202216000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>210870000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>212364000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>219691000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>214008238.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>216508000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>227463000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>229100000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>154300000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>160200000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>145366000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>128938000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>126451571.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>121286000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>117112000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>115687000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>114258049.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>113459000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>116133000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>6965000.0</v>
+      </c>
+      <c r="C30">
+        <v>6168000.0</v>
+      </c>
+      <c r="D30">
         <v>7548000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6751210.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7145000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>13872000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9470000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>13107000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>15845000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>14713881.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>15004000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>32106000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>43000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>44500000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>30100000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>24700000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>23580000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>32153000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>24753870.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>31223000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>27798000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>25462000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>27402140.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>17035000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>32357000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>30343000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>32916074.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>32165000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>29778000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>27000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>24000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>20000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>210649000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>214300000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>141700000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>128176000.0</v>
+      </c>
+      <c r="C32">
+        <v>121764000.0</v>
+      </c>
+      <c r="D32">
         <v>109433000.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="E32"/>
+      <c r="F32">
         <v>105369000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>103516000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>108315000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>106781000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>109281000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>109810817.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>118667000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>126447000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>130500000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>55400000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>59900000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>46463000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>35867000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>33389312.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>34492000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>33796000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>32934000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>30690137.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>28093000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>28837000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>83960000.0</v>
+      </c>
+      <c r="C33">
+        <v>84572000.0</v>
+      </c>
+      <c r="D33">
         <v>92077000.0</v>
       </c>
-      <c r="C33"/>
-      <c r="D33">
+      <c r="E33"/>
+      <c r="F33">
         <v>86211000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>89413000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>93460000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>95209000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>96470000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>97582702.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>99763000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>102195000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>102400000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>104800000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>99400000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>99229000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>97472000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>98042486.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>93376000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>90333000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>90437000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>91332311.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>91082000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>93133000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>93530000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>93239987.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>95642000.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34">
         <v>-1000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>3000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34">
         <v>1000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34">
         <v>-1000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>1000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>13503000.0</v>
+      </c>
+      <c r="C35">
+        <v>8511000.0</v>
+      </c>
+      <c r="D35">
         <v>7363000.0</v>
       </c>
-      <c r="C35"/>
-[...5 lines deleted...]
-      </c>
+      <c r="E35"/>
       <c r="F35">
         <v>5713000.0</v>
       </c>
       <c r="G35">
+        <v>5104000.0</v>
+      </c>
+      <c r="H35">
+        <v>5713000.0</v>
+      </c>
+      <c r="I35">
         <v>6448000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>6998000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>8382104.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>10674000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>12168000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>12900000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>12600000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>10100000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>10959000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>13104000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>11873365.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>11927000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>12950000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>14020000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>14423149.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>13216000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>13599000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>14092000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>14011603.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>12547000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>12692000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>93530000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>93239987.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>95642000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>95885000.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38">
         <v>-1000.0</v>
       </c>
-      <c r="S38"/>
-      <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-      <c r="W38">
-[...1 lines deleted...]
-      </c>
+      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38">
+        <v>-1000.0</v>
+      </c>
+      <c r="Z38"/>
+      <c r="AA38">
         <v>1000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
         <v>106000.0</v>
       </c>
-      <c r="C39"/>
-[...1 lines deleted...]
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39">
         <v>0.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>7317000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39">
         <v>600000.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
-      <c r="R39">
+      <c r="R39"/>
+      <c r="S39"/>
+      <c r="T39">
         <v>0.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>-1000.0</v>
       </c>
-      <c r="U39"/>
-      <c r="V39"/>
       <c r="W39"/>
-      <c r="X39">
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39">
         <v>-1000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39">
+      <c r="AB39"/>
+      <c r="AC39">
         <v>-2000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>-1000.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>10000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>11000000.0</v>
       </c>
-      <c r="AF39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:32">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>16622000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>17800000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>7500000.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40"/>
       <c r="P40"/>
-      <c r="Q40">
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40">
         <v>-1000.0</v>
       </c>
-      <c r="R40"/>
-[...1 lines deleted...]
-      <c r="T40">
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40">
         <v>3000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
-      <c r="Y40">
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40">
         <v>1000.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
         <v>5000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>6000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>2000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>5771000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>4800000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>7200000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>52251000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>51200000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>30900000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="P42"/>
       <c r="Q42">
+        <v>-500000.0</v>
+      </c>
+      <c r="R42"/>
+      <c r="S42">
         <v>2000.0</v>
       </c>
-      <c r="R42">
-[...2 lines deleted...]
-      <c r="S42"/>
       <c r="T42">
         <v>-1000.0</v>
       </c>
       <c r="U42"/>
-      <c r="V42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V42">
+        <v>-1000.0</v>
+      </c>
+      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42">
+        <v>1000.0</v>
+      </c>
+      <c r="Z42"/>
+      <c r="AA42">
         <v>-1000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>83184000.0</v>
+      </c>
+      <c r="C45">
+        <v>83798000.0</v>
+      </c>
+      <c r="D45">
         <v>84374000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="E45"/>
+      <c r="F45">
         <v>79122000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>81741000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>82863000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>84543000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>85842000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>161725510.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>92111000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>93050000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>94100000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>93800000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>83184000.0</v>
+      </c>
+      <c r="C46">
+        <v>83798000.0</v>
+      </c>
+      <c r="D46">
         <v>84374000.0</v>
       </c>
-      <c r="C46"/>
-      <c r="D46">
+      <c r="E46"/>
+      <c r="F46">
         <v>79122000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>81741000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>82863000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>84543000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>85842000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>86660194.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>92111000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>93050000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>94100000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>93800000.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>83798000.0</v>
+      </c>
+      <c r="D47">
         <v>84374000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>84984490.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>79122000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>81741000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>82863000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>93050000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>94100000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>93800000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>91100000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>93600000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>93431000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>91673000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>92244990.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>93376000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>90333000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>90437000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>91332310.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>91082000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>92071000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>92468000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-1973000.0</v>
+      </c>
+      <c r="C48">
+        <v>42036000.0</v>
+      </c>
+      <c r="D48">
         <v>38358000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>37988680.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>30078000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>32036000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>37018000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-8295000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-4784000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-4160007.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>7448000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>15528000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>51200000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>38600000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>73200000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>74200000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>72537000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>70417000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>69711900.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>65798000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>60927000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>59252000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>57393990.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>56298000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>58604000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>58065000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>28596495.0</v>
       </c>
-      <c r="AA48"/>
-[...1 lines deleted...]
-      <c r="AC48">
+      <c r="AC48"/>
+      <c r="AD48"/>
+      <c r="AE48">
         <v>16000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AF48">
         <v>17000000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:32">
+      <c r="AG48">
+        <v>17000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>17000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>8624000.0</v>
+      </c>
+      <c r="C50">
+        <v>7356000.0</v>
+      </c>
+      <c r="D50">
         <v>7609000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="E50"/>
+      <c r="F50">
         <v>14360000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>14075000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>17280000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>18566000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>21956000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>14832010.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>9225000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>10895000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>7200000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>7000000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>7300000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>6783000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>3669000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>3274692.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>1919000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>2058000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1835000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1852915.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>1921000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>1936000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>2058000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>2534156.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>3508000.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>16000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>19000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>19000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51">
         <v>5840000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>6488700.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>4973000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>5771000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>6641000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>7063790.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>7324000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>7712000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>8211000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
+        <v>2556000.0</v>
+      </c>
+      <c r="D52">
         <v>6973000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>8674940.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>13427000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>12141000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>15238000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>8433000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2600000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1720000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2400000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>5700000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>5172000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1602000.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
+        <v>1602000.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
         <v>223000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="W52"/>
+      <c r="X52">
         <v>17780.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>32000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>47000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>171000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>2534156.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>3508000.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>16000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>19000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>19000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>174532000.0</v>
+      </c>
+      <c r="C53">
+        <v>124007000.0</v>
+      </c>
+      <c r="D53">
         <v>123310000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>119008540.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>117104000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>116713000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>115078000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>123848000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>124621000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>121262459.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>125822000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>125227000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>115700000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>19104610.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>17800000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53">
         <v>3987110.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53">
         <v>11000000.0</v>
       </c>
-      <c r="AF53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:32">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>279670000.0</v>
+      </c>
+      <c r="C55">
+        <v>226671000.0</v>
+      </c>
+      <c r="D55">
         <v>235432000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>237408070.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>231802000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>239994000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>247104000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>253375000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>261626000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>255337284.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>263883000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>278269000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>282200000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>202440890.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>197900000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>193000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>185779000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>181025000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>171243990.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>161819000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>156395000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>154342000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>152586900.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>146108000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>150621000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>151599000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>154811374.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>158823000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>156973000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>108000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>112000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>111000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>115000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>195710000.0</v>
+      </c>
+      <c r="C56">
+        <v>142099000.0</v>
+      </c>
+      <c r="D56">
         <v>143355000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>144735350.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>145591000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>150581000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>153644000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>158166000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>165156000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>157754582.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>164120000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>176074000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>179800000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>93400000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>97100000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>93600000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>86550000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>83553000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>73201500.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>68443000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>66062000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>63905000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>61254590.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>55027000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>57488000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>58068000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>61571387.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>63181000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>61088000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61000000.0</v>
       </c>
       <c r="AE56">
         <v>59000000.0</v>
       </c>
       <c r="AF56">
+        <v>61000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>59000000.0</v>
+      </c>
+      <c r="AH56">
         <v>51000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>67534000.0</v>
+      </c>
+      <c r="C57">
+        <v>20335000.0</v>
+      </c>
+      <c r="D57">
         <v>33922000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>35941060.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>40222000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>47065000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>45329000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>51385000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>55875000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>47943765.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>45453000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>49627000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>49300000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>38000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>35800000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>33700000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>40087000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>47686000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>39812190.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>33951000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>32266000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>30971000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>30564450.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>26934000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>28651000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>29644000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>32479776.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>34095000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>33478000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="AE57">
         <v>25000000.0</v>
       </c>
       <c r="AF57">
+        <v>26000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>25000000.0</v>
+      </c>
+      <c r="AH57">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>81037000.0</v>
+      </c>
+      <c r="C58">
+        <v>28846000.0</v>
+      </c>
+      <c r="D58">
         <v>41285000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>43631070.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>45935000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>52169000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>54297000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>57833000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>62873000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>56325869.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>56127000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>64695000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>65000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>67757920.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>49600000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>43700000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>50917000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>59949000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>51224180.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>45713000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>45161000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>44782000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>44884990.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>39501000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>41709000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>43227000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>46491379.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>46642000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>46170000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>39000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>41000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>40000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>198633000.0</v>
+      </c>
+      <c r="C60">
+        <v>197825000.0</v>
+      </c>
+      <c r="D60">
         <v>194147000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>193777000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>185867000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>187825000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>192807000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>192549000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>196019000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>196552430.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>205380000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>213574000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>217200000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>134682970.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>148300000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>149300000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>134862000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>121076000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>120019810.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>116106000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>111234000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>109560000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>107701910.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>106607000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>108912000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>108372000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>108670007.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>112585000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>111264000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...4 lines deleted...]
-      </c>
+      <c r="Q61"/>
+      <c r="R61"/>
       <c r="S61">
         <v>-459000.0</v>
       </c>
       <c r="T61">
-        <v>-459000.0</v>
+        <v>-459320.0</v>
       </c>
       <c r="U61">
         <v>-459000.0</v>
       </c>
       <c r="V61">
-        <v>-459320.0</v>
+        <v>-459000.0</v>
       </c>
       <c r="W61">
         <v>-459000.0</v>
       </c>
       <c r="X61">
-        <v>-459000.0</v>
+        <v>-459320.0</v>
       </c>
       <c r="Y61">
         <v>-459000.0</v>
       </c>
-      <c r="Z61"/>
-      <c r="AA61"/>
+      <c r="Z61">
+        <v>-459000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-459000.0</v>
+      </c>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6795,995 +7033,995 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>93743200.0</v>
       </c>
       <c r="C2">
         <v>72939000.0</v>
       </c>
       <c r="D2">
         <v>108629640.0</v>
       </c>
       <c r="E2">
         <v>202565590.0</v>
       </c>
       <c r="F2">
         <v>147657460.0</v>
       </c>
       <c r="G2">
         <v>128100600.0</v>
       </c>
       <c r="H2">
         <v>147065300.0</v>
       </c>
       <c r="I2">
         <v>115279070.0</v>
       </c>
       <c r="J2">
         <v>98224500.0</v>
       </c>
       <c r="K2">
         <v>75623120.0</v>
       </c>
       <c r="L2">
         <v>68000000.0</v>
       </c>
       <c r="M2">
         <v>69000000.0</v>
       </c>
       <c r="N2">
         <v>78000000.0</v>
       </c>
       <c r="O2">
         <v>102000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>13506000.0</v>
       </c>
       <c r="F5">
         <v>11834270.0</v>
       </c>
       <c r="G5">
         <v>9035777.0</v>
       </c>
       <c r="H5">
         <v>9303443.0</v>
       </c>
       <c r="I5">
         <v>4934800.0</v>
       </c>
       <c r="J5">
         <v>12098268.0</v>
       </c>
       <c r="K5">
         <v>10893528.0</v>
       </c>
       <c r="L5">
         <v>-1000000.0</v>
       </c>
       <c r="M5">
         <v>-8000000.0</v>
       </c>
       <c r="N5">
         <v>-2000000.0</v>
       </c>
       <c r="O5">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>14941550.0</v>
       </c>
       <c r="G6">
         <v>6055796.0</v>
       </c>
       <c r="H6">
         <v>9303443.0</v>
       </c>
       <c r="I6">
         <v>4934800.0</v>
       </c>
       <c r="J6">
         <v>12098268.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8">
         <v>828720.0</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>3916340.0</v>
       </c>
       <c r="C9">
         <v>131000.0</v>
       </c>
       <c r="D9">
         <v>1607480.0</v>
       </c>
       <c r="E9">
         <v>12241020.0</v>
       </c>
       <c r="F9">
         <v>11834270.0</v>
       </c>
       <c r="G9">
         <v>9035780.0</v>
       </c>
       <c r="H9">
         <v>12581640.0</v>
       </c>
       <c r="I9">
         <v>43503960.0</v>
       </c>
       <c r="J9">
         <v>48026990.0</v>
       </c>
       <c r="K9">
         <v>32638920.0</v>
       </c>
       <c r="L9">
         <v>36000000.0</v>
       </c>
       <c r="M9">
         <v>27000000.0</v>
       </c>
       <c r="N9">
         <v>34000000.0</v>
       </c>
       <c r="O9">
         <v>46000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>-9921820.0</v>
       </c>
       <c r="C10">
         <v>-4860000.0</v>
       </c>
       <c r="D10">
         <v>-31951170.0</v>
       </c>
       <c r="E10">
         <v>-10757070.0</v>
       </c>
       <c r="F10">
         <v>10521430.0</v>
       </c>
       <c r="G10">
         <v>1418260.0</v>
       </c>
       <c r="H10">
         <v>4525900.0</v>
       </c>
       <c r="I10">
         <v>-2122480.0</v>
       </c>
       <c r="J10">
         <v>6483890.0</v>
       </c>
       <c r="K10">
         <v>5182210.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1665000.0</v>
       </c>
       <c r="F11">
         <v>1581470.0</v>
       </c>
       <c r="G11">
         <v>800628.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>1000000.0</v>
       </c>
       <c r="M11">
         <v>-1000000.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>1353000.0</v>
       </c>
       <c r="D12">
         <v>1269000.0</v>
       </c>
       <c r="E12">
         <v>542945.0</v>
       </c>
       <c r="F12">
         <v>442945.0</v>
       </c>
       <c r="G12">
         <v>558353.0</v>
       </c>
       <c r="H12">
         <v>685877.0</v>
       </c>
       <c r="I12">
         <v>91660.0</v>
       </c>
       <c r="J12">
         <v>64700.0</v>
       </c>
       <c r="K12">
         <v>290880.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>1731190.0</v>
       </c>
       <c r="C13"/>
       <c r="D13">
         <v>1164850.0</v>
       </c>
       <c r="E13">
         <v>634490.0</v>
       </c>
       <c r="F13">
         <v>3807420.0</v>
       </c>
       <c r="G13">
         <v>558350.0</v>
       </c>
       <c r="H13">
         <v>685880.0</v>
       </c>
       <c r="I13">
         <v>2567220.0</v>
       </c>
       <c r="J13">
         <v>981110.0</v>
       </c>
       <c r="K13">
         <v>1121180.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-797000.0</v>
       </c>
       <c r="D14">
         <v>-238000.0</v>
       </c>
       <c r="E14">
         <v>258767.0</v>
       </c>
       <c r="F14">
         <v>358767.0</v>
       </c>
       <c r="G14">
         <v>-247403.0</v>
       </c>
       <c r="H14">
         <v>-143121.0</v>
       </c>
       <c r="I14">
         <v>1372455.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>-10327520.0</v>
       </c>
       <c r="C15">
         <v>-4032000.0</v>
       </c>
       <c r="D15">
         <v>-29986520.0</v>
       </c>
       <c r="E15">
         <v>-10328680.0</v>
       </c>
       <c r="F15">
         <v>9298730.0</v>
       </c>
       <c r="G15">
         <v>370230.0</v>
       </c>
       <c r="H15">
         <v>1354330.0</v>
       </c>
       <c r="I15">
         <v>-1116130.0</v>
       </c>
       <c r="J15">
         <v>3202010.0</v>
       </c>
       <c r="K15">
         <v>4761230.0</v>
       </c>
       <c r="L15">
         <v>-4000000.0</v>
       </c>
       <c r="M15">
         <v>-10000000.0</v>
       </c>
       <c r="N15">
         <v>-4000000.0</v>
       </c>
       <c r="O15">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16">
         <v>-10327520.0</v>
       </c>
       <c r="C16"/>
       <c r="D16">
         <v>-29986520.0</v>
       </c>
       <c r="E16">
         <v>3428000.0</v>
       </c>
       <c r="F16">
         <v>9298731.0</v>
       </c>
       <c r="G16">
         <v>370229.0</v>
       </c>
       <c r="H16">
         <v>1354330.0</v>
       </c>
       <c r="I16">
         <v>-1116130.0</v>
       </c>
       <c r="J16">
         <v>3202010.0</v>
       </c>
       <c r="K16">
         <v>4761230.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17"/>
       <c r="C17">
         <v>-4860000.0</v>
       </c>
       <c r="D17">
         <v>-31378000.0</v>
       </c>
       <c r="E17">
         <v>8939964.0</v>
       </c>
       <c r="F17">
         <v>8939964.0</v>
       </c>
       <c r="G17">
         <v>617632.0</v>
       </c>
       <c r="H17">
         <v>1497454.0</v>
       </c>
       <c r="I17">
         <v>-2488580.0</v>
       </c>
       <c r="J17">
         <v>3666874.0</v>
       </c>
       <c r="K17">
         <v>4597446.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18"/>
       <c r="C18">
         <v>-1353000.0</v>
       </c>
       <c r="D18">
         <v>-1269000.0</v>
       </c>
       <c r="E18">
         <v>-542945.0</v>
       </c>
       <c r="F18">
         <v>-442945.0</v>
       </c>
       <c r="G18">
         <v>-558353.0</v>
       </c>
       <c r="H18">
         <v>-685877.0</v>
       </c>
       <c r="I18">
         <v>-2452405.0</v>
       </c>
       <c r="J18">
         <v>-846841.0</v>
       </c>
       <c r="K18">
         <v>-708816.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>-8190630.0</v>
       </c>
       <c r="C21">
         <v>-10490000.0</v>
       </c>
       <c r="D21">
         <v>-30786310.0</v>
       </c>
       <c r="E21">
         <v>-10122580.0</v>
       </c>
       <c r="F21">
         <v>6714010.0</v>
       </c>
       <c r="G21">
         <v>1976620.0</v>
       </c>
       <c r="H21">
         <v>5211780.0</v>
       </c>
       <c r="I21">
         <v>444740.0</v>
       </c>
       <c r="J21">
         <v>7465000.0</v>
       </c>
       <c r="K21">
         <v>6303380.0</v>
       </c>
       <c r="L21">
         <v>-1000000.0</v>
       </c>
       <c r="M21">
         <v>-8000000.0</v>
       </c>
       <c r="N21">
         <v>-2000000.0</v>
       </c>
       <c r="O21">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>16050000.0</v>
       </c>
       <c r="F23">
         <v>16050000.0</v>
       </c>
       <c r="G23">
         <v>16050000.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>4657000.0</v>
       </c>
       <c r="D25">
         <v>5768000.0</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>3977171.0</v>
       </c>
       <c r="G25">
         <v>4079183.0</v>
       </c>
       <c r="H25">
         <v>4091664.0</v>
       </c>
       <c r="I25">
         <v>4513213.0</v>
       </c>
       <c r="J25">
         <v>4767540.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>26215460.0</v>
       </c>
       <c r="C28">
         <v>7215000.0</v>
       </c>
       <c r="D28">
         <v>38607450.0</v>
       </c>
       <c r="E28">
         <v>30194290.0</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
         <v>29797790.0</v>
       </c>
       <c r="J28">
         <v>26887470.0</v>
       </c>
       <c r="K28">
         <v>23190750.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>1234420.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>-2218780.0</v>
       </c>
       <c r="E29">
         <v>-478010.0</v>
       </c>
       <c r="F29">
         <v>1581470.0</v>
       </c>
       <c r="G29">
         <v>800630.0</v>
       </c>
       <c r="H29">
         <v>3028450.0</v>
       </c>
       <c r="I29">
         <v>366110.0</v>
       </c>
       <c r="J29">
         <v>2817010.0</v>
       </c>
       <c r="K29">
         <v>584760.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>105850170.0</v>
       </c>
       <c r="C30">
         <v>83560000.0</v>
       </c>
       <c r="D30">
         <v>141023430.0</v>
       </c>
       <c r="E30">
         <v>152157463.0</v>
       </c>
       <c r="F30">
         <v>147657463.0</v>
       </c>
       <c r="G30">
         <v>128100599.0</v>
       </c>
       <c r="H30">
         <v>147065297.0</v>
       </c>
       <c r="I30">
         <v>150156524.0</v>
       </c>
       <c r="J30">
         <v>138851185.0</v>
       </c>
       <c r="K30">
         <v>103525486.0</v>
       </c>
       <c r="L30">
         <v>105000000.0</v>
       </c>
       <c r="M30">
         <v>104000000.0</v>
       </c>
       <c r="N30">
         <v>115000000.0</v>
       </c>
       <c r="O30">
         <v>142000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>97659540.0</v>
       </c>
       <c r="C32">
         <v>73070000.0</v>
       </c>
       <c r="D32">
         <v>110237120.0</v>
       </c>
       <c r="E32">
         <v>214806610.0</v>
       </c>
       <c r="F32">
         <v>159491730.0</v>
       </c>
       <c r="G32">
         <v>137136380.0</v>
       </c>
       <c r="H32">
         <v>159646940.0</v>
       </c>
       <c r="I32">
         <v>158783030.0</v>
       </c>
@@ -7805,2146 +8043,2276 @@
       <c r="O32">
         <v>148000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
       </c>
-      <c r="AF1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:32">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>9247000.0</v>
+      </c>
+      <c r="C2">
+        <v>9425000.0</v>
+      </c>
+      <c r="D2">
         <v>10956000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>7797200.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13007000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13314000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>15499000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>21202000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>25674000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>28203000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>26721000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>29913000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>28873000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8065590.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>39800000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>35300000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>36941000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>51386000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>30224460.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>40452000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>37734000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>39247000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>38331600.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>20636000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>35355000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>33778000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>35833297.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>41304000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>33044000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>24000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="AF2">
         <v>24000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>24000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-4021000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-8000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-4100000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>2284000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>3867613.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2479000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>863000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-277000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>837779.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2494000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-520000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>1000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>-4021000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4100000.0</v>
       </c>
-      <c r="N6"/>
-      <c r="O6">
+      <c r="P6"/>
+      <c r="Q6">
         <v>2200000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-123000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>4830000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>4609379.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1516000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2557000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2284000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3867613.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2479000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>863000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B8"/>
       <c r="C8">
-        <v>720.0</v>
+        <v>-20000.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
+        <v>720.0</v>
+      </c>
+      <c r="F8">
         <v>0.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
+        <v>0.0</v>
+      </c>
+      <c r="H8">
         <v>273000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>-208000.0</v>
+      </c>
+      <c r="C9">
+        <v>532000.0</v>
+      </c>
+      <c r="D9">
         <v>270000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4301340.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-516000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>580000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1826000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-1201000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1682000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-917000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-715000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2116000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>734000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>341020.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3800000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3900000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1392000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4772000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>751270.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>3183000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4141000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3759000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>4819780.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-619000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2897000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1938000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1975639.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>4044000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2233000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="AF9">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9">
+        <v>35000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-1702000.0</v>
+      </c>
+      <c r="C10">
+        <v>3793000.0</v>
+      </c>
+      <c r="D10">
         <v>460000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-2212820.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2795000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-984000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>824000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-3146000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-307000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-10852000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-7925000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-4202000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-8456000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-11657070.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-500000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-212000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3881000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4502430.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1405000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2440000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2175000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>3757260.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2590000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>703000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-453000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>676902.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2338000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-756000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>38000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>100000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-900000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>246000.0</v>
+      </c>
+      <c r="C12">
+        <v>125000.0</v>
+      </c>
+      <c r="D12">
         <v>160000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="E12"/>
+      <c r="F12">
         <v>235000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>362000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>390000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>291000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>324000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>424000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>198000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>181000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>500000.0</v>
       </c>
-      <c r="M12">
-[...2 lines deleted...]
-      <c r="N12"/>
       <c r="O12">
         <v>200000.0</v>
       </c>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
+        <v>200000.0</v>
+      </c>
+      <c r="R12">
         <v>89000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>106000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>106945.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>111000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>117000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>109000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>110353.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>111000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>160000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>176000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>160877.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>156000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>236000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>112</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>125000.0</v>
+      </c>
+      <c r="D13">
         <v>160000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>143190.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>235000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>362000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>390000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>181000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>466000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>34490.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>0.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>200000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>89000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>138000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>4143420.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>111000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>117000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>109000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>110350.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>111000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>160000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>176000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
         <v>-263000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-259000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-275000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>86000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-138000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-134000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-100000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-300000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>0.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>295767.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>110000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-153000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>106000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-545403.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-1717000.0</v>
+      </c>
+      <c r="C15">
+        <v>3876000.0</v>
+      </c>
+      <c r="D15">
         <v>370000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-3740520.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-2501000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-984000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1097000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-3513000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-624000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-10549000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-8079000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-4374000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-8614000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-10128680.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>1600000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-247000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>3073000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>4719730.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1050000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1674000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1856000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>2432230.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-2305000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>540000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-298000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1068667.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1670000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-805000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>3876000.0</v>
+      </c>
+      <c r="D16">
         <v>370000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-3740520.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-2501000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-984000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1097000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-4374000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-8600000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3700000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1600000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-246000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3072000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4719730.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1050000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1674000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1856000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2432230.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2305000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>540000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-297000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>-1717000.0</v>
+      </c>
+      <c r="C17">
+        <v>3896000.0</v>
+      </c>
+      <c r="D17">
         <v>370000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-2827000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-2501000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-984000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>824000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-3254000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-349000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-10635000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-7941000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-4240000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-8600000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-3400000.0</v>
       </c>
-      <c r="N17"/>
-      <c r="O17">
+      <c r="P17"/>
+      <c r="Q17">
         <v>1600000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-249000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>3915000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>4423964.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>940000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>1827000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>1750000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>2977632.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-2412000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>510000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-458000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1014546.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>1726000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-1054000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-246000.0</v>
+      </c>
+      <c r="C18">
+        <v>-125000.0</v>
+      </c>
+      <c r="D18">
         <v>-160000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>34000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-235000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-362000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-390000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-291000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-324000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-424000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-198000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-181000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-500000.0</v>
       </c>
-      <c r="M18">
-[...2 lines deleted...]
-      <c r="N18"/>
       <c r="O18">
         <v>-200000.0</v>
       </c>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
+        <v>-200000.0</v>
+      </c>
+      <c r="R18">
         <v>-89000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-106000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-106945.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-111000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-117000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-109000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-110353.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-111000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-160000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-176000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-160877.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-156000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-236000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-1955000.0</v>
+      </c>
+      <c r="C21">
+        <v>3918000.0</v>
+      </c>
+      <c r="D21">
         <v>620000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-2069630.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2560000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-622000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1214000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-4382000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-2357000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-12150000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-9632000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-4021000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-7990000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-11622580.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-500000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2200000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-123000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4019000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>359010.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1516000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2557000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2284000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>3868620.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2478000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>863000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-276000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1975639.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4044000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2997000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF21">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>97000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6500000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2500000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>614000.0</v>
+      </c>
+      <c r="C25">
+        <v>675000.0</v>
+      </c>
+      <c r="D25">
         <v>610000.0</v>
       </c>
-      <c r="C25"/>
-[...1 lines deleted...]
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25">
         <v>502000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1365000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1545000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1245000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1832000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1259000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>1182000.0</v>
+      </c>
+      <c r="C28">
+        <v>1381000.0</v>
+      </c>
+      <c r="D28">
         <v>1241000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>17554460.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1446000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1471000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>595000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2800000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2596000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2140000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2378000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1808000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2267000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>15000.0</v>
+      </c>
+      <c r="C29">
+        <v>-103000.0</v>
+      </c>
+      <c r="D29">
         <v>90000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1528420.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-294000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>108000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>42000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-217000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>16000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>38000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>105000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1178010.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>400000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>400000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>37000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>809000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>78470.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>465000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>613000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>425000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>779630.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-178000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>193000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>5000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1691448.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>612000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>298000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>10994000.0</v>
+      </c>
+      <c r="C30">
+        <v>6039000.0</v>
+      </c>
+      <c r="D30">
         <v>10606000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>14168170.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>15051000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>14516000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>17910000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>24383000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>29713000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>39436000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>35638000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>33295000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>37600000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>33200000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>37000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>38456000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>53933000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>25496463.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>42119000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>39318000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>39247000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>38331599.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>20636000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>35355000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>33778000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>35833297.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>41304000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>32280000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>26000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>26000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>29000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>9039000.0</v>
+      </c>
+      <c r="C32">
+        <v>9957000.0</v>
+      </c>
+      <c r="D32">
         <v>11226000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>12098540.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>12491000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>13894000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>17325000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>20001000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>27356000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>27286000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>26006000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>27797000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>29607000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>8406610.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>43600000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>39200000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>38333000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>56158000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>30975730.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>43635000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>41875000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>43006000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>43151380.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>20017000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>38252000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>35716000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>37809936.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>45348000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>35277000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>25000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>26000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>31000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>26000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9999,969 +10367,969 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>115380000.0</v>
       </c>
       <c r="C2">
         <v>124989000.0</v>
       </c>
       <c r="D2">
         <v>30031000.0</v>
       </c>
       <c r="E2">
         <v>17522466.0</v>
       </c>
       <c r="F2">
         <v>15250107.0</v>
       </c>
       <c r="G2">
         <v>10156882.0</v>
       </c>
       <c r="H2">
         <v>9887371.0</v>
       </c>
       <c r="I2">
         <v>11723107.0</v>
       </c>
       <c r="J2">
         <v>14104980.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>102890</v>
       </c>
       <c r="C3">
         <v>27000</v>
       </c>
       <c r="D3">
         <v>5031480</v>
       </c>
       <c r="E3">
         <v>3675000</v>
       </c>
       <c r="F3">
         <v>1384987</v>
       </c>
       <c r="G3">
         <v>803102</v>
       </c>
       <c r="H3">
         <v>635730</v>
       </c>
       <c r="I3">
         <v>1767280</v>
       </c>
       <c r="J3">
         <v>8261570</v>
       </c>
       <c r="K3">
         <v>1409690</v>
       </c>
       <c r="L3">
         <v>2000000</v>
       </c>
       <c r="M3">
         <v>2000000</v>
       </c>
       <c r="N3">
         <v>9000000</v>
       </c>
       <c r="O3">
         <v>10000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>-25577520.0</v>
       </c>
       <c r="C6">
         <v>-9627000.0</v>
       </c>
       <c r="D6">
         <v>-7209840.0</v>
       </c>
       <c r="E6">
         <v>8697000.0</v>
       </c>
       <c r="F6">
         <v>2272359.0</v>
       </c>
       <c r="G6">
         <v>5093225.0</v>
       </c>
       <c r="H6">
         <v>269510.0</v>
       </c>
       <c r="I6">
         <v>-1835740.0</v>
       </c>
       <c r="J6">
         <v>-1593710.0</v>
       </c>
       <c r="K6">
         <v>-3295540.0</v>
       </c>
       <c r="L6">
         <v>-3000000.0</v>
       </c>
       <c r="M6">
         <v>-8000000.0</v>
       </c>
       <c r="N6">
         <v>-2000000.0</v>
       </c>
       <c r="O6">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>1629350.0</v>
       </c>
       <c r="C7">
         <v>-13940000.0</v>
       </c>
       <c r="D7">
         <v>20683990.0</v>
       </c>
       <c r="E7">
         <v>-13098690.0</v>
       </c>
       <c r="F7">
         <v>-2908940.0</v>
       </c>
       <c r="G7">
         <v>5010620.0</v>
       </c>
       <c r="H7">
         <v>-3114020.0</v>
       </c>
       <c r="I7">
         <v>-5394620.0</v>
       </c>
       <c r="J7">
         <v>-5255710.0</v>
       </c>
       <c r="K7">
         <v>-6645440.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-12300000.0</v>
       </c>
       <c r="F9">
         <v>-1816432.0</v>
       </c>
       <c r="G9">
         <v>9276086.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-5000000.0</v>
       </c>
       <c r="M9">
         <v>2000000.0</v>
       </c>
       <c r="N9">
         <v>3000000.0</v>
       </c>
       <c r="O9">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>3278000.0</v>
       </c>
       <c r="D10">
         <v>6472000.0</v>
       </c>
       <c r="E10">
         <v>6150000.0</v>
       </c>
       <c r="F10">
         <v>-7400565.0</v>
       </c>
       <c r="G10">
         <v>-2146342.0</v>
       </c>
       <c r="H10">
         <v>-227579.0</v>
       </c>
       <c r="I10">
         <v>-812844.0</v>
       </c>
       <c r="J10">
         <v>437165.0</v>
       </c>
       <c r="K10">
         <v>-2634442.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10">
         <v>2000000.0</v>
       </c>
       <c r="O10">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>7824097.0</v>
       </c>
       <c r="G11">
         <v>-1148406.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-19132000.0</v>
       </c>
       <c r="F12">
         <v>-6102678.0</v>
       </c>
       <c r="G12">
         <v>-127771.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13">
         <v>3000000.0</v>
       </c>
       <c r="O13">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>6291930.0</v>
       </c>
       <c r="C14">
         <v>4657000.0</v>
       </c>
       <c r="D14">
         <v>5016390.0</v>
       </c>
       <c r="E14">
         <v>4125000.0</v>
       </c>
       <c r="F14">
         <v>3977171.0</v>
       </c>
       <c r="G14">
         <v>4079183.0</v>
       </c>
       <c r="H14">
         <v>4091660.0</v>
       </c>
       <c r="I14">
         <v>4513210.0</v>
       </c>
       <c r="J14">
         <v>4767540.0</v>
       </c>
       <c r="K14">
         <v>4711620.0</v>
       </c>
       <c r="L14">
         <v>6000000.0</v>
       </c>
       <c r="M14">
         <v>7000000.0</v>
       </c>
       <c r="N14">
         <v>7000000.0</v>
       </c>
       <c r="O14">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>115380000.0</v>
       </c>
       <c r="D16">
         <v>124989000.0</v>
       </c>
       <c r="E16">
         <v>40870831.0</v>
       </c>
       <c r="F16">
         <v>17522466.0</v>
       </c>
       <c r="G16">
         <v>15250107.0</v>
       </c>
       <c r="H16">
         <v>10156882.0</v>
       </c>
       <c r="I16">
         <v>9887371.0</v>
       </c>
       <c r="J16">
         <v>12511275.0</v>
       </c>
       <c r="K16">
         <v>14104980.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18"/>
       <c r="C18">
         <v>-13186000.0</v>
       </c>
       <c r="D18">
         <v>-6824000.0</v>
       </c>
       <c r="E18">
         <v>-2004663.0</v>
       </c>
       <c r="F18">
         <v>4395337.0</v>
       </c>
       <c r="G18">
         <v>9499877.0</v>
       </c>
       <c r="H18">
         <v>5077621.0</v>
       </c>
       <c r="I18">
         <v>2721286.0</v>
       </c>
       <c r="J18">
         <v>-2409938.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
         <v>-2713000.0</v>
       </c>
       <c r="E19">
         <v>-3975000.0</v>
       </c>
       <c r="F19">
         <v>-3975000.0</v>
       </c>
       <c r="G19">
         <v>2285.0</v>
       </c>
       <c r="H19">
         <v>-417288.0</v>
       </c>
       <c r="I19">
         <v>-1581478.0</v>
       </c>
       <c r="J19">
         <v>-7903374.0</v>
       </c>
       <c r="K19">
         <v>6288483.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>90979000.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-2818000.0</v>
       </c>
       <c r="D21">
         <v>2789202.0</v>
       </c>
       <c r="E21">
         <v>6675000.0</v>
       </c>
       <c r="F21">
         <v>-1927338.0</v>
       </c>
       <c r="G21">
         <v>-3924049.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>-9921820.0</v>
       </c>
       <c r="C22">
         <v>-4032000.0</v>
       </c>
       <c r="D22">
         <v>-31951170.0</v>
       </c>
       <c r="E22">
         <v>3428000.0</v>
       </c>
       <c r="F22">
         <v>9298731.0</v>
       </c>
       <c r="G22">
         <v>370229.0</v>
       </c>
       <c r="H22">
         <v>4525900.0</v>
       </c>
       <c r="I22">
         <v>-2122480.0</v>
       </c>
       <c r="J22">
         <v>6483890.0</v>
       </c>
       <c r="K22">
         <v>5182210.0</v>
       </c>
       <c r="L22">
         <v>-4000000.0</v>
       </c>
       <c r="M22">
         <v>-10000000.0</v>
       </c>
       <c r="N22">
         <v>-4000000.0</v>
       </c>
       <c r="O22">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>-2620950.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-1716220.0</v>
       </c>
       <c r="E23">
         <v>24662000.0</v>
       </c>
       <c r="F23">
         <v>-437350.0</v>
       </c>
       <c r="G23">
         <v>-547993.0</v>
       </c>
       <c r="H23">
         <v>-117260.0</v>
       </c>
       <c r="I23">
         <v>-557820.0</v>
       </c>
       <c r="J23">
         <v>-1433210.0</v>
       </c>
       <c r="K23">
         <v>-1147060.0</v>
       </c>
       <c r="L23"/>
       <c r="M23">
         <v>-3000000.0</v>
       </c>
       <c r="N23">
         <v>-3000000.0</v>
       </c>
       <c r="O23">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24">
         <v>-7923710.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>-101274120.0</v>
       </c>
       <c r="E24">
         <v>-257000.0</v>
       </c>
       <c r="F24">
         <v>50109.0</v>
       </c>
       <c r="G24">
         <v>35002.0</v>
       </c>
       <c r="H24">
         <v>218440.0</v>
       </c>
       <c r="I24">
         <v>185810.0</v>
       </c>
       <c r="J24">
         <v>358200.0</v>
       </c>
       <c r="K24">
         <v>7698170.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>-2349000.0</v>
       </c>
       <c r="D25">
         <v>-2077000.0</v>
       </c>
       <c r="E25">
         <v>-5801977.0</v>
       </c>
       <c r="F25">
         <v>-701977.0</v>
       </c>
       <c r="G25">
         <v>-163174.0</v>
       </c>
       <c r="H25">
         <v>115524.0</v>
       </c>
       <c r="I25">
         <v>1973787.0</v>
       </c>
       <c r="J25">
         <v>782144.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>90978590.0</v>
       </c>
       <c r="E26">
         <v>24840290.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>-13585920.0</v>
       </c>
       <c r="C28"/>
       <c r="D28">
         <v>89215640.0</v>
       </c>
       <c r="E28">
         <v>24662000.0</v>
       </c>
       <c r="F28">
         <v>-2364688.0</v>
       </c>
       <c r="G28">
         <v>-4472042.0</v>
       </c>
       <c r="H28">
         <v>-5026550.0</v>
       </c>
       <c r="I28">
         <v>-5082670.0</v>
       </c>
       <c r="J28">
         <v>-23320.0</v>
       </c>
       <c r="K28">
         <v>-7547110.0</v>
       </c>
       <c r="L28">
         <v>-6000000.0</v>
       </c>
       <c r="M28">
         <v>-5000000.0</v>
       </c>
       <c r="N28">
         <v>-2000000.0</v>
       </c>
       <c r="O28">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>-3385680.0</v>
       </c>
       <c r="C29">
         <v>-13159000.0</v>
       </c>
       <c r="D29">
         <v>8848700.0</v>
       </c>
       <c r="E29">
         <v>-15704000.0</v>
       </c>
       <c r="F29">
         <v>5780324.0</v>
       </c>
       <c r="G29">
         <v>10302979.0</v>
       </c>
       <c r="H29">
         <v>5713350.0</v>
       </c>
       <c r="I29">
         <v>4488570.0</v>
       </c>
       <c r="J29">
         <v>5851630.0</v>
       </c>
       <c r="K29">
         <v>-1824460.0</v>
       </c>
       <c r="L29">
         <v>3000000.0</v>
       </c>
       <c r="M29">
         <v>2000000.0</v>
       </c>
       <c r="N29">
         <v>8000000.0</v>
       </c>
       <c r="O29">
         <v>12000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>-8026590.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>-106305600.0</v>
       </c>
       <c r="E30">
         <v>-257000.0</v>
       </c>
       <c r="F30">
         <v>-1144805.0</v>
       </c>
       <c r="G30">
         <v>-737099.0</v>
       </c>
       <c r="H30">
         <v>-417290.0</v>
       </c>
       <c r="I30">
         <v>-1581480.0</v>
       </c>
       <c r="J30">
         <v>-7903370.0</v>
@@ -10981,2056 +11349,2176 @@
       <c r="O30">
         <v>-10000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
       </c>
-      <c r="AF1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:32">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>125682000.0</v>
+      </c>
+      <c r="C2">
+        <v>123918000.0</v>
+      </c>
+      <c r="D2">
         <v>119617000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="E2"/>
+      <c r="F2">
         <v>115380000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>115750000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>128059000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>128805000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>124414000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>130559000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>129799000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>119400000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>30000000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="O2"/>
+      <c r="P2">
         <v>40800000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>32622000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>25333000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>17522466.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14622000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>18198000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>19865000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>15250000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>16476000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7298000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8321000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10156000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>15000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>102890</v>
-      </c>
-[...4 lines deleted...]
-        <v>27000</v>
       </c>
       <c r="F3">
         <v>27000</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="H3">
         <v>27000</v>
       </c>
       <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>27000</v>
+      </c>
+      <c r="K3">
         <v>4596000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>7710000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3123000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3500000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3700000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2700000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1200000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1192000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>485000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1384990</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1557000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>857000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>141000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>803100</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1077000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>819000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>189000</v>
-      </c>
-[...4 lines deleted...]
-        <v>505000</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
-        <v>0</v>
+        <v>505000</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
         <v>1000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>53426000.0</v>
+      </c>
+      <c r="C6">
+        <v>6065000.0</v>
+      </c>
+      <c r="D6">
         <v>4301000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-25577520.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-9109000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-9609000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-8664000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-708000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>4136000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-5686000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1317000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>10368000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>89400000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>13600000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>8700000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>23300000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>15100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>7812000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>2272360.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-628000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2946000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>4614000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>5093230.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>6321000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2858000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1836000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>326511.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2790000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-708000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AE6">
         <v>5000000.0</v>
       </c>
       <c r="AF6">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6">
+        <v>5000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>31883000.0</v>
+      </c>
+      <c r="C7">
+        <v>6605000.0</v>
+      </c>
+      <c r="D7">
         <v>5205000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1629350.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-13066000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-13612000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-12236000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2972000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2984000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-3926000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>7504000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>12661000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4100000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-13098690.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-24900000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-7200000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-658000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>4577000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2908940.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-5824000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1310000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2506000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>5010620.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>8628000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2544000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-930000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>9390000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>6900000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-15100000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-3000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AF9">
         <v>-4000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-4000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>-364000.0</v>
+      </c>
+      <c r="C10">
+        <v>293000.0</v>
+      </c>
+      <c r="D10">
         <v>1706000.0</v>
       </c>
-      <c r="C10"/>
-[...1 lines deleted...]
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10">
         <v>1234000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>357000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2972000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1285000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>404000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4629000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2539000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1100000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>6700000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>1120000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1444000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2424000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-4463565.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2121000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1856000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1040000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>523658.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2899000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-249000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>478000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2210421.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-684000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1243000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AE10">
         <v>-2000000.0</v>
       </c>
       <c r="AF10">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AH10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-2735000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1100000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-5800000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1816000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>200000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>7300000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>614000.0</v>
+      </c>
+      <c r="C14">
+        <v>1285000.0</v>
+      </c>
+      <c r="D14">
         <v>610000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>6291930.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>5700000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4657000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4155000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1545000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1245000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1832000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1259000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1377000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1377000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1200000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>1000000.0</v>
       </c>
       <c r="AF14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>179108000.0</v>
+      </c>
+      <c r="C16">
+        <v>125682000.0</v>
+      </c>
+      <c r="D16">
         <v>123918000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>119617000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="F16"/>
+      <c r="G16">
         <v>115380000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>115750000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>128059000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>128805000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>124989000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>130559000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>129799000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>119400000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>30000000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>40800000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>32622000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>25333000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>17522466.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>14622000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>18198000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>19865000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>15250107.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>16476000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7298000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8321000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>10156000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>47084000.0</v>
+      </c>
+      <c r="C18">
+        <v>1701000.0</v>
+      </c>
+      <c r="D18">
         <v>4712000.0</v>
       </c>
-      <c r="C18"/>
-[...1 lines deleted...]
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18">
         <v>-1503000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9982000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>632000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2333000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-9497000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1249000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>11122000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-7200000.0</v>
       </c>
-      <c r="M18"/>
-[...1 lines deleted...]
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18">
         <v>-3176000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-7567000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>6043000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2630337.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2705000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1187000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>5657000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>725877.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>9599000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-402000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19">
         <v>5070000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>905000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>0.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>850000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-3932000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-3081000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-2527000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>5800000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2500000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>186000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-746000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-40000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>177195.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-675000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-532000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-115000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>219901.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-150000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-624000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-183000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>391712.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-485000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>157000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...4 lines deleted...]
-      </c>
+      <c r="E20"/>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>79000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>90900000.0</v>
       </c>
-      <c r="M20"/>
-[...1 lines deleted...]
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
         <v>12784000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>11550000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>466000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>6725000.0</v>
+      </c>
+      <c r="C21">
+        <v>971000.0</v>
+      </c>
+      <c r="D21">
         <v>-2181000.0</v>
       </c>
-      <c r="C21"/>
-[...1 lines deleted...]
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>-4515000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1139000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-3323000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>463000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-700000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2800000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-1717000.0</v>
+      </c>
+      <c r="C22">
+        <v>4253000.0</v>
+      </c>
+      <c r="D22">
         <v>460000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-9921820.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-7709000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-4860000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-3876000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-3513000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-624000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-10549000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-8079000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-4374000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-8600000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-10100000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5200000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>5700000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3670000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4724000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>10521430.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>6019000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>4615000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2175000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1418260.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-2339000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>250000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-453000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1068667.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1670000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-805000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>152</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-250000.0</v>
+      </c>
+      <c r="D23">
         <v>-146000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2620950.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1055000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1036000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-738000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>129000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-200000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-600000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-400000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-400000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-227000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-107000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-437350.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-336000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-224000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-94000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-547990.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-440000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-298000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-161000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1441000.0</v>
+      </c>
+      <c r="D24">
         <v>2145000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-7923710.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>10350000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>7877000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2807000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>578000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>600000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>400000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2500000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>600000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>406000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>445000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>240180.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>235000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>210000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>26000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>66000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>120000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>12000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>6000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>295000.0</v>
+      </c>
+      <c r="C25">
+        <v>306000.0</v>
+      </c>
+      <c r="D25">
         <v>-432000.0</v>
       </c>
-      <c r="C25"/>
-[...1 lines deleted...]
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25">
         <v>-499000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-552000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-739000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-559000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-880000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-666000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-1231000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>700000.0</v>
       </c>
-      <c r="M25"/>
-[...1 lines deleted...]
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25">
         <v>1344000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-571000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-2773000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-3828977.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1105000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>905000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1117000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-3725174.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1274000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1139000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>90979000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>90900000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>24840290.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>24800000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>24800000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>12016000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>466000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>0.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>0.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>157</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-1804000.0</v>
+      </c>
+      <c r="D28">
         <v>-2571000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-13585920.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-5476000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-4318000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>194000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>671000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>90000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>27000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>24700000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>27400000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>16219000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1325000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2364690.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2646000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1746000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1071000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-4472040.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2572000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-2044000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1419000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28">
         <v>-1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AF28">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>47084000.0</v>
+      </c>
+      <c r="C29">
+        <v>6428000.0</v>
+      </c>
+      <c r="D29">
         <v>4727000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3385680.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-13999000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-13159000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-11656000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>632000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-2306000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4901000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6461000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>7999000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-3700000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-9400000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-15800000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3500000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-332000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6528000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5780320.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3322000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>5327000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>5798000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>10302980.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>9851000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-6000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-234000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1586352.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>4130000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>382000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-3000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>1000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>159</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>1441000.0</v>
+      </c>
+      <c r="D30">
         <v>2145000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-8026590.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>10323000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7850000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2780000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>1200000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3100000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-4000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-200000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-600000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-786000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-40000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1144810.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1322000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-647000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-115000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-737100.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-957000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-807000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-183000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
-[...4 lines deleted...]
-      </c>
+      <c r="AC30"/>
+      <c r="AD30"/>
       <c r="AE30">
         <v>9000000.0</v>
       </c>
       <c r="AF30">
+        <v>9000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>9000000.0</v>
+      </c>
+      <c r="AH30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>