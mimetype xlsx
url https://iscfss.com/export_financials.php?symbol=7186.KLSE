--- v0 (2026-06-19)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>2021-08-31</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2019-08-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
@@ -2805,3802 +2808,3910 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>6912000.0</v>
+      </c>
+      <c r="C2">
         <v>7699000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7875000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5278000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6326000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9116000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8990000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11766723.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17460307.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14709885.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12856481.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10357200.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14729096.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15286854.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10829046.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13644052.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18370974.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19295113.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16918943.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>29087190.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24868382.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26307885.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>25207858.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17631481.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>17073209.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>10000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>790000.0</v>
+      </c>
+      <c r="C7">
         <v>1155000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1548000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1132000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2654000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2879000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3767000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4317727.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4010219.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4390809.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4928595.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4157781.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5063211.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5383958.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5944169.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3734544.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4505957.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4879071.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3641744.0</v>
       </c>
-      <c r="T7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U7"/>
       <c r="V7">
         <v>1713980.0</v>
       </c>
       <c r="W7">
+        <v>1713980.0</v>
+      </c>
+      <c r="X7">
         <v>2347744.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>133181000.0</v>
       </c>
       <c r="C8">
         <v>133181000.0</v>
       </c>
       <c r="D8">
         <v>133181000.0</v>
       </c>
       <c r="E8">
         <v>133181000.0</v>
       </c>
       <c r="F8">
         <v>133181000.0</v>
       </c>
       <c r="G8">
         <v>133181000.0</v>
       </c>
       <c r="H8">
-        <v>133180692.0</v>
+        <v>133181000.0</v>
       </c>
       <c r="I8">
         <v>133180692.0</v>
       </c>
       <c r="J8">
         <v>133180692.0</v>
       </c>
       <c r="K8">
         <v>133180692.0</v>
       </c>
       <c r="L8">
-        <v>125325602.0</v>
+        <v>133180692.0</v>
       </c>
       <c r="M8">
         <v>125325602.0</v>
       </c>
       <c r="N8">
         <v>125325602.0</v>
       </c>
       <c r="O8">
         <v>125325602.0</v>
       </c>
       <c r="P8">
         <v>125325602.0</v>
       </c>
       <c r="Q8">
+        <v>125325602.0</v>
+      </c>
+      <c r="R8">
         <v>119781602.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109971602.0</v>
       </c>
       <c r="S8">
         <v>109971602.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8">
+      <c r="T8">
+        <v>109971602.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8">
         <v>109592502.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>27985000.0</v>
+      </c>
+      <c r="C10">
         <v>25086000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>25915000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19329000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12288000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12805000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17026000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17545070.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>21029770.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17738295.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18725170.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14889992.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12832580.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15988960.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>20405480.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19668460.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13404970.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3960930.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12545940.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9240490.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17340200.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>21336577.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23910657.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4501578.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5665573.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3074203.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>21000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>18000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>25915000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>19329000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>35721000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>29174000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22611000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23084000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>23851420.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>27286550.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>16899680.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20033170.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>20405480.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>23668000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17409580.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9295940.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12552370.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13181380.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>21257310.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>25227820.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>27191980.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8334020.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8894660.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6282290.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8047180.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>133181000.0</v>
       </c>
       <c r="E13">
         <v>133181000.0</v>
       </c>
       <c r="F13">
         <v>133181000.0</v>
       </c>
-      <c r="G13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G13">
+        <v>133181000.0</v>
+      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>133180690.0</v>
       </c>
-      <c r="J13"/>
+      <c r="J13">
+        <v>133180690.0</v>
+      </c>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>125325602.0</v>
       </c>
       <c r="O13">
         <v>125325602.0</v>
       </c>
       <c r="P13">
         <v>125325602.0</v>
       </c>
       <c r="Q13">
+        <v>125325602.0</v>
+      </c>
+      <c r="R13">
         <v>119781600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109971600.0</v>
       </c>
       <c r="S13">
         <v>109971600.0</v>
       </c>
       <c r="T13">
-        <v>109592500.0</v>
+        <v>109971600.0</v>
       </c>
       <c r="U13">
         <v>109592500.0</v>
       </c>
       <c r="V13">
         <v>109592500.0</v>
       </c>
       <c r="W13">
+        <v>109592500.0</v>
+      </c>
+      <c r="X13">
         <v>106233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91242920.0</v>
       </c>
       <c r="Y13">
         <v>91242920.0</v>
       </c>
       <c r="Z13">
         <v>91242920.0</v>
       </c>
       <c r="AA13">
         <v>91242920.0</v>
       </c>
       <c r="AB13">
-        <v>91000000.0</v>
+        <v>91242920.0</v>
       </c>
       <c r="AC13">
         <v>91000000.0</v>
       </c>
       <c r="AD13">
-        <v>76000000.0</v>
+        <v>91000000.0</v>
       </c>
       <c r="AE13">
         <v>76000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13">
+        <v>76000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>302278160.0</v>
       </c>
       <c r="C14">
-        <v>302278000.0</v>
+        <v>302278160.0</v>
       </c>
       <c r="D14">
         <v>302278000.0</v>
       </c>
       <c r="E14">
         <v>302278000.0</v>
       </c>
       <c r="F14">
         <v>302278000.0</v>
       </c>
       <c r="G14">
-        <v>302278160.0</v>
+        <v>302278000.0</v>
       </c>
       <c r="H14">
         <v>302278160.0</v>
       </c>
       <c r="I14">
         <v>302278160.0</v>
       </c>
       <c r="J14">
         <v>302278160.0</v>
       </c>
       <c r="K14">
         <v>302278160.0</v>
       </c>
       <c r="L14">
-        <v>275078160.0</v>
+        <v>302278160.0</v>
       </c>
       <c r="M14">
         <v>275078160.0</v>
       </c>
       <c r="N14">
         <v>275078160.0</v>
       </c>
       <c r="O14">
         <v>275078160.0</v>
       </c>
       <c r="P14">
         <v>275078160.0</v>
       </c>
       <c r="Q14">
+        <v>275078160.0</v>
+      </c>
+      <c r="R14">
         <v>244278160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211578160.0</v>
       </c>
       <c r="S14">
         <v>211578160.0</v>
       </c>
       <c r="T14">
         <v>211578160.0</v>
       </c>
       <c r="U14">
         <v>211578160.0</v>
       </c>
       <c r="V14">
         <v>211578160.0</v>
       </c>
       <c r="W14">
+        <v>211578160.0</v>
+      </c>
+      <c r="X14">
         <v>206428160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182343782.0</v>
       </c>
       <c r="Y14">
         <v>182343782.0</v>
       </c>
       <c r="Z14">
         <v>182343782.0</v>
       </c>
-      <c r="AA14"/>
-      <c r="AB14">
+      <c r="AA14">
+        <v>182343782.0</v>
+      </c>
+      <c r="AB14"/>
+      <c r="AC14">
         <v>181818200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>133333300.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>136986300.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>142180100.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>17545000.0</v>
+      </c>
+      <c r="C22">
         <v>18667000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>19344000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19563000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>25948000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>30350000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33531000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>39108390.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>41272620.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>42721238.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>44333122.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>45129060.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>46643523.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>47279249.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>48369474.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>51884926.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>51998910.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>57949670.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>56435500.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>52275540.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>50475580.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>44821790.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>44743760.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>45030190.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>42618990.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>41294130.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>42855980.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>35000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="AE22">
         <v>32000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22">
+        <v>32000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>184303000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>175928000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>188967000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>199618000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>205629850.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>214123760.0</v>
       </c>
-      <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>208611370.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>209235660.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>203542540.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>199877780.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>204653490.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>196801650.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>193632100.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>189455300.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>200140610.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>197058250.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>6476000.0</v>
+      </c>
+      <c r="C24">
         <v>6579000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7024000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7326000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7617000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7846000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7967000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8231900.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>8286800.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8341283.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8453545.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4856369.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4909120.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4961650.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4191990.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5601300.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5654790.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5235460.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5289360.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>8293640.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8382520.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8272040.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8481150.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>14354420.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14571610.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>14732820.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>13903930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AC24">
         <v>5000000.0</v>
       </c>
       <c r="AD24">
+        <v>5000000.0</v>
+      </c>
+      <c r="AE24">
         <v>1000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>7366000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7841000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8930000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9310000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>11352230.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11536660.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>7698050.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7711260.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8096110.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7143300.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7196800.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7439010.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7640040.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9173140.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9262020.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9151530.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9875060.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14354420.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>2767000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11964000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14977000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13589000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17369295.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14949172.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>20172262.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17526637.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24500997.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>24791243.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21387195.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>18721743.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>25516313.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>35523861.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>48978246.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>45193413.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>32603126.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>30134488.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31498363.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>165368000.0</v>
+      </c>
+      <c r="C29">
         <v>166371000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>166480000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>161755000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>168766000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>176285000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>181239000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>179064878.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>181561071.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>185034977.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>183154260.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>179964399.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>179764596.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>179085361.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>177560227.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>173943088.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>171730791.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>164298393.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>162658014.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>160827965.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>161895491.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>158406423.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>90336057.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>88519864.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>88547034.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>16858000.0</v>
+      </c>
+      <c r="C30">
         <v>17381000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15366000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17130000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20964000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25281000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25736000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27596720.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>30184370.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>30836905.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24260960.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23615912.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>34788490.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33067646.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27195064.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>30547824.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>35004940.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>30316210.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>24435000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>25130590.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>34870330.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>32495530.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>30064590.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>32219030.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22793810.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>24038230.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>26059780.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>20000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>142140777.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>141709209.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>140889132.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>128758312.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>49965000.0</v>
+      </c>
+      <c r="C32">
         <v>49543000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>47847000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>47424000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>49986000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>53006000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>54342000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>49424759.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>50398107.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>50803722.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>49761697.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>40135026.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>43604031.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>45181923.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>45179597.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>46058713.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>39980663.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>29144882.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>26082912.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>36180616.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>34546429.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>27117110.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>13975608.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>10850028.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>10499474.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>106598000.0</v>
+      </c>
+      <c r="C33">
         <v>107865000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>109152000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>104866000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>108350000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>109703000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>111348000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>110562449.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>111207563.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>112405199.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>113343820.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>111437432.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>110279677.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>108855592.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>108215428.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>93777032.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>93810761.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>93389249.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>94503700.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>87871942.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>88874466.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>89529429.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>94165072.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>95649265.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>96030853.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>11902000.0</v>
+      </c>
+      <c r="C35">
         <v>11958000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12275000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>12631000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13822000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14206000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>15066000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15836698.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>16023540.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>16084501.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>16203064.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>10999048.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>11742931.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>11757728.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>12144150.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>10769665.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>10824683.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>11068392.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11271027.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>13026248.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>12917285.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>13642337.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>17669112.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>17887834.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>18050568.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
-[...1 lines deleted...]
-      </c>
+      <c r="M38"/>
       <c r="N38">
         <v>2265000.0</v>
       </c>
       <c r="O38">
         <v>2265000.0</v>
       </c>
       <c r="P38">
         <v>2265000.0</v>
       </c>
-      <c r="Q38"/>
+      <c r="Q38">
+        <v>2265000.0</v>
+      </c>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>1675000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5590000.0</v>
       </c>
       <c r="F39">
         <v>5590000.0</v>
       </c>
-      <c r="G39"/>
+      <c r="G39">
+        <v>5590000.0</v>
+      </c>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>-2501317.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>3409544.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3393353.0</v>
       </c>
-      <c r="Q39"/>
       <c r="R39"/>
-      <c r="S39">
-[...1 lines deleted...]
-      </c>
+      <c r="S39"/>
       <c r="T39">
         <v>0.0</v>
       </c>
       <c r="U39">
         <v>0.0</v>
       </c>
       <c r="V39">
         <v>0.0</v>
       </c>
       <c r="W39">
+        <v>0.0</v>
+      </c>
+      <c r="X39">
         <v>3923310.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>960000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>5000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AE39">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>5009585.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4694345.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5429734.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4621965.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>4000000.0</v>
       </c>
-      <c r="AE40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:31">
+      <c r="AF40"/>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>4044884.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>4046464.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>4048043.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3626362.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>21812079.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>21842091.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>21872103.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>8556837.0</v>
       </c>
-      <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>84271000.0</v>
+      </c>
+      <c r="C45">
         <v>87213000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>88500000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>89136000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>92620000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>93973000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>161760000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>108257449.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>108902563.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>110100199.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>181561865.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>109172432.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>108014677.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>106590592.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>169179405.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>91512032.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>84271000.0</v>
+      </c>
+      <c r="C46">
         <v>87213000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>88500000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>89136000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>92620000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>93973000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>95618000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>108257449.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>108902563.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>110100199.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>111038820.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>109172432.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>108014677.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>106590592.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>105950428.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>91512032.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>88500000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>89136000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>92620000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>93973000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47">
+      <c r="H47"/>
+      <c r="I47">
         <v>108257450.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>108902560.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>108014677.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>106590592.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>105930885.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>91512032.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>91545760.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>91124250.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>92238700.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>90810870.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>85606940.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>86609470.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>87264430.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>92025070.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>93509270.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>93890850.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>95036460.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-23823000.0</v>
+      </c>
+      <c r="C48">
         <v>-24047000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-25011000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-22840000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-20081000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-16325000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-14437000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-13957890.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-12571030.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-11228416.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-11652181.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-6534259.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-4996904.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-5458484.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-6308573.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-5124127.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-4125260.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-5786950.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-7913670.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-11066350.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-6720430.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-7209600.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-11306070.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-9328930.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-11174080.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-11175850.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1071630.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-10000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-12000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-14000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-16000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>14231000.0</v>
+      </c>
+      <c r="C50">
         <v>14342000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>14732000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>14770000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>16635000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>19936000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>22648000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>26682471.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>27692139.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>29569274.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>27798262.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>34534620.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>32714703.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>32414499.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>32466920.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>39583481.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>43274038.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>47703714.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>48106139.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>41560798.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>43199029.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>46927871.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>28000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>25000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>22000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>9173140.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>9262020.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>9151530.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>9875060.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>14354420.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>14571610.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>14732820.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>13903930.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
+      <c r="D52"/>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="G52">
         <v>0.0</v>
       </c>
+      <c r="H52"/>
       <c r="I52">
         <v>0.0</v>
       </c>
-      <c r="J52"/>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
+      <c r="M52"/>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
       <c r="V52">
         <v>0.0</v>
       </c>
-      <c r="W52"/>
+      <c r="W52">
+        <v>0.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>28000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>25000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>22000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>9973000.0</v>
+      </c>
+      <c r="C53">
         <v>9932000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>9806000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>9845000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>10323000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>10279000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2120000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>6306350.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>6256780.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>6213001.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2050215.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>4089701.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4067110.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4044220.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>0.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3999530.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>4004620.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>5335020.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>6430.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3940900.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>3917110.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>3891250.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1470.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>3832440.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
+      <c r="AB53"/>
       <c r="AC53">
         <v>1000000.0</v>
       </c>
-      <c r="AD53"/>
-      <c r="AE53">
+      <c r="AD53">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:31">
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>181835000.0</v>
+      </c>
+      <c r="C55">
         <v>183457000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>184303000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>175928000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>188967000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>199618000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>204958000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>205629850.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>214123760.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>214317874.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>211323109.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>203599846.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>208611370.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>209235660.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>203542540.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>199877780.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>204653490.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>196801650.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>193632100.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>189455300.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>200140610.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>197058250.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>199421670.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>183997370.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>175279930.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>172376360.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>179365050.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>126000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>122000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>105000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>101000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>75237000.0</v>
+      </c>
+      <c r="C56">
         <v>75592000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>75151000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>71062000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>80617000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>89915000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>93610000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>95067400.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>102916200.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>101912675.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>97979289.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>92162414.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>98331695.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>100380069.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>95965163.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>106100747.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>110842730.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>103412400.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>99128400.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>96379430.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>112268660.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>108183780.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>109892240.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>89832300.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>79630660.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>76345510.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>82188590.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>77000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>73000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>59000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>25272000.0</v>
+      </c>
+      <c r="C57">
         <v>26049000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>27304000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>23638000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>30631000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>36909000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>39268000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>45642640.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>52518090.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>51108953.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>48217592.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>52027388.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>54727664.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>55198146.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>51293415.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>60042034.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>70862070.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>74267520.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>73045490.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>69930540.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>76088050.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>73637360.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>82775130.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>75856690.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>68780630.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>65846040.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>71861380.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>33000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>32000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>35000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>37174000.0</v>
+      </c>
+      <c r="C58">
         <v>38007000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>39579000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>36269000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>44453000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>51115000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>54334000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>61479340.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>68541630.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>67193454.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>64420656.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>63026436.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>66470600.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>67526450.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>62641220.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>71119470.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>81851530.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>85442430.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>84369590.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>82945530.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>89255960.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>86633820.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>96424260.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>93661310.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>86760060.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>83829330.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>89193760.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="AD58">
         <v>37000000.0</v>
       </c>
       <c r="AE58">
+        <v>37000000.0</v>
+      </c>
+      <c r="AF58">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>144661000.0</v>
+      </c>
+      <c r="C60">
         <v>145450000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>144724000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>139659000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>144514000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>148503000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>150624000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>144150510.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>145582130.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>147124420.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>146902453.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>140573410.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>142140780.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>141709210.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>140901320.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>128758310.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>122801960.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>111359220.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>109262510.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>106509770.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>110884640.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>110424430.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>102997400.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>90336060.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>88519860.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>88547030.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>90171290.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
-    </row>
-    <row r="61" spans="1:31">
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6653,999 +6764,999 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>70712000.0</v>
       </c>
       <c r="C2">
         <v>103793000.0</v>
       </c>
       <c r="D2">
         <v>100404820.0</v>
       </c>
       <c r="E2">
         <v>130542580.0</v>
       </c>
       <c r="F2">
         <v>137007490.0</v>
       </c>
       <c r="G2">
         <v>116450850.0</v>
       </c>
       <c r="H2">
         <v>153299730.0</v>
       </c>
       <c r="I2">
         <v>106628200.0</v>
       </c>
       <c r="J2">
         <v>123475300.0</v>
       </c>
       <c r="K2">
         <v>124156840.0</v>
       </c>
       <c r="L2">
         <v>106000000.0</v>
       </c>
       <c r="M2">
         <v>106000000.0</v>
       </c>
       <c r="N2">
         <v>90000000.0</v>
       </c>
       <c r="O2">
         <v>96000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>6919756.0</v>
       </c>
       <c r="F5">
         <v>6418980.0</v>
       </c>
       <c r="G5">
         <v>2077164.0</v>
       </c>
       <c r="H5">
         <v>-4754518.0</v>
       </c>
       <c r="I5">
         <v>10340438.0</v>
       </c>
       <c r="J5">
         <v>15629589.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>4000000.0</v>
       </c>
       <c r="N5">
         <v>3000000.0</v>
       </c>
       <c r="O5">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>13982257.0</v>
       </c>
       <c r="F6">
         <v>13492756.0</v>
       </c>
       <c r="G6">
         <v>8999689.0</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>10340438.0</v>
       </c>
       <c r="J6">
         <v>15629589.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>6028000.0</v>
       </c>
       <c r="C9">
         <v>17406000.0</v>
       </c>
       <c r="D9">
         <v>23176100.0</v>
       </c>
       <c r="E9">
         <v>27860690.0</v>
       </c>
       <c r="F9">
         <v>22736820.0</v>
       </c>
       <c r="G9">
         <v>23113350.0</v>
       </c>
       <c r="H9">
         <v>24995900.0</v>
       </c>
       <c r="I9">
         <v>24038110.0</v>
       </c>
       <c r="J9">
         <v>21389170.0</v>
       </c>
       <c r="K9">
         <v>24941630.0</v>
       </c>
       <c r="L9">
         <v>19000000.0</v>
       </c>
       <c r="M9">
         <v>20000000.0</v>
       </c>
       <c r="N9">
         <v>17000000.0</v>
       </c>
       <c r="O9">
         <v>16000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>-12170000.0</v>
       </c>
       <c r="C10">
         <v>-2402000.0</v>
       </c>
       <c r="D10">
         <v>-3730840.0</v>
       </c>
       <c r="E10">
         <v>4574410.0</v>
       </c>
       <c r="F10">
         <v>4554760.0</v>
       </c>
       <c r="G10">
         <v>-628080.0</v>
       </c>
       <c r="H10">
         <v>-10649460.0</v>
       </c>
       <c r="I10">
         <v>647240.0</v>
       </c>
       <c r="J10">
         <v>11461620.0</v>
       </c>
       <c r="K10">
         <v>5921800.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1676160.0</v>
       </c>
       <c r="F11">
         <v>1602878.0</v>
       </c>
       <c r="G11">
         <v>1932985.0</v>
       </c>
       <c r="H11">
         <v>37116.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>-1000000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>1584000.0</v>
       </c>
       <c r="C12">
         <v>2116000.0</v>
       </c>
       <c r="D12">
         <v>2262000.0</v>
       </c>
       <c r="E12">
         <v>2243353.0</v>
       </c>
       <c r="F12">
         <v>2110722.0</v>
       </c>
       <c r="G12">
         <v>2826407.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>1584000.0</v>
       </c>
       <c r="C13">
         <v>2116000.0</v>
       </c>
       <c r="D13">
         <v>2261830.0</v>
       </c>
       <c r="E13">
         <v>2243350.0</v>
       </c>
       <c r="F13">
         <v>2110720.0</v>
       </c>
       <c r="G13">
         <v>2826410.0</v>
       </c>
       <c r="H13">
         <v>4531510.0</v>
       </c>
       <c r="I13">
         <v>3185550.0</v>
       </c>
       <c r="J13">
         <v>1050340.0</v>
       </c>
       <c r="K13">
         <v>1125690.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>-246000.0</v>
       </c>
       <c r="E14">
         <v>-296483.0</v>
       </c>
       <c r="F14">
         <v>-46272.0</v>
       </c>
       <c r="G14">
         <v>102431.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>-114915.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>-13363000.0</v>
       </c>
       <c r="C15">
         <v>-3385000.0</v>
       </c>
       <c r="D15">
         <v>-6613170.0</v>
       </c>
       <c r="E15">
         <v>2611950.0</v>
       </c>
       <c r="F15">
         <v>2906750.0</v>
       </c>
       <c r="G15">
         <v>-2458640.0</v>
       </c>
       <c r="H15">
         <v>-9824330.0</v>
       </c>
       <c r="I15">
         <v>-1038120.0</v>
       </c>
       <c r="J15">
         <v>8555320.0</v>
       </c>
       <c r="K15">
         <v>4408340.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>3000000.0</v>
       </c>
       <c r="N15">
         <v>3000000.0</v>
       </c>
       <c r="O15">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16">
         <v>-13363000.0</v>
       </c>
       <c r="C16">
         <v>-3385000.0</v>
       </c>
       <c r="D16">
         <v>-6613170.0</v>
       </c>
       <c r="E16">
         <v>2603513.0</v>
       </c>
       <c r="F16">
         <v>2905611.0</v>
       </c>
       <c r="G16">
         <v>-2458638.0</v>
       </c>
       <c r="H16">
         <v>-7368247.0</v>
       </c>
       <c r="I16">
         <v>-1038120.0</v>
       </c>
       <c r="J16">
         <v>8555320.0</v>
       </c>
       <c r="K16">
         <v>4408340.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>-13363000.0</v>
       </c>
       <c r="C17">
         <v>-3500000.0</v>
       </c>
       <c r="D17">
         <v>-6367000.0</v>
       </c>
       <c r="E17">
         <v>2908431.0</v>
       </c>
       <c r="F17">
         <v>2951883.0</v>
       </c>
       <c r="G17">
         <v>-2561069.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>-923205.0</v>
       </c>
       <c r="J17">
         <v>9070148.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>-1584000.0</v>
       </c>
       <c r="C18">
         <v>-2116000.0</v>
       </c>
       <c r="D18">
         <v>-2262000.0</v>
       </c>
       <c r="E18">
         <v>-2243353.0</v>
       </c>
       <c r="F18">
         <v>-2110722.0</v>
       </c>
       <c r="G18">
         <v>-2826407.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>-3185550.0</v>
       </c>
       <c r="J18">
         <v>-1050343.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>-10586000.0</v>
       </c>
       <c r="C21">
         <v>-286000.0</v>
       </c>
       <c r="D21">
         <v>-1469020.0</v>
       </c>
       <c r="E21">
         <v>6817760.0</v>
       </c>
       <c r="F21">
         <v>6665480.0</v>
       </c>
       <c r="G21">
         <v>2198320.0</v>
       </c>
       <c r="H21">
         <v>-6117950.0</v>
       </c>
       <c r="I21">
         <v>3832790.0</v>
       </c>
       <c r="J21">
         <v>12511970.0</v>
       </c>
       <c r="K21">
         <v>7047490.0</v>
       </c>
       <c r="L21"/>
       <c r="M21">
         <v>4000000.0</v>
       </c>
       <c r="N21">
         <v>3000000.0</v>
       </c>
       <c r="O21">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>59175.0</v>
       </c>
       <c r="F23">
         <v>4227966.0</v>
       </c>
       <c r="G23">
         <v>129646.0</v>
       </c>
       <c r="H23">
         <v>1254025.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>6419000.0</v>
       </c>
       <c r="C25">
         <v>6829000.0</v>
       </c>
       <c r="D25">
         <v>7453000.0</v>
       </c>
       <c r="E25">
         <v>7164492.0</v>
       </c>
       <c r="F25">
         <v>6827273.0</v>
       </c>
       <c r="G25">
         <v>6801366.0</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>6507651.0</v>
       </c>
       <c r="J25">
         <v>3442158.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>18140000.0</v>
       </c>
       <c r="C28">
         <v>22105000.0</v>
       </c>
       <c r="D28">
         <v>21604280.0</v>
       </c>
       <c r="E28">
         <v>21002340.0</v>
       </c>
       <c r="F28">
         <v>21053550.0</v>
       </c>
       <c r="G28">
         <v>20906540.0</v>
       </c>
       <c r="H28">
         <v>33007290.0</v>
       </c>
       <c r="I28">
         <v>22033390.0</v>
       </c>
       <c r="J28">
         <v>21821820.0</v>
       </c>
       <c r="K28">
         <v>21116340.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>1193000.0</v>
       </c>
       <c r="C29">
         <v>983000.0</v>
       </c>
       <c r="D29">
         <v>2636220.0</v>
       </c>
       <c r="E29">
         <v>1665980.0</v>
       </c>
       <c r="F29">
         <v>1602870.0</v>
       </c>
       <c r="G29">
         <v>1932990.0</v>
       </c>
       <c r="H29">
         <v>49490.0</v>
       </c>
       <c r="I29">
         <v>1570440.0</v>
       </c>
       <c r="J29">
         <v>2391470.0</v>
       </c>
       <c r="K29">
         <v>15130.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>87326000.0</v>
       </c>
       <c r="C30">
         <v>121485000.0</v>
       </c>
       <c r="D30">
         <v>125049940.0</v>
       </c>
       <c r="E30">
         <v>151487626.0</v>
       </c>
       <c r="F30">
         <v>152571083.0</v>
       </c>
       <c r="G30">
         <v>137365881.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>126833518.0</v>
       </c>
       <c r="J30">
         <v>132352504.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>125000000.0</v>
       </c>
       <c r="M30">
         <v>123000000.0</v>
       </c>
       <c r="N30">
         <v>104000000.0</v>
       </c>
       <c r="O30">
         <v>112000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>76740000.0</v>
       </c>
       <c r="C32">
         <v>121199000.0</v>
       </c>
       <c r="D32">
         <v>123580920.0</v>
       </c>
       <c r="E32">
         <v>158403270.0</v>
       </c>
       <c r="F32">
         <v>159744310.0</v>
       </c>
       <c r="G32">
         <v>139564200.0</v>
       </c>
       <c r="H32">
         <v>178295630.0</v>
       </c>
       <c r="I32">
         <v>130666310.0</v>
       </c>
@@ -7667,2156 +7778,2218 @@
       <c r="O32">
         <v>112000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>14047000.0</v>
+      </c>
+      <c r="C2">
         <v>12323000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12726000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16804000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18861000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22321000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23529610.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22949380.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26157000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>31157000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23515585.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>23321931.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25341010.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>28226290.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>27395310.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>26213650.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>76933620.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>38521190.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>47616270.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22225820.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>29893240.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>37272160.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>36005700.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>37013010.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16121140.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27311010.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>38034060.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>28000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>33000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>25000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>1605320.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2547587.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1330465.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1672967.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>4696264.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2755184.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>986080.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AD5">
         <v>2000000.0</v>
       </c>
       <c r="AE5">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF5">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>3524144.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4450245.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>313715.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3446538.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5021621.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5200382.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5761838.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2141366.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3107704.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6764580.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>562160.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4696264.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2755184.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>986080.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>3068000.0</v>
+      </c>
+      <c r="C9">
         <v>4581000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3149000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2106000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1096000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3890000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2405140.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4107470.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4485000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6408000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4457154.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5064857.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6392600.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7261500.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4221320.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6423980.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>17215390.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>8555880.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>8346170.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>547260.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6403620.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7439770.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6259720.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>7894210.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5034440.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3924980.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5590490.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>7000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-818000.0</v>
+      </c>
+      <c r="C10">
         <v>1173000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1927000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4688000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3808000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1748000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-789470.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1312370.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1163000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>747000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5788675.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-990175.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1058250.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1989760.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1776110.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1061610.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5288910.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2864000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3195850.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4327460.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1039070.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4647300.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1656540.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2332950.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>314790.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1619280.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-3266850.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>409708.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>960850.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-277864.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>506267.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
+      <c r="AB11"/>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>-1000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>202000.0</v>
+      </c>
+      <c r="C12">
         <v>332000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>347000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>329000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>432000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>476000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>490474.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>458502.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>575000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>571000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>624991.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>531939.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>547074.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>557826.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>441534.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>611362.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>592804.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>597653.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>426595.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>591778.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>510210.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>582139.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>473013.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>700670.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>735815.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>916909.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>347000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>329000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>432000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>476000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>512130.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>458500.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>547080.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>557820.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>441530.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>611370.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1190460.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>597660.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>426600.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>591780.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>510210.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>582140.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>473010.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>700670.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>735820.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>916910.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>996450.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
         <v>-25083.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-221023.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-41786.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-144122.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-57125.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-53450.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26074.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>62521.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-62482.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-72385.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>128761.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-43916.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-789000.0</v>
+      </c>
+      <c r="C15">
         <v>897000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2398000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-4856000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-3989000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2121000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-748060.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1431620.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1543000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>222000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-6477148.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1567368.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>623460.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>807890.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1529850.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>411220.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3730580.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2095570.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2753880.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-4374870.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>460220.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4067520.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2623410.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1816190.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-27170.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1624250.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2523930.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-2398000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-4856000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-3989000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2121000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-748060.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1431620.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>623455.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>807888.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1538284.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>411216.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3730580.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2095570.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2753880.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-4374870.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>460220.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4067520.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-2623410.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1816190.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-27170.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1624250.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2523930.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-789000.0</v>
+      </c>
+      <c r="C17">
         <v>897000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-2398000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-4856000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-3989000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2121000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-789990.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1431620.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1543000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>222000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-6477148.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1567368.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>648538.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1028911.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1488064.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>555338.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1691003.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>2150154.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2726668.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-4437393.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>522700.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4139908.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-2752170.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1860109.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>131700.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1800708.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-202000.0</v>
+      </c>
+      <c r="C18">
         <v>-332000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-347000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-329000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-432000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-476000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-490474.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-458502.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-575000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-571000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-624991.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-531939.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-547074.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-557826.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-441534.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-611362.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-592804.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-597653.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-426595.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-591778.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-510210.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-582139.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-473013.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-700670.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-735815.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-916909.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-627000.0</v>
+      </c>
+      <c r="C21">
         <v>1448000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1580000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4359000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3376000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1272000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-277330.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-853870.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-541000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1370000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4730112.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-458236.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1605320.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2547590.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1334580.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1672970.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6479370.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3461660.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3622440.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-3735680.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1549280.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5229440.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1183530.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3033620.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1050610.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-702370.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2270390.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AD21">
         <v>2000000.0</v>
       </c>
       <c r="AE21">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF21">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>225147.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>302301.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>414062.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>191139.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>1341000.0</v>
+      </c>
+      <c r="C25">
         <v>1430000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1383000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1576000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1698000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1762000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1170717.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1839922.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1913000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1906000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1704564.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1927387.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1918824.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1902658.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1648288.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1773571.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2003908.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1738725.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2139396.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1594320.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1558420.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1535137.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1745687.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1662649.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1704576.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1688454.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>3358000.0</v>
+      </c>
+      <c r="C28">
         <v>3549000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4102000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4439000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4515000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5085000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5772440.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5014700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5609000.0</v>
       </c>
       <c r="J28">
         <v>5609000.0</v>
       </c>
       <c r="K28">
+        <v>5609000.0</v>
+      </c>
+      <c r="L28">
         <v>5647799.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5499558.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5012430.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5010920.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5288540.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4948730.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10765070.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5129220.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6199310.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4262740.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5051610.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5539880.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7180970.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4901420.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4034240.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4789920.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9396960.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>-29000.0</v>
+      </c>
+      <c r="C29">
         <v>276000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>471000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>168000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>181000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>373000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-41410.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>119250.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>380000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>525000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>688473.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>577193.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>409710.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>960850.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-288040.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>506270.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1447760.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>713850.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>469170.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>109930.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>516370.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>507400.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1095630.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>472840.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>183090.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>181430.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-434710.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>17742000.0</v>
+      </c>
+      <c r="C30">
         <v>15456000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17455000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19057000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23333000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27483000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26212080.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27907719.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31183000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>36195000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32702851.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28845024.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>30128289.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>32945488.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>32823082.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>30958084.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44064751.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>43641710.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>51832257.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>26508762.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>34747575.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>39482489.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>43448945.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>41873604.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20104973.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>31938361.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>35000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>38000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>29000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>17115000.0</v>
+      </c>
+      <c r="C32">
         <v>16904000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15875000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>14698000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>19957000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>26211000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>25934750.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>27056850.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>30642000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>37565000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>27972739.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>28386788.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>31733610.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>35487790.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>31616630.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>32637630.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>94149010.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>47077070.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>55962440.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>22773080.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>36296860.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>44711930.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>42265420.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>44907220.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>21155580.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>31235990.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>43624550.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>38000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>40000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>31000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>31000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9871,1005 +10044,1005 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>13506000.0</v>
       </c>
       <c r="C2">
         <v>15231000.0</v>
       </c>
       <c r="D2">
         <v>15740000.0</v>
       </c>
       <c r="E2">
         <v>1758382.0</v>
       </c>
       <c r="F2">
         <v>17277246.0</v>
       </c>
       <c r="G2">
         <v>-1787085.0</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>3221115.0</v>
       </c>
       <c r="J2">
         <v>22369636.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>1724000</v>
       </c>
       <c r="C3">
         <v>2088000</v>
       </c>
       <c r="D3">
         <v>9957230</v>
       </c>
       <c r="E3">
         <v>5101025</v>
       </c>
       <c r="F3">
         <v>9140185</v>
       </c>
       <c r="G3">
         <v>2633174</v>
       </c>
       <c r="H3">
         <v>3891790</v>
       </c>
       <c r="I3">
         <v>6703580</v>
       </c>
       <c r="J3">
         <v>4345080</v>
       </c>
       <c r="K3">
         <v>3616520</v>
       </c>
       <c r="L3">
         <v>3000000</v>
       </c>
       <c r="M3">
         <v>3000000</v>
       </c>
       <c r="N3">
         <v>1000000</v>
       </c>
       <c r="O3">
         <v>2000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>11853000.0</v>
       </c>
       <c r="C6">
         <v>-1725000.0</v>
       </c>
       <c r="D6">
         <v>-508920.0</v>
       </c>
       <c r="E6">
         <v>13035922.0</v>
       </c>
       <c r="F6">
         <v>-15518864.0</v>
       </c>
       <c r="G6">
         <v>19064331.0</v>
       </c>
       <c r="H6">
         <v>-733833.0</v>
       </c>
       <c r="I6">
         <v>-4029760.0</v>
       </c>
       <c r="J6">
         <v>-19148520.0</v>
       </c>
       <c r="K6">
         <v>17485420.0</v>
       </c>
       <c r="L6">
         <v>1000000.0</v>
       </c>
       <c r="M6">
         <v>1000000.0</v>
       </c>
       <c r="N6">
         <v>2000000.0</v>
       </c>
       <c r="O6">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>22671000.0</v>
       </c>
       <c r="C7">
         <v>565000.0</v>
       </c>
       <c r="D7">
         <v>1418060.0</v>
       </c>
       <c r="E7">
         <v>796110.0</v>
       </c>
       <c r="F7">
         <v>-21387870.0</v>
       </c>
       <c r="G7">
         <v>-978470.0</v>
       </c>
       <c r="H7">
         <v>-4996450.0</v>
       </c>
       <c r="I7">
         <v>-5364900.0</v>
       </c>
       <c r="J7">
         <v>-3886430.0</v>
       </c>
       <c r="K7">
         <v>-3861060.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>3856003.0</v>
       </c>
       <c r="F9">
         <v>3853602.0</v>
       </c>
       <c r="G9">
         <v>-4309382.0</v>
       </c>
       <c r="H9">
         <v>6044394.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-1000000.0</v>
       </c>
       <c r="M9">
         <v>2000000.0</v>
       </c>
       <c r="N9">
         <v>1000000.0</v>
       </c>
       <c r="O9">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>14186000.0</v>
       </c>
       <c r="C10">
         <v>8714000.0</v>
       </c>
       <c r="D10">
         <v>3710000.0</v>
       </c>
       <c r="E10">
         <v>7989686.0</v>
       </c>
       <c r="F10">
         <v>-11777901.0</v>
       </c>
       <c r="G10">
         <v>-2213106.0</v>
       </c>
       <c r="H10">
         <v>-3226937.0</v>
       </c>
       <c r="I10">
         <v>-2587995.0</v>
       </c>
       <c r="J10">
         <v>-1998084.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10">
         <v>-3000000.0</v>
       </c>
       <c r="N10">
         <v>-4000000.0</v>
       </c>
       <c r="O10">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7636134.0</v>
       </c>
       <c r="F11">
         <v>-11289379.0</v>
       </c>
       <c r="G11">
         <v>9223948.0</v>
       </c>
       <c r="H11">
         <v>-1995416.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2273039.0</v>
       </c>
       <c r="F12">
         <v>-1635243.0</v>
       </c>
       <c r="G12">
         <v>5305826.0</v>
       </c>
       <c r="H12">
         <v>-1745543.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-107215.0</v>
       </c>
       <c r="F13">
         <v>-107215.0</v>
       </c>
       <c r="G13">
         <v>-107215.0</v>
       </c>
       <c r="H13">
         <v>-107215.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>1000000.0</v>
       </c>
       <c r="M13">
         <v>-1000000.0</v>
       </c>
       <c r="N13">
         <v>1000000.0</v>
       </c>
       <c r="O13">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>6419000.0</v>
       </c>
       <c r="C14">
         <v>6829000.0</v>
       </c>
       <c r="D14">
         <v>7453430.0</v>
       </c>
       <c r="E14">
         <v>7492954.0</v>
       </c>
       <c r="F14">
         <v>6827273.0</v>
       </c>
       <c r="G14">
         <v>6801366.0</v>
       </c>
       <c r="H14">
         <v>6789447.0</v>
       </c>
       <c r="I14">
         <v>6507650.0</v>
       </c>
       <c r="J14">
         <v>3442160.0</v>
       </c>
       <c r="K14">
         <v>2940380.0</v>
       </c>
       <c r="L14">
         <v>3000000.0</v>
       </c>
       <c r="M14">
         <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>2000000.0</v>
       </c>
       <c r="O14">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>1458750.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>25359000.0</v>
       </c>
       <c r="C16">
         <v>13506000.0</v>
       </c>
       <c r="D16">
         <v>15231000.0</v>
       </c>
       <c r="E16">
         <v>15740387.0</v>
       </c>
       <c r="F16">
         <v>1758382.0</v>
       </c>
       <c r="G16">
         <v>17277246.0</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>-808641.0</v>
       </c>
       <c r="J16">
         <v>3221115.0</v>
       </c>
       <c r="K16">
         <v>22369636.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>17262000.0</v>
       </c>
       <c r="C18">
         <v>4697000.0</v>
       </c>
       <c r="D18">
         <v>1478000.0</v>
       </c>
       <c r="E18">
         <v>13118819.0</v>
       </c>
       <c r="F18">
         <v>-20375126.0</v>
       </c>
       <c r="G18">
         <v>6832425.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>-2621785.0</v>
       </c>
       <c r="J18">
         <v>-3193104.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>1371000.0</v>
       </c>
       <c r="D19">
         <v>-12744000.0</v>
       </c>
       <c r="E19">
         <v>-514940.0</v>
       </c>
       <c r="F19">
         <v>-2487037.0</v>
       </c>
       <c r="G19">
         <v>-1687363.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>-4747556.0</v>
       </c>
       <c r="J19">
         <v>-18077612.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>7208000.0</v>
       </c>
       <c r="E20">
         <v>15354000.0</v>
       </c>
       <c r="F20">
         <v>3359500.0</v>
       </c>
       <c r="G20">
         <v>13715955.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>-6157000.0</v>
       </c>
       <c r="C21">
         <v>-5231000.0</v>
       </c>
       <c r="D21">
         <v>-2136000.0</v>
       </c>
       <c r="E21">
         <v>-12729831.0</v>
       </c>
       <c r="F21">
         <v>-3162625.0</v>
       </c>
       <c r="G21">
         <v>-2514397.0</v>
       </c>
       <c r="H21">
         <v>1150238.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>-12170000.0</v>
       </c>
       <c r="C22">
         <v>-2517000.0</v>
       </c>
       <c r="D22">
         <v>-3730840.0</v>
       </c>
       <c r="E22">
         <v>2611948.0</v>
       </c>
       <c r="F22">
         <v>2905611.0</v>
       </c>
       <c r="G22">
         <v>-2458638.0</v>
       </c>
       <c r="H22">
         <v>-7368247.0</v>
       </c>
       <c r="I22">
         <v>647240.0</v>
       </c>
       <c r="J22">
         <v>11461620.0</v>
       </c>
       <c r="K22">
         <v>5921800.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>3000000.0</v>
       </c>
       <c r="N22">
         <v>3000000.0</v>
       </c>
       <c r="O22">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>-5286000.0</v>
       </c>
       <c r="C23">
         <v>-2116000.0</v>
       </c>
       <c r="D23">
         <v>-2261830.0</v>
       </c>
       <c r="E23">
         <v>-2245419.0</v>
       </c>
       <c r="F23">
         <v>-2110722.0</v>
       </c>
       <c r="G23">
         <v>-2826407.0</v>
       </c>
       <c r="H23">
         <v>-2826407.0</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>318470.0</v>
       </c>
       <c r="K23">
         <v>-294000.0</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
         <v>9358000.0</v>
       </c>
       <c r="C24">
         <v>3459000.0</v>
       </c>
       <c r="D24">
         <v>-2787190.0</v>
       </c>
       <c r="E24">
         <v>1135652.0</v>
       </c>
       <c r="F24">
         <v>-836402.0</v>
       </c>
       <c r="G24">
         <v>-28638.0</v>
       </c>
       <c r="H24">
         <v>1692248.0</v>
       </c>
       <c r="I24">
         <v>1956020.0</v>
       </c>
       <c r="J24">
         <v>-13732530.0</v>
       </c>
       <c r="K24">
         <v>326600.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>1316000.0</v>
       </c>
       <c r="C25">
         <v>1773000.0</v>
       </c>
       <c r="D25">
         <v>1994000.0</v>
       </c>
       <c r="E25">
         <v>2033086.0</v>
       </c>
       <c r="F25">
         <v>1864219.0</v>
       </c>
       <c r="G25">
         <v>2705248.0</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>2921969.0</v>
       </c>
       <c r="J25">
         <v>731877.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>7208000.0</v>
       </c>
       <c r="E26">
         <v>15354000.0</v>
       </c>
       <c r="F26">
         <v>3359500.0</v>
       </c>
       <c r="G26">
         <v>13715960.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>15495630.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>0.0</v>
       </c>
       <c r="G27">
         <v>1568800.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>-14303000.0</v>
       </c>
       <c r="C28">
         <v>-9887000.0</v>
       </c>
       <c r="D28">
         <v>828900.0</v>
       </c>
       <c r="E28">
         <v>378750.0</v>
       </c>
       <c r="F28">
         <v>-1913847.0</v>
       </c>
       <c r="G28">
         <v>8375151.0</v>
       </c>
       <c r="H28">
         <v>1150238.0</v>
       </c>
       <c r="I28">
         <v>-3325790.0</v>
       </c>
       <c r="J28">
         <v>-2327280.0</v>
       </c>
       <c r="K28">
         <v>17353700.0</v>
       </c>
       <c r="L28">
         <v>-4000000.0</v>
       </c>
       <c r="M28">
         <v>-4000000.0</v>
       </c>
       <c r="N28">
         <v>-2000000.0</v>
       </c>
       <c r="O28">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>18986000.0</v>
       </c>
       <c r="C29">
         <v>6785000.0</v>
       </c>
       <c r="D29">
         <v>11435970.0</v>
       </c>
       <c r="E29">
         <v>16471846.0</v>
       </c>
       <c r="F29">
         <v>-11116037.0</v>
       </c>
       <c r="G29">
         <v>12350014.0</v>
       </c>
       <c r="H29">
         <v>-884579.0</v>
       </c>
       <c r="I29">
         <v>4081790.0</v>
       </c>
       <c r="J29">
         <v>1151980.0</v>
       </c>
       <c r="K29">
         <v>4144030.0</v>
       </c>
       <c r="L29">
         <v>7000000.0</v>
       </c>
       <c r="M29">
         <v>7000000.0</v>
       </c>
       <c r="N29">
         <v>5000000.0</v>
       </c>
       <c r="O29">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>7634000.0</v>
       </c>
       <c r="C30">
         <v>1371000.0</v>
       </c>
       <c r="D30">
         <v>-12744410.0</v>
       </c>
       <c r="E30">
         <v>-3832405.0</v>
       </c>
       <c r="F30">
         <v>-2487037.0</v>
       </c>
       <c r="G30">
         <v>-1687363.0</v>
       </c>
       <c r="H30">
         <v>-1038993.0</v>
       </c>
       <c r="I30">
         <v>-4747560.0</v>
       </c>
@@ -10891,2108 +11064,2166 @@
       <c r="O30">
         <v>3000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>28509000.0</v>
+      </c>
+      <c r="C2">
         <v>28737000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17941000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12199000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10018000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13506000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16737502.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>20656220.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14521000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15231000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11282587.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8416983.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12310565.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15740387.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14849316.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9443214.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>-3387335.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1758382.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1493853.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13654539.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16855601.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17279233.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>-2959237.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>-3552616.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>-6434096.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-1787085.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>173000</v>
+      </c>
+      <c r="C3">
         <v>155000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1724000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1717000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1451000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>820000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2088000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1445480</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>233000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>576000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7926649</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1120965</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1633214</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2542825</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>637545</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2547270</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3191300</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1051880</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9259090</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8264050</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1464230</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>979990</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2691180</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2049530</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1871070</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>548080</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5189050</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="AE3">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>2412000.0</v>
+      </c>
+      <c r="C6">
         <v>-218000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>11853000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4435000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1307000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3488000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1725000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1506030.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6155000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-809000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4076688.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2835655.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3893582.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3429822.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-55012.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5406102.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7684830.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5145720.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-15518860.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-15785380.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3624690.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-423630.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>19064330.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1172150.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1765530.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4647010.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-978440.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>12000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>1619000.0</v>
+      </c>
+      <c r="C7">
         <v>-1666000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>22671000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15856000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10065000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4252000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>565000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>146260.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6273000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2887000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2432831.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3863882.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3771680.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1904650.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>796110.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4941210.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-8477810.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8612240.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-21387870.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-16413610.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-15605010.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-10573740.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-978470.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-5612820.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2804300.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2399210.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4996450.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>-1841640.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-6681090.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3750887.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>11631703.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="AD9">
         <v>-4000000.0</v>
       </c>
       <c r="AE9">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AF9">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>1122000.0</v>
+      </c>
+      <c r="C10">
         <v>844000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>218000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6386000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4402000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3180000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3489272.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2164229.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1448000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1612000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>469631.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1514463.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>635726.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1090225.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3439107.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>113982.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5950764.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1514167.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4246125.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1799961.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5653788.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-78027.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-38897.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2411196.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1324867.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1561854.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AD10">
         <v>1000000.0</v>
       </c>
       <c r="AE10">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-296976.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4399161.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2264492.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-6350771.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>582282.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1140417.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2199272.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-825432.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-156422.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-280297.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>462708.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>86937.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>-3000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>1341000.0</v>
+      </c>
+      <c r="C14">
         <v>1430000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6419000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5036000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3460000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1762000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6829000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5658280.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1913000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1906000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1704131.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1927387.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1918824.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1902658.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1976750.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1773571.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3742630.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1738730.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6827270.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4687880.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3093560.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1535140.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6801370.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5055680.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3393030.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1688450.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>9052600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
       <c r="AD14">
         <v>1000000.0</v>
       </c>
       <c r="AE14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>30938000.0</v>
+      </c>
+      <c r="C16">
         <v>28509000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>25359000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>17941000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12199000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10018000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>13506000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16737502.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20656000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>14521000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>15231472.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11282587.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8416983.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12310565.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15740387.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14849316.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9443214.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-3387335.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1758382.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1493853.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13654539.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16855601.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>17277246.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-2959237.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-3552616.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-6434096.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>1874000.0</v>
+      </c>
+      <c r="C18">
         <v>608000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>7296000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2430000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3388000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4148000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>741580.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1499074.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6513000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1059000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5086902.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3631049.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3098463.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-163863.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>10411490.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4295069.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2978684.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4566424.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>202006.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-9850179.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2548860.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-8178093.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6334579.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1594223.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>934971.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2031348.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="C19">
         <v>0.0</v>
       </c>
+      <c r="D19"/>
       <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
         <v>-281000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-209000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>2148978.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-233695.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-20000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-487000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-10329268.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-971469.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>916311.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2359574.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3983577.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2356512.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2124265.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-17740.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1662416.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-6766955.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-432783.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>6375117.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-635820.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-174060.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1297172.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>419689.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>7208000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5544000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>9810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-684000.0</v>
+      </c>
+      <c r="C21">
         <v>-234000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>491000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3058000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-835000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2755000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6372792.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1502208.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>910000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-5803944.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2883982.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6454569.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4664601.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-789000.0</v>
+      </c>
+      <c r="C22">
         <v>897000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-12170000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-10242000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-5555000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1748000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2517000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1727530.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1543000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>222000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-6477148.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1567368.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>623455.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>807888.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1529850.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>411216.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5288910.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2864000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4554760.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1358910.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5686380.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4647300.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-628080.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1028460.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1304490.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1619280.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10649460.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-5286000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5034000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4811000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4359000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2116000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1570790.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>-551958.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-552942.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2245419.0</v>
       </c>
       <c r="P23">
         <v>-2245419.0</v>
       </c>
-      <c r="Q23"/>
+      <c r="Q23">
+        <v>-2245419.0</v>
+      </c>
       <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>-2110720.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>-16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AD23">
         <v>16000000.0</v>
       </c>
       <c r="AE23">
         <v>16000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23">
+        <v>16000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>9358000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9067000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>961000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>611000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3459000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>667500.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>52491.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>63251.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>22567.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>94050.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1049300.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1034140.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6772050.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7439430.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7406560.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7355110.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1003820.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>997990.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>993590.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>967770.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3803730.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>178000.0</v>
+      </c>
+      <c r="C25">
         <v>147000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>255000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>310000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>334000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>417000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>430100.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>375412.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>486000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>481000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>555528.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>482314.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>482967.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>473191.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>393852.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>500812.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>564054.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>574368.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>357982.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>553948.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>437757.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>514532.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>437464.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>675271.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>703001.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>889512.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>15354000.0</v>
       </c>
       <c r="Q26">
+        <v>15354000.0</v>
+      </c>
+      <c r="R26">
         <v>9810000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3359500.0</v>
       </c>
       <c r="T26">
         <v>3359500.0</v>
       </c>
       <c r="U26">
         <v>3359500.0</v>
       </c>
       <c r="V26">
         <v>3359500.0</v>
       </c>
       <c r="W26">
+        <v>3359500.0</v>
+      </c>
+      <c r="X26">
         <v>13715960.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-14303000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-14204000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9415000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8027000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-9887000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2860050.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>-6355902.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3436924.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-8699988.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>879399.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8199340.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1678130.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1913850.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2765720.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-387980.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>349310.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11201560.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2728890.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1720750.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3631860.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1533650.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>19000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-6000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>2047000.0</v>
+      </c>
+      <c r="C29">
         <v>763000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18986000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11683000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8987000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4968000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6785000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5400900.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6746000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-483000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2839747.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4752014.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1465249.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2378962.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8025947.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6842339.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1603560.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3514540.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-11116040.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-12313090.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-9262730.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-7198100.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9523610.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2547370.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>774690.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1483270.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1179440.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>8000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>7634000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7350000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-490000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-209000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1371000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-777980.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>916311.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2359574.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>666112.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2356512.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2142010.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-17740.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2487040.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-824620.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5942330.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6375120.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1687360.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1051540.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-877480.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>419690.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1385320.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-17000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>