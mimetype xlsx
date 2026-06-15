--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
   <si>
     <t>2017-03-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -860,11979 +866,12668 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>44334000.0</v>
+      </c>
+      <c r="C2">
         <v>41163000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46221816.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>33427762.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>32709100.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>39224967.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>31924873.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29107629.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>27024962.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24809187.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>23000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>5855000.0</v>
+      </c>
+      <c r="C7">
         <v>6297000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7070301.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6029151.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5157470.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6112384.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7615833.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>382955.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>178709.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>383276.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>83097000.0</v>
       </c>
       <c r="C8">
-        <v>83097429.0</v>
+        <v>83097000.0</v>
       </c>
       <c r="D8">
         <v>83097429.0</v>
       </c>
       <c r="E8">
         <v>83097429.0</v>
       </c>
       <c r="F8">
         <v>83097429.0</v>
       </c>
       <c r="G8">
-        <v>83097247.0</v>
+        <v>83097429.0</v>
       </c>
       <c r="H8">
         <v>83097247.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>83097247.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>317210.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>25537000.0</v>
+      </c>
+      <c r="C10">
         <v>19365210.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21992760.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9298450.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15891040.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>17299720.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9025750.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10285450.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7801400.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12695800.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13662440.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="N10">
         <v>28000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>28000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>9025750.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10285450.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7801400.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>12695800.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>72411310.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>84829190.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>63071420.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>71362990.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>87497540.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>55793710.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>55535510.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>51512530.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>49649340.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>49410680.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>83097430.0</v>
       </c>
       <c r="D13">
         <v>83097430.0</v>
       </c>
       <c r="E13">
-        <v>83097429.0</v>
+        <v>83097430.0</v>
       </c>
       <c r="F13">
         <v>83097429.0</v>
       </c>
       <c r="G13">
+        <v>83097429.0</v>
+      </c>
+      <c r="H13">
         <v>83097247.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83097250.0</v>
       </c>
       <c r="I13">
         <v>83097250.0</v>
       </c>
       <c r="J13">
+        <v>83097250.0</v>
+      </c>
+      <c r="K13">
         <v>82837250.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>82520030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="M13">
         <v>69000000.0</v>
       </c>
       <c r="N13">
+        <v>69000000.0</v>
+      </c>
+      <c r="O13">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>165240210.0</v>
+        <v>165240206.0</v>
       </c>
       <c r="C14">
         <v>165240210.0</v>
       </c>
       <c r="D14">
         <v>165240210.0</v>
       </c>
       <c r="E14">
         <v>165240210.0</v>
       </c>
       <c r="F14">
         <v>165240210.0</v>
       </c>
       <c r="G14">
-        <v>165240070.0</v>
+        <v>165240210.0</v>
       </c>
       <c r="H14">
         <v>165240070.0</v>
       </c>
       <c r="I14">
         <v>165240070.0</v>
       </c>
       <c r="J14">
+        <v>165240070.0</v>
+      </c>
+      <c r="K14">
         <v>165040070.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
-        <v>836560.0</v>
+        <v>265000.0</v>
       </c>
       <c r="C20">
         <v>836560.0</v>
       </c>
       <c r="D20">
         <v>836560.0</v>
       </c>
       <c r="E20">
         <v>836560.0</v>
       </c>
       <c r="F20">
         <v>836560.0</v>
       </c>
       <c r="G20">
         <v>836560.0</v>
       </c>
       <c r="H20">
         <v>836560.0</v>
       </c>
       <c r="I20">
         <v>836560.0</v>
       </c>
       <c r="J20">
         <v>836560.0</v>
       </c>
       <c r="K20">
         <v>836560.0</v>
       </c>
       <c r="L20">
-        <v>1000000.0</v>
+        <v>836560.0</v>
       </c>
       <c r="M20">
         <v>1000000.0</v>
       </c>
       <c r="N20">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>155433000.0</v>
+      </c>
+      <c r="C22">
         <v>133524340.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>101162460.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>126429270.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>165845212.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>107552871.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>127832690.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>150487680.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>128612290.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>100237720.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>79626250.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>79000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>85000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>80000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>703137730.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>642987720.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>644455920.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>634807850.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>547077480.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>540521570.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>526019880.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>502159470.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>435986780.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>38170000.0</v>
+      </c>
+      <c r="C24">
         <v>24889390.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>22810120.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>26354680.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>13426100.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>15329420.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10531330.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2674520.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4964770.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8328160.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9374740.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>28522410.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>27171380.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>29421220.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16385510.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19334850.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16105010.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2913010.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5008550.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8457810.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>9374740.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>246613000.0</v>
+      </c>
+      <c r="C28">
         <v>208439000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>179802208.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>223524734.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>209413244.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>152311973.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>171048118.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>190518367.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>189978766.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>686303000.0</v>
+      </c>
+      <c r="C29">
         <v>624842000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>567537136.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>586316326.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>570484923.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>481430811.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>480895217.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>477062426.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>457927726.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>199645000.0</v>
+      </c>
+      <c r="C30">
         <v>212034190.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>201765450.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>198075806.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>174066913.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>144242907.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>159203299.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>173276690.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>183493430.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>144475330.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>123335120.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>130000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>110000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>94000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>344344083.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>310982563.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>299984793.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>148445000.0</v>
+      </c>
+      <c r="C32">
         <v>158666000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>152401264.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>149847385.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>155598902.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>139693007.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>134262797.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>140539704.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>132666668.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>325364000.0</v>
+      </c>
+      <c r="C33">
         <v>284388000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>253717002.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>245398561.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>217985137.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>201593633.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>193131037.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>146466033.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>138196471.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>141212394.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>59970000.0</v>
+      </c>
+      <c r="C35">
         <v>45818000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>40376093.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>41752799.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>28403400.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>29467521.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>26572485.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>10747128.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>10715576.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14168869.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>28298562.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>27603883.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6012774.0</v>
       </c>
       <c r="F36">
         <v>6012774.0</v>
       </c>
       <c r="G36">
         <v>6012774.0</v>
       </c>
       <c r="H36">
+        <v>6012774.0</v>
+      </c>
+      <c r="I36">
         <v>13447230.0</v>
       </c>
-      <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>93660.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>28417490.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>27722810.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>36788073.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>22732591.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6734787.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>18798370.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>4823340.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>5902950.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>5287990.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>2537141.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1702137.0</v>
       </c>
-      <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>36000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>6722747.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4388764.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4361058.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>31000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>175720.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>227150.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="N40">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="O40">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>12017894.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>10132668.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>10467473.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-      <c r="E42">
+      <c r="E42"/>
+      <c r="F42">
         <v>61661998.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>55069121.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>54929626.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>5190630.0</v>
       </c>
-      <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>174761000.0</v>
+      </c>
+      <c r="C45">
         <v>177965000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>246077833.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>233656887.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>224745415.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>222594192.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>226191007.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>174761000.0</v>
+      </c>
+      <c r="C46">
         <v>177965000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>190463828.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>185814376.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>180360508.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>178024486.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>185559694.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>177964920.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>190463830.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>185814380.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>180360508.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>178024486.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>185559694.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>126109100.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>104335080.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>106993410.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>97818130.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>254922000.0</v>
+      </c>
+      <c r="C48">
         <v>313940570.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>282644740.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>270395720.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>200421212.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>173652569.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>162794476.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>193161360.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>177050320.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>162358540.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>108994370.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>116000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>93000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>69000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>233980000.0</v>
+      </c>
+      <c r="C50">
         <v>202915000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>178984844.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>206468497.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>211878185.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>154282272.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>169542541.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>198129302.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>192815395.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>143301694.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>127000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>125000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>113000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>90000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>170598830.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>181512230.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>198631040.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>194429720.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>146562880.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>136374740.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>199636360.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>172594260.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>202425920.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>208848610.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>151263980.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>165407220.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>195718030.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>189421170.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>138105070.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>127000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>125000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>113000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>90000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>58007000.0</v>
+      </c>
+      <c r="C53">
         <v>53046100.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>62836430.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>53772970.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>55471950.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>70197830.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>46767960.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>45250060.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>43711140.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>36953540.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:14">
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>773263000.0</v>
+      </c>
+      <c r="C55">
         <v>703137730.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>642987720.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>644455920.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>634807850.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>547077480.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>540521570.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>526019880.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>502159470.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>435986780.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>383754210.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>383000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>352000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>278000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>447899000.0</v>
+      </c>
+      <c r="C56">
         <v>418749950.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>389270710.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>399057350.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>416822711.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>345483844.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>347390533.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>379553840.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>363963000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>294774380.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>252372050.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>264000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>226000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>206000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>299454000.0</v>
+      </c>
+      <c r="C57">
         <v>260083200.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>236869450.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>249209970.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>261223809.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>205790837.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>213127736.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>239014140.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>231296330.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>176493190.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>141821160.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>152000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>134000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>109000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>359424000.0</v>
+      </c>
+      <c r="C58">
         <v>306099730.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>277245540.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>290962770.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>289627210.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>235258360.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>239700220.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>249761270.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>242011910.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>190790990.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>156621580.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>164000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>150000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>118000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>414153000.0</v>
+      </c>
+      <c r="C60">
         <v>397038000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>365742170.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>353493150.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>345180640.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>311819120.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>300821350.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>276258610.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>260147560.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>245195790.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>227132630.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>44334000.0</v>
+      </c>
+      <c r="C2">
+        <v>66518000.0</v>
+      </c>
+      <c r="D2">
         <v>63776000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>55424000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>41163000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>58934000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>45346000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>60201000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>46221816.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>50179000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>49300000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>41566000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>33428000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>41777000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>31724000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>50558000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>32709100.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>51718000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>33836000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>39162000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>39224967.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>43042000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>39060000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>24994000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>31924873.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>38145000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>32999000.0</v>
       </c>
-      <c r="AA2"/>
-[...1 lines deleted...]
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>18000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>18000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>26000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>5855000.0</v>
+      </c>
+      <c r="C7">
+        <v>6746000.0</v>
+      </c>
+      <c r="D7">
         <v>7200000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5695000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>6297000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>7071000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>7728000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>6552000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>7070301.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3845000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4602000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5388000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>6029151.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5770000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>6229000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4617000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>5157470.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>5482000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>5882000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>6014000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>6112384.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>6116000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>6574000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>7232000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>7615833.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>8341000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>6994000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>83097000.0</v>
       </c>
       <c r="C8">
         <v>83097000.0</v>
       </c>
       <c r="D8">
         <v>83097000.0</v>
       </c>
       <c r="E8">
         <v>83097000.0</v>
       </c>
       <c r="F8">
         <v>83097000.0</v>
       </c>
       <c r="G8">
         <v>83097000.0</v>
       </c>
       <c r="H8">
-        <v>83097429.0</v>
+        <v>83097000.0</v>
       </c>
       <c r="I8">
         <v>83097000.0</v>
       </c>
       <c r="J8">
-        <v>83097000.0</v>
+        <v>83097429.0</v>
       </c>
       <c r="K8">
         <v>83097000.0</v>
       </c>
       <c r="L8">
-        <v>83097429.0</v>
+        <v>83097000.0</v>
       </c>
       <c r="M8">
         <v>83097000.0</v>
       </c>
       <c r="N8">
-        <v>83097000.0</v>
+        <v>83097429.0</v>
       </c>
       <c r="O8">
         <v>83097000.0</v>
       </c>
       <c r="P8">
-        <v>83097429.0</v>
+        <v>83097000.0</v>
       </c>
       <c r="Q8">
         <v>83097000.0</v>
       </c>
       <c r="R8">
-        <v>83097000.0</v>
+        <v>83097429.0</v>
       </c>
       <c r="S8">
         <v>83097000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>83097000.0</v>
+      </c>
+      <c r="U8">
+        <v>83097000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>25537000.0</v>
+      </c>
+      <c r="C10">
+        <v>16382000.0</v>
+      </c>
+      <c r="D10">
         <v>20048000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>32972000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>19365210.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>19033000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>20626000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>14659000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>21992755.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>17881000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>16220000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>12640000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>9298450.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>12198000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>11291000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>10816000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>15891040.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>14610000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>7286000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>8109000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>17299000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>12189000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>9806000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>8313000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>9025750.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>12523000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7147000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5106000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>10285450.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>14000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>11000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>10000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>47000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>73930000.0</v>
+      </c>
+      <c r="D12">
         <v>81096000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>86493000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>72411310.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>82674000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>83703000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>68885000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>63071420.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>62535000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>66270000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>67465000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>71362990.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>65741000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>78164000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>78649000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>87497540.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>82052000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>79310000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>75429000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>55793710.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>58934000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>53184000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>50751000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>55535510.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>83097000.0</v>
       </c>
       <c r="D13">
-        <v>83097430.0</v>
+        <v>83097000.0</v>
       </c>
       <c r="E13">
         <v>83097000.0</v>
       </c>
       <c r="F13">
+        <v>83097430.0</v>
+      </c>
+      <c r="G13">
         <v>83097000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="H13">
+        <v>83097000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>83097000.0</v>
       </c>
       <c r="N13">
         <v>83097000.0</v>
       </c>
       <c r="O13">
         <v>83097000.0</v>
       </c>
       <c r="P13">
-        <v>83097430.0</v>
+        <v>83097000.0</v>
       </c>
       <c r="Q13">
         <v>83097000.0</v>
       </c>
       <c r="R13">
-        <v>83097000.0</v>
+        <v>83097430.0</v>
       </c>
       <c r="S13">
         <v>83097000.0</v>
       </c>
       <c r="T13">
-        <v>83097430.0</v>
+        <v>83097000.0</v>
       </c>
       <c r="U13">
         <v>83097000.0</v>
       </c>
       <c r="V13">
-        <v>83097000.0</v>
+        <v>83097430.0</v>
       </c>
       <c r="W13">
         <v>83097000.0</v>
       </c>
       <c r="X13">
-        <v>83097250.0</v>
+        <v>83097000.0</v>
       </c>
       <c r="Y13">
         <v>83097000.0</v>
       </c>
       <c r="Z13">
-        <v>83097000.0</v>
+        <v>83097250.0</v>
       </c>
       <c r="AA13">
         <v>83097000.0</v>
       </c>
       <c r="AB13">
+        <v>83097000.0</v>
+      </c>
+      <c r="AC13">
+        <v>83097000.0</v>
+      </c>
+      <c r="AD13">
         <v>83097250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>83000000.0</v>
       </c>
       <c r="AE13">
         <v>83000000.0</v>
       </c>
       <c r="AF13">
+        <v>83000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>83000000.0</v>
+      </c>
+      <c r="AH13">
         <v>69000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>165240210.0</v>
+        <v>165240206.0</v>
       </c>
       <c r="C14">
         <v>165240210.0</v>
       </c>
       <c r="D14">
         <v>165240210.0</v>
       </c>
       <c r="E14">
         <v>165240210.0</v>
       </c>
       <c r="F14">
         <v>165240210.0</v>
       </c>
       <c r="G14">
-        <v>165240206.0</v>
+        <v>165240210.0</v>
       </c>
       <c r="H14">
-        <v>165240206.0</v>
+        <v>165240210.0</v>
       </c>
       <c r="I14">
         <v>165240206.0</v>
       </c>
       <c r="J14">
         <v>165240206.0</v>
       </c>
       <c r="K14">
-        <v>165240210.0</v>
+        <v>165240206.0</v>
       </c>
       <c r="L14">
-        <v>165240210.0</v>
+        <v>165240206.0</v>
       </c>
       <c r="M14">
         <v>165240210.0</v>
       </c>
       <c r="N14">
         <v>165240210.0</v>
       </c>
       <c r="O14">
         <v>165240210.0</v>
       </c>
       <c r="P14">
         <v>165240210.0</v>
       </c>
       <c r="Q14">
         <v>165240210.0</v>
       </c>
       <c r="R14">
         <v>165240210.0</v>
       </c>
       <c r="S14">
         <v>165240210.0</v>
       </c>
       <c r="T14">
         <v>165240210.0</v>
       </c>
       <c r="U14">
-        <v>165240206.0</v>
+        <v>165240210.0</v>
       </c>
       <c r="V14">
-        <v>165240206.0</v>
+        <v>165240210.0</v>
       </c>
       <c r="W14">
         <v>165240206.0</v>
       </c>
       <c r="X14">
+        <v>165240206.0</v>
+      </c>
+      <c r="Y14">
+        <v>165240206.0</v>
+      </c>
+      <c r="Z14">
         <v>165240066.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>165240066.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>165384600.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>165625000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>165512800.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>178571400.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>170940200.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>176056300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
-        <v>837000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="C20">
         <v>837000.0</v>
       </c>
       <c r="D20">
-        <v>836560.0</v>
+        <v>837000.0</v>
       </c>
       <c r="E20">
         <v>837000.0</v>
       </c>
       <c r="F20">
-        <v>837000.0</v>
+        <v>836560.0</v>
       </c>
       <c r="G20">
         <v>837000.0</v>
       </c>
       <c r="H20">
-        <v>836556.0</v>
+        <v>837000.0</v>
       </c>
       <c r="I20">
         <v>837000.0</v>
       </c>
       <c r="J20">
-        <v>837000.0</v>
+        <v>836556.0</v>
       </c>
       <c r="K20">
         <v>837000.0</v>
       </c>
       <c r="L20">
-        <v>836560.0</v>
+        <v>837000.0</v>
       </c>
       <c r="M20">
         <v>837000.0</v>
       </c>
       <c r="N20">
-        <v>837000.0</v>
+        <v>836560.0</v>
       </c>
       <c r="O20">
         <v>837000.0</v>
       </c>
       <c r="P20">
-        <v>836560.0</v>
+        <v>837000.0</v>
       </c>
       <c r="Q20">
         <v>837000.0</v>
       </c>
       <c r="R20">
-        <v>837000.0</v>
+        <v>836560.0</v>
       </c>
       <c r="S20">
         <v>837000.0</v>
       </c>
       <c r="T20">
-        <v>836560.0</v>
+        <v>837000.0</v>
       </c>
       <c r="U20">
         <v>837000.0</v>
       </c>
       <c r="V20">
-        <v>837000.0</v>
+        <v>836560.0</v>
       </c>
       <c r="W20">
         <v>837000.0</v>
       </c>
       <c r="X20">
-        <v>836560.0</v>
+        <v>837000.0</v>
       </c>
       <c r="Y20">
         <v>837000.0</v>
       </c>
       <c r="Z20">
-        <v>837000.0</v>
+        <v>836560.0</v>
       </c>
       <c r="AA20">
         <v>837000.0</v>
       </c>
       <c r="AB20">
+        <v>837000.0</v>
+      </c>
+      <c r="AC20">
+        <v>837000.0</v>
+      </c>
+      <c r="AD20">
         <v>836560.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE20">
         <v>1000000.0</v>
       </c>
       <c r="AF20">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
         <v>5213000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>155433000.0</v>
+      </c>
+      <c r="C22">
+        <v>183650000.0</v>
+      </c>
+      <c r="D22">
         <v>169242000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>142978000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>133524340.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>141503000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>148897000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>135301000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>101162464.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>123065000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>127566000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>133533000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>126429000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>166219000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>192573000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>217669000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>161605040.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>199400000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>186833000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>163142000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>104552100.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>108648000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>99349000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>113955000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>125575570.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>136074000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>138924000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>155739000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>150487680.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>80000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>106000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>123000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>115000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>781137000.0</v>
+      </c>
+      <c r="D23">
         <v>759419000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>743694000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>703137730.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>687299000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>665533000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>655995000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>644455920.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>660899000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>652121000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>687688000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>634807850.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>657072000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>600687000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>595216000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>547077480.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>38170000.0</v>
+      </c>
+      <c r="C24">
+        <v>32655000.0</v>
+      </c>
+      <c r="D24">
         <v>32460000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>33753000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>24889390.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>24098000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>24815000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>23366000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>22810119.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>21236000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>21855000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>22793000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>26354680.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>28312000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>12122000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>13102000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>13426100.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>14378000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>14992000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>15360000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>15329420.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>15303000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>12426000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>11752000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>10531330.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>7547000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>3691000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>2744000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>2674520.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>9000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>5000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>6000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>36641000.0</v>
+      </c>
+      <c r="D25">
         <v>36579000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>36905000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>28522410.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>28303000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>29546000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>25131000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>29421220.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>31505000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>16354000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>15702000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>16385510.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>17496000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>18463000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>19143000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>19334850.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>19498000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>17153000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>15875000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>13408000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>8824000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>8178000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2913010.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>35000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>35000000.0</v>
       </c>
-      <c r="AF26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:32">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>246613000.0</v>
+      </c>
+      <c r="C28">
+        <v>262207000.0</v>
+      </c>
+      <c r="D28">
         <v>238220000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>219396000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>208439000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>198471000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>199247000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>192509000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>179802208.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>214696000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>211426000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>218805000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>223524734.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>237331000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>234881000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>245277000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>209413244.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>231992000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>209640000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>199901000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>152311973.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>156522000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>144620000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>126886000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>686303000.0</v>
+      </c>
+      <c r="C29">
+        <v>682354000.0</v>
+      </c>
+      <c r="D29">
         <v>660690000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>652427000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>624842000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>598029000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>588699000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>576782000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>567537136.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>593531000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>586625000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>590278000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>586316326.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>596108000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>593092000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>605168000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>570484923.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>575283000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>535022000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>526103000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>481430811.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>478655000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>457896000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>435259000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>480895217.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>199645000.0</v>
+      </c>
+      <c r="C30">
+        <v>216003000.0</v>
+      </c>
+      <c r="D30">
         <v>204822000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>212271000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>191652920.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>194792000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>176865000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>195602000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>197530826.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>216927000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>208354000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>207787000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>209557000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>192805000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>173779000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>179627000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>183621220.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>178667000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>123924000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>143893000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>144242910.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>154293000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>149307000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>99752000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>164370200.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>166174000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>165810000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>166739000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>164607410.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>123000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>140000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>141000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>129000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>357996000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>352656000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>345742000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>346083000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>148445000.0</v>
+      </c>
+      <c r="C32">
+        <v>156220000.0</v>
+      </c>
+      <c r="D32">
         <v>156691000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>168580000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>158666000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>159039000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>158764000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>156454000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>152401264.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>152796000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>150744000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>150705000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>149847385.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>150914000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>155974000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>159089000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>155598902.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>150484000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>141512000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>143805000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>139693007.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>140014000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>134783000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>132969000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>134262797.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>325364000.0</v>
+      </c>
+      <c r="C33">
+        <v>300929000.0</v>
+      </c>
+      <c r="D33">
         <v>299265000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>285508000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>284388000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>262968000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>252767000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>253683000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>253717002.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>243158000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>244234000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>245790000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>245398561.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>239340000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>219499000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>217799000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>217985137.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>206319000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>205680000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>204042000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>201593633.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>199895000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>196307000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>194498000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>193131037.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>165803000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>155644000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>59970000.0</v>
+      </c>
+      <c r="C35">
+        <v>53582000.0</v>
+      </c>
+      <c r="D35">
         <v>53649000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>54030000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>45818000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>41188000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>42287000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>40523000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>40376093.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>35000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>35999000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>37662000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>41752799.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>43675000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>28553000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>27813000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>28403400.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>28122000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>29096000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>29754000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>29467521.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>29965000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>27620000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>27407000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>26572485.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>21242000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>16658000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36">
         <v>28658000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>28485000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>28298562.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>28139000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>27959000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>27783000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>27603883.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>27443000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>6013000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6012774.0</v>
       </c>
       <c r="Q36">
         <v>6013000.0</v>
       </c>
       <c r="R36">
-        <v>6013000.0</v>
+        <v>6012774.0</v>
       </c>
       <c r="S36">
         <v>6013000.0</v>
       </c>
       <c r="T36">
-        <v>6012774.0</v>
+        <v>6013000.0</v>
       </c>
       <c r="U36">
         <v>6013000.0</v>
       </c>
       <c r="V36">
-        <v>6013000.0</v>
+        <v>6012774.0</v>
       </c>
       <c r="W36">
         <v>6013000.0</v>
       </c>
       <c r="X36">
+        <v>6013000.0</v>
+      </c>
+      <c r="Y36">
+        <v>6013000.0</v>
+      </c>
+      <c r="Z36">
         <v>6012774.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>13542000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>13447000.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="B38"/>
       <c r="C38">
         <v>94000.0</v>
       </c>
       <c r="D38">
+        <v>94000.0</v>
+      </c>
+      <c r="E38">
+        <v>94000.0</v>
+      </c>
+      <c r="F38">
         <v>93660.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>119000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>28777000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>59496000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>58748000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>58391000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>37472000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>6132000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>6131700.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6267000.0</v>
       </c>
       <c r="S38">
         <v>6267000.0</v>
       </c>
       <c r="T38">
+        <v>6267000.0</v>
+      </c>
+      <c r="U38">
+        <v>6267000.0</v>
+      </c>
+      <c r="V38">
         <v>6266370.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6013000.0</v>
       </c>
       <c r="W38">
         <v>6013000.0</v>
       </c>
       <c r="X38">
+        <v>6013000.0</v>
+      </c>
+      <c r="Y38">
+        <v>6013000.0</v>
+      </c>
+      <c r="Z38">
         <v>6012770.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>18755000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>18730000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>18879000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>18798370.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-      <c r="AC39">
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39">
         <v>36000000.0</v>
       </c>
-      <c r="AD39"/>
-      <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>6232000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>6351000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>5074000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>8877000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
         <v>7000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>6000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>9000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>12531000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>12332000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>12170000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>12199000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>67577000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>65761000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>62991000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>62681000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>174761000.0</v>
+      </c>
+      <c r="C45">
+        <v>175719000.0</v>
+      </c>
+      <c r="D45">
         <v>176909000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>176610000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>177965000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>179531000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>190368000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>190357000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>246077833.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>182269000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>183696000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>185457000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>233656887.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>180112000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>181190000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>174761000.0</v>
+      </c>
+      <c r="C46">
+        <v>175719000.0</v>
+      </c>
+      <c r="D46">
         <v>176909000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>176610000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>177965000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>179531000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>190368000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>190357000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>190463828.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>182269000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>183696000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>185457000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>185814376.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>180112000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>181190000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>175719000.0</v>
+      </c>
+      <c r="D47">
         <v>176909000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>176610000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>177964920.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>179531000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>190368000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>185457000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>185814000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>180112000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>181190000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>179863000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>180360510.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>182758000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>182161000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>180466000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>178024490.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>176953000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>173355000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>186926000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>185559690.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>145489000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>135355000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>133441000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>126109100.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>254922000.0</v>
+      </c>
+      <c r="C48">
+        <v>320668000.0</v>
+      </c>
+      <c r="D48">
         <v>319325000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>316962000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>313940570.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>297428000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>285729000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>218852000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>214523058.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>210202000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>208794000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>208159000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>204635000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>200491000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>201142000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>265978000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>262083210.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>245584000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>234999000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>234996000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>228721690.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>226847000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>220373000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>216963000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>217724100.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>198258000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>162372000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>197098000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>193161360.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>109000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>111000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>108000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>121000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>233980000.0</v>
+      </c>
+      <c r="C50">
+        <v>245934000.0</v>
+      </c>
+      <c r="D50">
         <v>225808000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>218615000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>202915000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>193406000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>195058000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>183802000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>178984844.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>211341000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>205791000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>208652000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>206468497.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>221217000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>234050000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>242991000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>211878185.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>232224000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>201934000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>192650000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>154282272.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>153408000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>142000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>123447000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>169542541.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>181157000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>180187000.0</v>
       </c>
-      <c r="AA50"/>
-[...1 lines deleted...]
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>127000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>154000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>162000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>150000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>217710000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>209020000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>170598830.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>169276000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>154947000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>16940000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>181282220.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>191282000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>240280000.0</v>
+      </c>
+      <c r="D52">
         <v>220673000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>214279000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>199636360.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>188503000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>190305000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>202018000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>202425920.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>218223000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>231035000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>240298000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>208848610.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>229532000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>199247000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>189877000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>151263980.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>149778000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>137794000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>119385000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>165407220.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>177874000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>127000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>154000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>162000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>150000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>58007000.0</v>
+      </c>
+      <c r="C53">
+        <v>57548000.0</v>
+      </c>
+      <c r="D53">
         <v>61048000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>53521000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>53046100.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>63641000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>63077000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>63406000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>62836433.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>60277000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>59247000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>56245000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>53772970.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>50337000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>54979000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>56649000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>55471950.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>51131000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>70878000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>70540000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>70197830.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>69863000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>69504000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>67116000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>46767955.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>46411000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>46037000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>773263000.0</v>
+      </c>
+      <c r="C55">
+        <v>781137000.0</v>
+      </c>
+      <c r="D55">
         <v>759419000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>743694000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>703137730.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>687299000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>665533000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>666131000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>642987716.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>665906000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>659493000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>655995000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>644455920.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>660899000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>652121000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>687688000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>634807850.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>657072000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>600687000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>595216000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>547077480.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>549824000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>528224000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>487099000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>540521570.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>531681000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>520584000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>533764000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>526019880.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>384000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>413000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>431000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>410000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>447899000.0</v>
+      </c>
+      <c r="C56">
+        <v>480208000.0</v>
+      </c>
+      <c r="D56">
         <v>460154000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>458186000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>418749950.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>424331000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>412766000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>412448000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>389270714.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>422748000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>415259000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>410205000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>399057000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>421559000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>432622000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>469889000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>416822710.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>450753000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>395007000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>391174000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>345483840.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>349929000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>331917000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>292601000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>347390530.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>365878000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>364940000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>379885000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>379553840.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>252000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>257000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>274000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>291000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>299454000.0</v>
+      </c>
+      <c r="C57">
+        <v>323988000.0</v>
+      </c>
+      <c r="D57">
         <v>303463000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>289606000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>260083200.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>265292000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>254002000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>255994000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>236869450.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>269952000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>264515000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>259500000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>249210000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>270645000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>276648000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>310800000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>261223810.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>300269000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>253495000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>247369000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>205790840.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>209915000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>197134000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>159632000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>213127740.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>229084000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>223030000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>237557000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>239014140.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>142000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>172000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>191000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>173000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>359424000.0</v>
+      </c>
+      <c r="C58">
+        <v>377372000.0</v>
+      </c>
+      <c r="D58">
         <v>356997000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>343635000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>306099730.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>306774000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>296707000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>296517000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>277245543.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>304952000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>300514000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>297162000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>290962770.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>314320000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>305201000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>338613000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>289627210.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>328391000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>282591000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>277123000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>235258360.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>239880000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>224754000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>187039000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>239700220.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>250326000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>239688000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>253569000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>249761270.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>157000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>183000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>202000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>186000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>414153000.0</v>
+      </c>
+      <c r="C60">
+        <v>403765000.0</v>
+      </c>
+      <c r="D60">
         <v>402422000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>400059000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>397038000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>380525000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>368826000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>369614000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>365742173.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>360954000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>358979000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>358833000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>353493150.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>346579000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>346920000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>349075000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>345180640.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>328681000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>318096000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>318093000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>311819120.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>309944000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>303470000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>300060000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>300821350.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>281355000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>280896000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>280195000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>276258610.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>100</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>757577220.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>796640950.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>723672040.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>575838700.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>526556280.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>597522920.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>634501410.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>567854460.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>500608860.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>477040410.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>483000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>420000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>365000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>41604467.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>25974863.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>29021327.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>48781656.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>46899938.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>38459766.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>22000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>35000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>32000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>28494482.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>57967023.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>31140748.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>35057326.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>48781656.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>46899938.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>107</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>81392800.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>80052460.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>67907630.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>89158290.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>74491570.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>78007170.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>95293900.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>88885640.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>72041150.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>63532220.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>66000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>58000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>33733000.0</v>
+      </c>
+      <c r="C10">
         <v>36695040.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21698190.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12761080.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>45650680.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20759910.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20240490.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>35309550.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>36079750.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29645610.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>17668470.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>12272426.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5770816.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7150171.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>5000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>10906000.0</v>
+      </c>
+      <c r="C12">
         <v>992300.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>892690.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>560500.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1180570.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1551710.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1462420.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1399060.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1217450.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>847000.0</v>
+      </c>
+      <c r="C13">
         <v>8193300.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9389030.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8983240.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6505030.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5214950.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8780830.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10191460.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7763520.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5920750.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5129560.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>512000.0</v>
+      </c>
+      <c r="C14">
         <v>257000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>0.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>0.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-798804.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>26495000.0</v>
+      </c>
+      <c r="C15">
         <v>27121830.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>16498340.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10822720.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>33378250.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14989100.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>13090320.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>26141640.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>27610060.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>22943580.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12337120.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>22000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>23000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>27121830.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16498340.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10822720.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>33378251.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14989098.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>13090322.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>26141640.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>27610060.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>22943580.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12337120.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>25983000.0</v>
+      </c>
+      <c r="C17">
         <v>26865000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>16498000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>10822720.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>33378251.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>14989098.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>13090322.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>26141641.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>28408859.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>23452363.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>116</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-7201002.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8496334.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8422737.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5324456.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3663238.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7318416.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8792402.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6546070.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4704752.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>51574000.0</v>
+      </c>
+      <c r="C21">
         <v>44888340.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>31087220.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21744320.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>52155700.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25974860.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>29021330.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>45501010.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>43843270.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>35566360.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22798040.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>35000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>7490166.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9047048.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9953938.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>123</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>7006180.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6957455.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6750166.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5811320.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5165885.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6035999.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3280644.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3056671.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>126</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>36327290.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>33210200.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32241500.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>34428660.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>35049600.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>34141850.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>35293460.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31786150.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25853450.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24902620.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>7750000.0</v>
+      </c>
+      <c r="C29">
         <v>9829860.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5199850.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1938360.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12272430.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5770820.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7150170.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9167910.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7670890.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6193250.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5356700.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>128</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>794081680.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>845606190.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>769835350.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>614021861.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>576624698.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>647971179.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>685693352.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>614114279.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>538299641.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>519000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>514000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>446000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>395000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>926422000.0</v>
+      </c>
+      <c r="C32">
         <v>838970020.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>876693410.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>791579670.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>664996990.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>601047850.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>675530090.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>729795310.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>656740100.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>572650010.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>540572630.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>549000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>478000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>417000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
-[...4 lines deleted...]
-      </c>
+      <c r="AC2"/>
+      <c r="AD2"/>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2">
+        <v>0.0</v>
+      </c>
+      <c r="AH2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>6869000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>6837000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>3441000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2806000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>12698000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>7340000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>239000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>6780327.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>7776000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>6897000.0</v>
       </c>
-      <c r="AA5"/>
-[...1 lines deleted...]
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>3000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>6000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>5000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>6818000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>6981316.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>4854000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>3065000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>6844000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>15365703.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>21562000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>4190000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>11038000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>5697863.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>12698000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>7340000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>239000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>6780327.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>126000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>145000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>143000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>127000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>15301000.0</v>
+      </c>
+      <c r="C10">
+        <v>7626000.0</v>
+      </c>
+      <c r="D10">
         <v>5509000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5297000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>8590040.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>16380000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>6014000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>5711000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>8536000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5435000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3069000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4658000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4689080.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2310000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1062000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>4700000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>13897000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>19766000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2779000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>9064000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4979910.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>11571000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5806000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1597000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5424490.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5539000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4665000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4612000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7097550.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>1134000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-281000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>482000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>490000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
-[...4 lines deleted...]
-      </c>
+      <c r="AC11"/>
+      <c r="AD11"/>
       <c r="AE11">
         <v>1000000.0</v>
       </c>
       <c r="AF11">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>2420000.0</v>
+      </c>
+      <c r="C12">
+        <v>2877000.0</v>
+      </c>
+      <c r="D12">
         <v>2731000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2878000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1772000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2025000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2094000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2302000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1755000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3017000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2457000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2160000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2292235.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2544000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2003000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2144000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1324026.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1796000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1411000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1974000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>717949.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1127000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1534000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1836000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1355834.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2237000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2232000.0</v>
       </c>
-      <c r="AA12"/>
-[...1 lines deleted...]
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AF12">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>197000.0</v>
+      </c>
+      <c r="C13">
+        <v>2655000.0</v>
+      </c>
+      <c r="D13">
         <v>2476000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2705000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1542000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1781000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1834000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>258000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>280000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>237000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>206000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1990000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2148740.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2426000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1842000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2006000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>754000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1472000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1051000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1597000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>343240.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>743000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1133000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1444000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1014410.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1866000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>375000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>116000.0</v>
+      </c>
+      <c r="C14">
+        <v>83000.0</v>
+      </c>
+      <c r="D14">
         <v>113000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>200000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>96000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>124000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>37000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14"/>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>11893000.0</v>
+      </c>
+      <c r="C15">
+        <v>6123000.0</v>
+      </c>
+      <c r="D15">
         <v>4471000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>4008000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>4353830.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>13797000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>4643000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>4328000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>5974000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>4713000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2287000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>3524000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>4969720.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1828000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>572000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>3453000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>10605000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>13810000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2047000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>6916000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3740100.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>8994000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>4243000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1988000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1714320.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>4492000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3440000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3445000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>4402640.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>4000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>4000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>6123000.0</v>
+      </c>
+      <c r="D16">
         <v>4471000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>4008000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>4353830.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>13797000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4643000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>3524000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4970000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1828000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>572000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3453000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>10605000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>13810000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2047000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6916000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3740100.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8994000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4243000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1988000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1714320.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4492000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3440000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3445000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4402640.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>11777000.0</v>
+      </c>
+      <c r="C17">
+        <v>6040000.0</v>
+      </c>
+      <c r="D17">
         <v>4358000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>3808000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>4258000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>13673000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>4606000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>4328000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>5974000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>4713000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2287000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>3524000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>4969720.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>1828000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>572000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>3453000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>10605251.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>13810000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>2047000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>6916000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>3740098.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>8994000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>4243000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-1988000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>1714322.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>4492000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>3440000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18">
         <v>-1834000.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18">
         <v>-2251000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>19462000.0</v>
+      </c>
+      <c r="C21">
+        <v>10281000.0</v>
+      </c>
+      <c r="D21">
         <v>7985000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>8002000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>10132040.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>18161000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>7848000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>9470000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>11738000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9947000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>218155000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>6648000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>6837820.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>4736000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2904000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>6706000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>14651000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>21238000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3830000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>10661000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>5323150.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>12314000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6939000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-153000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>6438910.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>7405000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>8027000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>7193000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>8625960.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>3000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>6000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>5000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>195584000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>199855000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>199240000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>183108000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25">
         <v>1669000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>1749000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>3524000.0</v>
+      </c>
+      <c r="C29">
+        <v>1586000.0</v>
+      </c>
+      <c r="D29">
         <v>1151000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1489000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4331860.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2707000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1408000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1383000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2562000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>722000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>782000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1134000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-280640.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>482000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>490000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1247000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3292000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5956000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>732000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2148000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1239820.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2577000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1563000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>391000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3710170.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1047000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1225000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1167000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>2694910.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>128</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>230223000.0</v>
+      </c>
+      <c r="D30">
         <v>220733000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>227533000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>199572980.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>205939000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1669000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30">
         <v>1749000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30">
         <v>123000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>139000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>138000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>119000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>221665000.0</v>
+      </c>
+      <c r="C32">
+        <v>240504000.0</v>
+      </c>
+      <c r="D32">
         <v>228718000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>235535000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>209705020.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>224100000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>199569000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>205596000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>217677000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>234910000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>219904000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>204202000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>208544670.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>204314000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>187542000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>191179000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>194801000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>207728000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>122315000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>140153000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>168474850.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>183263000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>174144000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>75166000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>155840090.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>179116000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>177133000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>163440000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>173717310.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>126000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>145000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>143000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>127000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>19365000.0</v>
+      </c>
+      <c r="C2">
         <v>21960000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9152000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15499383.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16439322.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3628628.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6936658.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4408673.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10257731.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11770968.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>2437000</v>
+      </c>
+      <c r="C3">
         <v>3331630</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4817470</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3400680</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10046634</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14226111</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>19942784</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7651840</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4901610</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10458020</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13617200</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>6313000.0</v>
+      </c>
+      <c r="C6">
         <v>-2595090.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12807750.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6347130.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-939939.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12810694.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3308030.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2527990.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5849060.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1513240.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-37303340.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="M6">
         <v>23000000.0</v>
       </c>
       <c r="N6">
+        <v>23000000.0</v>
+      </c>
+      <c r="O6">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-12012000.0</v>
+      </c>
+      <c r="C7">
         <v>-64297580.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>41667240.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5051180.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-104285910.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>22824880.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>25476420.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-18800020.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-73744770.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-36616130.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-6246170.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>-31910092.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10985954.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8767758.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>-21000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-15000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>139</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>-34318263.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>25250207.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>29208196.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-58947019.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10186607.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>24762991.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-21765131.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-30437426.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-18434643.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>6000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-20000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>-4995598.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7941294.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>871954.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>9857183.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17858662.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5608359.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>1000000.0</v>
       </c>
       <c r="M13">
         <v>1000000.0</v>
       </c>
       <c r="N13">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>143</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>7006180.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6957460.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6750170.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5811320.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5165885.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6035999.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2977980.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2766880.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2610570.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2644480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="M14">
         <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15">
-        <v>6609610.0</v>
+        <v>-6609000.0</v>
       </c>
       <c r="C15">
         <v>6609610.0</v>
       </c>
       <c r="D15">
         <v>6609610.0</v>
       </c>
       <c r="E15">
+        <v>6609610.0</v>
+      </c>
+      <c r="F15">
         <v>6609608.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4131005.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8262003.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>11566800.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10734600.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8252000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6051470.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>25430000.0</v>
+      </c>
+      <c r="C16">
         <v>19365000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21960000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9152253.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15499383.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16439322.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3628628.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6936658.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4408673.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10257731.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11770968.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>20159000.0</v>
+      </c>
+      <c r="C18">
         <v>-19046000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>73328000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17448528.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-56852589.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>52901389.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>39194599.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>21907133.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-33561377.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>-3682000.0</v>
+      </c>
+      <c r="C19">
         <v>8827000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-11628000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>744212.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>14812503.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-23499416.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1429422.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7534859.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5302780.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10225795.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>182.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>26854000.0</v>
+      </c>
+      <c r="C21">
         <v>23168575.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-34735351.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-9659673.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>52896131.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8842541.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-26147763.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>26495000.0</v>
+      </c>
+      <c r="C22">
         <v>36695040.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21698190.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10822720.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>33378251.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14989098.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13090322.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>35309550.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>36079750.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>29645610.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17668470.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>22000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>23000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>151</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-7922110.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-9202630.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8569990.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6464845.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5313891.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-8221381.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-9854940.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-7623250.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5720410.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-6307480.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="N23">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>11730310.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-6804470.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4144890.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1180570.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1551711.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1462418.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>116990.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-401170.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>232230.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-34478760.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>8362000.0</v>
+      </c>
+      <c r="C25">
         <v>2005000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14773000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8421207.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5308711.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3663238.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7318416.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8792402.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6546070.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>180.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>260000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>156</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>5365700.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-53730090.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-27909460.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>39821678.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-18287255.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-42631147.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-19271930.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28543840.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8278330.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-11804120.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-12000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>22596000.0</v>
+      </c>
+      <c r="C29">
         <v>-16143180.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>78138260.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>20849210.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-46805955.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>67127500.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>59137383.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>29558980.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-28659770.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>321060.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22764440.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-11000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>158</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>8398670.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11621940.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>744210.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6094036.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-35916348.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-19742788.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7534860.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5302780.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-10225800.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-48095960.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-22000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>15927000.0</v>
+      </c>
+      <c r="C2">
+        <v>20048000.0</v>
+      </c>
+      <c r="D2">
         <v>31819000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>19365000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>18876000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>20625000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>14477000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>21960000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17862000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16219000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>12294000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9152000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>7342000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11203000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9739000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15499000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10463000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4238000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1644000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>16439000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11934000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8745000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7683000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3629000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4682000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>188000</v>
+      </c>
+      <c r="C3">
+        <v>2249000</v>
+      </c>
+      <c r="D3">
         <v>1450000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1320000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3331630</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1601000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>936000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1241000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3337000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>515000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>364000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>601000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>601000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>669000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>463000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>761000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>10046630</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7481000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5715000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3268000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>14226110</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4151000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2434000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2170000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>19942780</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>13996000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3231000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1055000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>7651840</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>13000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>13000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>9539000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3438000.0</v>
+      </c>
+      <c r="D6">
         <v>683000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>12454000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2595090.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-3084000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1335000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-7482000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>4105000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1674000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>3932000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3142000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3142000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3861000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1464000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-5760000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-939940.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-5976000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-12201000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-14795000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>12810690.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>8305000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>5116000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>4054000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-3308030.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1963000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>4226000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-6459000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2527990.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>2000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-37000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>28069000.0</v>
+      </c>
+      <c r="C7">
+        <v>-46230000.0</v>
+      </c>
+      <c r="D7">
         <v>-16272000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-14051000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-54843180.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-32631000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-29830000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-16258000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>37198000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-5115000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>8923000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3254000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-5051180.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-35353000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-27814000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-38694000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-104285910.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-123655000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-63378000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-54851000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>22824880.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>28178000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>47690000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>68121000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>25476420.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>19421000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1754000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1754000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-646000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-469000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>4109000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4109000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-4423000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>13188000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13">
         <v>39000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>8000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-13000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-33000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14">
         <v>1749000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1749000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1633000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1628000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>1000000.0</v>
       </c>
       <c r="AF14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>-1652000.0</v>
+      </c>
+      <c r="C15">
+        <v>4957000.0</v>
+      </c>
+      <c r="D15">
         <v>1652000.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15">
+      <c r="E15"/>
+      <c r="F15">
         <v>6609610.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>4957000.0</v>
       </c>
-      <c r="F15">
-[...2 lines deleted...]
-      <c r="G15"/>
       <c r="H15">
         <v>1652000.0</v>
       </c>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
+        <v>1652000.0</v>
+      </c>
+      <c r="K15">
         <v>3305000.0</v>
       </c>
-      <c r="J15"/>
-[...1 lines deleted...]
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>6609610.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2479000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>3304000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>6609610.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>4957000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1652000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="U15"/>
+      <c r="V15">
         <v>4131010.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2478000.0</v>
       </c>
-      <c r="V15"/>
-[...1 lines deleted...]
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>8262000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>6609000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>2479000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>11566800.0</v>
       </c>
-      <c r="AC15"/>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>25430000.0</v>
+      </c>
+      <c r="C16">
+        <v>15927000.0</v>
+      </c>
+      <c r="D16">
         <v>20048000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>31819000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>19365000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>18876000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>20625000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>14477000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>21960000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>17862000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>16219000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>12294000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>9152253.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>7342000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>11203000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>9739000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>15499383.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>10463000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4238000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1644000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>16439322.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>11934000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>8745000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>7683000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3628628.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4682000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>36405000.0</v>
+      </c>
+      <c r="C18">
+        <v>-17989000.0</v>
+      </c>
+      <c r="D18">
         <v>6957000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-5214000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-14679000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>7752000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2382000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-9737000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>43823000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4571000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>14399000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>10535000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>37333528.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2277000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>14456000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-32064000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>31663411.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-36576000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-6414000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-45526000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1019389.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4609000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-10746000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>67237000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>8434599.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>19566000.0</v>
+      </c>
+      <c r="C19">
+        <v>-15903000.0</v>
+      </c>
+      <c r="D19">
         <v>-7212000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-3758000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>9381000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-668000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>1234000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-214000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-5248000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-971000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-2829000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-2149000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2149000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>4893000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>1849000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1523000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-6603964.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>18318000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2368000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3252000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-10052348.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1592000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-2118000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-22154000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-5866788.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-9699000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-3165000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-24347000.0</v>
+      </c>
+      <c r="C21">
+        <v>20235000.0</v>
+      </c>
+      <c r="D21">
         <v>7124000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>23842000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>8632575.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3420000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>12765000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>5191000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-3383000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-3383000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2431000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-9846000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>11893000.0</v>
+      </c>
+      <c r="C22">
+        <v>14206000.0</v>
+      </c>
+      <c r="D22">
         <v>8166000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>3808000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>36695040.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>22607000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>8934000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4328000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>5974000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4713000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2287000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>3524000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4969720.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1828000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>572000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3453000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>45650680.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>22773000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>8963000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>6916000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>20759910.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>11249000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>2255000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1988000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>20240490.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>11376000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3440000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3445000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>35309550.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>4000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>4000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>151</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-8228000.0</v>
+      </c>
+      <c r="D23">
         <v>-5444000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2792000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-7922110.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-6671000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-4750000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-2098000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-2098000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2395000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1928000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-2056000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-6464850.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-4992000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-3153000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1874000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-5313890.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-4186000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-3123000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1684000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-8221380.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-7209000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-5028000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-2869000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-9854940.0</v>
       </c>
-      <c r="AC23"/>
-[...1 lines deleted...]
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23">
         <v>-35000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-35000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-22455000.0</v>
+      </c>
+      <c r="D24">
         <v>-23131000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-2438000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>11730310.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1047000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1050000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>170000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>170000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>118000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>161000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-762000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>16140670.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>20179000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>95000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>16000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-21690240.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-21713000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-21838000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-19984000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>200000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>120000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>109000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>43000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>116990.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>-5439000.0</v>
+      </c>
+      <c r="C25">
+        <v>5142000.0</v>
+      </c>
+      <c r="D25">
         <v>3799000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4860000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>245000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-5162000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3996000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2926000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2690000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5261000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3598000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3224000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-867793.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3621000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2977000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2691000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-5702289.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5701000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1781000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3529000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-8411762.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>5049000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4143000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2883000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-3200584.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
         <v>0.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
         <v>180.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>156</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>35475000.0</v>
+      </c>
+      <c r="D28">
         <v>22194000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>20221000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5365700.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>480000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>9990000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-5481000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-5481000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-7305000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-15078000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>27087000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>39821680.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>62460000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>39719000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>30762000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-18287260.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-21538000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-29234000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-42968000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-42631150.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-28844000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-25570000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-17502000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-19271930.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-29000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-11000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>6000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>36593000.0</v>
+      </c>
+      <c r="C29">
+        <v>-13997000.0</v>
+      </c>
+      <c r="D29">
         <v>3193000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3894000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-16143180.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-2766000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-11183000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-8496000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>47160000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5086000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>14763000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>11136000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>11136000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1608000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>14919000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-31303000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-46805960.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-81035000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-46225000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-42258000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>67127500.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>56033000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>58925000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>69407000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>59137380.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>44756000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>15459000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>12069000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>29558980.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>44000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>13000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-8000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-26000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>158</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-24704000.0</v>
+      </c>
+      <c r="D30">
         <v>-24581000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-3758000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8398670.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-554000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>114000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-2580000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-2580000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5112000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1584000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1523000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6094040.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>12698000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-5620000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-3252000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-35916350.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-25864000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-24272000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-22154000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-19742790.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-13876000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-4177000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1012000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-7534860.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-12000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-12000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-35000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-35000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>