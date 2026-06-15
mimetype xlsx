--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2927,51 +2930,53 @@
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>591466938.0</v>
+      </c>
       <c r="C45">
         <v>532332395.0</v>
       </c>
       <c r="D45">
         <v>343877740.0</v>
       </c>
       <c r="E45">
         <v>221155029.0</v>
       </c>
       <c r="F45">
         <v>181174491.0</v>
       </c>
       <c r="G45">
         <v>164287548.0</v>
       </c>
       <c r="H45">
         <v>124815615.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -3806,409 +3811,415 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>98912000.0</v>
+      </c>
+      <c r="C2">
         <v>87002000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>91796000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>99887000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>113650000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>128929000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>112919000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>83756000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>103313000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>118029653.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>141096000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>115470000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>121802000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>121527618.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>131381000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>123020000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>96535000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>77559912.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>83323000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>81331000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>65945000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>64133996.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>48797000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>51086000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>24602000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>33031746.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>25645000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>39731000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>34847000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>40002298.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22374000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>33772000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>37878000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>26049439.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>43390000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>25574000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>8750000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10919585.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>14702000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>19960000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8223000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4520478.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6400000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9964000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8792000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9600566.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11657000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13301000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7739000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10464585.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6466000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9467000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14717000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>15670736.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>11644000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10742000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>7334000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4224,52 +4235,53 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4285,149 +4297,153 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>3070000.0</v>
+      </c>
+      <c r="C5">
         <v>1795999.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1769000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1805999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2286000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2258256.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8266000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7764000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8668000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4376568.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1238000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3819000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6380000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3655263.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1695000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1713000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-9903000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2302601.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>31000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4443,224 +4459,229 @@
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>0.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-      <c r="T7">
-[...1 lines deleted...]
-      </c>
+      <c r="T7"/>
       <c r="U7">
         <v>0.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="V7">
         <v>0.0</v>
       </c>
+      <c r="W7"/>
       <c r="X7">
         <v>0.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="Y7">
         <v>0.0</v>
       </c>
+      <c r="Z7"/>
       <c r="AA7">
+        <v>0.0</v>
+      </c>
+      <c r="AB7">
         <v>9000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
         <v>79303000.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="C8">
         <v>79303000.0</v>
       </c>
+      <c r="D8"/>
       <c r="E8">
         <v>79303000.0</v>
       </c>
       <c r="F8">
         <v>79303000.0</v>
       </c>
       <c r="G8">
         <v>79303000.0</v>
       </c>
       <c r="H8">
         <v>79303000.0</v>
       </c>
       <c r="I8">
         <v>79303000.0</v>
       </c>
       <c r="J8">
+        <v>79303000.0</v>
+      </c>
+      <c r="K8">
         <v>79303370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79303000.0</v>
       </c>
       <c r="L8">
         <v>79303000.0</v>
       </c>
       <c r="M8">
         <v>79303000.0</v>
       </c>
       <c r="N8">
+        <v>79303000.0</v>
+      </c>
+      <c r="O8">
         <v>79303370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79303000.0</v>
       </c>
       <c r="P8">
         <v>79303000.0</v>
       </c>
       <c r="Q8">
         <v>79303000.0</v>
       </c>
       <c r="R8">
+        <v>79303000.0</v>
+      </c>
+      <c r="S8">
         <v>79303370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79303000.0</v>
       </c>
       <c r="T8">
         <v>79303000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>79303000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4676,835 +4697,851 @@
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>255111000.0</v>
+      </c>
+      <c r="C10">
         <v>248247000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>233378000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>283118000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>261643000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>448658139.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>466728000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>447581000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>445097000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>130798303.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>521151000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>448047000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>395089000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>421225162.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>407333000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>431396000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>458851000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>478241273.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>466271000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>470099000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>429848000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>437321211.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>433536000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>431303000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>426229000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>423251420.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>424586000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>404502000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>376932000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>324653223.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>326104000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>298330000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>293576000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>82202027.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>45881000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>40283000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>39353000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>30843370.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>27935000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>25957000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>16991000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>15382118.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>11944000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>9740000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>9989000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8382388.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>9125000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3583000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2716000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4898974.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4829000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3342000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3791000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5100837.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4565000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4180000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4023000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>248247000.0</v>
+      </c>
+      <c r="D11">
         <v>233378000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>283118000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>261643000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>448658140.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>466728000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>521151000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>448047000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>395089000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>421225160.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>407333000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>431396000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>458851000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>478241270.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>466271000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>470099000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>255238000.0</v>
+      </c>
+      <c r="C12">
         <v>250290000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>233519000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>283284000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>261809000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>448857282.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>466910000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>447798000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>445283000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>491040424.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>521311000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>448203000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>395248000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>421443472.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>413865000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>432899000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>459169000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>478615079.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>466538000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>471007000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>430737000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>437997667.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>433536000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>431303000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>426229000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>423251420.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>424586000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>404502000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>376932000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>324653223.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>326104000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>298330000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>293576000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>82202027.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>45881000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>42852000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>42966000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>33406198.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>27935000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>25957000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>16991000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>15382118.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>11944000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>9740000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11349000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>9742288.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9125000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3583000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2716000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4898974.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4829000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3342000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3791000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5100837.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4565000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4180000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4023000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
         <v>79303000.0</v>
       </c>
       <c r="C13">
         <v>79303000.0</v>
       </c>
       <c r="D13">
         <v>79303000.0</v>
       </c>
       <c r="E13">
         <v>79303000.0</v>
       </c>
       <c r="F13">
+        <v>79303000.0</v>
+      </c>
+      <c r="G13">
         <v>79303370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79303000.0</v>
       </c>
       <c r="H13">
         <v>79303000.0</v>
       </c>
       <c r="I13">
         <v>79303000.0</v>
       </c>
       <c r="J13">
+        <v>79303000.0</v>
+      </c>
+      <c r="K13">
         <v>79303370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79303000.0</v>
       </c>
       <c r="L13">
         <v>79303000.0</v>
       </c>
       <c r="M13">
         <v>79303000.0</v>
       </c>
       <c r="N13">
+        <v>79303000.0</v>
+      </c>
+      <c r="O13">
         <v>79303370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79303000.0</v>
       </c>
       <c r="P13">
         <v>79303000.0</v>
       </c>
       <c r="Q13">
         <v>79303000.0</v>
       </c>
       <c r="R13">
+        <v>79303000.0</v>
+      </c>
+      <c r="S13">
         <v>79303370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79303000.0</v>
       </c>
       <c r="T13">
         <v>79303000.0</v>
       </c>
       <c r="U13">
         <v>79303000.0</v>
       </c>
       <c r="V13">
+        <v>79303000.0</v>
+      </c>
+      <c r="W13">
         <v>79303370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79303000.0</v>
       </c>
       <c r="X13">
         <v>79303000.0</v>
       </c>
       <c r="Y13">
         <v>79303000.0</v>
       </c>
       <c r="Z13">
+        <v>79303000.0</v>
+      </c>
+      <c r="AA13">
         <v>79303370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79303000.0</v>
       </c>
       <c r="AB13">
         <v>79303000.0</v>
       </c>
       <c r="AC13">
         <v>79303000.0</v>
       </c>
       <c r="AD13">
+        <v>79303000.0</v>
+      </c>
+      <c r="AE13">
         <v>79303370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79303000.0</v>
       </c>
       <c r="AF13">
         <v>79303000.0</v>
       </c>
       <c r="AG13">
         <v>79303000.0</v>
       </c>
       <c r="AH13">
+        <v>79303000.0</v>
+      </c>
+      <c r="AI13">
         <v>79303370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79303000.0</v>
       </c>
       <c r="AJ13">
         <v>79303000.0</v>
       </c>
       <c r="AK13">
+        <v>79303000.0</v>
+      </c>
+      <c r="AL13">
         <v>73283000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>73283667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73283000.0</v>
       </c>
       <c r="AN13">
         <v>73283000.0</v>
       </c>
       <c r="AO13">
+        <v>73283000.0</v>
+      </c>
+      <c r="AP13">
         <v>71285000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>68620175.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66622000.0</v>
       </c>
       <c r="AR13">
         <v>66622000.0</v>
       </c>
       <c r="AS13">
         <v>66622000.0</v>
       </c>
       <c r="AT13">
+        <v>66622000.0</v>
+      </c>
+      <c r="AU13">
         <v>66621525.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66622000.0</v>
       </c>
       <c r="AV13">
         <v>66622000.0</v>
       </c>
       <c r="AW13">
         <v>66622000.0</v>
       </c>
       <c r="AX13">
+        <v>66622000.0</v>
+      </c>
+      <c r="AY13">
         <v>66621525.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66622000.0</v>
       </c>
       <c r="AZ13">
         <v>66622000.0</v>
       </c>
       <c r="BA13">
         <v>66622000.0</v>
       </c>
       <c r="BB13">
+        <v>66622000.0</v>
+      </c>
+      <c r="BC13">
         <v>66621525.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66622000.0</v>
       </c>
       <c r="BD13">
         <v>66622000.0</v>
       </c>
       <c r="BE13">
         <v>66622000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13">
+        <v>66622000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
         <v>711317121.0</v>
       </c>
       <c r="C14">
+        <v>711317121.0</v>
+      </c>
+      <c r="D14">
         <v>676493969.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>711317121.0</v>
       </c>
       <c r="E14">
         <v>711317121.0</v>
       </c>
       <c r="F14">
         <v>711317121.0</v>
       </c>
       <c r="G14">
         <v>711317121.0</v>
       </c>
       <c r="H14">
+        <v>711317121.0</v>
+      </c>
+      <c r="I14">
         <v>685907666.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>711317121.0</v>
       </c>
       <c r="J14">
         <v>711317121.0</v>
       </c>
       <c r="K14">
+        <v>711317121.0</v>
+      </c>
+      <c r="L14">
         <v>691027828.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>711317121.0</v>
       </c>
       <c r="M14">
         <v>711317121.0</v>
       </c>
       <c r="N14">
+        <v>711317121.0</v>
+      </c>
+      <c r="O14">
         <v>711565346.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>711690144.0</v>
       </c>
       <c r="P14">
         <v>711690144.0</v>
       </c>
       <c r="Q14">
-        <v>712067311.0</v>
+        <v>711690144.0</v>
       </c>
       <c r="R14">
         <v>712067311.0</v>
       </c>
       <c r="S14">
-        <v>712317121.0</v>
+        <v>712067311.0</v>
       </c>
       <c r="T14">
         <v>712317121.0</v>
       </c>
       <c r="U14">
         <v>712317121.0</v>
       </c>
       <c r="V14">
         <v>712317121.0</v>
       </c>
       <c r="W14">
         <v>712317121.0</v>
       </c>
       <c r="X14">
         <v>712317121.0</v>
       </c>
       <c r="Y14">
         <v>712317121.0</v>
       </c>
       <c r="Z14">
+        <v>712317121.0</v>
+      </c>
+      <c r="AA14">
         <v>712317148.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>712317121.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>712317148.0</v>
       </c>
       <c r="AC14">
         <v>712317148.0</v>
       </c>
       <c r="AD14">
+        <v>712317148.0</v>
+      </c>
+      <c r="AE14">
         <v>712317204.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>712317148.0</v>
       </c>
       <c r="AF14">
         <v>712317148.0</v>
       </c>
       <c r="AG14">
-        <v>712317204.0</v>
+        <v>712317148.0</v>
       </c>
       <c r="AH14">
         <v>712317204.0</v>
       </c>
       <c r="AI14">
         <v>712317204.0</v>
       </c>
       <c r="AJ14">
         <v>712317204.0</v>
       </c>
       <c r="AK14">
         <v>712317204.0</v>
       </c>
       <c r="AL14">
-        <v>712317238.0</v>
+        <v>712317204.0</v>
       </c>
       <c r="AM14">
         <v>712317238.0</v>
       </c>
       <c r="AN14">
+        <v>712317238.0</v>
+      </c>
+      <c r="AO14">
         <v>708367035.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>668126667.0</v>
       </c>
       <c r="AP14">
         <v>668126667.0</v>
       </c>
       <c r="AQ14">
-        <v>647561223.0</v>
+        <v>668126667.0</v>
       </c>
       <c r="AR14">
         <v>647561223.0</v>
       </c>
       <c r="AS14">
         <v>647561223.0</v>
       </c>
       <c r="AT14">
         <v>647561223.0</v>
       </c>
       <c r="AU14">
         <v>647561223.0</v>
       </c>
       <c r="AV14">
         <v>647561223.0</v>
       </c>
       <c r="AW14">
         <v>647561223.0</v>
       </c>
       <c r="AX14">
         <v>647561223.0</v>
       </c>
       <c r="AY14">
         <v>647561223.0</v>
       </c>
       <c r="AZ14">
         <v>647561223.0</v>
       </c>
       <c r="BA14">
         <v>647561223.0</v>
       </c>
       <c r="BB14">
         <v>647561223.0</v>
       </c>
       <c r="BC14">
         <v>647561223.0</v>
       </c>
       <c r="BD14">
         <v>647561223.0</v>
       </c>
       <c r="BE14">
         <v>647561223.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14">
+        <v>647561223.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5520,157 +5557,161 @@
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
+        <v>69543000.0</v>
+      </c>
+      <c r="C16">
         <v>57242000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>36321000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>58006271.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>65766999.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>104821000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>138440948.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>167445000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>149421000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>93672000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>102704389.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>68368000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>64391000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>64864000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>93077450.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>45271000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>20984000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14906000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>42711518.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>1967814.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>12385.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>46727.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>127000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5686,115 +5727,117 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>2000000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5810,882 +5853,897 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20">
         <v>4495000.0</v>
       </c>
       <c r="C20">
         <v>4495000.0</v>
       </c>
       <c r="D20">
         <v>4495000.0</v>
       </c>
       <c r="E20">
         <v>4495000.0</v>
       </c>
       <c r="F20">
+        <v>4495000.0</v>
+      </c>
+      <c r="G20">
         <v>4495368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4495000.0</v>
       </c>
       <c r="H20">
         <v>4495000.0</v>
       </c>
       <c r="I20">
         <v>4495000.0</v>
       </c>
       <c r="J20">
+        <v>4495000.0</v>
+      </c>
+      <c r="K20">
         <v>4495368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4495000.0</v>
       </c>
       <c r="L20">
         <v>4495000.0</v>
       </c>
       <c r="M20">
         <v>4495000.0</v>
       </c>
       <c r="N20">
+        <v>4495000.0</v>
+      </c>
+      <c r="O20">
         <v>4495368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4495000.0</v>
       </c>
       <c r="P20">
         <v>4495000.0</v>
       </c>
       <c r="Q20">
         <v>4495000.0</v>
       </c>
       <c r="R20">
+        <v>4495000.0</v>
+      </c>
+      <c r="S20">
         <v>4495368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4495000.0</v>
       </c>
       <c r="T20">
         <v>4495000.0</v>
       </c>
       <c r="U20">
         <v>4495000.0</v>
       </c>
       <c r="V20">
+        <v>4495000.0</v>
+      </c>
+      <c r="W20">
         <v>4495368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4495000.0</v>
       </c>
       <c r="X20">
         <v>4495000.0</v>
       </c>
       <c r="Y20">
         <v>4495000.0</v>
       </c>
       <c r="Z20">
+        <v>4495000.0</v>
+      </c>
+      <c r="AA20">
         <v>4495368.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>27706000.0</v>
+      </c>
+      <c r="C21">
         <v>29235000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>31626000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>33298000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>34795000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>36291000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>38065000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>39127000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>40215000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>40057679.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>41377000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>42401000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>41130000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>40682508.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>45259000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>44243000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>41608000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>41474916.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>40925000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>40644000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>40282000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>40711368.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>59032000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>42316000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>41557000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>40099787.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>37345000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14372000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11278000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10796648.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11222000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7653000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4025000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3012847.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5056000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5149000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5206000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5304127.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9437000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9637000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>10804000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>10856140.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>23873000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3160000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>16669000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3810980.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3724000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>25352000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>13536000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3400183.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>16223000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>19707000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4914000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5884203.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5332000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6389000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>7535000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>129472000.0</v>
+      </c>
+      <c r="C22">
         <v>120173000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>109940000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>114231000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>121647000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>121796207.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>99458000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>107935000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>160744000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>202215894.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>181774000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>169437000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>188907000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>170934251.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>140012000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>116089000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>85931000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>72005705.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>62286000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>58458000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>41640000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>33835861.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>31418000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>43085000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>43552000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>59457888.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>78716000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>98184000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>124577000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>138114557.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>126096000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>148820000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>122445000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>121570224.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>129673000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>113518000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>61199000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>17617249.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10056000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>15881000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9015000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6543349.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4559000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9959000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>11960000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>11105201.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>13020000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>12877000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>12057000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>10737943.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>8160000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>8909000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>10588000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>11084685.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>7529000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7737000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5157000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>1296400000.0</v>
+      </c>
+      <c r="C23">
         <v>1256481000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1236118000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1267667000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1210883000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1351719505.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1296865000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1271488000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1299807000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1317889881.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1323638000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1262697000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1175132000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1158169362.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1121727000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1089725000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1025424000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>984513833.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>946636000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>908123000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>862375000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>833101416.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>790355000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>771100000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>740309000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>737570262.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>725707000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>697050000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>667285000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>646037882.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>640679000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>605259000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>550323000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>356249260.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>287206000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>236051000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>204068000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>143471390.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>138855000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>130787000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>105770000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>96554562.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>93320000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>88498000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>86264000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>89842776.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>87638000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>90157000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>77978000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>84651911.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>78755000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>82997000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>90869000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>90940087.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>89586000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>87707000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>82228000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1812000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1922000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2031000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2140000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2247000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2354000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2460000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2564920.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2725000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2819000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2912000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3004460.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3108000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3195000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3283000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
+      <c r="K25"/>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
         <v>1812000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1922000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2031000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2140000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2247000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2354000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2460000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2564920.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2725000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>2912000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3004460.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3108000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3195000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3283000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6701,52 +6759,53 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6762,852 +6821,869 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>-255111000.0</v>
+      </c>
+      <c r="C28">
         <v>-248247000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-233378000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-283118000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-261643000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-448658000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-466728000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-447581000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-445097000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-130798303.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-521151000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-448047000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-395089000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-421225162.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-405085000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-429042000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-456391000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-475676386.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-463602000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-467327000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-426973000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-434345038.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-430441000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-428118000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-422955000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-419889264.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-421124000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-400944000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-373300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-320891208.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-322213000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-294312000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-289431000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-77932789.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-45567000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-39924000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-38950000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-30396226.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-27444000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-25424000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-16416000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-15139511.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-11658000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-9617000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-9833000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-8193980.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-8389000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4688000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4042000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1796300.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1770000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2944000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5895000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5541166.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>7272000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6833000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5012000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>809049000.0</v>
+      </c>
+      <c r="C29">
         <v>789840000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>751808000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>730085000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>748013000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>737442000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>726647000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>720029000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>699440030.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>681333000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>655729000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>649036000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>626787158.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>605781000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>583955000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>580360000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>568319312.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>551731000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>535938000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>530028000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>511401668.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>491317000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>473061000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>453373000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>326840000.0</v>
+      </c>
+      <c r="C30">
         <v>233231000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>241058000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>287454000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>281005000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>188469732.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>214114000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>195257000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>208557000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>200333710.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>207918000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>274917000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>236870000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>241973123.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>245777000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>236843000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>194834000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>167093000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>180523000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>148287000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>161451000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>149443193.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>118782000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>89532000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>78742000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>65599930.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>57968000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>59470000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>36215000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>75209133.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>69947000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>60121000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>43897000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>96290386.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>30849000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>21601000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>22054000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>36539000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>41988000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>37876000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>27062000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>21000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>23873000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>23311000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>16669000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>20384062.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>17989000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>25352000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>13536000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>18752779.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>16223000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>19707000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>24120000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>19887233.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>22771000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>19372000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>14746000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>608833000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>581610000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>553779000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>512714000.0</v>
+      </c>
+      <c r="C32">
         <v>485238000.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>442399000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>444791000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>550217000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>570712000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>585851000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>612375000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>624836168.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>637674000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>632817000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>649829000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>632323577.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>589365000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>562872000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>561665000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>551237016.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>555388000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>535805000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>523899000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>509603100.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>511019000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>475070000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>461253000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>583341000.0</v>
+      </c>
+      <c r="C33">
         <v>583727000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>587878999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>578398000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>544400000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>544165000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>508807000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>474135000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>438866000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>390208966.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>343153000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>307361000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>281730000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>264179285.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>272337000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>264383000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>261335000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>250821186.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>221307000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>216264000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>217116000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>204848313.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>177461000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>177305000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>170132000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>165693443.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>131241000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>102185000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>97775000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>95544178.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>85203000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>64058000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>52720000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>49994725.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>51108000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>51593000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>49125000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>48722464.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>52907000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>50995000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>52102000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>52898622.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>52942000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>45484000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>46283000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>46280249.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>47444000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>48243000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>49461000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>49073382.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>49475000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>50983000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>52139000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>53806571.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>54556000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>56310000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>58166000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:57">
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7623,380 +7699,387 @@
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>7789999.0</v>
+      </c>
+      <c r="C35">
         <v>7818000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>13568000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>13587000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13216000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13350848.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13645000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>13779000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13497000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9487179.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4169000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3493000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3628000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3762024.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5708000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5953000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6196000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6439314.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6681000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6922000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>7202000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>9147665.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>15122000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>15700000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>15874000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>16048628.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>10860000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3326000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3427000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3633897.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3759000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>3889000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4018000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4181244.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>581000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>662000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>700000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>719658.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3435000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3549000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4216000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3777085.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4036000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4241000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3818000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4056200.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3402000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3003000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3147000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3290088.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3394000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>4223000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>4776000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>5573902.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>6786000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>7889000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>9008000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:57">
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>5386000.0</v>
+      </c>
+      <c r="C36">
         <v>7424000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3051999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2090000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5736000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>15250637.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>20125000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4942000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-27909000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-40058000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>22781000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>22839000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>49982000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>48992684.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>58192000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>53263000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>51535000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>48065466.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>30337000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>30931000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>31498000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>30953129.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>25957000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>43334000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>36413000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>35470841.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>14539000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>13670000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>13709000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>13096154.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2364000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2373000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>992000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1011114.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1028000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2569000.0</v>
       </c>
-      <c r="AK36"/>
       <c r="AL36"/>
-      <c r="AM36">
+      <c r="AM36"/>
+      <c r="AN36">
         <v>2034000.0</v>
       </c>
-      <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
-      <c r="AU36">
-[...1 lines deleted...]
-      </c>
+      <c r="AU36"/>
       <c r="AV36">
         <v>1360000.0</v>
       </c>
       <c r="AW36">
         <v>1360000.0</v>
       </c>
       <c r="AX36">
+        <v>1360000.0</v>
+      </c>
+      <c r="AY36">
         <v>1359900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360000.0</v>
       </c>
       <c r="AZ36">
         <v>1360000.0</v>
       </c>
       <c r="BA36">
         <v>1360000.0</v>
       </c>
       <c r="BB36">
+        <v>1360000.0</v>
+      </c>
+      <c r="BC36">
         <v>1359900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BD36">
         <v>2000000.0</v>
       </c>
       <c r="BE36">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:57">
+      <c r="BF36">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8012,705 +8095,717 @@
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>22683000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>22805000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221000.0</v>
       </c>
       <c r="Q38">
         <v>221000.0</v>
       </c>
       <c r="R38">
         <v>221000.0</v>
       </c>
-      <c r="S38"/>
+      <c r="S38">
+        <v>221000.0</v>
+      </c>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
-    </row>
-    <row r="39" spans="1:57">
+      <c r="BF38"/>
+    </row>
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>1509000.0</v>
+      </c>
+      <c r="C39">
         <v>69060000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>63722000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4300000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2022000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>48431403.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7576000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>46363000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>46357000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>34090887.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>69481999.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>62779000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>72377000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>31959738.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>49736000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>39511000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>24155000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>183071863.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>15982000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>14107000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11431000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6976382.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>29158000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>29875000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>21654000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>89167511.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>33196000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>32709000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>31786000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>12516791.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>33329000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>33930000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>37685000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4252667.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>29597000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>6460000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>28713000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>43725479.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>5969000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>78000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>600000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>21730473.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2330976.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>60000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>102000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>208000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1188833.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>68000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>56000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>231000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1060761.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>165000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>108000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>136000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:57">
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>31890000.0</v>
+      </c>
+      <c r="C40">
         <v>43272000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>62541000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>146529000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>107569000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>69798801.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>103856000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>127699000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>40384000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>46317141.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>201715000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>207049000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>121771000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>140138882.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>127442000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>73639000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>104677000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>11393240.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>38749000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>51520000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>53904000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>53357089.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>39388000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>48327000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>44575000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>90277713.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>39838000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>27262000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>21143000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>28423478.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>168954000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>148693000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>112422000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>125118137.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>84164000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>84648000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>73769000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>19381149.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>18606000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>13109000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>8993000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>10304854.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>9065000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>6697000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>9207000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>12985221.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>11432000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>7215000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4291000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>7511455.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>5855000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>6899000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>6096000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>4986356.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>4984000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>4629000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>4292000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:57">
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3493000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>3762000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3896000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-    </row>
-    <row r="42" spans="1:57">
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
         <v>-3052000.0</v>
       </c>
       <c r="C42">
         <v>-3052000.0</v>
       </c>
       <c r="D42">
         <v>-3052000.0</v>
       </c>
       <c r="E42">
+        <v>-3052000.0</v>
+      </c>
+      <c r="F42">
         <v>-16938000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-16966137.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-3052000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-17982000.0</v>
       </c>
-      <c r="I42">
-[...1 lines deleted...]
-      </c>
       <c r="J42">
+        <v>-3052000.0</v>
+      </c>
+      <c r="K42">
         <v>-17975039.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-11303000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-17527000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-9432000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-14530060.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-13384000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-16658000.0</v>
       </c>
-      <c r="Q42">
-[...1 lines deleted...]
-      </c>
       <c r="R42">
+        <v>-3052000.0</v>
+      </c>
+      <c r="S42">
         <v>-1967503.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-3689000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-3158000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-2745000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-5849424.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-2900000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-507000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>374070000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>336306000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>316040000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>296498000.0</v>
       </c>
-      <c r="AD42"/>
-      <c r="AE42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>258099000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>240991000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>227045000.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>71145000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>45682000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>6020000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>6019703.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>6020000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>17718000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>10824000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>5544700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4865000.0</v>
       </c>
       <c r="AR42">
         <v>4865000.0</v>
       </c>
       <c r="AS42">
         <v>4865000.0</v>
       </c>
       <c r="AT42">
+        <v>4865000.0</v>
+      </c>
+      <c r="AU42">
         <v>4924789.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>4916000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>4917000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>4899000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>4904545.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>4904000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>4930000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>4935000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>4944635.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-10616000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-11224000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-11755000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:57">
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8726,52 +8821,53 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8787,552 +8883,565 @@
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>591466938.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>532332395.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>343877740.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>221155029.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>496148000.0</v>
+      </c>
+      <c r="C46">
         <v>496086000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>496306000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>499635000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>461615000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>457333691.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>414469000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>377485000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>330353000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>295649677.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>247056000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>209534000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>186123000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>170008725.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>149863000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>142418000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>142302000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>135231727.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>124260000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>119137000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>119338000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>121781664.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>87977000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>87160000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>87667000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>85627447.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>79357000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>74143000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>72788000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>71651376.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>71617000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>54032000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>47703000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>45970764.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>45024000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>45410000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>43919000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>43418337.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>41436000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>41358000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>41298000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>42042482.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>41757000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>41674000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>42155000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>41819269.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>42360000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>42938000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>43839000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>44313299.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>44991000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>45668000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>45865000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>46562468.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>47224000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>47921000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>48631000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:57">
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>496086000.0</v>
+      </c>
+      <c r="D47">
         <v>496306000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>499635000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>461615000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>457333690.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>414469000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>247056000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>209534000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>186123000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>170008730.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>149863000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>142418000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>142302000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>135232000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>124260000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>119137000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>119338000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>121781660.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>87977000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>87160000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>87667000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>85627450.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>79357000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>74143000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>72788000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-    </row>
-    <row r="48" spans="1:57">
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>729728000.0</v>
+      </c>
+      <c r="C48">
         <v>711793000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>691609000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>673751000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>667720000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>685675518.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>669457000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>657562000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>652446000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>633735131.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>612095000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>590134000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>579165000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>558358585.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>535919000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>517243000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>511552000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>488418558.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>473417000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>457021000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>450595000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>434971549.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>411819000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>391080000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>374070000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>357297941.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>336306000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>316040000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>296498000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>276934424.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
-      <c r="AH48">
+      <c r="AH48"/>
+      <c r="AI48">
         <v>100916795.0</v>
       </c>
-      <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
-      <c r="AL48">
+      <c r="AL48"/>
+      <c r="AM48">
         <v>28893085.0</v>
       </c>
-      <c r="AM48"/>
       <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48">
         <v>5000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1864666.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>391000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-5078000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-8329000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-10088352.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-12076000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-14094000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-15701000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-14619694.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-14891000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-14915000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-15322000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-17004214.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-    </row>
-    <row r="49" spans="1:57">
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9348,572 +9457,579 @@
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>0.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>436000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>432000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>429000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>425029.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>422000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>418000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>415000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>411249.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>370000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>366000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>357700.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>345000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>1000000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>2248000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2354000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2460000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2565029.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2669000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2772000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2875000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2976173.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3095000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3185000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3274000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3362160.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3462000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3558000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3632000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3762015.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3891000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4018000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4145000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4269238.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>314000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>359000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>403000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>447144.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>491000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>533000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>575000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>242607.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>286000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>123000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>156000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>188408.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>736000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>8271000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>6758000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>6695274.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>6599000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>6286000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>9686000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>10642003.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>11837000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>11013000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>9035000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:57">
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
         <v>24683001.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>48000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>57000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>167445000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>149421000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>93672000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>102704389.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>436000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>432000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>429000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>425029.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>422000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>418000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>415000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>411249.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>370000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>366000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>362000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>357700.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>354000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>363000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>349000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>416127.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>453000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>483000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>513000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>507212.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>185000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>182000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>180000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>177906.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>338000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>533000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>175000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>101219.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>286000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>123000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>133000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>131776.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>606000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>8148000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>6602000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>6506866.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>6385000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>6041000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>9686000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>10642003.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>10222000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>9036000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>6696000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:57">
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53">
+        <v>127000.0</v>
+      </c>
+      <c r="C53">
         <v>2043000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166000.0</v>
       </c>
       <c r="E53">
         <v>166000.0</v>
       </c>
       <c r="F53">
+        <v>166000.0</v>
+      </c>
+      <c r="G53">
         <v>199000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>182000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>217000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>186000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>360242121.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>160000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>156000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>159000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>218310.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>6532000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1503000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>318000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>373806.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>267000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>908000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>889000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>676456.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>2569000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>3613000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>2562828.0</v>
       </c>
-      <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
-      <c r="AS53">
+      <c r="AS53"/>
+      <c r="AT53">
         <v>1360000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1359900.0</v>
       </c>
-      <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-    </row>
-    <row r="54" spans="1:57">
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9929,744 +10045,757 @@
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>1296400000.0</v>
+      </c>
+      <c r="C55">
         <v>1256481000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1236118000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1267667000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1210883000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1351719505.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1296865000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1271488000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1299807000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1317889881.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1323638000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1262697000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1175132000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1158169362.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1121727000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1089725000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1025424000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>984513833.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>946636000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>908123000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>862375000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>833101416.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>790355000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>771100000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>740309000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>737570262.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>725707000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>697050000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>667285000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>646037882.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>640679000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>605259000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>550323000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>356249260.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>287206000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>236051000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>204068000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>143471390.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>138855000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>130787000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>105770000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>96554562.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>93320000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>88498000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>86264000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>89842776.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>87638000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>90157000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>77978000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>84651911.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>78755000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>82997000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>90869000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>90940087.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>89586000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>87707000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>82228000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:57">
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>713059000.0</v>
+      </c>
+      <c r="C56">
         <v>672754000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>648239000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>689269000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>666483000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>807554624.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>788058000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>797353000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>860941000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>927680915.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>980485000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>955336000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>893402000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>893990077.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>849390000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>825342000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>764089000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>733692647.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>725329000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>691859000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>645259000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>628253103.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>612894000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>593795000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>570177000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>571876819.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>594466000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>594865000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>569510000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>550493704.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>555476000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>541201000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>497603000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>306254535.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>236098000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>184458000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>154943000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>94748926.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>85948000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>79792000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>53668000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>43655940.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>40378000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>43014000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>39981000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>43562527.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>40194000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>41914000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>28517000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>35578529.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>29280000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>32014000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>38730000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>37133516.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>35030000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>31397000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>24062000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:57">
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>200345000.0</v>
+      </c>
+      <c r="C57">
         <v>187516000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>190658000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>246870000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>221692000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>257337072.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>217346000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>211502000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>248566000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>302844747.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>342811000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>322519000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>243573000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>261666500.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>260025000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>262470000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>202424000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>182455631.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>169941000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>156054000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>121360000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>118650003.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>101875000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>118725000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>108924000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>125634973.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>153012000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>162121000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>158666000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>167946084.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>191781000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>182948000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>150813000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>151721515.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>127739000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>110404000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>82699000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>30577470.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>33646000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>33602000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>17391000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>14926551.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>15751000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>16784000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>18132000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>22844563.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>23695000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>28664000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>18632000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>24482906.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>18706000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>22407000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>30499000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>31299095.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>26850000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>24407000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>18322000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:57">
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>208135000.0</v>
+      </c>
+      <c r="C58">
         <v>195334000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>204226000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>260457000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>234908000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>270687920.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>230991000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>225281000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>262063000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>312331926.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>346980000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>326012000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>247201000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>265428524.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>265733000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>268423000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>208620000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>188894945.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>176622000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>162976000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>128562000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>127797668.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>116997000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>134425000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>124798000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>141683601.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>163872000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>165447000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>162093000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>171579981.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>195540000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>186837000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>154831000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>155902759.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>128320000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>111066000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>83399000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>31297128.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>37081000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>37151000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>21607000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>18703636.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>19787000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>21025000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>21950000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>26900763.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>27097000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>31667000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>21779000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>27772994.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>22100000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>26630000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>35275000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>36872997.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>33636000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>32296000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>27330000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:57">
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10682,225 +10811,229 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>809049000.0</v>
+      </c>
+      <c r="C60">
         <v>789840000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>769629000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>751808000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>730085000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>748013324.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>737442000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>726647000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>720029000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>699440030.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>681333000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>655729000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>649036000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>626787158.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>603533000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>581601000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>577900000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>565754425.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>549062000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>533166000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>527153000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>508425495.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>488222000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>469876000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>453373000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>436601311.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>415609000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>395343000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>375801000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>356237794.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>337402000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>320294000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>306348000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>180220165.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>150448000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>124985000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>115734000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>108196455.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>98316000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>91001000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>82109000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>76029541.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>71878000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>66409000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>63158000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>61457962.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>59462000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>57445000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>55820000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>56906376.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>56635000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>56637000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>56235000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>54561946.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>56006000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>55398000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>54867000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:57">
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10916,52 +11049,53 @@
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10977,50 +11111,51 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11097,51 +11232,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>412017000.0</v>
       </c>
       <c r="C2">
         <v>444535412.0</v>
       </c>
       <c r="D2">
         <v>484472924.0</v>
       </c>
       <c r="E2">
         <v>417367861.0</v>
       </c>
       <c r="F2">
         <v>355784694.0</v>
       </c>
       <c r="G2">
         <v>279211559.0</v>
       </c>
       <c r="H2">
         <v>310824298.0</v>
       </c>
       <c r="I2">
         <v>284429005.0</v>
       </c>
@@ -11162,51 +11297,51 @@
       </c>
       <c r="O2">
         <v>47188102.0</v>
       </c>
       <c r="P2">
         <v>51518824.0</v>
       </c>
       <c r="Q2">
         <v>75399566.0</v>
       </c>
       <c r="R2">
         <v>61396971.0</v>
       </c>
       <c r="S2">
         <v>97134064.0</v>
       </c>
       <c r="T2">
         <v>117627300.0</v>
       </c>
       <c r="U2">
         <v>89773767.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>28273000.0</v>
       </c>
       <c r="C3">
         <v>21564000.0</v>
       </c>
       <c r="D3">
         <v>17734961.0</v>
       </c>
       <c r="E3">
         <v>10437118.0</v>
       </c>
       <c r="F3">
         <v>9094077.0</v>
       </c>
       <c r="G3">
         <v>8084746.0</v>
       </c>
       <c r="H3">
         <v>4464688.0</v>
       </c>
       <c r="I3">
         <v>5646289.0</v>
       </c>
@@ -11227,76 +11362,76 @@
       </c>
       <c r="O3">
         <v>5544741.0</v>
       </c>
       <c r="P3">
         <v>7029264.0</v>
       </c>
       <c r="Q3">
         <v>8911028.0</v>
       </c>
       <c r="R3">
         <v>7764091.0</v>
       </c>
       <c r="S3">
         <v>7541427.0</v>
       </c>
       <c r="T3">
         <v>6706097.0</v>
       </c>
       <c r="U3">
         <v>4496116.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
         <v>77080000.0</v>
       </c>
       <c r="C5">
         <v>105776046.0</v>
       </c>
       <c r="D5">
         <v>128423416.0</v>
       </c>
       <c r="E5">
         <v>133806294.0</v>
       </c>
       <c r="F5">
         <v>121042914.0</v>
       </c>
       <c r="G5">
         <v>114460518.0</v>
       </c>
       <c r="H5">
         <v>139817501.0</v>
       </c>
       <c r="I5">
         <v>99798722.0</v>
       </c>
@@ -11317,51 +11452,51 @@
       </c>
       <c r="O5">
         <v>-1517600.0</v>
       </c>
       <c r="P5">
         <v>3640950.0</v>
       </c>
       <c r="Q5">
         <v>-22830049.0</v>
       </c>
       <c r="R5">
         <v>-3120936.0</v>
       </c>
       <c r="S5">
         <v>-21681053.0</v>
       </c>
       <c r="T5">
         <v>4984106.0</v>
       </c>
       <c r="U5">
         <v>14514984.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>105353000.0</v>
       </c>
       <c r="C6">
         <v>127340046.0</v>
       </c>
       <c r="D6">
         <v>146158377.0</v>
       </c>
       <c r="E6">
         <v>144243412.0</v>
       </c>
       <c r="F6">
         <v>130136991.0</v>
       </c>
       <c r="G6">
         <v>122545264.0</v>
       </c>
       <c r="H6">
         <v>144282189.0</v>
       </c>
       <c r="I6">
         <v>105445011.0</v>
       </c>
@@ -11382,101 +11517,101 @@
       </c>
       <c r="O6">
         <v>4027141.0</v>
       </c>
       <c r="P6">
         <v>10670214.0</v>
       </c>
       <c r="Q6">
         <v>-13919021.0</v>
       </c>
       <c r="R6">
         <v>4643155.0</v>
       </c>
       <c r="S6">
         <v>-14139626.0</v>
       </c>
       <c r="T6">
         <v>11690203.0</v>
       </c>
       <c r="U6">
         <v>19011100.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
         <v>171668000.0</v>
       </c>
       <c r="C9">
         <v>178489000.0</v>
       </c>
       <c r="D9">
         <v>207471138.0</v>
       </c>
       <c r="E9">
         <v>183219126.0</v>
       </c>
       <c r="F9">
         <v>152604323.0</v>
       </c>
       <c r="G9">
         <v>139562212.0</v>
       </c>
       <c r="H9">
         <v>179280691.0</v>
       </c>
       <c r="I9">
         <v>137771643.0</v>
       </c>
@@ -11497,51 +11632,51 @@
       </c>
       <c r="O9">
         <v>9708300.0</v>
       </c>
       <c r="P9">
         <v>11719119.0</v>
       </c>
       <c r="Q9">
         <v>8494291.0</v>
       </c>
       <c r="R9">
         <v>12074814.0</v>
       </c>
       <c r="S9">
         <v>6753772.0</v>
       </c>
       <c r="T9">
         <v>26505881.0</v>
       </c>
       <c r="U9">
         <v>30851751.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>95826000.0</v>
       </c>
       <c r="C10">
         <v>105975120.0</v>
       </c>
       <c r="D10">
         <v>141426000.0</v>
       </c>
       <c r="E10">
         <v>132083930.0</v>
       </c>
       <c r="F10">
         <v>119466256.0</v>
       </c>
       <c r="G10">
         <v>113140297.0</v>
       </c>
       <c r="H10">
         <v>138896547.0</v>
       </c>
       <c r="I10">
         <v>99606871.0</v>
       </c>
@@ -11562,51 +11697,51 @@
       </c>
       <c r="O10">
         <v>-2083184.0</v>
       </c>
       <c r="P10">
         <v>2145073.0</v>
       </c>
       <c r="Q10">
         <v>-26393168.0</v>
       </c>
       <c r="R10">
         <v>-7252942.0</v>
       </c>
       <c r="S10">
         <v>-26619120.0</v>
       </c>
       <c r="T10">
         <v>987417.0</v>
       </c>
       <c r="U10">
         <v>12659336.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
         <v>5085000.0</v>
       </c>
       <c r="C11">
         <v>1535133.0</v>
       </c>
       <c r="D11">
         <v>952603.0</v>
       </c>
       <c r="E11">
         <v>1543588.0</v>
       </c>
       <c r="F11">
         <v>3829642.0</v>
       </c>
       <c r="G11">
         <v>882036.0</v>
       </c>
       <c r="H11">
         <v>7798604.0</v>
       </c>
       <c r="I11">
         <v>5586993.0</v>
       </c>
@@ -11627,51 +11762,51 @@
       </c>
       <c r="O11">
         <v>51660.0</v>
       </c>
       <c r="P11">
         <v>-1830081.0</v>
       </c>
       <c r="Q11">
         <v>-298725.0</v>
       </c>
       <c r="R11">
         <v>-243301.0</v>
       </c>
       <c r="S11">
         <v>771205.0</v>
       </c>
       <c r="T11">
         <v>-2608964.0</v>
       </c>
       <c r="U11">
         <v>2092010.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>27181.0</v>
       </c>
       <c r="E12">
         <v>87181.0</v>
       </c>
       <c r="F12">
         <v>91994.0</v>
       </c>
       <c r="G12">
         <v>117296.0</v>
       </c>
       <c r="H12">
         <v>186965.0</v>
       </c>
       <c r="I12">
         <v>191849.0</v>
       </c>
       <c r="J12">
         <v>165612.0</v>
       </c>
       <c r="K12">
@@ -11688,137 +11823,139 @@
       </c>
       <c r="O12">
         <v>565584.0</v>
       </c>
       <c r="P12">
         <v>1495877.0</v>
       </c>
       <c r="Q12">
         <v>3563119.0</v>
       </c>
       <c r="R12">
         <v>4132006.0</v>
       </c>
       <c r="S12">
         <v>4938067.0</v>
       </c>
       <c r="T12">
         <v>4668943.0</v>
       </c>
       <c r="U12">
         <v>1888449.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>136</v>
+      </c>
+      <c r="B13">
+        <v>11000.0</v>
+      </c>
       <c r="C13">
         <v>12794983.0</v>
       </c>
       <c r="D13">
         <v>12963405.0</v>
       </c>
       <c r="E13">
         <v>5801190.0</v>
       </c>
       <c r="F13">
         <v>1577000.0</v>
       </c>
       <c r="G13">
         <v>1320220.0</v>
       </c>
       <c r="H13">
         <v>920950.0</v>
       </c>
       <c r="I13">
         <v>256810.0</v>
       </c>
       <c r="J13">
         <v>204500.0</v>
       </c>
       <c r="K13">
         <v>93730.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>-28771000.0</v>
       </c>
       <c r="C14">
         <v>-38673000.0</v>
       </c>
       <c r="D14">
         <v>-52325671.0</v>
       </c>
       <c r="E14">
         <v>-48121671.0</v>
       </c>
       <c r="F14">
         <v>-42726054.0</v>
       </c>
       <c r="G14">
         <v>-41372709.0</v>
       </c>
       <c r="H14">
         <v>-48055486.0</v>
       </c>
       <c r="I14">
         <v>-36903210.0</v>
       </c>
       <c r="J14">
         <v>-3204402.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
         <v>61970000.0</v>
       </c>
       <c r="C15">
         <v>65211000.0</v>
       </c>
       <c r="D15">
         <v>89127479.0</v>
       </c>
       <c r="E15">
         <v>130540342.0</v>
       </c>
       <c r="F15">
         <v>115636614.0</v>
       </c>
       <c r="G15">
         <v>112258261.0</v>
       </c>
       <c r="H15">
         <v>131097943.0</v>
       </c>
       <c r="I15">
         <v>57116668.0</v>
       </c>
@@ -11839,234 +11976,238 @@
       </c>
       <c r="O15">
         <v>-1332532.0</v>
       </c>
       <c r="P15">
         <v>4971890.0</v>
       </c>
       <c r="Q15">
         <v>-26108744.0</v>
       </c>
       <c r="R15">
         <v>-7140496.0</v>
       </c>
       <c r="S15">
         <v>-28549361.0</v>
       </c>
       <c r="T15">
         <v>3596381.0</v>
       </c>
       <c r="U15">
         <v>10567326.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>139</v>
+      </c>
+      <c r="B16">
+        <v>61970000.0</v>
+      </c>
       <c r="C16">
         <v>65211070.0</v>
       </c>
       <c r="D16">
         <v>89127480.0</v>
       </c>
       <c r="E16">
         <v>82418670.0</v>
       </c>
       <c r="F16">
         <v>72669000.0</v>
       </c>
       <c r="G16">
         <v>70885550.0</v>
       </c>
       <c r="H16">
         <v>83042460.0</v>
       </c>
       <c r="I16">
         <v>57116670.0</v>
       </c>
       <c r="J16">
         <v>35967750.0</v>
       </c>
       <c r="K16">
         <v>27028420.0</v>
       </c>
       <c r="L16">
         <v>11953020.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17">
         <v>90741000.0</v>
       </c>
       <c r="C17">
         <v>103884000.0</v>
       </c>
       <c r="D17">
         <v>143494342.0</v>
       </c>
       <c r="E17">
         <v>130540342.0</v>
       </c>
       <c r="F17">
         <v>115636614.0</v>
       </c>
       <c r="G17">
         <v>112258261.0</v>
       </c>
       <c r="H17">
         <v>131097943.0</v>
       </c>
       <c r="I17">
         <v>94019878.0</v>
       </c>
       <c r="J17">
         <v>39172147.0</v>
       </c>
       <c r="K17">
         <v>29584841.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>141</v>
+      </c>
+      <c r="B18">
+        <v>6380597.0</v>
+      </c>
       <c r="C18">
         <v>12794983.0</v>
       </c>
       <c r="D18">
         <v>7496374.0</v>
       </c>
       <c r="E18">
         <v>7436374.0</v>
       </c>
       <c r="F18">
         <v>-91994.0</v>
       </c>
       <c r="G18">
         <v>-117296.0</v>
       </c>
       <c r="H18">
         <v>-186965.0</v>
       </c>
       <c r="I18">
         <v>-191849.0</v>
       </c>
       <c r="J18">
         <v>-165612.0</v>
       </c>
       <c r="K18">
         <v>-93731.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>77080000.0</v>
       </c>
       <c r="C21">
         <v>105976000.0</v>
       </c>
       <c r="D21">
         <v>141385000.0</v>
       </c>
       <c r="E21">
         <v>126282738.0</v>
       </c>
       <c r="F21">
         <v>121042916.0</v>
       </c>
       <c r="G21">
         <v>114460521.0</v>
       </c>
       <c r="H21">
         <v>139817498.0</v>
       </c>
       <c r="I21">
         <v>99863680.0</v>
       </c>
@@ -12087,76 +12228,76 @@
       </c>
       <c r="O21">
         <v>-1517600.0</v>
       </c>
       <c r="P21">
         <v>3640950.0</v>
       </c>
       <c r="Q21">
         <v>-22830049.0</v>
       </c>
       <c r="R21">
         <v>-3120936.0</v>
       </c>
       <c r="S21">
         <v>-21814777.0</v>
       </c>
       <c r="T21">
         <v>4984103.0</v>
       </c>
       <c r="U21">
         <v>14448098.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>506605000.0</v>
       </c>
       <c r="C23">
         <v>517048000.0</v>
       </c>
       <c r="D23">
         <v>550559000.0</v>
       </c>
       <c r="E23">
         <v>474304249.0</v>
       </c>
       <c r="F23">
         <v>387346101.0</v>
       </c>
       <c r="G23">
         <v>304313250.0</v>
       </c>
       <c r="H23">
         <v>350287491.0</v>
       </c>
       <c r="I23">
         <v>322336968.0</v>
       </c>
@@ -12177,144 +12318,144 @@
       </c>
       <c r="O23">
         <v>58414002.0</v>
       </c>
       <c r="P23">
         <v>59596993.0</v>
       </c>
       <c r="Q23">
         <v>96660018.0</v>
       </c>
       <c r="R23">
         <v>76592721.0</v>
       </c>
       <c r="S23">
         <v>126259365.0</v>
       </c>
       <c r="T23">
         <v>139264407.0</v>
       </c>
       <c r="U23">
         <v>106269721.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>28273000.0</v>
       </c>
       <c r="C25">
         <v>21564000.0</v>
       </c>
       <c r="D25">
         <v>16336633.0</v>
       </c>
       <c r="E25">
         <v>10681633.0</v>
       </c>
       <c r="F25">
         <v>9295263.0</v>
       </c>
       <c r="G25">
         <v>8186261.0</v>
       </c>
       <c r="H25">
         <v>4566203.0</v>
       </c>
       <c r="I25">
         <v>5646289.0</v>
       </c>
       <c r="J25">
         <v>5283021.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>9410945.0</v>
       </c>
       <c r="D27">
         <v>9255718.0</v>
       </c>
       <c r="E27">
         <v>9965531.0</v>
       </c>
       <c r="F27">
         <v>10623267.0</v>
       </c>
       <c r="G27">
         <v>7808295.0</v>
       </c>
       <c r="H27">
         <v>7203934.0</v>
       </c>
       <c r="I27">
         <v>4438518.0</v>
       </c>
       <c r="J27">
         <v>5390336.0</v>
@@ -12333,51 +12474,51 @@
       </c>
       <c r="O27">
         <v>1980265.0</v>
       </c>
       <c r="P27">
         <v>1927932.0</v>
       </c>
       <c r="Q27">
         <v>4043074.0</v>
       </c>
       <c r="R27">
         <v>4776308.0</v>
       </c>
       <c r="S27">
         <v>6304915.0</v>
       </c>
       <c r="T27">
         <v>4239371.0</v>
       </c>
       <c r="U27">
         <v>3399872.0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
         <v>94469000.0</v>
       </c>
       <c r="C28">
         <v>73476775.0</v>
       </c>
       <c r="D28">
         <v>78576691.0</v>
       </c>
       <c r="E28">
         <v>57864192.0</v>
       </c>
       <c r="F28">
         <v>38662227.0</v>
       </c>
       <c r="G28">
         <v>31363337.0</v>
       </c>
       <c r="H28">
         <v>50025834.0</v>
       </c>
       <c r="I28">
         <v>46445350.0</v>
       </c>
@@ -12398,98 +12539,98 @@
       </c>
       <c r="O28">
         <v>11687195.0</v>
       </c>
       <c r="P28">
         <v>12340568.0</v>
       </c>
       <c r="Q28">
         <v>21389185.0</v>
       </c>
       <c r="R28">
         <v>16661214.0</v>
       </c>
       <c r="S28">
         <v>27479213.0</v>
       </c>
       <c r="T28">
         <v>18915200.0</v>
       </c>
       <c r="U28">
         <v>13050878.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>5085000.0</v>
       </c>
       <c r="C29">
         <v>1535000.0</v>
       </c>
       <c r="D29">
         <v>3573588.0</v>
       </c>
       <c r="E29">
         <v>1543590.0</v>
       </c>
       <c r="F29">
         <v>3830000.0</v>
       </c>
       <c r="G29">
         <v>882040.0</v>
       </c>
       <c r="H29">
         <v>7798600.0</v>
       </c>
       <c r="I29">
         <v>5586990.0</v>
       </c>
       <c r="J29">
         <v>4808960.0</v>
       </c>
       <c r="K29">
         <v>-746550.0</v>
       </c>
       <c r="L29">
         <v>2391850.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>94588000.0</v>
       </c>
       <c r="C30">
         <v>72513000.0</v>
       </c>
       <c r="D30">
         <v>66086000.0</v>
       </c>
       <c r="E30">
         <v>56936388.0</v>
       </c>
       <c r="F30">
         <v>31561407.0</v>
       </c>
       <c r="G30">
         <v>25101691.0</v>
       </c>
       <c r="H30">
         <v>39463193.0</v>
       </c>
       <c r="I30">
         <v>37907963.0</v>
       </c>
@@ -12510,51 +12651,51 @@
       </c>
       <c r="O30">
         <v>11225900.0</v>
       </c>
       <c r="P30">
         <v>8078169.0</v>
       </c>
       <c r="Q30">
         <v>21260452.0</v>
       </c>
       <c r="R30">
         <v>15195750.0</v>
       </c>
       <c r="S30">
         <v>29125301.0</v>
       </c>
       <c r="T30">
         <v>21637107.0</v>
       </c>
       <c r="U30">
         <v>16495954.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
         <v>18746000.0</v>
       </c>
       <c r="C31">
         <v>-880.0</v>
       </c>
       <c r="D31">
         <v>41000.0</v>
       </c>
       <c r="E31">
         <v>7436374.0</v>
       </c>
       <c r="F31">
         <v>-91994.0</v>
       </c>
       <c r="G31">
         <v>-1320224.0</v>
       </c>
       <c r="H31">
         <v>-920951.0</v>
       </c>
       <c r="I31">
         <v>-256809.0</v>
       </c>
@@ -12575,51 +12716,51 @@
       </c>
       <c r="O31">
         <v>-565584.0</v>
       </c>
       <c r="P31">
         <v>-1495877.0</v>
       </c>
       <c r="Q31">
         <v>-9285635.0</v>
       </c>
       <c r="R31">
         <v>-4132006.0</v>
       </c>
       <c r="S31">
         <v>-4938067.0</v>
       </c>
       <c r="T31">
         <v>-3996686.0</v>
       </c>
       <c r="U31">
         <v>-1788762.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
         <v>583685000.0</v>
       </c>
       <c r="C32">
         <v>623024000.0</v>
       </c>
       <c r="D32">
         <v>691944062.0</v>
       </c>
       <c r="E32">
         <v>600586987.0</v>
       </c>
       <c r="F32">
         <v>508389017.0</v>
       </c>
       <c r="G32">
         <v>418773771.0</v>
       </c>
       <c r="H32">
         <v>490104989.0</v>
       </c>
       <c r="I32">
         <v>422200648.0</v>
       </c>
@@ -12659,584 +12800,593 @@
       <c r="U32">
         <v>120625518.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>134511000.0</v>
+      </c>
+      <c r="C2">
         <v>100413000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>109096000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>105862000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>96646000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>91770000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>107489000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>124003000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>121273000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>115587000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>126193000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>124099000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>118594000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>102892861.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>107419000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>104871000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>102185000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>83918694.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>98249000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>92787000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>80830000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>76198559.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>70615000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>66278000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>66121000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>77709298.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>78412000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>77050000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>77655000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>74475005.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>71863000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>68205000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>69886000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>69158935.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>62622000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>37215000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>34557000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>28327169.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>28528000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>26590000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>20024000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>12032729.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14992000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17503000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14761000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14961896.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16644000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>20473000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7730000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>13925448.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>10290000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>14201000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>17052000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11919102.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13179000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12498000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9592000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>7490000.0</v>
+      </c>
+      <c r="C3">
         <v>6940000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7483000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7041000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6809000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5848355.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5374000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5267000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5075000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4475000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5255000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4480000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3525000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3076000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2590000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2538000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2477000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2374000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2243000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2283000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2395000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2852261.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2678000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1339000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1317000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1316203.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1107000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1097000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1046000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1643289.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1399000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1864000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>740000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2770021.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>724000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>901000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>888000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4430664.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1041000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1964000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>920000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1512227.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>919000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1007000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>998000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>921539.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>977000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>997000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1032000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1271222.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1695000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1681000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1668000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>148741.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1772000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1864000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1760000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13250,400 +13400,407 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
+        <v>22463000.0</v>
+      </c>
+      <c r="C5">
         <v>31749000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>21545000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>17917000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>21325000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>21388645.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>21454000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>32119000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>31014000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>31326000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>38178000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>38626000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>33255000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>37723000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>30706000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>31174000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>33338000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>32342000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>31200000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>29942000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>26724000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>31677593.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>25570000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>28751000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>27257000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>38194512.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>33207000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>34490000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>33190000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>30481720.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>28604000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>24175000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>16537000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>13471722.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9519000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>11791000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>9365000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7697022.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>8416000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>8579000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4240000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2413989.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6827000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4025000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1426000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2984544.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2501000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2646000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-522000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1125480.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>553000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>942000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1656000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1736600.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>693000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>681000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1155000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>29953000.0</v>
+      </c>
+      <c r="C6">
         <v>38689000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>29028000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24958000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>28134000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>27237000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>26828000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>37386000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>36089000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>35801000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>43433000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>43106000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36780000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>40799000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>33296000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>33712000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>35815000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>34716000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>33443000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>32225000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>29119000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>34529854.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>28248000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>30090000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>28574000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>39510715.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>34314000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>35587000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>34236000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>32125009.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>30003000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>26039000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>17277000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>16241743.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>10243000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>12692000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>10253000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>12127686.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9457000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10543000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5160000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3926216.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7746000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>5032000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2424000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3906083.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3478000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3643000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>510000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2396702.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2248000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2623000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3324000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1587859.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2465000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2545000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>605000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13657,54 +13814,55 @@
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13718,1426 +13876,1453 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>45853000.0</v>
+      </c>
+      <c r="C9">
         <v>58711000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>38983000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>39017000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>34957000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>38913000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>42689000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>47370000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>49517000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>53427000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>54550000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>52783000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>46711000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>44733126.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>48176000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>46472000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>43838000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>38572323.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>41835000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>37859000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>34338000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>34024212.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>34803000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>36746000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>33988000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>48267691.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>46221000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>43686000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>41105000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>37743643.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>36440000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>34091000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>29497000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>29345585.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>20680000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>17596000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>13015000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>15480284.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>12156000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>12258000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>8575000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7223119.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5916000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6586000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4590000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>7331287.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5663000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6216000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2028000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2772274.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1871000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3092000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4140000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4240300.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2596000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2551000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>321000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>27139999.0</v>
+      </c>
+      <c r="C10">
         <v>35403000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>22223000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17649000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>20551000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21142000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21396000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>32119000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31014000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>31326000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>37534000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>38302000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>34306000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>36925930.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30687000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>31154000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>33317000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>31795256.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>31177000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>29919000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26575000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>31671297.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>25534000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>28714000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>27219000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>38158547.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>33165000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>34425000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>33146000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>30435871.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>28556000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>24126000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16488000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13457110.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9415000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>11768000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>9341000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7669291.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8377000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8554000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4238000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2411203.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6826000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4021000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1424000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2981467.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2439000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2544000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-613000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1053325.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>463000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>854000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1548000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1884184.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>538000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>545000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1282000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
+        <v>1274000.0</v>
+      </c>
+      <c r="C11">
         <v>6187000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1764000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>334000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>328000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>364000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>197000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>469000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>505000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1642000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>860000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1093000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>641000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>979588.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1098000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>718000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>944000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>949642.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>944000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1215000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>720000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3221964.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>739000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2249000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1116000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2642604.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-533000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3278000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2411000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1116993.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1839000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1196000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1434000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1496963.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1014000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1452000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>846000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-3130550.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>239000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1309000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>836000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>762851.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>766000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>862000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>581615.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>394000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>271000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>62000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>829408.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>149000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>76000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>12000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-340.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>21000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
+      <c r="J12"/>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
         <v>12391000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27181.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21994.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="T12">
         <v>23000.0</v>
       </c>
       <c r="U12">
+        <v>23000.0</v>
+      </c>
+      <c r="V12">
         <v>24000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6296.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>36000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>37000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>38000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>35965.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>42000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>65000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>44000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>45849.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AG12">
         <v>49000.0</v>
       </c>
       <c r="AH12">
+        <v>49000.0</v>
+      </c>
+      <c r="AI12">
         <v>14612.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>104000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>23000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>24000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>27731.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>39000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>25000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2786.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3077.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>62000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>102000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>91000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>72155.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>90000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>88000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>108000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>147584.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>155000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>136000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>127000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>375000.0</v>
+      </c>
+      <c r="D13">
         <v>678000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>268000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>774000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>246750.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>58000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>644000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>324000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1051000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>797360.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>424000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>266000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>235000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>546000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>431000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>600000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>149000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>322000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>254000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>358000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>387000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>462950.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>-7931000.0</v>
+      </c>
+      <c r="C14">
         <v>-9033000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>-5704000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-7158000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-6616000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-9425000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-11721000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-10911000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-12223104.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-13177000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-13555000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-12391000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-13202671.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-11711000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-11232000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-11976000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-10956054.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10765000.0</v>
       </c>
       <c r="T14">
         <v>-10765000.0</v>
       </c>
       <c r="U14">
+        <v>-10765000.0</v>
+      </c>
+      <c r="V14">
         <v>-9782000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-12829709.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-9758000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>17935000.0</v>
+      </c>
+      <c r="C15">
         <v>20183000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>17111000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11611000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13065000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14162000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11774000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>19899000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>19376000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>20702479.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>23497000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>23654000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>33665000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>35946342.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>31785000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>30436000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>32373000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>19889560.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>19010000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>17939000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>16073000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>22063552.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>15037000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>17011000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>16771000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>22456457.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>21480000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>19540000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>19564000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18835668.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>17108000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13946000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7227000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10385745.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>7770000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>10274000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7538000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>9880419.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>7315000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6664000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3169000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1482018.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5469000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3251000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1751000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1995342.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2011000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1607000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1082000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>271520.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>48000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>407000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1682000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1444532.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>606000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>542000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-1036000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>20183000.0</v>
+      </c>
+      <c r="D16">
         <v>17111000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11611000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13065000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14162070.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11774000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>23497000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>23654000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21274000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>22743670.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20074000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>19204000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>20397000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19648000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>19468000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>33553000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>16073000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>22065000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>15037000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17011000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>16771000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>22456460.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>21480000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>19540000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>19564000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>25866000.0</v>
+      </c>
+      <c r="C17">
         <v>29216000.0</v>
       </c>
-      <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>17315000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>20223000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>20778000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>21199000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>31620000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>30287000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>32925583.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>36674000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>37209000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>33665000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>35946342.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>31785000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>30436000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>32373000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>30845614.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>30233000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>28704000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>25855000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>34893261.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>24795000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>26465000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>26103000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>35515943.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>33698000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18">
         <v>12963405.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
         <v>0.0</v>
       </c>
       <c r="N18">
+        <v>0.0</v>
+      </c>
+      <c r="O18">
         <v>7496374.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-19000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-20000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-21994.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23000.0</v>
       </c>
       <c r="T18">
         <v>-23000.0</v>
       </c>
       <c r="U18">
+        <v>-23000.0</v>
+      </c>
+      <c r="V18">
         <v>-24000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-6296.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-36000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-37000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-38000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-35965.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-42000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15151,54 +15336,55 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15212,227 +15398,231 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>22463000.0</v>
+      </c>
+      <c r="C21">
         <v>31749000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14537000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17917000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>21325000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7271000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21454000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>28009000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>30831000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9331000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>38178000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>38626000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>33255000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>30199738.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>31111000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>31420000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>33552000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>32340916.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>31608000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>30370000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>26724000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>31993521.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>25788000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>29072000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>27606000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>38621498.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>33388000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>34529000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>33277000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>30499680.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>28613000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>24194000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>16556000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>13488608.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9525000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>11807000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>9365000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7697022.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>8416000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8579000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4240000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2413989.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6827000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4025000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1426000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2984544.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2501000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2646000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-522000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1125480.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>553000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>942000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1656000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-1736600.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>693000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>681000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-1155000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15446,227 +15636,231 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>157901000.0</v>
+      </c>
+      <c r="C23">
         <v>127375000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>133542000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>126962000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>110278000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>109294000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>128724000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>139254000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>139959000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>159683000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>142565000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>138256000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>132050000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>117426249.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>124484000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>119923000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>112471000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>90150101.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>108476000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>100276000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>88444000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>78229250.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>79630000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>73952000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>72503000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>87355491.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>91245000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>86207000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>85483000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>81718968.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>79690000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>78102000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>82827000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>85015912.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>73777000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>43004000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>38207000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>36110431.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>32268000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>30269000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>24359000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>16841859.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>14081000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>20064000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>17925000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>19308639.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>19806000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>24043000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>10280000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>15572242.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>11608000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>16351000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>19536000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>17896002.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>15082000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>14368000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>11068000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15680,225 +15874,229 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>7490000.0</v>
+      </c>
+      <c r="C25">
         <v>6940000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>7041000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6809000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5848000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5374000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5267000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5075000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4474961.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5255000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4480000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3525000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3076633.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2590000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2538000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2477000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2374263.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2243000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2283000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2395000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2852261.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2678000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1339000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1317000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1316203.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1107000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1097000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1046000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1643289.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1399000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1864000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>740000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2770021.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>724000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>901000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>888000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4430664.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1041000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1964000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>920000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1512227.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>919000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1007000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>998000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>921539.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>977000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>997000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1032000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1271222.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1695000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1681000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1668000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>148741.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1772000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1864000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1760000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15912,1026 +16110,1043 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>2388000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2647000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3275000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1641000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1898000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2597000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2031718.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2868000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2245000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2111000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2176531.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2516000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1985000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3288000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1135267.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3746000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2637000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3105000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1975295.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2011000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1935000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1887000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1854934.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1930000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1741000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1678000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1992518.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>843000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1469000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>133000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1793336.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1655000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1151000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>791000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>735495.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>627000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>944000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>653000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>477292.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>431000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>452000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>849000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>563742.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>791000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>603000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>376000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>267746.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>472000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>406000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1154000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>512265.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>550000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>467000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>451000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>27517000.0</v>
+      </c>
+      <c r="C28">
         <v>26962000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22028000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29616000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14663000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25824000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28961000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16586000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19348000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>30504691.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19790000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20012000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20077000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6305192.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>20409000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>20344000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11242000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6835227.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13896000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7966000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15847000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2415337.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13072000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10417000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14908000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13379834.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15504000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11634000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12528000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5738350.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8278000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>23968000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>18708000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>18434584.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9665000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5028000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3229000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11306605.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3515000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3080000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3936000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4270460.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1328000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2628000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2587000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4985972.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2667000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3142000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2351000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3182979.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1663000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2495000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2148000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5488195.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2107000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2300000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1792000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>1274000.0</v>
+      </c>
+      <c r="C29">
         <v>6187000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1764000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>334000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>328000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>364000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>197000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>469000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>505000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1641397.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>860000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1093000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>641000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>979590.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1098000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>718000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>944000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>950000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>944000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1936000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>720000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3222000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>739000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2249000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1116000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2642600.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-533000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3278000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2411000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>23390000.0</v>
+      </c>
+      <c r="C30">
         <v>26962000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24446000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13632000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>17524000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>21235000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15251000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18686000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>44096000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16372000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14157000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13456000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>14533388.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17065000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15052000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10286000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6231407.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10227000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7489000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7614000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2030691.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9015000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7674000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6382000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9646193.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12833000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9157000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7828000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7243963.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7827000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>9897000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12941000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>15856977.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11155000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5789000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3650000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7783262.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3740000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3679000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4335000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4809130.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-911000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2561000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3164000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4346743.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3162000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3570000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2550000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1646794.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1318000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2150000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2484000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5976900.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1903000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1870000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1476000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>4676999.0</v>
+      </c>
+      <c r="C31">
         <v>3654000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>7686000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-268000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-774000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>13871000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-58000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4110000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>183000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>21995000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-644000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-324000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1051000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>6726192.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-424000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-266000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-235000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-545660.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-431000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-451000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-149000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-322224.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-254000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-358000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-387000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-462951.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-223000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-104000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-131000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-63809.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68000.0</v>
       </c>
       <c r="AG31">
         <v>-68000.0</v>
       </c>
       <c r="AH31">
+        <v>-68000.0</v>
+      </c>
+      <c r="AI31">
         <v>-31498.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-110000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-39000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-24000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-27731.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-39000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-25000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2786.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3077.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-62000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-102000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-91000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-72155.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-90000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-88000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-108000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-147584.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-155000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-136000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-127000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>180364000.0</v>
+      </c>
+      <c r="C32">
         <v>159124000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>148079000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>144879000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>131603000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>130683000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>150178000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>171373000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>170790000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>169014000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>180743000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>176882000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>165305000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>147625987.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>155595000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>151343000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>146023000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>122491017.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>140084000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>130646000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>115168000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>110222771.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>105418000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>103024000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>100109000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>125976989.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>124633000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>120736000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>118760000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>112218648.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>108303000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>102296000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>99383000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>98504520.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>83302000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>54811000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>47572000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>43807453.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>40684000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>38848000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>28599000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>19255848.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>20908000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>24089000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>19351000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>22293183.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>22307000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>26689000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>9758000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>16697722.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>12161000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>17293000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>21192000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>16159402.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>15775000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>15049000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>9913000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -17010,51 +17225,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
         <v>448658139.0</v>
       </c>
       <c r="C2">
         <v>490870000.0</v>
       </c>
       <c r="D2">
         <v>421225162.0</v>
       </c>
       <c r="E2">
         <v>478241273.0</v>
       </c>
       <c r="F2">
         <v>1122806.0</v>
       </c>
       <c r="G2">
         <v>434024.0</v>
       </c>
       <c r="H2">
         <v>324653223.0</v>
       </c>
       <c r="I2">
         <v>82202027.0</v>
       </c>
@@ -17075,51 +17290,51 @@
       </c>
       <c r="O2">
         <v>5939258.0</v>
       </c>
       <c r="P2">
         <v>6147628.0</v>
       </c>
       <c r="Q2">
         <v>4698681.0</v>
       </c>
       <c r="R2">
         <v>3307274.0</v>
       </c>
       <c r="S2">
         <v>-715520.0</v>
       </c>
       <c r="T2">
         <v>4457645.0</v>
       </c>
       <c r="U2">
         <v>-1218341.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>61512000</v>
       </c>
       <c r="C3">
         <v>162130005</v>
       </c>
       <c r="D3">
         <v>121714086</v>
       </c>
       <c r="E3">
         <v>44735596</v>
       </c>
       <c r="F3">
         <v>43446678</v>
       </c>
       <c r="G3">
         <v>45090987</v>
       </c>
       <c r="H3">
         <v>21725971</v>
       </c>
       <c r="I3">
         <v>39110702</v>
       </c>
@@ -17140,101 +17355,101 @@
       </c>
       <c r="O3">
         <v>64624</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>779301</v>
       </c>
       <c r="R3">
         <v>598670</v>
       </c>
       <c r="S3">
         <v>2594045</v>
       </c>
       <c r="T3">
         <v>21141884</v>
       </c>
       <c r="U3">
         <v>33687976</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
         <v>-200411139.0</v>
       </c>
       <c r="C6">
         <v>-42211688.0</v>
       </c>
       <c r="D6">
         <v>69645000.0</v>
       </c>
       <c r="E6">
         <v>-57016111.0</v>
       </c>
       <c r="F6">
         <v>477118467.0</v>
       </c>
       <c r="G6">
         <v>436887187.0</v>
       </c>
       <c r="H6">
         <v>98598197.0</v>
       </c>
       <c r="I6">
         <v>242451196.0</v>
       </c>
@@ -17255,51 +17470,51 @@
       </c>
       <c r="O6">
         <v>-838421.0</v>
       </c>
       <c r="P6">
         <v>-208370.0</v>
       </c>
       <c r="Q6">
         <v>1448947.0</v>
       </c>
       <c r="R6">
         <v>1391407.0</v>
       </c>
       <c r="S6">
         <v>4022794.0</v>
       </c>
       <c r="T6">
         <v>-5173165.0</v>
       </c>
       <c r="U6">
         <v>5675986.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7">
         <v>-144665000.0</v>
       </c>
       <c r="C7">
         <v>5012016.0</v>
       </c>
       <c r="D7">
         <v>68452984.0</v>
       </c>
       <c r="E7">
         <v>-107652705.0</v>
       </c>
       <c r="F7">
         <v>177427.0</v>
       </c>
       <c r="G7">
         <v>-46622960.0</v>
       </c>
       <c r="H7">
         <v>9841438.0</v>
       </c>
       <c r="I7">
         <v>-18645957.0</v>
       </c>
@@ -17320,76 +17535,76 @@
       </c>
       <c r="O7">
         <v>-8570602.0</v>
       </c>
       <c r="P7">
         <v>-10379318.0</v>
       </c>
       <c r="Q7">
         <v>13992538.0</v>
       </c>
       <c r="R7">
         <v>12638464.0</v>
       </c>
       <c r="S7">
         <v>15328481.0</v>
       </c>
       <c r="T7">
         <v>5491210.0</v>
       </c>
       <c r="U7">
         <v>-13807817.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
         <v>-54029000.0</v>
       </c>
       <c r="C9">
         <v>7098569.0</v>
       </c>
       <c r="D9">
         <v>59827231.0</v>
       </c>
       <c r="E9">
         <v>-87007609.0</v>
       </c>
       <c r="F9">
         <v>-24829650.0</v>
       </c>
       <c r="G9">
         <v>-62700889.0</v>
       </c>
       <c r="H9">
         <v>-14762462.0</v>
       </c>
       <c r="I9">
         <v>-12417089.0</v>
       </c>
@@ -17398,51 +17613,51 @@
       </c>
       <c r="K9">
         <v>-20264352.0</v>
       </c>
       <c r="L9">
         <v>-5412746.0</v>
       </c>
       <c r="M9">
         <v>-3000000.0</v>
       </c>
       <c r="N9">
         <v>2000000.0</v>
       </c>
       <c r="O9">
         <v>-7000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
         <v>2710000.0</v>
       </c>
       <c r="C10">
         <v>62213192.0</v>
       </c>
       <c r="D10">
         <v>-20328828.0</v>
       </c>
       <c r="E10">
         <v>-99071025.0</v>
       </c>
       <c r="F10">
         <v>-38187529.0</v>
       </c>
       <c r="G10">
         <v>27021184.0</v>
       </c>
       <c r="H10">
         <v>95396866.0</v>
       </c>
       <c r="I10">
         <v>-16699097.0</v>
       </c>
@@ -17463,142 +17678,142 @@
       </c>
       <c r="O10">
         <v>-6999009.0</v>
       </c>
       <c r="P10">
         <v>3784581.0</v>
       </c>
       <c r="Q10">
         <v>324397.0</v>
       </c>
       <c r="R10">
         <v>14341673.0</v>
       </c>
       <c r="S10">
         <v>-5791088.0</v>
       </c>
       <c r="T10">
         <v>-3339023.0</v>
       </c>
       <c r="U10">
         <v>6340113.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>78405000.0</v>
       </c>
       <c r="F11">
         <v>63194000.0</v>
       </c>
       <c r="G11">
         <v>-10943255.0</v>
       </c>
       <c r="H11">
         <v>-70792966.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>46386000.0</v>
       </c>
       <c r="F12">
         <v>40142000.0</v>
       </c>
       <c r="G12">
         <v>35545632.0</v>
       </c>
       <c r="H12">
         <v>41221844.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
         <v>28273000.0</v>
       </c>
       <c r="C14">
         <v>21364929.0</v>
       </c>
       <c r="D14">
         <v>17735000.0</v>
       </c>
       <c r="E14">
         <v>10681633.0</v>
       </c>
       <c r="F14">
         <v>9295263.0</v>
       </c>
       <c r="G14">
         <v>8186261.0</v>
       </c>
       <c r="H14">
         <v>4566203.0</v>
       </c>
       <c r="I14">
         <v>5646289.0</v>
       </c>
@@ -17619,94 +17834,96 @@
       </c>
       <c r="O14">
         <v>5544741.0</v>
       </c>
       <c r="P14">
         <v>7029264.0</v>
       </c>
       <c r="Q14">
         <v>8911028.0</v>
       </c>
       <c r="R14">
         <v>7764091.0</v>
       </c>
       <c r="S14">
         <v>7541427.0</v>
       </c>
       <c r="T14">
         <v>6706097.0</v>
       </c>
       <c r="U14">
         <v>4496116.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>169</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15">
         <v>14226342.0</v>
       </c>
       <c r="D15">
         <v>14226342.0</v>
       </c>
       <c r="E15">
         <v>14226342.0</v>
       </c>
       <c r="F15">
         <v>10684757.0</v>
       </c>
       <c r="G15">
         <v>7123172.0</v>
       </c>
       <c r="H15">
         <v>7123172.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
         <v>5329722.0</v>
       </c>
       <c r="T15">
         <v>5329722.0</v>
       </c>
       <c r="U15">
         <v>5329722.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
         <v>248247000.0</v>
       </c>
       <c r="C16">
         <v>448658000.0</v>
       </c>
       <c r="D16">
         <v>490869827.0</v>
       </c>
       <c r="E16">
         <v>421225162.0</v>
       </c>
       <c r="F16">
         <v>478241273.0</v>
       </c>
       <c r="G16">
         <v>437321211.0</v>
       </c>
       <c r="H16">
         <v>423251420.0</v>
       </c>
       <c r="I16">
         <v>324653223.0</v>
       </c>
@@ -17727,76 +17944,76 @@
       </c>
       <c r="O16">
         <v>5100837.0</v>
       </c>
       <c r="P16">
         <v>5939258.0</v>
       </c>
       <c r="Q16">
         <v>6147628.0</v>
       </c>
       <c r="R16">
         <v>4698681.0</v>
       </c>
       <c r="S16">
         <v>3307274.0</v>
       </c>
       <c r="T16">
         <v>-715520.0</v>
       </c>
       <c r="U16">
         <v>4457645.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
         <v>-80717000.0</v>
       </c>
       <c r="C18">
         <v>-23719908.0</v>
       </c>
       <c r="D18">
         <v>107182268.0</v>
       </c>
       <c r="E18">
         <v>-12913923.0</v>
       </c>
       <c r="F18">
         <v>78834226.0</v>
       </c>
       <c r="G18">
         <v>22903498.0</v>
       </c>
       <c r="H18">
         <v>116945971.0</v>
       </c>
       <c r="I18">
         <v>35812553.0</v>
       </c>
@@ -17817,168 +18034,168 @@
       </c>
       <c r="O18">
         <v>-4000144.0</v>
       </c>
       <c r="P18">
         <v>-3729834.0</v>
       </c>
       <c r="Q18">
         <v>15682016.0</v>
       </c>
       <c r="R18">
         <v>14158039.0</v>
       </c>
       <c r="S18">
         <v>10792855.0</v>
       </c>
       <c r="T18">
         <v>-5149694.0</v>
       </c>
       <c r="U18">
         <v>-28837795.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19">
         <v>-1757000.0</v>
       </c>
       <c r="C19">
         <v>-145561000.0</v>
       </c>
       <c r="D19">
         <v>-98845719.0</v>
       </c>
       <c r="E19">
         <v>-46698719.0</v>
       </c>
       <c r="F19">
         <v>-62969602.0</v>
       </c>
       <c r="G19">
         <v>-57610959.0</v>
       </c>
       <c r="H19">
         <v>-59803499.0</v>
       </c>
       <c r="I19">
         <v>-18647738.0</v>
       </c>
       <c r="J19">
         <v>16271016.0</v>
       </c>
       <c r="K19">
         <v>-5850036.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>8095272.0</v>
       </c>
       <c r="C20">
         <v>-7956000.0</v>
       </c>
       <c r="D20">
         <v>-6657399.0</v>
       </c>
       <c r="E20">
         <v>13865399.0</v>
       </c>
       <c r="F20">
         <v>2201518.0</v>
       </c>
       <c r="G20">
         <v>5849424.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-2565000.0</v>
       </c>
       <c r="F21">
         <v>-411000.0</v>
       </c>
       <c r="G21">
         <v>-385983.0</v>
       </c>
       <c r="H21">
         <v>-399859.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
         <v>61970000.0</v>
       </c>
       <c r="C22">
         <v>105418373.0</v>
       </c>
       <c r="D22">
         <v>89127479.0</v>
       </c>
       <c r="E22">
         <v>132083930.0</v>
       </c>
       <c r="F22">
         <v>119466256.0</v>
       </c>
       <c r="G22">
         <v>113140297.0</v>
       </c>
       <c r="H22">
         <v>138896547.0</v>
       </c>
       <c r="I22">
         <v>99606871.0</v>
       </c>
@@ -17999,51 +18216,51 @@
       </c>
       <c r="O22">
         <v>-2083184.0</v>
       </c>
       <c r="P22">
         <v>2145073.0</v>
       </c>
       <c r="Q22">
         <v>-26393168.0</v>
       </c>
       <c r="R22">
         <v>-7252942.0</v>
       </c>
       <c r="S22">
         <v>-26619120.0</v>
       </c>
       <c r="T22">
         <v>987417.0</v>
       </c>
       <c r="U22">
         <v>12659336.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>-34687000.0</v>
       </c>
       <c r="C23">
         <v>-10409530.0</v>
       </c>
       <c r="D23">
         <v>2387322.0</v>
       </c>
       <c r="E23">
         <v>-9712900.0</v>
       </c>
       <c r="F23">
         <v>-6273090.0</v>
       </c>
       <c r="G23">
         <v>-4793404.0</v>
       </c>
       <c r="H23">
         <v>-4819794.0</v>
       </c>
       <c r="I23">
         <v>-187032.0</v>
       </c>
@@ -18064,53 +18281,55 @@
       </c>
       <c r="O23">
         <v>111807.0</v>
       </c>
       <c r="P23">
         <v>48695601.0</v>
       </c>
       <c r="Q23">
         <v>-2261088.0</v>
       </c>
       <c r="R23">
         <v>-76347.0</v>
       </c>
       <c r="S23">
         <v>-295414.0</v>
       </c>
       <c r="T23">
         <v>-303426.0</v>
       </c>
       <c r="U23">
         <v>-304621.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>177</v>
+      </c>
+      <c r="B24">
+        <v>-76449000.0</v>
+      </c>
       <c r="C24">
         <v>12794983.0</v>
       </c>
       <c r="D24">
         <v>-12343498.0</v>
       </c>
       <c r="E24">
         <v>17806454.0</v>
       </c>
       <c r="F24">
         <v>6833685.0</v>
       </c>
       <c r="G24">
         <v>-1093994.0</v>
       </c>
       <c r="H24">
         <v>10619103.0</v>
       </c>
       <c r="I24">
         <v>-7713263.0</v>
       </c>
       <c r="J24">
         <v>286075.0</v>
       </c>
       <c r="K24">
@@ -18127,51 +18346,51 @@
       </c>
       <c r="O24">
         <v>176431.0</v>
       </c>
       <c r="P24">
         <v>48695601.0</v>
       </c>
       <c r="Q24">
         <v>-1481787.0</v>
       </c>
       <c r="R24">
         <v>-2675189.0</v>
       </c>
       <c r="S24">
         <v>-5525158.0</v>
       </c>
       <c r="T24">
         <v>-2360129.0</v>
       </c>
       <c r="U24">
         <v>-1909922.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
         <v>35217000.0</v>
       </c>
       <c r="C25">
         <v>2194868.0</v>
       </c>
       <c r="D25">
         <v>44708391.0</v>
       </c>
       <c r="E25">
         <v>-10865517.0</v>
       </c>
       <c r="F25">
         <v>-8487544.0</v>
       </c>
       <c r="G25">
         <v>-6709113.0</v>
       </c>
       <c r="H25">
         <v>-14632246.0</v>
       </c>
       <c r="I25">
         <v>-11683948.0</v>
       </c>
@@ -18192,133 +18411,135 @@
       </c>
       <c r="O25">
         <v>1173525.0</v>
       </c>
       <c r="P25">
         <v>-2524853.0</v>
       </c>
       <c r="Q25">
         <v>19950919.0</v>
       </c>
       <c r="R25">
         <v>1607096.0</v>
       </c>
       <c r="S25">
         <v>17136112.0</v>
       </c>
       <c r="T25">
         <v>2807466.0</v>
       </c>
       <c r="U25">
         <v>1502546.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>179</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
         <v>-7956228.0</v>
       </c>
       <c r="D26">
         <v>-12336000.0</v>
       </c>
       <c r="E26">
         <v>-3052249.0</v>
       </c>
       <c r="F26">
         <v>-2201000.0</v>
       </c>
       <c r="G26">
         <v>-5849424.0</v>
       </c>
       <c r="H26">
         <v>26635980.0</v>
       </c>
       <c r="I26">
         <v>180091520.0</v>
       </c>
       <c r="J26">
         <v>90.0</v>
       </c>
       <c r="K26">
         <v>5138500.0</v>
       </c>
       <c r="L26">
         <v>2678190.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27">
         <v>4290000.0</v>
       </c>
       <c r="C27">
         <v>4419911.0</v>
       </c>
       <c r="D27">
         <v>8872500.0</v>
       </c>
       <c r="E27">
         <v>7574332.0</v>
       </c>
       <c r="F27">
         <v>5596959.0</v>
       </c>
       <c r="G27">
         <v>0.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
         <v>-34687000.0</v>
       </c>
       <c r="C28">
         <v>-32592100.0</v>
       </c>
       <c r="D28">
         <v>-24174921.0</v>
       </c>
       <c r="E28">
         <v>-43421777.0</v>
       </c>
       <c r="F28">
         <v>-17369133.0</v>
       </c>
       <c r="G28">
         <v>3252241.0</v>
       </c>
       <c r="H28">
         <v>21498529.0</v>
       </c>
       <c r="I28">
         <v>179584299.0</v>
       </c>
@@ -18339,51 +18560,51 @@
       </c>
       <c r="O28">
         <v>2985257.0</v>
       </c>
       <c r="P28">
         <v>-45133889.0</v>
       </c>
       <c r="Q28">
         <v>-12747283.0</v>
       </c>
       <c r="R28">
         <v>-10083892.0</v>
       </c>
       <c r="S28">
         <v>-5171354.0</v>
       </c>
       <c r="T28">
         <v>2332780.0</v>
       </c>
       <c r="U28">
         <v>41058989.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>-19205000.0</v>
       </c>
       <c r="C29">
         <v>138410097.0</v>
       </c>
       <c r="D29">
         <v>228896354.0</v>
       </c>
       <c r="E29">
         <v>31821673.0</v>
       </c>
       <c r="F29">
         <v>122280904.0</v>
       </c>
       <c r="G29">
         <v>67994485.0</v>
       </c>
       <c r="H29">
         <v>138671942.0</v>
       </c>
       <c r="I29">
         <v>74923255.0</v>
       </c>
@@ -18404,51 +18625,51 @@
       </c>
       <c r="O29">
         <v>-3935520.0</v>
       </c>
       <c r="P29">
         <v>-3729834.0</v>
       </c>
       <c r="Q29">
         <v>16461317.0</v>
       </c>
       <c r="R29">
         <v>14756709.0</v>
       </c>
       <c r="S29">
         <v>13386900.0</v>
       </c>
       <c r="T29">
         <v>15992190.0</v>
       </c>
       <c r="U29">
         <v>4850181.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>-142856000.0</v>
       </c>
       <c r="C30">
         <v>-145560998.0</v>
       </c>
       <c r="D30">
         <v>-135280251.0</v>
       </c>
       <c r="E30">
         <v>-46698719.0</v>
       </c>
       <c r="F30">
         <v>-62969602.0</v>
       </c>
       <c r="G30">
         <v>-57610959.0</v>
       </c>
       <c r="H30">
         <v>-59803499.0</v>
       </c>
       <c r="I30">
         <v>-18647738.0</v>
       </c>
@@ -18488,584 +18709,593 @@
       <c r="U30">
         <v>-40220335.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>248247259.0</v>
+      </c>
+      <c r="C2">
         <v>233378000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>283118000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>261643000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>448658000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>466728000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>447581000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>445097000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>490870000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>521151000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>448047000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>395089000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>421225000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>407333000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>431396000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>458851000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>478241000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>466271000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>470099000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>429848000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>437321000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>433536000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>431303000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>426229000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>423251000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>424586000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>404502000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>376932000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>324653000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>326104000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>298330000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>293576000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>82202000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>45881000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>40283000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>39353000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>30843000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>27935000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>25957000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>16991000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>15382000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11944000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9740000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9989000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8382000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9125000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3583000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2716000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4899000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4829000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3342000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3791000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5101000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4565000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4180000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4023000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5939000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>5775000</v>
+      </c>
+      <c r="C3">
         <v>7184000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2171000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>43426000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9703000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>20454005</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>47474000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>45213000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>48989000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>30886086</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>41698000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>29107000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>20023000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18899596</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10986000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5231000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9619000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>31523678</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7620000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2418000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1885000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17900987</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>20835000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1567000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4788000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9253971</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4252000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5555000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2665000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1252702</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>22553000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11821000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3484000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1672966</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>245000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2350000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1290000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1385649</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>919000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1257000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>726000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1748245</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>723000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>318000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1001000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>467315</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>179000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>58000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1421000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1459883</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>186000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>141000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>39624</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>17000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19079,54 +19309,55 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19140,400 +19371,407 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>6863741.0</v>
+      </c>
+      <c r="C6">
         <v>14869000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-49740000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21475000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-187015000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-18069861.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19147000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2484000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-45773000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-390352696.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>73104000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>52958000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-26136000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>13892162.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-24063000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-27455000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-19390000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>11970273.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3828000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>40251000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7473000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3785211.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2233000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5074000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2978000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1334580.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>20084000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>27570000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>52279000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1450777.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>27774000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4754000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>211374000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>36321027.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5598000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>930000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>8510000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2908370.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1978000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>8966000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1609000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3438118.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2204000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-249000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1607000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-742612.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5542000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>867000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2183000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>69974.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1487000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-449000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1310000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>535837.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>385000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>157000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1916000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>-19271000.0</v>
+      </c>
+      <c r="C7">
         <v>-22570000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-65242000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>27680000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-84533000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-26873984.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>60069000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3007000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-31190000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-31521016.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>89098000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>49212000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-38336000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4860295.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-24600000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-59359000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-28554000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>18650427.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-7291000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10933000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-22115000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>748040.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-13590000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-19736000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14045000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-29460562.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>17442000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-5118000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>26978000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-17077957.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>20779000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-15739000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-6608000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>18419732.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-31919000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-3057000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>2488000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-7598010.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-2886000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-2210000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-5673000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1654588.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>725000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-5313000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>838000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-5267301.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>10018000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-3614000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-626000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1166744.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>378000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>2699000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2681000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1474602.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-1530000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-3218000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2348000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19547,474 +19785,483 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>-20054000.0</v>
+      </c>
+      <c r="C9">
         <v>1020999.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-14431000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-8064000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-32555000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-8128000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10693000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12028000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-7493000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>28852231.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>54837000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-17216000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-6646000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18380391.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-14956000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-55722000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-34710000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>13900350.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-34465000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10321000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-14586000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
-[...1 lines deleted...]
-      </c>
+      <c r="AO9"/>
       <c r="AP9">
         <v>-5000000.0</v>
       </c>
       <c r="AQ9">
         <v>-5000000.0</v>
       </c>
       <c r="AR9">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AS9">
         <v>-6000000.0</v>
       </c>
-      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>-9731000.0</v>
+      </c>
+      <c r="C10">
         <v>-10008000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4385000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8006000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>327000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-25419000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8038000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>50641000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>28954000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8900828.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-12555000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19336000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-18209000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-31023025.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-23966000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-30140000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-13942000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9805529.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3749000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-16830000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7803000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2407816.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12006000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1720000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>15703000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>19789866.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>37955000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>24126000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>13526000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-12030097.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>22715000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-26379000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1005000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8102406.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-16150000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-52323000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-43581000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-7561004.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5952000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-7020000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2470000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2030163.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2368000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-858000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1751481.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-98000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-452000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1055000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-3632093.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1198000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2337000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>606000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-4837009.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>674000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2265000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-571000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>47092000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>17482000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>14322000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>6628000.0</v>
       </c>
       <c r="N12">
+        <v>6628000.0</v>
+      </c>
+      <c r="O12">
         <v>3179000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16392000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20028,487 +20275,495 @@
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>7490000.0</v>
+      </c>
+      <c r="C14">
         <v>6940000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7483000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7041000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6809000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5848000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5374000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5267000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5075000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4475000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5255000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4480000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3525000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3076633.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2590000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2538000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2477000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2374263.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2243000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2283000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2395000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2852261.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2678000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1339000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1317000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1316203.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1107000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1097000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1046000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1643289.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1399000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1864000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>740000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2770021.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>724000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>901000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>888000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4430664.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1041000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1964000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>920000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1512227.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>919000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1007000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>998000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>921539.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>977000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>997000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1032000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1271222.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1695000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1681000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1668000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>148741.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1772000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1864000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1760000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>34687000.0</v>
       </c>
       <c r="D15">
         <v>34687000.0</v>
       </c>
       <c r="E15">
         <v>34687000.0</v>
       </c>
       <c r="F15">
+        <v>34687000.0</v>
+      </c>
+      <c r="G15">
         <v>658.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14227000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>658.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14227000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>658.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>14227000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>243.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10685000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>4793828.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>255111000.0</v>
+      </c>
+      <c r="C16">
         <v>248247000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>233378000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>283118000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>261643000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>448658000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>466728000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>447581000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>445097000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>130798303.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>521151000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>448047000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>395089000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>421225162.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>407333000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>431396000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>458851000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>478241273.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>466271000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>470099000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>429848000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>437321211.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>433536000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>431303000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>426229000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>423251420.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>424586000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>404502000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>376932000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>324653223.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>326104000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>298330000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>293576000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>82202027.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>45881000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>40283000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>39353000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>30843370.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>27935000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>25957000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>16991000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>15382118.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>11944000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9740000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>9989000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8382388.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>9125000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3583000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2716000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4898974.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4829000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3342000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3791000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5100837.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4565000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4180000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4023000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20522,1877 +20777,1907 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>6265000.0</v>
+      </c>
+      <c r="C18">
         <v>17474000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-40063000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9523000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-71908000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21581908.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>49557000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-550000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-44861000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-22000732.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>94382000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>54867000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-29181000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>14948077.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3470000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-27501000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3831000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>13203226.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>21327000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>39049000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>5255000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>19386498.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6127000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4948000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4696000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1237029.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>41264000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>24131000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>52788000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>6689553.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>27409000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2497000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4211000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>35037649.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-22666000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>6722000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>9445000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>4272108.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>3905000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6284000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1283000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>89223.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>4017000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-1607000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1597000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-304367.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>13048000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-664000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2243000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>69958.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>518000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3268000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-368000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1693856.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-455000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-1901000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-3330000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="D19">
+        <v>-772000.0</v>
+      </c>
+      <c r="C19">
+        <v>-12319395.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-29464000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-92380000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-15998000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-43034000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-39144000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-47385000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-27012945.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-38320000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-27570000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-17078000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-15877719.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-14298000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4964000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-11559000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-37468602.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-9990000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-829000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-14682000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-35723959.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-12384000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-578000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-8925000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-38029499.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-17622000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>173</v>
-[...4 lines deleted...]
-      <c r="C20"/>
+        <v>174</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>8095272.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>-6301000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>-1655000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>-6660901.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>5675000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>982399.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>168000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1974000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>10741000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>580518.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>531000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>413000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-2248000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-106000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>17935000.0</v>
+      </c>
+      <c r="C22">
         <v>20183000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17111000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>17649000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20551000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>21141373.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>21396000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>32089000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>19376000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20703000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>37534000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>38302000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>34306000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>36925930.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>30687000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>31154000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>33317000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>31795256.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>31177000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>29919000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>26575000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>31671297.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>25536000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>28714000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>27219000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>38158547.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>33165000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>34427000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>33146000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>30435871.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>28557000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>24126000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>16488000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>13457110.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9416000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>11767000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>9341000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7669291.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>8377000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>8554000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4238000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2411203.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6826000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4021000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1424000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2981467.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2439000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2544000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-613000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1053325.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>463000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>854000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1548000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1884184.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>538000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>545000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-1282000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>176</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-34687000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>0.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-530.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-10409000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-42050000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-50763000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-579.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-9948000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-27570000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-17078000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-900.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-9712000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4964000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-11559000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>910.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6274000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-829000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-14682000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1686820.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3007000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-578000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-8925000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>30094182.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-8217000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-13000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-48000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>522.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-47000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-46000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-3710000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>92.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44000.0</v>
       </c>
       <c r="AK23">
         <v>-44000.0</v>
       </c>
       <c r="AL23">
+        <v>-44000.0</v>
+      </c>
+      <c r="AM23">
         <v>-843463.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-42000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>358000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-68000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2634396.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000.0</v>
       </c>
       <c r="AR23">
         <v>-33000.0</v>
       </c>
       <c r="AS23">
+        <v>-33000.0</v>
+      </c>
+      <c r="AT23">
         <v>-32000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-31882.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31000.0</v>
       </c>
       <c r="AW23">
         <v>-31000.0</v>
       </c>
       <c r="AX23">
+        <v>-31000.0</v>
+      </c>
+      <c r="AY23">
         <v>-27710.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-32000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-11000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>23000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3807.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-3000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>92000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>19000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>177</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-2528000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-77847000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1139000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1174000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2932986.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3378000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3163000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1292000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>3378000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2870000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2867000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>16704454.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1624000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1464000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1986000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1074685.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1815000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-9000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2313000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-11319574.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1972000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2339000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2692000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2792103.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3059000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2669000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2099000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1067737.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>838000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>502000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>337000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5981075.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2809000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-5748000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>159000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>176213.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1885000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>96000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>50000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-350004.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1756000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1391000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>93000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>101403.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>30000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>2000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-96002.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>682000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-68000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>23000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>43431.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>14000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>92000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>19000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>5886000.0</v>
+      </c>
+      <c r="C25">
         <v>20105000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2756000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3711000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-5032000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1859203.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9771000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-148000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-5768000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>26695177.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3378000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2870000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-10167000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-12879517.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2675000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3397000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-4058000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1785544.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2818000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1668000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-3276000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2015887.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>84000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-3802000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-5007000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1997246.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-6198000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-720000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-5717000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-7058948.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-773000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-927000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-2925000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2063752.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-642000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-539000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1982000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1155812.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1708000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-767000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-42000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-431374.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-3730000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1004000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-662000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1527243.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-207000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-533000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-615000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>372038.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-1832000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1825000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-903000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4943525.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1218000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1092000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1460000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-7956230.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1655000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>5675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5675000.0</v>
       </c>
       <c r="L26">
         <v>-5675000.0</v>
       </c>
       <c r="M26">
+        <v>-5675000.0</v>
+      </c>
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-249.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-168000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1974000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3052000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1621000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-531000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-413000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-677000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2949424.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2393000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-507000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>26635980.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>180</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>-144.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
+        <v>4290000.0</v>
+      </c>
+      <c r="F27">
         <v>0.0</v>
       </c>
-      <c r="C27"/>
-[...3 lines deleted...]
-      <c r="E27">
+      <c r="G27">
+        <v>615911.0</v>
+      </c>
+      <c r="H27">
+        <v>421000.0</v>
+      </c>
+      <c r="I27">
+        <v>1542000.0</v>
+      </c>
+      <c r="J27">
+        <v>1841000.0</v>
+      </c>
+      <c r="K27">
+        <v>2633500.0</v>
+      </c>
+      <c r="L27">
+        <v>3295000.0</v>
+      </c>
+      <c r="M27">
+        <v>1430000.0</v>
+      </c>
+      <c r="N27">
+        <v>1514000.0</v>
+      </c>
+      <c r="O27">
+        <v>1864332.0</v>
+      </c>
+      <c r="P27">
+        <v>3104000.0</v>
+      </c>
+      <c r="Q27">
         <v>0.0</v>
       </c>
-      <c r="F27">
-[...32 lines deleted...]
-      <c r="Q27">
+      <c r="R27">
         <v>2606000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2265959.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>3331000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>-34687000.0</v>
       </c>
       <c r="D28">
         <v>-34687000.0</v>
       </c>
       <c r="E28">
         <v>-34687000.0</v>
       </c>
       <c r="F28">
+        <v>-34687000.0</v>
+      </c>
+      <c r="G28">
         <v>-6301100.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-26291000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>5675079.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-24175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5675000.0</v>
       </c>
       <c r="M28">
         <v>-5675000.0</v>
       </c>
       <c r="N28">
+        <v>-5675000.0</v>
+      </c>
+      <c r="O28">
         <v>-3230777.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-24213000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2080000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-13898000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1517867.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-17593000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-515000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-779000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3412241.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>524000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-596000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-88000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30002529.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-74000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-130000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-128701.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-128000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-125000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>179966000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3955186.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44000.0</v>
       </c>
       <c r="AK28">
         <v>-44000.0</v>
       </c>
       <c r="AL28">
+        <v>-44000.0</v>
+      </c>
+      <c r="AM28">
         <v>-842968.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-42000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2586000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2842000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2634396.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000.0</v>
       </c>
       <c r="AR28">
         <v>-33000.0</v>
       </c>
       <c r="AS28">
+        <v>-33000.0</v>
+      </c>
+      <c r="AT28">
         <v>-32000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-547866.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-7535000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1513000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>63000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>96271.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>313000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-3785000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-956000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1194743.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>824000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1977000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1379000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>12040000.0</v>
+      </c>
+      <c r="C29">
         <v>24658000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-37892000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>52949000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-62205000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1127903.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>97031000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>41757000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4128000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8885354.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>136080000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>83974000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-9158000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>33847673.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14456000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-22270000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5788000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>44726904.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>28947000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>41467000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7140000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>37287485.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14708000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6515000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9484000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8016942.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>45516000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>29686000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>55453000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7942255.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>49962000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>9324000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>7695000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>36710615.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-22421000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>9072000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>10735000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>5657757.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>4824000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>7541000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-557000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1837468.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>4740000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-1289000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>2598000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>162948.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>13227000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-606000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-822000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1529841.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>704000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>3409000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-368000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1733480.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-438000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-1901000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-3330000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>-6800000.0</v>
+      </c>
+      <c r="C30">
         <v>-4913000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-12814000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-29464000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-92380000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-15997998.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-43034000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-42050000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-47385000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-43197251.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-38320000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-27570000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-17078000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-15877719.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-14298000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4964000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11559000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-37468602.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9990000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-829000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-14682000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-35723959.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-12384000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-578000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8925000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-38029499.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-17622000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2886000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1266000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-10566738.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-21715000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-12719000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>26353000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1513984.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>28064000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-8098000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2181000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1209036.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2804000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1161000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-676000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1590943.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2503000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1073000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-908000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-365912.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-149000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-58000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1419000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1555885.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>496000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-68000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>23000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3807.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-3000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>92000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>19000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>