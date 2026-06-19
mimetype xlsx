--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -2564,3486 +2567,3598 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
         <v>9</v>
       </c>
-      <c r="AC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>159527000.0</v>
+      </c>
+      <c r="C2">
         <v>158471000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>156902000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>149742000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>150111000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>147901000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>141622000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>141968000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>113204000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>124517000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>110412000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>79829000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>27213000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>93558000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>63156000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>104319000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>64119000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>131781000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>118931000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>83253000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>26279000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>41967000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>25340000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17294000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>14073000.0</v>
+      </c>
+      <c r="C7">
         <v>14940000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15567000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16479000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16761000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>18011000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>19251000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>20743000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>23885000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>24957000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>20209000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>22351000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9908000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10459000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>9556000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8950000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7031000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6750000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>457000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>523000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>590000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
         <v>270149000.0</v>
       </c>
       <c r="C8">
         <v>270149000.0</v>
       </c>
       <c r="D8">
         <v>270149000.0</v>
       </c>
       <c r="E8">
         <v>270149000.0</v>
       </c>
       <c r="F8">
         <v>270149000.0</v>
       </c>
       <c r="G8">
+        <v>270149000.0</v>
+      </c>
+      <c r="H8">
         <v>268099000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>265099000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>162992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156379000.0</v>
       </c>
       <c r="L8">
         <v>156379000.0</v>
       </c>
       <c r="M8">
         <v>156379000.0</v>
       </c>
       <c r="N8">
         <v>156379000.0</v>
       </c>
       <c r="O8">
         <v>156379000.0</v>
       </c>
       <c r="P8">
-        <v>97730000.0</v>
+        <v>156379000.0</v>
       </c>
       <c r="Q8">
         <v>97730000.0</v>
       </c>
-      <c r="R8"/>
+      <c r="R8">
+        <v>97730000.0</v>
+      </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>9543000.0</v>
+      </c>
+      <c r="C10">
         <v>9229000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9452000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10029000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11343000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15302000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16723000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18930000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>18954000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>20767000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>29114000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>33978000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>36898000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>90320000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>73892000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>104100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>107034000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>120981000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>93171000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>89805000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>24718000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7412000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9976000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1506000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1668000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>36898000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>90320000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>73892000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>104100000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>107034000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>120981000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>93171000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>89805000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>24718000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7412000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9976000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1506000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1668000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>168200000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>162992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156379000.0</v>
       </c>
       <c r="L13">
         <v>156379000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="M13">
         <v>156379000.0</v>
       </c>
+      <c r="N13"/>
       <c r="O13">
         <v>156379000.0</v>
       </c>
       <c r="P13">
-        <v>97730000.0</v>
+        <v>156379000.0</v>
       </c>
       <c r="Q13">
         <v>97730000.0</v>
       </c>
       <c r="R13">
         <v>97730000.0</v>
       </c>
       <c r="S13">
         <v>97730000.0</v>
       </c>
       <c r="T13">
         <v>97730000.0</v>
       </c>
       <c r="U13">
         <v>97730000.0</v>
       </c>
       <c r="V13">
+        <v>97730000.0</v>
+      </c>
+      <c r="W13">
         <v>42320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28994000.0</v>
       </c>
       <c r="X13">
         <v>28994000.0</v>
       </c>
       <c r="Y13">
         <v>28994000.0</v>
       </c>
       <c r="Z13">
         <v>28994000.0</v>
       </c>
       <c r="AA13">
-        <v>56000000.0</v>
+        <v>28994000.0</v>
       </c>
       <c r="AB13">
         <v>56000000.0</v>
       </c>
       <c r="AC13">
         <v>56000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13">
+        <v>56000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>1142477560.0</v>
       </c>
       <c r="C14">
         <v>1142477560.0</v>
       </c>
       <c r="D14">
         <v>1142477560.0</v>
       </c>
       <c r="E14">
         <v>1142477560.0</v>
       </c>
       <c r="F14">
         <v>1142477560.0</v>
       </c>
       <c r="G14">
+        <v>1142477560.0</v>
+      </c>
+      <c r="H14">
         <v>1121977560.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1100954435.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>571546777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542797000.0</v>
       </c>
       <c r="L14">
         <v>542797000.0</v>
       </c>
       <c r="M14">
         <v>542797000.0</v>
       </c>
       <c r="N14">
         <v>542797000.0</v>
       </c>
       <c r="O14">
         <v>542797000.0</v>
       </c>
       <c r="P14">
+        <v>542797000.0</v>
+      </c>
+      <c r="Q14">
         <v>452330650.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>452331000.0</v>
       </c>
       <c r="R14">
         <v>452331000.0</v>
       </c>
       <c r="S14">
-        <v>452332000.0</v>
+        <v>452331000.0</v>
       </c>
       <c r="T14">
         <v>452332000.0</v>
       </c>
       <c r="U14">
         <v>452332000.0</v>
       </c>
       <c r="V14">
+        <v>452332000.0</v>
+      </c>
+      <c r="W14">
         <v>335176000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>304600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>76451600.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>76556300.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>28962700.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>76335900.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>90090100.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>52356000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
         <v>8435000.0</v>
       </c>
       <c r="C20">
         <v>8435000.0</v>
       </c>
       <c r="D20">
-        <v>9221000.0</v>
+        <v>8435000.0</v>
       </c>
       <c r="E20">
         <v>9221000.0</v>
       </c>
       <c r="F20">
         <v>9221000.0</v>
       </c>
       <c r="G20">
         <v>9221000.0</v>
       </c>
       <c r="H20">
         <v>9221000.0</v>
       </c>
-      <c r="I20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I20">
+        <v>9221000.0</v>
+      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>12236000.0</v>
       </c>
       <c r="L20">
         <v>12236000.0</v>
       </c>
       <c r="M20">
         <v>12236000.0</v>
       </c>
       <c r="N20">
+        <v>12236000.0</v>
+      </c>
+      <c r="O20">
         <v>8793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12956000.0</v>
       </c>
       <c r="P20">
         <v>12956000.0</v>
       </c>
       <c r="Q20">
         <v>12956000.0</v>
       </c>
       <c r="R20">
+        <v>12956000.0</v>
+      </c>
+      <c r="S20">
         <v>7774000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>6811000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>650000.0</v>
+      </c>
+      <c r="C21">
         <v>671000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>690000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>708000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>788000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>829000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>869000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>911000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>1932000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1284000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1301000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1316000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>16332000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12971000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12972000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16639000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7792000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="U21">
         <v>11000.0</v>
       </c>
       <c r="V21">
+        <v>11000.0</v>
+      </c>
+      <c r="W21">
         <v>7000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
-        <v>1044000.0</v>
+        <v>1047000.0</v>
       </c>
       <c r="C22">
         <v>1044000.0</v>
       </c>
       <c r="D22">
-        <v>1137000.0</v>
+        <v>1044000.0</v>
       </c>
       <c r="E22">
         <v>1137000.0</v>
       </c>
       <c r="F22">
+        <v>1137000.0</v>
+      </c>
+      <c r="G22">
         <v>1141000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1147000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1203000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>183000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1187000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1108000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1169000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1264000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2355000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2505000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2501000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2794000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2005000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1948000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2044000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2017000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6978000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6779000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7387000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8921000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AB22">
         <v>4000000.0</v>
       </c>
       <c r="AC22">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>342258000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>338936000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>313188000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>321617000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>340724000.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
         <v>274177000.0</v>
       </c>
       <c r="C24">
+        <v>274177000.0</v>
+      </c>
+      <c r="D24">
         <v>274285000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>271829000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>270473000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>269312000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>266296000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>263451000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>58965000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4878000.0</v>
       </c>
       <c r="M24">
         <v>4878000.0</v>
       </c>
       <c r="N24">
+        <v>4878000.0</v>
+      </c>
+      <c r="O24">
         <v>620000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>667000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>714000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>760000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1294000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>853000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>0.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1420000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2409000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2431000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2400000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2348000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>746000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AB24">
         <v>4000000.0</v>
       </c>
       <c r="AC24">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>7367000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7602000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7057000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6540000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5657000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5323000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>184000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>2716000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2431000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2400000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2348000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>746000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>277810000.0</v>
+      </c>
+      <c r="C28">
         <v>278347000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>278337000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>275857000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>273002000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>271807000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>269367000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>261846000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>56670000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7344000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3201000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2894000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>405087000.0</v>
+      </c>
+      <c r="C29">
         <v>406222000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>407694000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>474287000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>474453000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>480403000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>474766000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>471995000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>291460000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>235469000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>242254000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>222303000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>212323000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>241019000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>180523000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>192432000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>173238000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>159139000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>115976000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>107897000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>56141000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>41155000.0</v>
+      </c>
+      <c r="C30">
         <v>40957000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40020000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>58836000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>58257000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>58554000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>60117000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>61901000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>289994000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>315526000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>287027000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>277848000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>95392000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>233112000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>185260000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>194355000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>162904000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>194067000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>155166000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>86684000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>49720000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>48469000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>32610000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>19057000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9772000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AB30">
         <v>2000000.0</v>
       </c>
       <c r="AC30">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31">
         <v>209506000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>201668000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>193838000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>196402000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>-67036000.0</v>
+      </c>
+      <c r="C32">
         <v>-66398000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-65273000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-14392000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-13552000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-10487000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-13153000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-8770000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>183737000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>166433000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>193715000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>164107000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>161194000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>162769000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>114817000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>113344000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>108502000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>94811000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>94000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>87153000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>25084000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>511444000.0</v>
+      </c>
+      <c r="C33">
         <v>512029000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>512551000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>528406000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>525908000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>525423000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>521565000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>517942000.0</v>
       </c>
-      <c r="I33"/>
-      <c r="J33">
+      <c r="J33"/>
+      <c r="K33">
         <v>110952000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>64634000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>39402000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>65617000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>65851000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>54540000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>37074000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>35884000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>36295000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>34981000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>20291000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>20435000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>20993000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>20703000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>20682000.0</v>
       </c>
-      <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33"/>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>-1000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>4190000.0</v>
       </c>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>288855000.0</v>
+      </c>
+      <c r="C35">
         <v>289516000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>290126000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>288405000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>285287000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>284788000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>282925000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>281293000.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>79338000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>25084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23584000.0</v>
       </c>
       <c r="M35">
         <v>23584000.0</v>
       </c>
       <c r="N35">
+        <v>23584000.0</v>
+      </c>
+      <c r="O35">
         <v>13510000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11847000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7081000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6559000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>7055000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5566000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>192000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1680000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3265000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2982000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3435000.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36"/>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>20718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>474000.0</v>
       </c>
       <c r="K38">
         <v>474000.0</v>
       </c>
       <c r="L38">
         <v>474000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="M38">
+        <v>474000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>223000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>185000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>118000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>67000.0</v>
       </c>
-      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
-      <c r="V38">
+      <c r="V38"/>
+      <c r="W38">
         <v>2000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>2224000.0</v>
       </c>
-      <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>7074000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5936000.0</v>
       </c>
-      <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>1102000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1249000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1421000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8808000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1323000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3197000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2205000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5251000.0</v>
       </c>
-      <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>-1000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>14439000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>14316000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>20692000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>17765000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1000000.0</v>
       </c>
-      <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC40">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
+      <c r="I41"/>
+      <c r="J41">
         <v>465000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>415000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>414000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>415000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>86000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>67000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>85000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>420000.0</v>
       </c>
-      <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>-8000.0</v>
       </c>
-      <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>520674000.0</v>
+      </c>
+      <c r="C45">
         <v>521219000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>521220000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>518030000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>514933000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>514358000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>510088000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>507559000.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>115920000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>69973000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>44439000.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>502159000.0</v>
+      </c>
+      <c r="C46">
         <v>502723000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>503226000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>501027000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>498449000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>497923000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>494025000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>490360000.0</v>
       </c>
-      <c r="I46"/>
-      <c r="J46">
+      <c r="J46"/>
+      <c r="K46">
         <v>96310000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>50640000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>25391000.0</v>
       </c>
-      <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
-      <c r="I47">
+      <c r="I47"/>
+      <c r="J47">
         <v>99381000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>96310000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>50640000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>25391000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>49296000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>41384000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>23984000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>22844000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>20212000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>20086000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>12588000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>12798000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>13006000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>12588000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>12649000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>12769000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>14468000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-152404000.0</v>
+      </c>
+      <c r="C48">
         <v>-151489000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-150230000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-81777000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-80027000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-76836000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-79403000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-73865000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>55347000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>52777000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>50894000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>53140000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>49278000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>55140000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>48788000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>46895000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>43837000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>37795000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>23432000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>16376000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>8182000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>895000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1673000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-3524000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-4472000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-7099000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000000.0</v>
       </c>
       <c r="AB48">
         <v>-32000000.0</v>
       </c>
       <c r="AC48">
+        <v>-32000000.0</v>
+      </c>
+      <c r="AD48">
         <v>-31000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:29">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>13176000.0</v>
+      </c>
+      <c r="C50">
         <v>13399000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>13504000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>14057000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>13872000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>17797000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>19794000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>17325000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>16659000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>23331000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>27437000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>11684000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>184000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>35185000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>35184000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>50105000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>36419000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>37124000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1870000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>565000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>10517000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>10653000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>10721000.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AC50">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>42057000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>54995000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>40657000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>40442000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>184000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1674000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>12716000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>12431000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="P52">
         <v>35000000.0</v>
       </c>
       <c r="Q52">
+        <v>35000000.0</v>
+      </c>
+      <c r="R52">
         <v>48455000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>35000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>35119000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
-[...1 lines deleted...]
-      </c>
+      <c r="V52"/>
       <c r="W52">
         <v>10000000.0</v>
       </c>
-      <c r="X52"/>
+      <c r="X52">
+        <v>10000000.0</v>
+      </c>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AC52">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>624779000.0</v>
+      </c>
+      <c r="C55">
         <v>625262000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>625570000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>685227000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>684073000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>689092000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>686257000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>685273000.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>454108000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>390569000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>360066000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>344899000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>342258000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>338936000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>313188000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>321617000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>340724000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>316273000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>204395000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>167228000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>101158000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>67504000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>57102000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>41058000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>30283000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>36000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>32000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>113335000.0</v>
+      </c>
+      <c r="C56">
         <v>113233000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>113019000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>156821000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>158165000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>163669000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>164692000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>167331000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>317247000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>343156000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>325935000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>320664000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>279282000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>276407000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>284396000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>276114000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>282067000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>304429000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>281292000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>184104000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>146793000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>80165000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>46801000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>36420000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>20199000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>11166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AB56">
         <v>7000000.0</v>
       </c>
       <c r="AC56">
         <v>7000000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:29">
+      <c r="AD56">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>180371000.0</v>
+      </c>
+      <c r="C57">
         <v>179631000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>178292000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>171213000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>171717000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>174156000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>177845000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>176101000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>149699000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>159419000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>159502000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>126949000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>115175000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>115213000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>121627000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>161297000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>168723000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>195927000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>186481000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>90104000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>59640000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>55081000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>37602000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>28592000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>14040000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>7458000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AC57">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>469226000.0</v>
+      </c>
+      <c r="C58">
         <v>469147000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>468418000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>459618000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>457004000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>458944000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>460770000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>457394000.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>238757000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>184586000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>150533000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>138759000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>130739000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>133769000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>168563000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>180050000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>205199000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>195111000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>90289000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>61316000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>57943000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>40183000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>32027000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>16544000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8388000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AC58">
         <v>7000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>117734000.0</v>
+      </c>
+      <c r="C60">
         <v>118646000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>119905000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>188401000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>190108000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>193294000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>188676000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>191219000.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>215836000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>207358000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>209939000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>205741000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>211519000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>205167000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>144625000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>141567000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>135525000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>121162000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>114106000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>105912000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>43215000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>27321000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>25470000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>24514000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>21895000.0</v>
       </c>
-      <c r="AA60"/>
       <c r="AB60"/>
       <c r="AC60"/>
-    </row>
-    <row r="61" spans="1:29">
+      <c r="AD60"/>
+    </row>
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6088,889 +6203,889 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
         <v>16046000.0</v>
       </c>
       <c r="C2"/>
       <c r="D2">
         <v>107615000.0</v>
       </c>
       <c r="E2">
         <v>318622000.0</v>
       </c>
       <c r="F2">
         <v>67944000.0</v>
       </c>
       <c r="G2">
         <v>8607000.0</v>
       </c>
       <c r="H2">
         <v>6942000.0</v>
       </c>
       <c r="I2">
         <v>4195000.0</v>
       </c>
       <c r="J2">
         <v>10005000.0</v>
       </c>
       <c r="K2">
         <v>7000000.0</v>
       </c>
       <c r="L2">
         <v>8000000.0</v>
       </c>
       <c r="M2">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>16619000.0</v>
       </c>
       <c r="D5">
         <v>14717000.0</v>
       </c>
       <c r="E5">
         <v>51453000.0</v>
       </c>
       <c r="F5">
         <v>17482000.0</v>
       </c>
       <c r="G5">
         <v>4349000.0</v>
       </c>
       <c r="H5">
         <v>-3661000.0</v>
       </c>
       <c r="I5">
         <v>-5366000.0</v>
       </c>
       <c r="J5">
         <v>-3000000.0</v>
       </c>
       <c r="K5">
         <v>-4000000.0</v>
       </c>
       <c r="L5">
         <v>-6000000.0</v>
       </c>
       <c r="M5">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>22278000.0</v>
       </c>
       <c r="E6">
         <v>55120000.0</v>
       </c>
       <c r="F6">
         <v>19080000.0</v>
       </c>
       <c r="G6">
         <v>4349000.0</v>
       </c>
       <c r="H6">
         <v>-3661000.0</v>
       </c>
       <c r="I6">
         <v>-5366000.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
         <v>3163000.0</v>
       </c>
       <c r="C9"/>
       <c r="D9">
         <v>32761000.0</v>
       </c>
       <c r="E9">
         <v>67469000.0</v>
       </c>
       <c r="F9">
         <v>27899000.0</v>
       </c>
       <c r="G9">
         <v>4610000.0</v>
       </c>
       <c r="H9">
         <v>-1217000.0</v>
       </c>
       <c r="I9">
         <v>-271000.0</v>
       </c>
       <c r="J9">
         <v>-3268000.0</v>
       </c>
       <c r="K9">
         <v>-1000000.0</v>
       </c>
       <c r="L9">
         <v>-2000000.0</v>
       </c>
       <c r="M9">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>-17804000.0</v>
       </c>
       <c r="C10"/>
       <c r="D10">
         <v>15694000.0</v>
       </c>
       <c r="E10">
         <v>51402000.0</v>
       </c>
       <c r="F10">
         <v>17906000.0</v>
       </c>
       <c r="G10">
         <v>940000.0</v>
       </c>
       <c r="H10">
         <v>-5001000.0</v>
       </c>
       <c r="I10">
         <v>-7251000.0</v>
       </c>
       <c r="J10">
         <v>-8481000.0</v>
       </c>
       <c r="K10">
         <v>-3994000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>10209000.0</v>
       </c>
       <c r="D11">
         <v>10775000.0</v>
       </c>
       <c r="E11">
         <v>13168000.0</v>
       </c>
       <c r="F11">
         <v>5130000.0</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
         <v>1222000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>1940000.0</v>
       </c>
       <c r="E12">
         <v>1377000.0</v>
       </c>
       <c r="F12">
         <v>105000.0</v>
       </c>
       <c r="G12">
         <v>215000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>872000.0</v>
       </c>
       <c r="E13">
         <v>1377000.0</v>
       </c>
       <c r="F13">
         <v>105000.0</v>
       </c>
       <c r="G13">
         <v>215000.0</v>
       </c>
       <c r="H13">
         <v>193000.0</v>
       </c>
       <c r="I13">
         <v>151000.0</v>
       </c>
       <c r="J13">
         <v>296000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14">
         <v>-122000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>1034000.0</v>
       </c>
       <c r="E14">
         <v>-771000.0</v>
       </c>
       <c r="F14">
         <v>10000.0</v>
       </c>
       <c r="G14">
         <v>5000.0</v>
       </c>
       <c r="H14">
         <v>-2000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
         <v>-12059000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15">
         <v>5953000.0</v>
       </c>
       <c r="E15">
         <v>37463000.0</v>
       </c>
       <c r="F15">
         <v>12786000.0</v>
       </c>
       <c r="G15">
         <v>486000.0</v>
       </c>
       <c r="H15">
         <v>-4979000.0</v>
       </c>
       <c r="I15">
         <v>-7187000.0</v>
       </c>
       <c r="J15">
         <v>-8392000.0</v>
       </c>
       <c r="K15">
         <v>-4000000.0</v>
       </c>
       <c r="L15">
         <v>-5000000.0</v>
       </c>
       <c r="M15">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>6369000.0</v>
       </c>
       <c r="D16">
         <v>5953000.0</v>
       </c>
       <c r="E16">
         <v>37463000.0</v>
       </c>
       <c r="F16">
         <v>12786000.0</v>
       </c>
       <c r="G16">
         <v>486000.0</v>
       </c>
       <c r="H16">
         <v>-4979000.0</v>
       </c>
       <c r="I16">
         <v>-7187000.0</v>
       </c>
       <c r="J16">
         <v>-8392000.0</v>
       </c>
       <c r="K16">
         <v>-3867000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
         <v>-11937000.0</v>
       </c>
       <c r="C17"/>
       <c r="D17">
         <v>4919000.0</v>
       </c>
       <c r="E17">
         <v>38234000.0</v>
       </c>
       <c r="F17">
         <v>12776000.0</v>
       </c>
       <c r="G17">
         <v>481000.0</v>
       </c>
       <c r="H17">
         <v>-4977000.0</v>
       </c>
       <c r="I17">
         <v>-7218000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
         <v>-1222000.0</v>
       </c>
       <c r="C18"/>
       <c r="D18">
         <v>-1068000.0</v>
       </c>
       <c r="E18">
         <v>-492000.0</v>
       </c>
       <c r="F18">
         <v>-36000.0</v>
       </c>
       <c r="G18">
         <v>-215000.0</v>
       </c>
       <c r="H18">
         <v>-193000.0</v>
       </c>
       <c r="I18">
         <v>-151000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
         <v>-17408000.0</v>
       </c>
       <c r="C21"/>
       <c r="D21">
         <v>14655000.0</v>
       </c>
       <c r="E21">
         <v>52779000.0</v>
       </c>
       <c r="F21">
         <v>18011000.0</v>
       </c>
       <c r="G21">
         <v>1155000.0</v>
       </c>
       <c r="H21">
         <v>-4808000.0</v>
       </c>
       <c r="I21">
         <v>-7100000.0</v>
       </c>
       <c r="J21">
         <v>-8185000.0</v>
       </c>
       <c r="K21">
         <v>-4000000.0</v>
       </c>
       <c r="L21">
         <v>-6000000.0</v>
       </c>
       <c r="M21">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>16976000.0</v>
       </c>
       <c r="D23">
         <v>1794000.0</v>
       </c>
       <c r="E23">
         <v>2458000.0</v>
       </c>
       <c r="F23">
         <v>540000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
         <v>3299000.0</v>
       </c>
       <c r="C25"/>
       <c r="D25">
         <v>4644000.0</v>
       </c>
       <c r="E25">
         <v>2341000.0</v>
       </c>
       <c r="F25">
         <v>1069000.0</v>
       </c>
       <c r="G25">
         <v>3194000.0</v>
       </c>
       <c r="H25">
         <v>1147000.0</v>
       </c>
       <c r="I25">
         <v>1734000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
         <v>18749000.0</v>
       </c>
       <c r="C28"/>
       <c r="D28">
         <v>16250000.0</v>
       </c>
       <c r="E28">
         <v>13558000.0</v>
       </c>
       <c r="F28">
         <v>9877000.0</v>
       </c>
       <c r="G28">
         <v>2825000.0</v>
       </c>
       <c r="H28">
         <v>3763000.0</v>
       </c>
       <c r="I28">
         <v>3918000.0</v>
       </c>
       <c r="J28">
         <v>5958000.0</v>
       </c>
       <c r="K28">
         <v>3852000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29">
         <v>-5867000.0</v>
       </c>
       <c r="C29"/>
       <c r="D29">
         <v>10775000.0</v>
       </c>
       <c r="E29">
         <v>13168000.0</v>
       </c>
       <c r="F29">
         <v>5130000.0</v>
       </c>
       <c r="G29">
         <v>459000.0</v>
       </c>
       <c r="H29">
         <v>-24000.0</v>
       </c>
       <c r="I29">
         <v>-33000.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
         <v>36617000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>125721000.0</v>
       </c>
       <c r="E30">
         <v>334673000.0</v>
       </c>
       <c r="F30">
         <v>79187000.0</v>
       </c>
       <c r="G30">
         <v>12186000.0</v>
       </c>
       <c r="H30">
         <v>10748000.0</v>
       </c>
       <c r="I30">
         <v>11024000.0</v>
       </c>
       <c r="J30">
         <v>8000000.0</v>
       </c>
       <c r="K30">
         <v>11000000.0</v>
       </c>
       <c r="L30">
         <v>12000000.0</v>
       </c>
       <c r="M30">
         <v>15000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
         <v>19209000.0</v>
       </c>
       <c r="C32"/>
       <c r="D32">
         <v>140376000.0</v>
       </c>
       <c r="E32">
         <v>386091000.0</v>
       </c>
       <c r="F32">
         <v>95843000.0</v>
       </c>
       <c r="G32">
         <v>13217000.0</v>
       </c>
       <c r="H32">
         <v>5725000.0</v>
       </c>
       <c r="I32">
         <v>3924000.0</v>
       </c>
       <c r="J32">
         <v>6737000.0</v>
@@ -6984,2034 +7099,2096 @@
       <c r="M32">
         <v>12000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>127</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
+        <v>82</v>
+      </c>
+      <c r="M1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
+        <v>88</v>
+      </c>
+      <c r="U1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD1" t="s">
         <v>9</v>
       </c>
-      <c r="AD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>2798000.0</v>
+      </c>
+      <c r="C2">
         <v>2904000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2587000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3077000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3254000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3491000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3404000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4196000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4955000.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>13406000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6381000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12826000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>-13369000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35820000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>49958000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35206000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>87027000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>113153000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>74424000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>44018000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24796000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26223000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8796000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7966000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6958000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC2">
         <v>1000000.0</v>
       </c>
       <c r="AD2">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE2">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>8204000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4886000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>201000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3329000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>13018000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11349000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10355000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4281000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2680000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1764000.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-1000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>0.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6">
         <v>6936000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1135000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4443000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2222000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11818000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6468000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6153000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10039000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>20714000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13018000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>11349000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10355000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4281000.0</v>
       </c>
-      <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>1236000.0</v>
+      </c>
+      <c r="C9">
         <v>878000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>478000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>617000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>928000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>595000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1038000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>916000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>614000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>8800000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2275000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8442000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1090000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>14468000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8625000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8578000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>14278000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>24506000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>15640000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>13045000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>14565000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5461000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4840000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3196000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4987000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-565000.0</v>
+      </c>
+      <c r="C10">
         <v>-1038000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1271000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-66687000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1503000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3083000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3258000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5387000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6076000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>4319000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3001000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3723000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10079000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4818000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4520000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8407000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>19346000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12600000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11049000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10108000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3847000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2426000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1525000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2766000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-698000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>5493000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1546000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1436000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1734000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
+      <c r="AB11"/>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>13000.0</v>
+      </c>
+      <c r="C12">
         <v>136000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>47000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>180000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>211000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>317000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>297000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>543000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>65000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>567000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>276000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>328000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>440000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>308000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>525000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>606000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>684000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>525000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>143000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>25000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>49000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>35000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>32000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>108</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>40000.0</v>
       </c>
-      <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>87000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>339000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>555000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>606000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>684000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>525000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>143000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>25000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>11000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>49000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>35000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>-350000.0</v>
+      </c>
+      <c r="C14">
         <v>-222000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-14000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-11000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-247000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-108000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-42000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-151000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>179000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>-890000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>911000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>863000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>142000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>85000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-110000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>917000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-694000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-79000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-1000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3000.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-915000.0</v>
+      </c>
+      <c r="C15">
         <v>-1259000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1285000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-66698000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1750000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3191000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2567000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5538000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5897000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>1883000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-513000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2130000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-5770000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6677000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1897000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3149000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5919000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>14146000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9252000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8146000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7304000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2674000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1860000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>948000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2312000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AC15">
         <v>-1000000.0</v>
       </c>
       <c r="AD15">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>2870000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1883000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-513000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2130000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>6677000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1897000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3149000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5919000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14146000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9252000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8146000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7304000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2674000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1860000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>948000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2312000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-698000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-565000.0</v>
+      </c>
+      <c r="C17">
         <v>-1038000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1271000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-66687000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1503000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3083000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2609000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5387000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6076000.0</v>
       </c>
-      <c r="J17"/>
-      <c r="K17">
+      <c r="K17"/>
+      <c r="L17">
         <v>2773000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1424000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1267000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-5912000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>6592000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2007000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2232000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>6613000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>14225000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>9253000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8143000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7302000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>2672000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1854000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>948000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>-13000.0</v>
+      </c>
+      <c r="C18">
         <v>-98000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-47000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-180000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-211000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-317000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-297000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-543000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-65000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>-567000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-189000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-328000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>432000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-339000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-555000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-606000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>201000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-525000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-143000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-25000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>80000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-49000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-35000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-32000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-607000.0</v>
+      </c>
+      <c r="C21">
         <v>-999000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1325000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-69205000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1409000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2923000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3210000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5195000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6080000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>3356000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-476000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3131000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4990000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10418000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5373000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5126000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9091000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>19871000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12743000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11074000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10097000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3896000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2461000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1554000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2918000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AC21">
         <v>-1000000.0</v>
       </c>
       <c r="AD21">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>16064000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>102000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1220000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>409000.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>1042000.0</v>
+      </c>
+      <c r="C25">
         <v>656000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>579000.0</v>
       </c>
-      <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>766000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>984000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>667000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>882000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>2050000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>847000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1114000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1061000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1431000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1125000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1027000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>948000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>843000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000.0</v>
       </c>
       <c r="U25">
         <v>275000.0</v>
       </c>
       <c r="V25">
+        <v>275000.0</v>
+      </c>
+      <c r="W25">
         <v>258000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>385000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>1795000.0</v>
+      </c>
+      <c r="C28">
         <v>1874000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1796000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7110000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2336000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2940000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3573000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5717000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6519000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>4016000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3294000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4704000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4679000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4219000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3705000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3647000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3495000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4718000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3128000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2217000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4280000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1818000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2305000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1435000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1405000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>433000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>-5867000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29"/>
+      <c r="L29">
         <v>1546000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1436000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1734000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2189000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3487000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2811000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2288000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1794000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5121000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3347000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2906000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2806000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1175000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>572000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>577000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>459000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>4641000.0</v>
+      </c>
+      <c r="C30">
         <v>4781000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4390000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>72899000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5591000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7009000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7652000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10307000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11649000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>18850000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9132000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18137000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-7289000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>40171000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>53695000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>39144000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>92536000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>118109000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>77629000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>46551000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>30306000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>28041000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11238000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9608000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
-      <c r="AB30">
-[...1 lines deleted...]
-      </c>
+      <c r="AB30"/>
       <c r="AC30">
         <v>2000000.0</v>
       </c>
       <c r="AD30">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>4034000.0</v>
+      </c>
+      <c r="C32">
         <v>3782000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3065000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3694000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4182000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4086000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4442000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5112000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5569000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>22206000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>8656000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>21268000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-12279000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>50288000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>58583000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>43784000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>101305000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>137659000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>90064000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>57063000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>39361000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>31684000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>13636000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>11162000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>11945000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC32">
         <v>1000000.0</v>
       </c>
       <c r="AD32">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE32">
         <v>1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -9024,965 +9201,965 @@
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>6</v>
       </c>
       <c r="I1" t="s">
         <v>7</v>
       </c>
       <c r="J1" t="s">
         <v>8</v>
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>14502000.0</v>
       </c>
       <c r="C2"/>
       <c r="D2">
         <v>8478000.0</v>
       </c>
       <c r="E2">
         <v>51555000.0</v>
       </c>
       <c r="F2">
         <v>89785000.0</v>
       </c>
       <c r="G2">
         <v>1506000.0</v>
       </c>
       <c r="H2">
         <v>4485000.0</v>
       </c>
       <c r="I2">
         <v>665000.0</v>
       </c>
       <c r="J2">
         <v>1110000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>522000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>79089000</v>
       </c>
       <c r="E3">
         <v>30672000</v>
       </c>
       <c r="F3">
         <v>2848000</v>
       </c>
       <c r="G3">
         <v>167000</v>
       </c>
       <c r="H3">
         <v>272000</v>
       </c>
       <c r="I3">
         <v>25000</v>
       </c>
       <c r="J3">
         <v>23000</v>
       </c>
       <c r="K3">
         <v>78000</v>
       </c>
       <c r="L3">
         <v>31000</v>
       </c>
       <c r="M3">
         <v>9000000</v>
       </c>
       <c r="N3">
         <v>9000000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>-3225000.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>-30915000.0</v>
       </c>
       <c r="E6">
         <v>-43077000.0</v>
       </c>
       <c r="F6">
         <v>-38230000.0</v>
       </c>
       <c r="G6">
         <v>88279000.0</v>
       </c>
       <c r="H6">
         <v>-2979000.0</v>
       </c>
       <c r="I6">
         <v>3820000.0</v>
       </c>
       <c r="J6">
         <v>-445000.0</v>
       </c>
       <c r="K6">
         <v>387000.0</v>
       </c>
       <c r="L6">
         <v>-2000000.0</v>
       </c>
       <c r="M6">
         <v>-6000000.0</v>
       </c>
       <c r="N6">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
         <v>75872000.0</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7">
         <v>-91922000.0</v>
       </c>
       <c r="F7">
         <v>-73795000.0</v>
       </c>
       <c r="G7">
         <v>-8601000.0</v>
       </c>
       <c r="H7">
         <v>-7939000.0</v>
       </c>
       <c r="I7">
         <v>-5251000.0</v>
       </c>
       <c r="J7">
         <v>857000.0</v>
       </c>
       <c r="K7">
         <v>2134000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-67846000.0</v>
       </c>
       <c r="E9">
         <v>-84381000.0</v>
       </c>
       <c r="F9">
         <v>-99571000.0</v>
       </c>
       <c r="G9">
         <v>-43844000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>1000000.0</v>
       </c>
       <c r="L9">
         <v>1000000.0</v>
       </c>
       <c r="M9">
         <v>1000000.0</v>
       </c>
       <c r="N9">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
         <v>59000.0</v>
       </c>
       <c r="C10"/>
       <c r="D10">
         <v>1080000.0</v>
       </c>
       <c r="E10">
         <v>248000.0</v>
       </c>
       <c r="F10">
         <v>-161000.0</v>
       </c>
       <c r="G10">
         <v>-841000.0</v>
       </c>
       <c r="H10">
         <v>-85000.0</v>
       </c>
       <c r="I10">
         <v>647000.0</v>
       </c>
       <c r="J10">
         <v>-6418000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>1000000.0</v>
       </c>
       <c r="M10">
         <v>1000000.0</v>
       </c>
       <c r="N10">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>45438000.0</v>
       </c>
       <c r="E11">
         <v>-8475000.0</v>
       </c>
       <c r="F11">
         <v>43753000.0</v>
       </c>
       <c r="G11">
         <v>34807000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>41744000.0</v>
       </c>
       <c r="E12">
         <v>5235000.0</v>
       </c>
       <c r="F12">
         <v>-3547000.0</v>
       </c>
       <c r="G12">
         <v>1980000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-40622000.0</v>
       </c>
       <c r="E13">
         <v>686000.0</v>
       </c>
       <c r="F13">
         <v>1339000.0</v>
       </c>
       <c r="G13">
         <v>4651000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>3299000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>4325000.0</v>
       </c>
       <c r="E14">
         <v>4640000.0</v>
       </c>
       <c r="F14">
         <v>2338000.0</v>
       </c>
       <c r="G14">
         <v>1068000.0</v>
       </c>
       <c r="H14">
         <v>3039000.0</v>
       </c>
       <c r="I14">
         <v>987000.0</v>
       </c>
       <c r="J14">
         <v>1588000.0</v>
       </c>
       <c r="K14">
         <v>2564000.0</v>
       </c>
       <c r="L14">
         <v>2000000.0</v>
       </c>
       <c r="M14">
         <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>300000.0</v>
       </c>
       <c r="E15">
         <v>300000.0</v>
       </c>
       <c r="F15">
         <v>2556000.0</v>
       </c>
       <c r="G15">
         <v>2556000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>11343000.0</v>
       </c>
       <c r="C16">
         <v>14502000.0</v>
       </c>
       <c r="D16"/>
       <c r="E16">
         <v>8478000.0</v>
       </c>
       <c r="F16">
         <v>51555000.0</v>
       </c>
       <c r="G16">
         <v>89785000.0</v>
       </c>
       <c r="H16">
         <v>1506000.0</v>
       </c>
       <c r="I16">
         <v>4485000.0</v>
       </c>
       <c r="J16">
         <v>665000.0</v>
       </c>
       <c r="K16">
         <v>1110000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>60700000.0</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18">
         <v>-106779000.0</v>
       </c>
       <c r="F18">
         <v>-21240000.0</v>
       </c>
       <c r="G18">
         <v>10429000.0</v>
       </c>
       <c r="H18">
         <v>-1873000.0</v>
       </c>
       <c r="I18">
         <v>-9069000.0</v>
       </c>
       <c r="J18">
         <v>-2322000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
         <v>-88155000.0</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-10632000.0</v>
       </c>
       <c r="F19">
         <v>-12281000.0</v>
       </c>
       <c r="G19">
         <v>-179000.0</v>
       </c>
       <c r="H19">
         <v>-272000.0</v>
       </c>
       <c r="I19">
         <v>158000.0</v>
       </c>
       <c r="J19">
         <v>905000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20">
         <v>27450000.0</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>58649000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>68736000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>5207000.0</v>
       </c>
       <c r="C21"/>
       <c r="D21">
         <v>61409000.0</v>
       </c>
       <c r="E21">
         <v>-39544000.0</v>
       </c>
       <c r="F21">
         <v>48303000.0</v>
       </c>
       <c r="G21">
         <v>9188000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>-12059000.0</v>
       </c>
       <c r="C22">
         <v>-93628800.0</v>
       </c>
       <c r="D22">
         <v>6369000.0</v>
       </c>
       <c r="E22">
         <v>5953000.0</v>
       </c>
       <c r="F22">
         <v>37463000.0</v>
       </c>
       <c r="G22">
         <v>12786000.0</v>
       </c>
       <c r="H22">
         <v>940000.0</v>
       </c>
       <c r="I22">
         <v>-5001000.0</v>
       </c>
       <c r="J22">
         <v>-7251000.0</v>
       </c>
       <c r="K22">
         <v>-8481000.0</v>
       </c>
       <c r="L22">
         <v>-4000000.0</v>
       </c>
       <c r="M22">
         <v>-5000000.0</v>
       </c>
       <c r="N22">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-27537000.0</v>
       </c>
       <c r="E23">
         <v>24824000.0</v>
       </c>
       <c r="F23">
         <v>-53305000.0</v>
       </c>
       <c r="G23">
         <v>-125000.0</v>
       </c>
       <c r="H23">
         <v>-215000.0</v>
       </c>
       <c r="I23">
         <v>-165000.0</v>
       </c>
       <c r="J23">
         <v>1123000.0</v>
       </c>
       <c r="K23">
         <v>4263000.0</v>
       </c>
       <c r="L23">
         <v>75000.0</v>
       </c>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>11720000.0</v>
       </c>
       <c r="E24">
         <v>11720000.0</v>
       </c>
       <c r="F24">
         <v>11720000.0</v>
       </c>
       <c r="G24">
         <v>11720000.0</v>
       </c>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>183000.0</v>
       </c>
       <c r="J24">
         <v>928000.0</v>
       </c>
       <c r="K24">
         <v>46000.0</v>
       </c>
       <c r="L24">
         <v>130000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>961000.0</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25">
         <v>1065000.0</v>
       </c>
       <c r="F25">
         <v>492000.0</v>
       </c>
       <c r="G25">
         <v>36000.0</v>
       </c>
       <c r="H25">
         <v>187000.0</v>
       </c>
       <c r="I25">
         <v>119000.0</v>
       </c>
       <c r="J25">
         <v>149000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>68736000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>12081000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>50292000.0</v>
       </c>
       <c r="E28">
         <v>43929000.0</v>
       </c>
       <c r="F28">
         <v>-7558000.0</v>
       </c>
       <c r="G28">
         <v>77799000.0</v>
       </c>
       <c r="H28">
         <v>-1106000.0</v>
       </c>
       <c r="I28">
         <v>12593000.0</v>
       </c>
       <c r="J28">
         <v>789000.0</v>
       </c>
       <c r="K28">
         <v>3123000.0</v>
       </c>
       <c r="L28">
         <v>5000000.0</v>
       </c>
       <c r="M28">
         <v>1000000.0</v>
       </c>
       <c r="N28">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>61222000.0</v>
       </c>
       <c r="C29"/>
       <c r="D29">
         <v>-9362000.0</v>
       </c>
       <c r="E29">
         <v>-76090000.0</v>
       </c>
       <c r="F29">
         <v>-18383000.0</v>
       </c>
       <c r="G29">
         <v>10608000.0</v>
       </c>
       <c r="H29">
         <v>-1601000.0</v>
       </c>
       <c r="I29">
         <v>-9044000.0</v>
       </c>
       <c r="J29">
         <v>-2299000.0</v>
       </c>
       <c r="K29">
         <v>-2665000.0</v>
       </c>
       <c r="L29">
         <v>-7000000.0</v>
       </c>
       <c r="M29">
         <v>2000000.0</v>
       </c>
       <c r="N29">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-72994000.0</v>
       </c>
       <c r="E30">
         <v>-10632000.0</v>
       </c>
       <c r="F30">
         <v>-12281000.0</v>
       </c>
       <c r="G30">
         <v>-179000.0</v>
       </c>
       <c r="H30">
         <v>-272000.0</v>
       </c>
       <c r="I30">
         <v>158000.0</v>
       </c>
       <c r="J30">
         <v>905000.0</v>
       </c>
       <c r="K30">
@@ -9997,1940 +10174,1996 @@
       <c r="N30">
         <v>-9000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>127</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>156</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>157</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
+        <v>82</v>
+      </c>
+      <c r="N1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
+        <v>85</v>
+      </c>
+      <c r="R1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
+        <v>88</v>
+      </c>
+      <c r="V1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>9</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>9229000.0</v>
+      </c>
+      <c r="C2">
         <v>9452000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9999000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>11343000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15302000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16723000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14479000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14501000.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>1645000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4616000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3614000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8478000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11507000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>30024000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21231000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>51555000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>68489000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>82461000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>86151000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>89785000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>24718000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7412000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9976000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>243000</v>
+      </c>
+      <c r="C3">
         <v>102000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>123000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
         <v>43000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>101000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23387000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>48698000</v>
-      </c>
-[...1 lines deleted...]
-        <v>7004000</v>
       </c>
       <c r="N3">
         <v>7004000</v>
       </c>
       <c r="O3">
+        <v>7004000</v>
+      </c>
+      <c r="P3">
         <v>2682000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3299000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3010000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2145000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2857000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>98000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>55000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>26000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>179000</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000</v>
       </c>
       <c r="Y3">
         <v>163000</v>
       </c>
       <c r="Z3">
+        <v>163000</v>
+      </c>
+      <c r="AA3">
         <v>48000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>272000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-284000.0</v>
+      </c>
+      <c r="C6">
         <v>-250000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-546000.0</v>
       </c>
-      <c r="D6"/>
       <c r="E6"/>
-      <c r="F6">
+      <c r="F6"/>
+      <c r="G6">
         <v>-4078000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1426000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2172000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4451000.0</v>
       </c>
-      <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6">
         <v>-24248000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2805000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1002000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4864000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3042000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-40048000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-21531000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-30324000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-38230000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-21296000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7324000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3634000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>88279000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>23212000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5906000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>8470000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2979000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2817000.0</v>
       </c>
-      <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>2790000.0</v>
+      </c>
+      <c r="C7">
         <v>813000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1512000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>3479000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>390217000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-372283000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>54459000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-30121000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>16465000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-23934000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-21411000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-76273000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-57040000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-26532000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-73795000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-49197000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-16397000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-7806000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-8601000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-8032000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-8099000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>134392000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-110985000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-77304000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-13949000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>8000.0</v>
+      </c>
+      <c r="C10">
         <v>0.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11000.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>4000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>56000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>1003000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>77000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-68000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>68000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-191000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>150000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>293000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-240000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-36000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>142000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-27000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2784000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-199000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>608000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1534000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-119133000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>80787000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>86520000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2736000.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>37419000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3415000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-764000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1674000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-40622000.0</v>
       </c>
       <c r="M13">
+        <v>-40622000.0</v>
+      </c>
+      <c r="N13">
         <v>7317000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-7317000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>1042000.0</v>
+      </c>
+      <c r="C14">
         <v>656000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>579000.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>766000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>984000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>667000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>882000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>422000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2050000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>847000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1114000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1061000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3273000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2150000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1026000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2164000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1263000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>467000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>235000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>898000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>681000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>335000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>207000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3039000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>309000.0</v>
       </c>
-      <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
+      <c r="K15"/>
       <c r="L15">
         <v>300000.0</v>
       </c>
       <c r="M15">
         <v>300000.0</v>
       </c>
       <c r="N15">
         <v>300000.0</v>
       </c>
-      <c r="O15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O15">
+        <v>300000.0</v>
+      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>0.0</v>
       </c>
-      <c r="R15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R15">
+        <v>0.0</v>
+      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>2556000.0</v>
       </c>
       <c r="U15">
         <v>2556000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>2556000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>9543000.0</v>
+      </c>
+      <c r="C16">
         <v>9229000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9452000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9999000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>11343000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>15302000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16723000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14479000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>14501000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1645000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4616000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3614000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8478000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11507000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>30024000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>21231000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>51555000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>68489000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>82461000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>86151000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>89785000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>24718000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7412000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9976000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>1725000.0</v>
+      </c>
+      <c r="C18">
         <v>429000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>671000.0</v>
       </c>
-      <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>937000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>387757000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-376967000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>48973000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-71480000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9030000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19016000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-26072000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-16205000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-41638000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-22864000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16190000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12901000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4213000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3638000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>9824000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4288000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-123000.0</v>
       </c>
-      <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>355000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-125678000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>107855000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-70687000.0</v>
       </c>
-      <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-49514000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6205000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>8000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>9766000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8689000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-17004000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>5295000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3662000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>32000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-8625000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-26000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-16000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>0.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-115000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-48000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>-67950000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>73000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>22400000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>-897000.0</v>
+      </c>
+      <c r="C21">
         <v>-17000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-675000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>-3724000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-192014000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>916000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>47928000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2281000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14846000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-915000.0</v>
+      </c>
+      <c r="C22">
         <v>-1259000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1285000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-66698000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1750000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3191000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2567000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5538000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5897000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-125051000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2870000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1883000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-513000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2130000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-5770000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>19417000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9338000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4520000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>51402000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>42995000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>23649000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11049000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>17906000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7798000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3951000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>948000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>940000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AD22">
         <v>-1000000.0</v>
       </c>
       <c r="AE22">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-35077000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14908000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-7296000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-72000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>25343000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-8484000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-684000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-53305000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-38952000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-38537000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-7019000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9906000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-473000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-288000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-216000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-215000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-4717000.0</v>
       </c>
-      <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
+      <c r="K24"/>
       <c r="L24">
         <v>11720000.0</v>
       </c>
       <c r="M24">
         <v>11720000.0</v>
       </c>
       <c r="N24">
         <v>11720000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="O24">
+        <v>11720000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24">
         <v>-17099000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-8699000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>7440000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-9424000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-8521000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-8596000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>59000.0</v>
+      </c>
+      <c r="C25">
         <v>105000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>46000.0</v>
       </c>
-      <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>315000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>603000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>32000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>83000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>780000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>140000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>316000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>189000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>160000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>400000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>291000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>318000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>50000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-167000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-63000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>37000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
+      <c r="P26"/>
       <c r="Q26">
         <v>58649000.0</v>
       </c>
-      <c r="R26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R26">
+        <v>58649000.0</v>
+      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="U26"/>
+      <c r="U26">
+        <v>0.0</v>
+      </c>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>68736000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>13326000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>-24354000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>69449000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-9577000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14774000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>33347000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>35332000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-14994000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-7558000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-7678000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-6437000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7155000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>77799000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>22657000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9712000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9784000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1106000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5467000.0</v>
       </c>
-      <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>1968000.0</v>
+      </c>
+      <c r="C29">
         <v>531000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>794000.0</v>
       </c>
-      <c r="D29"/>
       <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>1459000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>387613000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-376924000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>49074000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>16393000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-22773000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16034000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-19016000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-23390000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-52700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-45238000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-20719000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-18383000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4952000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7906000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3664000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10608000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>768000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3520000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1266000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1601000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2650000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
-      <c r="AE29">
+      <c r="AE29"/>
+      <c r="AF29">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-17283000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-49514000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6205000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>-20398000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11709000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5295000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12281000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-8619000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-8651000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-26000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-163000.0</v>
       </c>
       <c r="Y30">
         <v>-163000.0</v>
       </c>
       <c r="Z30">
+        <v>-163000.0</v>
+      </c>
+      <c r="AA30">
         <v>-48000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-272000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
+      <c r="AF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>