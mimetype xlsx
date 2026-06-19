--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>2019-01-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -2630,3796 +2633,3918 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
       </c>
-      <c r="AD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>2429000.0</v>
+      </c>
+      <c r="C2">
         <v>2051000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>2490000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3072000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3045000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2667000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>951581.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5322000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1977000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>87000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>5230000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3263000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7540000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11910297.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15205000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16651000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>324000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>289000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>221000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>156048.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>232000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>2746000.0</v>
+      </c>
+      <c r="C7">
         <v>2879000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>3210000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3484000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3753000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4103000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4377858.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6056000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6368000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7177000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>6997000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7277000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7671000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8057033.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>345000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>411000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>328000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>380000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>430000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>480637.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>211464000.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="C8">
         <v>211464000.0</v>
       </c>
+      <c r="D8"/>
       <c r="E8">
+        <v>211464000.0</v>
+      </c>
+      <c r="F8">
         <v>210544000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>207619000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>208307000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>189779525.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>173175000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>171323000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>166429000.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>153588000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>153092000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>153603000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>113252827.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>101992000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>89330000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>0.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>5669000.0</v>
+      </c>
+      <c r="C10">
         <v>4937000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5146000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>27989780.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4577000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4392000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4314000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9308993.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4451000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3631000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3580000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4025540.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2779000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5669000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10543000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11380000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17687820.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9953000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9358000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>1592000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2534000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2786000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4198540.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1316000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF10">
         <v>1000000.0</v>
       </c>
-      <c r="AG10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:33">
+      <c r="AG10">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>14156000.0</v>
+      </c>
+      <c r="C12">
         <v>9825000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10033000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>33152460.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9351000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8202000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>4712000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5010310.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4848000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7682000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12571000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13521000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18835560.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12167000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11432000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>14741000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2862700.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2593000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3535000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3793000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4198540.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5920000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6032000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6104000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6365110.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
         <v>211464000.0</v>
       </c>
       <c r="C13">
         <v>211464000.0</v>
       </c>
       <c r="D13">
+        <v>211464000.0</v>
+      </c>
+      <c r="E13">
         <v>211464300.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>210544000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>207619000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>166429000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>163573110.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>161783000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>153588000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>153092000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>153603000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>113252830.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>101992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89330000.0</v>
       </c>
       <c r="T13">
         <v>89330000.0</v>
       </c>
       <c r="U13">
+        <v>89330000.0</v>
+      </c>
+      <c r="V13">
         <v>76601010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76601000.0</v>
       </c>
       <c r="W13">
         <v>76601000.0</v>
       </c>
       <c r="X13">
         <v>76601000.0</v>
       </c>
       <c r="Y13">
+        <v>76601000.0</v>
+      </c>
+      <c r="Z13">
         <v>76601010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76601000.0</v>
       </c>
       <c r="AA13">
         <v>76601000.0</v>
       </c>
       <c r="AB13">
         <v>76601000.0</v>
       </c>
       <c r="AC13">
+        <v>76601000.0</v>
+      </c>
+      <c r="AD13">
         <v>76601010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="AE13">
         <v>73000000.0</v>
       </c>
       <c r="AF13">
         <v>73000000.0</v>
       </c>
       <c r="AG13">
         <v>73000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>73000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
         <v>442512710.0</v>
       </c>
       <c r="C14">
         <v>442512710.0</v>
       </c>
       <c r="D14">
         <v>442512710.0</v>
       </c>
       <c r="E14">
+        <v>442512710.0</v>
+      </c>
+      <c r="F14">
         <v>440855710.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>435455710.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>435455720.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>394106771.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>369236183.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>356896440.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>247225470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238277970.0</v>
       </c>
       <c r="M14">
         <v>238277970.0</v>
       </c>
       <c r="N14">
-        <v>217789060.0</v>
+        <v>238277970.0</v>
       </c>
       <c r="O14">
         <v>217789060.0</v>
       </c>
       <c r="P14">
         <v>217789060.0</v>
       </c>
       <c r="Q14">
+        <v>217789060.0</v>
+      </c>
+      <c r="R14">
         <v>141087930.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>118574250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95468100.0</v>
       </c>
       <c r="T14">
         <v>95468100.0</v>
       </c>
       <c r="U14">
+        <v>95468100.0</v>
+      </c>
+      <c r="V14">
         <v>82500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79556900.0</v>
       </c>
       <c r="W14">
         <v>79556900.0</v>
       </c>
       <c r="X14">
         <v>79556900.0</v>
       </c>
       <c r="Y14">
         <v>79556900.0</v>
       </c>
       <c r="Z14">
+        <v>79556900.0</v>
+      </c>
+      <c r="AA14">
         <v>79846200.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>74285700.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>77857100.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>73656500.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>49261100.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14">
+      <c r="AF14"/>
+      <c r="AG14">
         <v>96153800.0</v>
       </c>
-      <c r="AG14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>7619000.0</v>
       </c>
       <c r="C20">
         <v>7619000.0</v>
       </c>
       <c r="D20">
+        <v>7619000.0</v>
+      </c>
+      <c r="E20">
         <v>7619500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7643000.0</v>
       </c>
       <c r="F20">
         <v>7643000.0</v>
       </c>
       <c r="G20">
         <v>7643000.0</v>
       </c>
       <c r="H20">
+        <v>7643000.0</v>
+      </c>
+      <c r="I20">
         <v>7643060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7643000.0</v>
       </c>
       <c r="J20">
         <v>7643000.0</v>
       </c>
       <c r="K20">
         <v>7643000.0</v>
       </c>
       <c r="L20">
+        <v>7643000.0</v>
+      </c>
+      <c r="M20">
         <v>7643060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17643000.0</v>
       </c>
       <c r="N20">
         <v>17643000.0</v>
       </c>
       <c r="O20">
         <v>17643000.0</v>
       </c>
       <c r="P20">
+        <v>17643000.0</v>
+      </c>
+      <c r="Q20">
         <v>16542000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>1706000.0</v>
+      </c>
+      <c r="C22">
         <v>1729000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1676000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2156530.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1432000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1729000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>27556000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>25261603.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>24168000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>22463000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1498000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2391290.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2083000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2949000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2358000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2196000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2317920.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2180000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2347000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1795000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2421110.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1897000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2090000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2145000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2102160.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3426000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1827000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1950000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1815650.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AF22">
         <v>5000000.0</v>
       </c>
       <c r="AG22">
+        <v>5000000.0</v>
+      </c>
+      <c r="AH22">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>221987000.0</v>
+      </c>
+      <c r="C23">
         <v>215772000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>214065000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>212732200.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>208523000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>203788000.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>155983000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>154912640.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>160474000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>158916000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>146311000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>141078000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>104955980.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>89497000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>78507000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>61100000.0</v>
       </c>
-      <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>0.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25">
+        <v>1905000.0</v>
+      </c>
+      <c r="C25">
         <v>2021000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2203000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2213320.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2632000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2820000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>5114000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5489020.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5966000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5534000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5777000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6129000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6473980.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>243000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>255000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>59000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>59370.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>276000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>276240.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>216688000.0</v>
+      </c>
+      <c r="C29">
         <v>210666000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>205734000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>202253000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>197037000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>195059000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>183368808.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>161346000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>158204000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>147890000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>125031000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>124612000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>124652000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>84024327.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>72463000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>59724000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>47223000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>46955000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>46519000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>46787951.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>59589000.0</v>
+      </c>
+      <c r="C30">
         <v>55711000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>51838000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22645170.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>49574000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>45495000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>43161000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22563858.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>16213000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23670000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30189000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20602300.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>28836000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27723000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>33245000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18789000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20280850.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>23901000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>22184000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4704000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4456600.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4396000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3805000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2693000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2349390.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1610000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1728000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1609000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1383570.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE30">
         <v>1000000.0</v>
       </c>
       <c r="AF30">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AG30">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>140247000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>107388000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>106969000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>107779000.0</v>
+      </c>
+      <c r="C32">
         <v>101156000.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>93757000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>86998000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>79332000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>76097000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>63123750.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>39987000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>49266000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>50277000.0</v>
       </c>
-      <c r="L32"/>
       <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>12012000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>34196000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>35851000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>35539798.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>35613000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>22953000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>10328000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>9916000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>9269000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>9367024.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>108304000.0</v>
+      </c>
+      <c r="C33">
         <v>110357000.0</v>
       </c>
-      <c r="C33"/>
-      <c r="D33">
+      <c r="D33"/>
+      <c r="E33">
         <v>114212000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>117412000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>120048000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>121594000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>122057753.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>125967000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>113862000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>103001000.0</v>
       </c>
-      <c r="L33"/>
       <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>118457000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>96151000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>94916000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>54970713.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>37105000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>37038000.0</v>
       </c>
-      <c r="T33"/>
       <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>37183000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>37327000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>37538000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>37709366.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>36842000.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>1933000.0</v>
+      </c>
+      <c r="C35">
         <v>2049000.0</v>
       </c>
-      <c r="C35"/>
-      <c r="D35">
+      <c r="D35"/>
+      <c r="E35">
         <v>2235000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2660000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2848000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3136000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3298855.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4982000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5249000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5629000.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>5546000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5789000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6141000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6486184.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>255000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>267000.0</v>
       </c>
-      <c r="T35"/>
       <c r="U35"/>
-      <c r="V35">
-[...1 lines deleted...]
-      </c>
+      <c r="V35"/>
       <c r="W35">
         <v>288000.0</v>
       </c>
       <c r="X35">
         <v>288000.0</v>
       </c>
       <c r="Y35">
+        <v>288000.0</v>
+      </c>
+      <c r="Z35">
         <v>288439.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>12000.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>5719000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>10766000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>9775000.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>38095000.0</v>
+      </c>
+      <c r="C39">
         <v>38150000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>38039000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>38433830.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>30702000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>28090000.0</v>
       </c>
-      <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>16583000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>15614610.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2239000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2078000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1959000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1985000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2042450.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2040000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1845000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1746000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1852050.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1758000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1668000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1579000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1491190.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1780000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1960000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1781000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1979060.0</v>
       </c>
-      <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>529000.0</v>
       </c>
-      <c r="L40"/>
       <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>21719000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11166000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>1000000.0</v>
       </c>
-      <c r="AE40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF40"/>
       <c r="AG40">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>515000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
-[...1 lines deleted...]
-      </c>
+      <c r="N41"/>
       <c r="O41">
         <v>12000.0</v>
       </c>
-      <c r="P41"/>
+      <c r="P41">
+        <v>12000.0</v>
+      </c>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
+      <c r="D42"/>
       <c r="E42">
         <v>0.0</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
-      <c r="G42"/>
+      <c r="G42">
+        <v>0.0</v>
+      </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>4000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>5000000.0</v>
       </c>
-      <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>99783000.0</v>
+      </c>
+      <c r="C45">
         <v>101624000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>104729000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>102927000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>105128000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>106642000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>253525339.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>112906000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>100962000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>89639000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>90048000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>99783000.0</v>
+      </c>
+      <c r="C46">
         <v>101624000.0</v>
       </c>
-      <c r="C46"/>
-      <c r="D46">
+      <c r="D46"/>
+      <c r="E46">
         <v>104729000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>102927000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>105128000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>106642000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>107686473.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>112906000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>100962000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>89639000.0</v>
       </c>
-      <c r="L46"/>
       <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>90048000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47">
+        <v>100685000.0</v>
+      </c>
+      <c r="C47">
         <v>102738000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>104860000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>106421420.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>109769000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>112405000.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>89639000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>95239750.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>104706000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>90048000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>68733000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>78374000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>54970660.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>37105000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>37038000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>36931000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>37020560.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>37183000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>37327000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>37538000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>37709370.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>36842000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>36969000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>36945000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>36836720.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>2965000.0</v>
+      </c>
+      <c r="C48">
         <v>-1721000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-3588000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-5615510.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-8012000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-10303000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-12969000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-16128020.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-20050000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-21340000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-18260000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-23336000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-26888000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-28278000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-28201000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-28672000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-28949050.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-29529000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-29606000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-29639000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-29065100.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-29099000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-29367000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-29803000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-29533610.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-29021000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-28502000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-28554000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-28662870.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-26000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-25000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-24000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-25000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>2538000.0</v>
+      </c>
+      <c r="C50">
         <v>1202000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>1108937.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>996749.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>0.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>0.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276000.0</v>
       </c>
       <c r="W51">
         <v>276000.0</v>
       </c>
       <c r="X51">
         <v>276000.0</v>
       </c>
       <c r="Y51">
+        <v>276000.0</v>
+      </c>
+      <c r="Z51">
         <v>276240.0</v>
       </c>
-      <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>2538000.0</v>
+      </c>
+      <c r="C52">
         <v>1202000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1129000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1108940.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
+      <c r="K52"/>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>8487000.0</v>
+      </c>
+      <c r="C53">
         <v>4888000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4887000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5162680.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>4774000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>3810000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>4935000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4386351.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2235000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>3423000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1132000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>984770.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2069000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2013000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2028000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2141000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1147740.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2214000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2074000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1001000.0</v>
       </c>
-      <c r="U53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V53"/>
       <c r="W53">
         <v>1001000.0</v>
       </c>
       <c r="X53">
+        <v>1001000.0</v>
+      </c>
+      <c r="Y53">
         <v>1007000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>4604000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>221987000.0</v>
+      </c>
+      <c r="C55">
         <v>215772000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>214065000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>212732200.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>208523000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>203788000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>201751000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>190364003.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>173137000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>167181000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>155983000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>154912640.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>160474000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>158916000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>146311000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>141078000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>104955980.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>89497000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>78507000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>61100000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>48911640.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>48675000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>48608000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>47977000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>48062870.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>48103000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>48789000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>48604000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>48673810.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>47000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="AG55">
         <v>50000000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:33">
+      <c r="AH55">
+        <v>50000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>113683000.0</v>
+      </c>
+      <c r="C56">
         <v>105415000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>101586000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>98691290.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>91111000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>83740000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>80157000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>68306250.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>47170000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>53319000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>52982000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>52029780.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>38125000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>40459000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>50160000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>46162000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>49985260.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>52392000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>41469000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>24169000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>11891080.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>11492000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>11281000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>10439000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>10353500.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>11261000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>11820000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>11659000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>11837100.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AF56">
         <v>8000000.0</v>
       </c>
       <c r="AG56">
         <v>8000000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:33">
+      <c r="AH56">
+        <v>8000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>5904000.0</v>
+      </c>
+      <c r="C57">
         <v>4259000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4237000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4921380.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4113000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4408000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4060000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5182500.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7183000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4053000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2705000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4219150.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>19977000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>28447000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>15964000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>10311000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>14445470.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>16779000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>18516000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1617000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1583610.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1164000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1365000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1170000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>986480.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>790000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>957000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>824000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1002920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE57">
         <v>1000000.0</v>
       </c>
       <c r="AF57">
         <v>1000000.0</v>
       </c>
       <c r="AG57">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH57">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>7837000.0</v>
+      </c>
+      <c r="C58">
         <v>6308000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6468000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7162860.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6270000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6751000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7196000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8481355.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12165000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>9302000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>8093000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>10054820.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>25858000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>33885000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>21699000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>16426000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>20931650.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>17034000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>18783000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1688000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1655180.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1452000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1653000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1458000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1274910.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>802000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>969000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>836000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1015120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE58">
         <v>1000000.0</v>
       </c>
       <c r="AF58">
         <v>1000000.0</v>
       </c>
       <c r="AG58">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH58">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>214150000.0</v>
+      </c>
+      <c r="C60">
         <v>209464000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>207597000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>205569340.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>202253000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>197037000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>195059000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>182372059.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>161346000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>158204000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>147890000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>144857820.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>134616000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>125031000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>124612000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>124652000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>84024330.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>72463000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>59724000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>59412000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>47256460.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>47223000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>46955000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>46519000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>46787950.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>47301000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>47820000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>47768000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>47658690.0</v>
       </c>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-      <c r="T61">
+      <c r="T61"/>
+      <c r="U61">
         <v>-279000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-279450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-279000.0</v>
       </c>
       <c r="W61">
         <v>-279000.0</v>
       </c>
       <c r="X61">
         <v>-279000.0</v>
       </c>
       <c r="Y61">
+        <v>-279000.0</v>
+      </c>
+      <c r="Z61">
         <v>-279450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-279000.0</v>
       </c>
       <c r="AA61">
         <v>-279000.0</v>
       </c>
       <c r="AB61">
         <v>-279000.0</v>
       </c>
       <c r="AC61">
+        <v>-279000.0</v>
+      </c>
+      <c r="AD61">
         <v>-279450.0</v>
       </c>
-      <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6468,951 +6593,951 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>82798380.0</v>
       </c>
       <c r="C2">
         <v>47282300.0</v>
       </c>
       <c r="D2">
         <v>65028880.0</v>
       </c>
       <c r="E2">
         <v>76063380.0</v>
       </c>
       <c r="F2">
         <v>23793840.0</v>
       </c>
       <c r="G2">
         <v>11007480.0</v>
       </c>
       <c r="H2">
         <v>9488360.0</v>
       </c>
       <c r="I2">
         <v>9528070.0</v>
       </c>
       <c r="J2">
         <v>8983250.0</v>
       </c>
       <c r="K2">
         <v>6000000.0</v>
       </c>
       <c r="L2">
         <v>6000000.0</v>
       </c>
       <c r="M2">
         <v>6000000.0</v>
       </c>
       <c r="N2">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>5730379.0</v>
       </c>
       <c r="E5">
         <v>870379.0</v>
       </c>
       <c r="F5">
         <v>674639.0</v>
       </c>
       <c r="G5">
         <v>-1313516.0</v>
       </c>
       <c r="H5">
         <v>-435243.0</v>
       </c>
       <c r="I5">
         <v>826542.0</v>
       </c>
       <c r="J5">
         <v>-2289006.0</v>
       </c>
       <c r="K5">
         <v>1000000.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>-2000000.0</v>
       </c>
       <c r="N5">
         <v>-8000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>2881015.0</v>
       </c>
       <c r="F6">
         <v>1674849.0</v>
       </c>
       <c r="G6">
         <v>175360.0</v>
       </c>
       <c r="H6">
         <v>-435243.0</v>
       </c>
       <c r="I6">
         <v>826542.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>26323940.0</v>
       </c>
       <c r="C9">
         <v>23250560.0</v>
       </c>
       <c r="D9">
         <v>19360320.0</v>
       </c>
       <c r="E9">
         <v>8173130.0</v>
       </c>
       <c r="F9">
         <v>4042030.0</v>
       </c>
       <c r="G9">
         <v>3065920.0</v>
       </c>
       <c r="H9">
         <v>3478340.0</v>
       </c>
       <c r="I9">
         <v>3675960.0</v>
       </c>
       <c r="J9">
         <v>1949930.0</v>
       </c>
       <c r="K9">
         <v>7000000.0</v>
       </c>
       <c r="L9">
         <v>7000000.0</v>
       </c>
       <c r="M9">
         <v>5000000.0</v>
       </c>
       <c r="N9">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>10372820.0</v>
       </c>
       <c r="C10">
         <v>6898910.0</v>
       </c>
       <c r="D10">
         <v>5973940.0</v>
       </c>
       <c r="E10">
         <v>762490.0</v>
       </c>
       <c r="F10">
         <v>691330.0</v>
       </c>
       <c r="G10">
         <v>-688490.0</v>
       </c>
       <c r="H10">
         <v>-761630.0</v>
       </c>
       <c r="I10">
         <v>235730.0</v>
       </c>
       <c r="J10">
         <v>-3830550.0</v>
       </c>
       <c r="K10">
         <v>762880.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>406975.0</v>
       </c>
       <c r="E11">
         <v>646446.0</v>
       </c>
       <c r="F11">
         <v>222817.0</v>
       </c>
       <c r="G11">
         <v>101000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>187000.0</v>
       </c>
       <c r="C12">
         <v>296000.0</v>
       </c>
       <c r="D12">
         <v>363030.0</v>
       </c>
       <c r="E12">
         <v>176030.0</v>
       </c>
       <c r="F12">
         <v>19600.0</v>
       </c>
       <c r="G12">
         <v>30924.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>266300.0</v>
       </c>
       <c r="C13">
         <v>311430.0</v>
       </c>
       <c r="D13">
         <v>357110.0</v>
       </c>
       <c r="E13">
         <v>176030.0</v>
       </c>
       <c r="F13">
         <v>19600.0</v>
       </c>
       <c r="G13">
         <v>30920.0</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>49533.0</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>13000.0</v>
       </c>
       <c r="C14">
         <v>310000.0</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>9840410.0</v>
       </c>
       <c r="C15">
         <v>7307820.0</v>
       </c>
       <c r="D15">
         <v>5513210.0</v>
       </c>
       <c r="E15">
         <v>116040.0</v>
       </c>
       <c r="F15">
         <v>468510.0</v>
       </c>
       <c r="G15">
         <v>-789490.0</v>
       </c>
       <c r="H15">
         <v>-886670.0</v>
       </c>
       <c r="I15">
         <v>201160.0</v>
       </c>
       <c r="J15">
         <v>-3876980.0</v>
       </c>
       <c r="K15">
         <v>1000000.0</v>
       </c>
       <c r="L15">
         <v>1000000.0</v>
       </c>
       <c r="M15">
         <v>-2000000.0</v>
       </c>
       <c r="N15">
         <v>-12000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16">
         <v>9840410.0</v>
       </c>
       <c r="C16">
         <v>7307820.0</v>
       </c>
       <c r="D16">
         <v>5236214.0</v>
       </c>
       <c r="E16">
         <v>116044.0</v>
       </c>
       <c r="F16">
         <v>468513.0</v>
       </c>
       <c r="G16">
         <v>-789485.0</v>
       </c>
       <c r="H16">
         <v>-886670.0</v>
       </c>
       <c r="I16">
         <v>201160.0</v>
       </c>
       <c r="J16">
         <v>-3876980.0</v>
       </c>
       <c r="K16">
         <v>764790.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>9993000.0</v>
       </c>
       <c r="C17">
         <v>6997000.0</v>
       </c>
       <c r="D17">
         <v>885044.0</v>
       </c>
       <c r="E17">
         <v>116044.0</v>
       </c>
       <c r="F17">
         <v>468513.0</v>
       </c>
       <c r="G17">
         <v>-789485.0</v>
       </c>
       <c r="H17">
         <v>-886668.0</v>
       </c>
       <c r="I17">
         <v>79015.0</v>
       </c>
       <c r="J17">
         <v>-3876981.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>-187000.0</v>
       </c>
       <c r="C18">
         <v>-296000.0</v>
       </c>
       <c r="D18">
         <v>-363030.0</v>
       </c>
       <c r="E18">
         <v>-176030.0</v>
       </c>
       <c r="F18">
         <v>-19600.0</v>
       </c>
       <c r="G18">
         <v>-30924.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>49533.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>10639110.0</v>
       </c>
       <c r="C21">
         <v>7210340.0</v>
       </c>
       <c r="D21">
         <v>6331050.0</v>
       </c>
       <c r="E21">
         <v>938520.0</v>
       </c>
       <c r="F21">
         <v>710930.0</v>
       </c>
       <c r="G21">
         <v>-657560.0</v>
       </c>
       <c r="H21">
         <v>-761630.0</v>
       </c>
       <c r="I21">
         <v>235730.0</v>
       </c>
       <c r="J21">
         <v>-3830550.0</v>
       </c>
       <c r="K21">
         <v>1000000.0</v>
       </c>
       <c r="L21">
         <v>1000000.0</v>
       </c>
       <c r="M21">
         <v>-2000000.0</v>
       </c>
       <c r="N21">
         <v>-8000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>632516.0</v>
       </c>
       <c r="E23">
         <v>213899.0</v>
       </c>
       <c r="F23">
         <v>353406.0</v>
       </c>
       <c r="G23">
         <v>2344525.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>5765000.0</v>
       </c>
       <c r="C25">
         <v>6113000.0</v>
       </c>
       <c r="D25">
         <v>3848495.0</v>
       </c>
       <c r="E25">
         <v>1942495.0</v>
       </c>
       <c r="F25">
         <v>963919.0</v>
       </c>
       <c r="G25">
         <v>832921.0</v>
       </c>
       <c r="H25">
         <v>645340.0</v>
       </c>
       <c r="I25">
         <v>712956.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>17722500.0</v>
       </c>
       <c r="C28">
         <v>16551790.0</v>
       </c>
       <c r="D28">
         <v>13748460.0</v>
       </c>
       <c r="E28">
         <v>7516650.0</v>
       </c>
       <c r="F28">
         <v>14200.0</v>
       </c>
       <c r="G28">
         <v>2000.0</v>
       </c>
       <c r="H28">
         <v>224000.0</v>
       </c>
       <c r="I28">
         <v>224000.0</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>545120.0</v>
       </c>
       <c r="C29">
         <v>-98390.0</v>
       </c>
       <c r="D29">
         <v>616980.0</v>
       </c>
       <c r="E29">
         <v>646450.0</v>
       </c>
       <c r="F29">
         <v>222820.0</v>
       </c>
       <c r="G29">
         <v>101000.0</v>
       </c>
       <c r="H29">
         <v>125040.0</v>
       </c>
       <c r="I29">
         <v>34570.0</v>
       </c>
       <c r="J29">
         <v>46440.0</v>
       </c>
       <c r="K29">
         <v>-1920.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>98483210.0</v>
       </c>
       <c r="C30">
         <v>63322520.0</v>
       </c>
       <c r="D30">
         <v>84550789.0</v>
       </c>
       <c r="E30">
         <v>83295789.0</v>
       </c>
       <c r="F30">
         <v>27115547.0</v>
       </c>
       <c r="G30">
         <v>14730956.0</v>
       </c>
       <c r="H30">
         <v>14047282.0</v>
       </c>
       <c r="I30">
         <v>13275786.0</v>
       </c>
       <c r="J30">
         <v>13369996.0</v>
       </c>
       <c r="K30">
         <v>12000000.0</v>
       </c>
       <c r="L30">
         <v>12000000.0</v>
       </c>
       <c r="M30">
         <v>13000000.0</v>
       </c>
       <c r="N30">
         <v>21000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>109122320.0</v>
       </c>
       <c r="C32">
         <v>70532860.0</v>
       </c>
       <c r="D32">
         <v>84389200.0</v>
       </c>
       <c r="E32">
         <v>84236510.0</v>
       </c>
       <c r="F32">
         <v>27835870.0</v>
       </c>
       <c r="G32">
         <v>14073400.0</v>
       </c>
       <c r="H32">
         <v>12966700.0</v>
       </c>
       <c r="I32">
         <v>13204030.0</v>
       </c>
@@ -7431,2136 +7556,2202 @@
       <c r="N32">
         <v>13000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
       </c>
-      <c r="AD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>17486000.0</v>
+      </c>
+      <c r="C2">
         <v>19291000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>39626000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10080380.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11257000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>36102000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25359000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13180000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8051000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10906000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15145000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8117880.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6136000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12171000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16763000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21841000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24457380.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20315000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26258000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5033000.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>3000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AG2">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>1456000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-51000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>593000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>550000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>761000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-32000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-22640.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-328000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-1000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>863000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1745000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1226000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2469015.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>196000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>635000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-226000.0</v>
       </c>
-      <c r="U6"/>
-      <c r="V6">
+      <c r="V6"/>
+      <c r="W6">
         <v>550000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>761000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-32000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-22640.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>5544000.0</v>
+      </c>
+      <c r="C9">
         <v>5995000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5742000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7848940.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5887000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5927000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6661000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7582000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6302000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4411000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4955000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7012320.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4368000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2940000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2412000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2628000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3232130.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1889000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2467000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>585000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-1000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AG9">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>1947000.0</v>
+      </c>
+      <c r="C10">
         <v>1909000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2148000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2762820.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1506000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2761000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3343000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3365000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1267000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>880000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1389000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3614940.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1462000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-114000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>528000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>483000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>850490.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>74000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>365000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-527000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>57000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>335000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>547000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-248000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-397490.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-493000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>56000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>146000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-428630.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>275000.0</v>
       </c>
-      <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>17000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>85000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
-[...1 lines deleted...]
-      </c>
+      <c r="AD11"/>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>82000.0</v>
+      </c>
+      <c r="C12">
         <v>51000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>36000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>37000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>41000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>57000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>59000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>63000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>67000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>63000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>65000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>70000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>2000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3000.0</v>
       </c>
-      <c r="U12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V12"/>
       <c r="W12">
         <v>5000.0</v>
       </c>
       <c r="X12">
+        <v>5000.0</v>
+      </c>
+      <c r="Y12">
         <v>6000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>30924.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>0.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>82000.0</v>
+      </c>
+      <c r="C13">
         <v>51000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>55000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>115300.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>37000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>41000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>67000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>95110.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>64000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>63000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>65000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>70000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>165030.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="W13">
         <v>5000.0</v>
       </c>
       <c r="X13">
+        <v>5000.0</v>
+      </c>
+      <c r="Y13">
         <v>6000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>30920.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-1000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>116000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>49000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>84000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>62000.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>54000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4000.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
+      <c r="S14"/>
       <c r="T14">
         <v>0.0</v>
       </c>
-      <c r="U14"/>
+      <c r="U14">
+        <v>0.0</v>
+      </c>
       <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>0.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>2053000.0</v>
+      </c>
+      <c r="C15">
         <v>1867000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2028000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2619410.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1396000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2666000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3159000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3925000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1289000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>920000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1176000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3452210.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1390000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-77000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>471000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>277000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>300040.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>77000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>313000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-574000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>33000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>268000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>437000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-270000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-431490.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-519000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>52000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>109000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-456670.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16">
+        <v>2053000.0</v>
+      </c>
+      <c r="C16">
         <v>1867000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2028000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2619410.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1396000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2666000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>1176000.0</v>
       </c>
       <c r="M16">
+        <v>1176000.0</v>
+      </c>
+      <c r="N16">
         <v>1390000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-77000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>471000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>277000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>300040.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>77000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>313000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-574000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>33000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>268000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>437000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-270000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-431490.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-519000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>52000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>109000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-456670.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>2053000.0</v>
+      </c>
+      <c r="C17">
         <v>1867000.0</v>
       </c>
-      <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>2786000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1398000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2665000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3144000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3809000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1240000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>836000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1114000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
-      <c r="N17">
+      <c r="N17"/>
+      <c r="O17">
         <v>-131000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>443000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>273000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>300044.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>77000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>313000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-573000.0</v>
       </c>
-      <c r="U17"/>
-      <c r="V17">
+      <c r="V17"/>
+      <c r="W17">
         <v>268000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>437000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-270000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-431485.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-519000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-82000.0</v>
+      </c>
+      <c r="C18">
         <v>-51000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>-36000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-37000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-41000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-73000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-57000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-59000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-63000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-67000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>-63000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-65000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-70000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>-2000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3000.0</v>
       </c>
-      <c r="U18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V18"/>
       <c r="W18">
         <v>-5000.0</v>
       </c>
       <c r="X18">
+        <v>-5000.0</v>
+      </c>
+      <c r="Y18">
         <v>-6000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-30924.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>0.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>2029000.0</v>
+      </c>
+      <c r="C21">
         <v>1960000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2203000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2878110.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1543000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2802000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3416000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3422000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1326000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>943000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1456000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3710050.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1526000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-51000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>593000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>553000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1015520.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>78000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>367000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-524000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>61000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>340000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>552000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-242000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-366560.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-573000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>56000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>146000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-428630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AE21">
         <v>-1000000.0</v>
       </c>
       <c r="AF21">
-        <v>1000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AG21">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
+      <c r="K23"/>
       <c r="L23">
         <v>38000.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="M23">
+        <v>38000.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23">
         <v>36000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>488000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>1906000.0</v>
+      </c>
+      <c r="C25">
         <v>1914000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>1494000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1476000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1436000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1359000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1351014.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1591000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1257000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1914000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>914000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1152000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>673000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1109495.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268000.0</v>
       </c>
       <c r="S25">
         <v>268000.0</v>
       </c>
       <c r="T25">
+        <v>268000.0</v>
+      </c>
+      <c r="U25">
         <v>297000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>210000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>209000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>210000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>343921.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>1641000.0</v>
+      </c>
+      <c r="C28">
         <v>2143000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2106000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3474250.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4454000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2026000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2002000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2978000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3477000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2536000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1623000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1537000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1927000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2113000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1155000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1441000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1095150.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1693000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1913000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>875000.0</v>
       </c>
-      <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>-106000.0</v>
+      </c>
+      <c r="C29">
         <v>42000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>120000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>142120.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>108000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>96000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>199000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-444000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>27000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>44000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>275000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>243980.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>61000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>85000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>210000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>550450.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>52000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>47000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>24000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>67000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>110000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>34000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>26000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>37000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>28040.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>21001000.0</v>
+      </c>
+      <c r="C30">
         <v>23326000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>43165000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15051210.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15601000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39227000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28604000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17340000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13027000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14374000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>18644000.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>15198000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19070000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23916000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>26327789.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>22326000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>28439000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6142000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>7408000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7523000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6730000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4463956.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3691000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AF30">
         <v>3000000.0</v>
       </c>
       <c r="AG30">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>23030000.0</v>
+      </c>
+      <c r="C32">
         <v>25286000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>45368000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>17929320.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17144000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>42029000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>32020000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>20762000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>14353000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>15317000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>20100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>15130200.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>10504000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>15111000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>19175000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>24469000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>27689510.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>22204000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>28725000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5618000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5719000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>7748000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>7953000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>6404000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4337400.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3118000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3294000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3323000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3255700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AE32">
         <v>3000000.0</v>
       </c>
       <c r="AF32">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG32">
         <v>4000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>4000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -9611,947 +9802,947 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>9309000.0</v>
       </c>
       <c r="C2">
         <v>4025000.0</v>
       </c>
       <c r="D2">
         <v>17687821.0</v>
       </c>
       <c r="E2">
         <v>2862703.0</v>
       </c>
       <c r="F2">
         <v>4198540.0</v>
       </c>
       <c r="G2">
         <v>6365111.0</v>
       </c>
       <c r="H2">
         <v>6411371.0</v>
       </c>
       <c r="I2">
         <v>2409014.0</v>
       </c>
       <c r="J2">
         <v>1478511.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>510730</v>
       </c>
       <c r="C3">
         <v>25626430</v>
       </c>
       <c r="D3">
         <v>11524027</v>
       </c>
       <c r="E3">
         <v>10780448</v>
       </c>
       <c r="F3">
         <v>46449</v>
       </c>
       <c r="G3">
         <v>691762</v>
       </c>
       <c r="H3">
         <v>47510</v>
       </c>
       <c r="I3">
         <v>249360</v>
       </c>
       <c r="J3">
         <v>440960</v>
       </c>
       <c r="K3">
         <v>30620</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>18680790.0</v>
       </c>
       <c r="C6">
         <v>5283460.0</v>
       </c>
       <c r="D6">
         <v>-10929827.0</v>
       </c>
       <c r="E6">
         <v>14825118.0</v>
       </c>
       <c r="F6">
         <v>-1335837.0</v>
       </c>
       <c r="G6">
         <v>-2166571.0</v>
       </c>
       <c r="H6">
         <v>-46260.0</v>
       </c>
       <c r="I6">
         <v>4002360.0</v>
       </c>
       <c r="J6">
         <v>930500.0</v>
       </c>
       <c r="K6">
         <v>3000000.0</v>
       </c>
       <c r="L6">
         <v>2000000.0</v>
       </c>
       <c r="M6">
         <v>4000000.0</v>
       </c>
       <c r="N6">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>13074070.0</v>
       </c>
       <c r="C7">
         <v>10813480.0</v>
       </c>
       <c r="D7">
         <v>-24576470.0</v>
       </c>
       <c r="E7">
         <v>-11453260.0</v>
       </c>
       <c r="F7">
         <v>-2718000.0</v>
       </c>
       <c r="G7">
         <v>-1266620.0</v>
       </c>
       <c r="H7">
         <v>248460.0</v>
       </c>
       <c r="I7">
         <v>-377990.0</v>
       </c>
       <c r="J7">
         <v>1775770.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-340500.0</v>
       </c>
       <c r="E9">
         <v>-15825861.0</v>
       </c>
       <c r="F9">
         <v>-2122205.0</v>
       </c>
       <c r="G9">
         <v>-962184.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9">
         <v>3000000.0</v>
       </c>
       <c r="N9">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>11000.0</v>
       </c>
       <c r="C10">
         <v>1444000.0</v>
       </c>
       <c r="D10">
         <v>-298307.0</v>
       </c>
       <c r="E10">
         <v>98829.0</v>
       </c>
       <c r="F10">
         <v>-373363.0</v>
       </c>
       <c r="G10">
         <v>-309121.0</v>
       </c>
       <c r="H10">
         <v>549672.0</v>
       </c>
       <c r="I10">
         <v>156650.0</v>
       </c>
       <c r="J10">
         <v>1103524.0</v>
       </c>
       <c r="K10">
         <v>1000000.0</v>
       </c>
       <c r="L10">
         <v>-1000000.0</v>
       </c>
       <c r="M10">
         <v>-1000000.0</v>
       </c>
       <c r="N10">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-8899270.0</v>
       </c>
       <c r="E11">
         <v>11536433.0</v>
       </c>
       <c r="F11">
         <v>217816.0</v>
       </c>
       <c r="G11">
         <v>-126895.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-8267878.0</v>
       </c>
       <c r="E12">
         <v>32425.0</v>
       </c>
       <c r="F12">
         <v>213457.0</v>
       </c>
       <c r="G12">
         <v>-23154.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-9394087.0</v>
       </c>
       <c r="E13">
         <v>-6602898.0</v>
       </c>
       <c r="F13">
         <v>-531820.0</v>
       </c>
       <c r="G13">
         <v>111248.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>5766250.0</v>
       </c>
       <c r="C14">
         <v>6113010.0</v>
       </c>
       <c r="D14">
         <v>4460367.0</v>
       </c>
       <c r="E14">
         <v>1942495.0</v>
       </c>
       <c r="F14">
         <v>963919.0</v>
       </c>
       <c r="G14">
         <v>832921.0</v>
       </c>
       <c r="H14">
         <v>645340.0</v>
       </c>
       <c r="I14">
         <v>651750.0</v>
       </c>
       <c r="J14">
         <v>1541540.0</v>
       </c>
       <c r="K14">
         <v>2000000.0</v>
       </c>
       <c r="L14">
         <v>2000000.0</v>
       </c>
       <c r="M14">
         <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>28255000.0</v>
       </c>
       <c r="C16">
         <v>9309000.0</v>
       </c>
       <c r="D16">
         <v>6670118.0</v>
       </c>
       <c r="E16">
         <v>17687821.0</v>
       </c>
       <c r="F16">
         <v>2862703.0</v>
       </c>
       <c r="G16">
         <v>4198540.0</v>
       </c>
       <c r="H16">
         <v>6365111.0</v>
       </c>
       <c r="I16">
         <v>6411371.0</v>
       </c>
       <c r="J16">
         <v>2409014.0</v>
       </c>
       <c r="K16">
         <v>1478511.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>6797000.0</v>
       </c>
       <c r="C18">
         <v>-19669000.0</v>
       </c>
       <c r="D18">
         <v>-14464981.0</v>
       </c>
       <c r="E18">
         <v>-19482981.0</v>
       </c>
       <c r="F18">
         <v>-1210132.0</v>
       </c>
       <c r="G18">
         <v>-1958432.0</v>
       </c>
       <c r="H18">
         <v>-72538.0</v>
       </c>
       <c r="I18">
         <v>241509.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
         <v>-1103000.0</v>
       </c>
       <c r="C19">
         <v>-28808000.0</v>
       </c>
       <c r="D19">
         <v>-38494.0</v>
       </c>
       <c r="E19">
         <v>-1093681.0</v>
       </c>
       <c r="F19">
         <v>-1093681.0</v>
       </c>
       <c r="G19">
         <v>-1093681.0</v>
       </c>
       <c r="H19">
         <v>-47508.0</v>
       </c>
       <c r="I19">
         <v>-552386.0</v>
       </c>
       <c r="J19">
         <v>-406960.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20">
         <v>10932000.0</v>
       </c>
       <c r="C20">
         <v>30206000.0</v>
       </c>
       <c r="D20"/>
       <c r="E20">
         <v>12729040.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>112188.0</v>
       </c>
       <c r="C21">
         <v>22003251.0</v>
       </c>
       <c r="D21">
         <v>-1585582.0</v>
       </c>
       <c r="E21">
         <v>-1088009.0</v>
       </c>
       <c r="F21">
         <v>-125705.0</v>
       </c>
       <c r="G21">
         <v>-239639.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>10372820.0</v>
       </c>
       <c r="C22">
         <v>6898910.0</v>
       </c>
       <c r="D22">
         <v>5236214.0</v>
       </c>
       <c r="E22">
         <v>116044.0</v>
       </c>
       <c r="F22">
         <v>468513.0</v>
       </c>
       <c r="G22">
         <v>-789485.0</v>
       </c>
       <c r="H22">
         <v>-761630.0</v>
       </c>
       <c r="I22">
         <v>235730.0</v>
       </c>
       <c r="J22">
         <v>-3830550.0</v>
       </c>
       <c r="K22">
         <v>1000000.0</v>
       </c>
       <c r="L22">
         <v>1000000.0</v>
       </c>
       <c r="M22">
         <v>-2000000.0</v>
       </c>
       <c r="N22">
         <v>-12000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>1800020.0</v>
       </c>
       <c r="C23">
         <v>-322540.0</v>
       </c>
       <c r="D23">
         <v>-285691.0</v>
       </c>
       <c r="E23">
         <v>-176030.0</v>
       </c>
       <c r="F23">
         <v>-176030.0</v>
       </c>
       <c r="G23">
         <v>-176030.0</v>
       </c>
       <c r="H23">
         <v>26280.0</v>
       </c>
       <c r="I23">
         <v>0.0</v>
       </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
         <v>1775940.0</v>
       </c>
       <c r="C24">
         <v>-2176300.0</v>
       </c>
       <c r="D24">
         <v>-164636.0</v>
       </c>
       <c r="E24">
         <v>-164636.0</v>
       </c>
       <c r="F24">
         <v>-164636.0</v>
       </c>
       <c r="G24">
         <v>-164636.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>34000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>-10933000.0</v>
       </c>
       <c r="C25">
         <v>-9418000.0</v>
       </c>
       <c r="D25">
         <v>-1405111.0</v>
       </c>
       <c r="E25">
         <v>107889.0</v>
       </c>
       <c r="F25">
         <v>-16691.0</v>
       </c>
       <c r="G25">
         <v>-131799.0</v>
       </c>
       <c r="H25">
         <v>-157273.0</v>
       </c>
       <c r="I25">
         <v>18998.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
         <v>8839630.0</v>
       </c>
       <c r="C26">
         <v>30206420.0</v>
       </c>
       <c r="D26">
         <v>55320280.0</v>
       </c>
       <c r="E26">
         <v>12729040.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>3760850.0</v>
       </c>
       <c r="J26">
         <v>-4250.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
         <v>2425000.0</v>
       </c>
       <c r="C27">
         <v>0.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>9577820.0</v>
       </c>
       <c r="C28">
         <v>27123470.0</v>
       </c>
       <c r="D28">
         <v>42384953.0</v>
       </c>
       <c r="E28">
         <v>35387780.0</v>
       </c>
       <c r="F28">
         <v>-125705.0</v>
       </c>
       <c r="G28">
         <v>-239639.0</v>
       </c>
       <c r="H28">
         <v>26280.0</v>
       </c>
       <c r="I28">
         <v>3760850.0</v>
       </c>
       <c r="J28">
         <v>-4250.0</v>
       </c>
       <c r="K28"/>
       <c r="L28">
         <v>-1000000.0</v>
       </c>
       <c r="M28">
         <v>-2000000.0</v>
       </c>
       <c r="N28">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>7837760.0</v>
       </c>
       <c r="C29">
         <v>5962710.0</v>
       </c>
       <c r="D29">
         <v>-18329104.0</v>
       </c>
       <c r="E29">
         <v>-8702533.0</v>
       </c>
       <c r="F29">
         <v>-1163683.0</v>
       </c>
       <c r="G29">
         <v>-1266670.0</v>
       </c>
       <c r="H29">
         <v>-25030.0</v>
       </c>
       <c r="I29">
         <v>490870.0</v>
       </c>
       <c r="J29">
         <v>1341710.0</v>
       </c>
       <c r="K29">
         <v>3000000.0</v>
       </c>
       <c r="L29">
         <v>4000000.0</v>
       </c>
       <c r="M29">
         <v>4000000.0</v>
       </c>
       <c r="N29">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>1265210.0</v>
       </c>
       <c r="C30">
         <v>-27802730.0</v>
       </c>
       <c r="D30">
         <v>-34985676.0</v>
       </c>
       <c r="E30">
         <v>-11860129.0</v>
       </c>
       <c r="F30">
         <v>-46449.0</v>
       </c>
       <c r="G30">
         <v>-660262.0</v>
       </c>
       <c r="H30">
         <v>-47510.0</v>
       </c>
       <c r="I30">
         <v>-249360.0</v>
       </c>
@@ -10568,2128 +10759,2202 @@
       <c r="N30">
         <v>9000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
       </c>
-      <c r="AD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>4937000.0</v>
+      </c>
+      <c r="C2">
         <v>5146000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28255000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4577000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4392000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4314000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9309000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4451000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3631000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3580000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4026000.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>6669000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11543000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12380000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17687000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10953000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10359000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14741000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2863000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2593000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3535000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3793000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4197000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5920000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6033000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>232000</v>
+      </c>
+      <c r="C3">
         <v>229000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>133000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>510730</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>418000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>352000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>311000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>13536000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12914000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2026000</v>
       </c>
       <c r="L3">
         <v>2026000</v>
       </c>
       <c r="M3">
+        <v>2026000</v>
+      </c>
+      <c r="N3">
         <v>26718000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>22230000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>796000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>694000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10780450</v>
-      </c>
-[...1 lines deleted...]
-        <v>529000</v>
       </c>
       <c r="S3">
         <v>529000</v>
       </c>
       <c r="T3">
+        <v>529000</v>
+      </c>
+      <c r="U3">
         <v>150000</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000</v>
       </c>
       <c r="V3">
         <v>31000</v>
       </c>
       <c r="W3">
+        <v>31000</v>
+      </c>
+      <c r="X3">
         <v>5000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>691760</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>137000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>47510</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-22321000.0</v>
+      </c>
+      <c r="C6">
         <v>-23053000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-22844000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18680790.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4732000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4917000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4995000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4858456.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>820000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-446000.0</v>
       </c>
       <c r="L6">
         <v>-446000.0</v>
       </c>
       <c r="M6">
+        <v>-446000.0</v>
+      </c>
+      <c r="N6">
         <v>-13908000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4874000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-837000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5307000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>14825120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7496000.0</v>
       </c>
       <c r="S6">
         <v>7496000.0</v>
       </c>
       <c r="T6">
+        <v>7496000.0</v>
+      </c>
+      <c r="U6">
         <v>11878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1605000.0</v>
       </c>
       <c r="V6">
         <v>-1605000.0</v>
       </c>
       <c r="W6">
+        <v>-1605000.0</v>
+      </c>
+      <c r="X6">
         <v>-663000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-404000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2166570.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-113000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-332000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-261000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-46260.0</v>
       </c>
-      <c r="AD6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>1000000.0</v>
       </c>
       <c r="AG6">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-34353000.0</v>
+      </c>
+      <c r="C7">
         <v>-31010000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-27102000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13074070.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-18502000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-19051000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-14881000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8515450.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14309000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7781000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-3301000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-24576470.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2202000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10901000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-6188000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-5843000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-11453260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4073000.0</v>
       </c>
       <c r="S7">
         <v>-4073000.0</v>
       </c>
       <c r="T7">
+        <v>-4073000.0</v>
+      </c>
+      <c r="U7">
         <v>-373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2718000.0</v>
       </c>
       <c r="V7">
         <v>-2718000.0</v>
       </c>
       <c r="W7">
+        <v>-2718000.0</v>
+      </c>
+      <c r="X7">
         <v>-1318000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-342000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1266620.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>-1130000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="M9">
+        <v>-1130000.0</v>
+      </c>
+      <c r="N9"/>
+      <c r="O9">
         <v>5416000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-4786000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AG9">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>216000.0</v>
+      </c>
+      <c r="C10">
         <v>-58000.0</v>
       </c>
-      <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>-557000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3426000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2074000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-784000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11210812.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>346000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="L10">
         <v>19000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="M10">
+        <v>19000.0</v>
+      </c>
+      <c r="N10"/>
+      <c r="O10">
         <v>-826000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-106000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>171000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-509580.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-35000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-647000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>674000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>52000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-34000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-131000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-610603.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>360000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
-[...1 lines deleted...]
-      </c>
+      <c r="AD10"/>
       <c r="AE10">
         <v>1000000.0</v>
       </c>
       <c r="AF10">
         <v>1000000.0</v>
       </c>
       <c r="AG10">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-2104000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>12814000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4822000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>-19000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="M12">
+        <v>-19000.0</v>
+      </c>
+      <c r="N12"/>
+      <c r="O12">
         <v>-1122000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-1610000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>5294000.0</v>
+      </c>
+      <c r="C14">
         <v>3388000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1474000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5766250.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4271000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2795000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1359000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1351014.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1591000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1914000.0</v>
       </c>
       <c r="L14">
         <v>1914000.0</v>
       </c>
       <c r="M14">
+        <v>1914000.0</v>
+      </c>
+      <c r="N14">
         <v>3684000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>914000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1152000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>673000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1942500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>565000.0</v>
       </c>
       <c r="S14">
         <v>565000.0</v>
       </c>
       <c r="T14">
+        <v>565000.0</v>
+      </c>
+      <c r="U14">
         <v>297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629000.0</v>
       </c>
       <c r="V14">
         <v>629000.0</v>
       </c>
       <c r="W14">
+        <v>629000.0</v>
+      </c>
+      <c r="X14">
         <v>419000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>210000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>832920.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>165000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>324000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>158000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>645340.0</v>
       </c>
-      <c r="AD14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>1000000.0</v>
       </c>
       <c r="AG14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>5669000.0</v>
+      </c>
+      <c r="C16">
         <v>4937000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5146000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>28255000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4577000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4392000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4314000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9308993.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4451000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3631000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3580000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4026000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>6669000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11543000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12380000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>17687821.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10953000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10359000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14741000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2863000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2593000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3535000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3793000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4198540.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5920000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6033000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>631000.0</v>
+      </c>
+      <c r="C18">
         <v>295000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>23206000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3406000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-310000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12693000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-13827721.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2806000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6472000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2170000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>-5111000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-853000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5256000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3244981.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-12003000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3442000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-793000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>-879000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-215000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-428000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1485432.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>-3590000.0</v>
+      </c>
+      <c r="C19">
         <v>-247000.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-767000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>31000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1426000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1483000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-247001.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-13520000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-14914000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2026000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>15000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>182000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-394000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-35301129.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>12330000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1482000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>12593000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-26000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-543262.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-12000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20">
+        <v>2719000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>-1727000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3819000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>-687000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>9527000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>-922000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>-1648000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>9394000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1856000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>1336000.0</v>
+      </c>
+      <c r="C21">
         <v>73000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
-      <c r="E21"/>
+      <c r="E21">
+        <v>112188.0</v>
+      </c>
       <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-65000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="M21">
+        <v>-65000.0</v>
+      </c>
+      <c r="N21"/>
+      <c r="O21">
         <v>-274000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-405000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>6004000.0</v>
+      </c>
+      <c r="C22">
         <v>4057000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2148000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10372820.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7610000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6104000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3159000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3925000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1289000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>920000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1176000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3552000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2359000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-77000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>471000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>483000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>762490.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-162000.0</v>
       </c>
       <c r="S22">
         <v>-162000.0</v>
       </c>
       <c r="T22">
+        <v>-162000.0</v>
+      </c>
+      <c r="U22">
         <v>-526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>634000.0</v>
       </c>
       <c r="V22">
         <v>634000.0</v>
       </c>
       <c r="W22">
+        <v>634000.0</v>
+      </c>
+      <c r="X22">
         <v>299000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-248000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-688490.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-519000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>202000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>146000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-761630.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>0.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>2557000.0</v>
+      </c>
+      <c r="C23">
         <v>-80000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-29000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1800020.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-163000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-114000.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
+      <c r="K23"/>
       <c r="L23">
         <v>-67000.0</v>
       </c>
       <c r="M23">
+        <v>-67000.0</v>
+      </c>
+      <c r="N23">
         <v>-245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-67000.0</v>
       </c>
       <c r="O23">
         <v>-67000.0</v>
       </c>
       <c r="P23">
+        <v>-67000.0</v>
+      </c>
+      <c r="Q23">
         <v>35000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>23668060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44000.0</v>
       </c>
       <c r="S23">
         <v>-44000.0</v>
       </c>
       <c r="T23">
+        <v>-44000.0</v>
+      </c>
+      <c r="U23">
         <v>-19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="V23">
         <v>69000.0</v>
       </c>
       <c r="W23">
+        <v>69000.0</v>
+      </c>
+      <c r="X23">
         <v>81000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>74000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-46560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000.0</v>
       </c>
       <c r="AA23">
         <v>-4000.0</v>
       </c>
       <c r="AB23">
+        <v>-4000.0</v>
+      </c>
+      <c r="AC23">
         <v>-3000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>26280.0</v>
       </c>
-      <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
+        <v>-3837000.0</v>
+      </c>
+      <c r="C24">
         <v>-247000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1775940.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>82000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-15000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-29121270.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-39300000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1232000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>721000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>300000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1079680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11640000.0</v>
       </c>
       <c r="S24">
         <v>11640000.0</v>
       </c>
       <c r="T24">
+        <v>11640000.0</v>
+      </c>
+      <c r="U24">
         <v>12743000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>31500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="AA24">
         <v>32000.0</v>
       </c>
-      <c r="AB24"/>
+      <c r="AB24">
+        <v>32000.0</v>
+      </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>134000.0</v>
+      </c>
+      <c r="C25">
         <v>233000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>-3439000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-5318000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-142000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2034000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-14350025.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2167000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3648000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-317000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>-769000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>57000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>64000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>157889.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>0.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-22000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-28000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>-42000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-45000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>344201.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>8839630.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>12659000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8840000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>1856000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>55320280.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>48530000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>12729040.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>3149000.0</v>
+      </c>
+      <c r="C28">
         <v>-542000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-285000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9577820.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11595000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8101000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
+      <c r="K28"/>
       <c r="L28">
         <v>1724000.0</v>
       </c>
       <c r="M28">
+        <v>1724000.0</v>
+      </c>
+      <c r="N28">
         <v>47694000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>222000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-916000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-351000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>35387780.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="S28">
         <v>91000.0</v>
       </c>
       <c r="T28">
+        <v>91000.0</v>
+      </c>
+      <c r="U28">
         <v>-72000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-83000.0</v>
       </c>
       <c r="V28">
         <v>-83000.0</v>
       </c>
       <c r="W28">
+        <v>-83000.0</v>
+      </c>
+      <c r="X28">
         <v>-20000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>24000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-239640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000.0</v>
       </c>
       <c r="AA28">
         <v>-4000.0</v>
       </c>
       <c r="AB28">
+        <v>-4000.0</v>
+      </c>
+      <c r="AC28">
         <v>-3000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>26280.0</v>
       </c>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>-21401000.0</v>
+      </c>
+      <c r="C29">
         <v>-22035000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-22426000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7837760.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-15991000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-12651000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-12382000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-16677288.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16342000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-144000.0</v>
       </c>
       <c r="L29">
         <v>-144000.0</v>
       </c>
       <c r="M29">
+        <v>-144000.0</v>
+      </c>
+      <c r="N29">
         <v>4416000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17119000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-57000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4562000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8702530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3706000.0</v>
       </c>
       <c r="S29">
         <v>-3706000.0</v>
       </c>
       <c r="T29">
+        <v>-3706000.0</v>
+      </c>
+      <c r="U29">
         <v>-643000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1491000.0</v>
       </c>
       <c r="V29">
         <v>-1491000.0</v>
       </c>
       <c r="W29">
+        <v>-1491000.0</v>
+      </c>
+      <c r="X29">
         <v>-638000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-427000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1266670.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-101000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-223000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-257000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-25030.0</v>
       </c>
-      <c r="AD29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE29"/>
       <c r="AF29">
         <v>1000000.0</v>
       </c>
       <c r="AG29">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-4069000.0</v>
+      </c>
+      <c r="C30">
         <v>-476000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-133000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1265210.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-336000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-367000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
+      <c r="K30"/>
       <c r="L30">
         <v>-2026000.0</v>
       </c>
       <c r="M30">
+        <v>-2026000.0</v>
+      </c>
+      <c r="N30">
         <v>-66018000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22215000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>136000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-394000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11860130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11111000.0</v>
       </c>
       <c r="S30">
         <v>11111000.0</v>
       </c>
       <c r="T30">
+        <v>11111000.0</v>
+      </c>
+      <c r="U30">
         <v>12593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31000.0</v>
       </c>
       <c r="V30">
         <v>-31000.0</v>
       </c>
       <c r="W30">
+        <v>-31000.0</v>
+      </c>
+      <c r="X30">
         <v>-5000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-660260.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-117000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-105000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-47510.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
+      <c r="AH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>