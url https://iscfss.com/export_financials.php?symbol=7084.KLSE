--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -268,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -938,82 +944,83 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1033,3246 +1040,3388 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>779243000.0</v>
+      </c>
+      <c r="C2">
         <v>719915000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>430172000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>419880000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>273974000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>265166000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>168913000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>182975000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>138160000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>138608000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>155349000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>129215000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>86463000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>70125000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>70283000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>126452000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>91196000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>77462000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>82598000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>55427000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>59997000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5">
+        <v>-180019000.0</v>
+      </c>
+      <c r="C5">
         <v>-110314000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-41226000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-66723000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-82180000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-109239000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-168202000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-96637000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-99013000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>14102000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-37112000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
+        <v>276005000.0</v>
+      </c>
+      <c r="C7">
         <v>246785000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>225821000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>210777000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>171559000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>166315000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>148536000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>290000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>213000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>313000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
         <v>620025000.0</v>
       </c>
       <c r="C8">
         <v>620025000.0</v>
       </c>
       <c r="D8">
         <v>620025000.0</v>
       </c>
       <c r="E8">
         <v>620025000.0</v>
       </c>
       <c r="F8">
         <v>620025000.0</v>
       </c>
       <c r="G8">
         <v>620025000.0</v>
       </c>
       <c r="H8">
         <v>620025000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>620025000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
+      <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9">
         <v>308018000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>742811000.0</v>
+      </c>
+      <c r="C10">
         <v>687427000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>397805000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>346309000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>480945000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>486493000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>308200000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>261368000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>304028000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>306907000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>249874000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>200733000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>253157000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>141101000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>101503000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>122057000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>111014000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>71542000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>58692000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>32099000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>30141000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>31</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>203415000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>27659000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7849000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>742811000.0</v>
+      </c>
+      <c r="C12">
         <v>687427000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>397805000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>346309000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>480945000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>486493000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>308200000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>261368000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>304028000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>306907000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>249874000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>200733000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>253157000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>141101000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>101945000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>122944000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>111014000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>71542000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>58692000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>32099000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>30141000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>620025000.0</v>
       </c>
       <c r="C13">
         <v>620025000.0</v>
       </c>
       <c r="D13">
         <v>620025000.0</v>
       </c>
       <c r="E13">
         <v>620025000.0</v>
       </c>
       <c r="F13">
         <v>620025000.0</v>
       </c>
       <c r="G13">
         <v>620025000.0</v>
       </c>
       <c r="H13">
         <v>620025000.0</v>
       </c>
       <c r="I13">
         <v>620025000.0</v>
       </c>
       <c r="J13">
         <v>620025000.0</v>
       </c>
       <c r="K13">
         <v>620025000.0</v>
       </c>
       <c r="L13">
         <v>620025000.0</v>
       </c>
       <c r="M13">
         <v>620025000.0</v>
       </c>
       <c r="N13">
+        <v>620025000.0</v>
+      </c>
+      <c r="O13">
         <v>321604000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000000.0</v>
       </c>
       <c r="P13">
         <v>208000000.0</v>
       </c>
       <c r="Q13">
+        <v>208000000.0</v>
+      </c>
+      <c r="R13">
         <v>197586000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>165000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000000.0</v>
       </c>
       <c r="T13">
         <v>110000000.0</v>
       </c>
       <c r="U13">
         <v>110000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13">
+        <v>110000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
+        <v>3649530000.0</v>
+      </c>
+      <c r="C14">
         <v>3650310000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3650485500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2433657000.0</v>
       </c>
       <c r="E14">
         <v>2433657000.0</v>
       </c>
       <c r="F14">
         <v>2433657000.0</v>
       </c>
       <c r="G14">
+        <v>2433657000.0</v>
+      </c>
+      <c r="H14">
         <v>2433655783.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2433657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2433658500.0</v>
       </c>
       <c r="J14">
         <v>2433658500.0</v>
       </c>
       <c r="K14">
         <v>2433658500.0</v>
       </c>
       <c r="L14">
         <v>2433658500.0</v>
       </c>
       <c r="M14">
+        <v>2433658500.0</v>
+      </c>
+      <c r="N14">
         <v>2261116650.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2234959350.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2324339507.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2215517526.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2187424341.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2755679969.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2765737195.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1843824797.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1694575560.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>36</v>
+      </c>
+      <c r="B16">
+        <v>117408000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>72072000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>77265000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>62221000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>70986000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>13009000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>355000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10988000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
-[...1 lines deleted...]
-      </c>
+      <c r="M18"/>
       <c r="N18">
         <v>1000000.0</v>
       </c>
-      <c r="O18"/>
+      <c r="O18">
+        <v>1000000.0</v>
+      </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>40</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>186196000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>123556000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>120486000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>121344000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>121578000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>7013000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>7137000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>7139000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>7165000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>7025000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>6053000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>6080000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>6220000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
+      <c r="Q20"/>
       <c r="R20">
         <v>4775000.0</v>
       </c>
       <c r="S20">
+        <v>4775000.0</v>
+      </c>
+      <c r="T20">
         <v>3522000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2855000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2583000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>41</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>3371000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2998000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21891000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24153000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25863000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21350000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>57401000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>61078000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>61681000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>58463000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>57721000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>59520000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>54309000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7586000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8624000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1578000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>759000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>437000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>427000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>496000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>1230706000.0</v>
+      </c>
+      <c r="C22">
         <v>1158210000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1130682000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1207132000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>911290000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>861786000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>682715000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>757296000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>509502000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>514486000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>464597000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>423507000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>309559000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>293531000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>153207000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>170013000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>131479000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>128028000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>134218000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>120139000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>110794000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>6105730000.0</v>
+      </c>
+      <c r="C23">
         <v>5903481000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5476823000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5285099000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4957055000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4835435000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4066379000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3683661000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3325918000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3179927000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2810022000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2585268000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2241622000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2008530000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1670657000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1472369000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1106120000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>953525000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>827804000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>670843000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>583143000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24">
+        <v>119179000.0</v>
+      </c>
+      <c r="C24">
         <v>128983000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>70821000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>237898000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>436284000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>608253000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>650237000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>589843000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>548087000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>343883000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>303540000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>325000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>268000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>451000000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>45</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>338170000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>264044000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>419182000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>580401000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>750228000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>667288000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>590013000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>548204000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>344076000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>105000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>156000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>101000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>75000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>431056000.0</v>
+      </c>
+      <c r="C28">
         <v>553750000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>896570000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1119534000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1051009000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1071471000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1145921000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>925283000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>710096000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>616880000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>523661000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>556258000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>401119000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>686652000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>495015000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>376335000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>301316000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>306978000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>258355000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>232728000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>197353000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>4248146000.0</v>
+      </c>
+      <c r="C29">
         <v>4152946000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4010999000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3911511000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3831521000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3705842000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3323101000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3121403000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2806511000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>664935000.0</v>
+      </c>
+      <c r="C30">
         <v>770413000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>760891000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>705068000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>577884000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>499430000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>397590000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>371900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>374929000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>362510000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>316853000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>274662000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>238562000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>250194000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>194896000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>186971000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>146495000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>124250000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>145322000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>132491000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>119310000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>2343018000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2184969000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2007424000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>1075665000.0</v>
+      </c>
+      <c r="C32">
         <v>884696000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>558761000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>571526000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>602025000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>582755000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>418553000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>506450000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>463871000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
-    </row>
-    <row r="33" spans="1:21">
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>3272193999.0</v>
+      </c>
+      <c r="C33">
         <v>3223406000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3111365000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2926900000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2856269000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2871030000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2571067000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2211397000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2073315000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1929322000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1716769000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1611820000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1360686000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1240455000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1112409000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>887507000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>654033000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>568831000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>465445000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>366200000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>307727000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:21">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-    </row>
-    <row r="35" spans="1:21">
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>583697000.0</v>
+      </c>
+      <c r="C35">
         <v>557131000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>470444000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>610880000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>751887000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>908271000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>898606000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>703501000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>646255000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>435609000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>383024000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>399752000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>335059000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>511634000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>358761000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>274088000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>254985000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>192407000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>109150000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>87775000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>90527000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:21">
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36">
+        <v>691999.0</v>
+      </c>
+      <c r="C36">
         <v>-3774000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1863000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>57352000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>53818000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>47585000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>178732000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11851000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>143714000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>151989000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>129106000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>307576000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>250805000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>218685000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>161553000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>143822000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>164986000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>144467000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>119087000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>76695000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>53436000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:21">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-    </row>
-    <row r="38" spans="1:21">
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>58</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>36140000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>14081000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>11799000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2871030000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>9621000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>66924000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>59772000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>58577000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>61322000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
-    </row>
-    <row r="39" spans="1:21">
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39">
+        <v>195084000.0</v>
+      </c>
+      <c r="C39">
         <v>64025000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>76080000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>804758000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>708551000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>616229000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>75077000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>46210000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>29814000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>27758000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>378782000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>32447000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>37593000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>44630000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>17482000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>37609000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>7551000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11353000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>15944000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>19914000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6605000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:21">
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>41754000.0</v>
+      </c>
+      <c r="C40">
         <v>133420000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>238682000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>229289000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>190468000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>214715000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>207035000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>160142000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>168231000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>174813000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>117523000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>112236000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>81546000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>82411000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>66496000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4751000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4424000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2846000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1727000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1139000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1149000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:21">
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>169602000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>158043000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>119210000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-    </row>
-    <row r="42" spans="1:21">
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42">
+        <v>-6552000.0</v>
+      </c>
+      <c r="C42">
         <v>2538529000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2363841000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-66723000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-82180000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-109239000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-168202000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-96637000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1128281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308018000.0</v>
       </c>
       <c r="L42">
         <v>308018000.0</v>
       </c>
       <c r="M42">
         <v>308018000.0</v>
       </c>
       <c r="N42">
+        <v>308018000.0</v>
+      </c>
+      <c r="O42">
         <v>113599000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>113544000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>113561000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-11893000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-5504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40346000.0</v>
       </c>
       <c r="T42">
         <v>40346000.0</v>
       </c>
       <c r="U42">
         <v>40346000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:21">
+      <c r="V42">
+        <v>40346000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
-    </row>
-    <row r="44" spans="1:21">
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-    </row>
-    <row r="45" spans="1:21">
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45">
+        <v>2977467000.0</v>
+      </c>
+      <c r="C45">
         <v>2919588000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4633477000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4316158000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4004580000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3918699000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3451309000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-    </row>
-    <row r="46" spans="1:21">
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>2977467000.0</v>
+      </c>
+      <c r="C46">
         <v>2919588000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2867939000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2713090000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2645151000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2668696000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2354351000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1961370000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1705224000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1559805000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1372661000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1239388000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1043158000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>960702000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>877260000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>680597000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>481359000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>416385000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>341835000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>286162000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>250997000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:21">
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>67</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>2916820000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2867939000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2730450000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2703765000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2686913000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2372622000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1961370000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1838905000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1711794000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1501767000.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
-    </row>
-    <row r="48" spans="1:21">
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>2916830000.0</v>
+      </c>
+      <c r="C48">
         <v>2657343000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2363841000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2103143000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1933281000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1803407000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1565693000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1411654000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1283557000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1114179000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1008740000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>870000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>723000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>601000000.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
-    </row>
-    <row r="49" spans="1:21">
+      <c r="V48"/>
+    </row>
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-    </row>
-    <row r="50" spans="1:21">
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50">
+        <v>778683000.0</v>
+      </c>
+      <c r="C50">
         <v>865409000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>997538000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1017168000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>924106000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>783396000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>655348000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>596518000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>465824000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>579591000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>776000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>757000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>654000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>828000000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-    </row>
-    <row r="51" spans="1:21">
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51">
+        <v>1173867000.0</v>
+      </c>
+      <c r="C51">
         <v>1241177000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1294180000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1465843000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1531954000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1557964000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1454121000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1186651000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1014124000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>923787000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>773535000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>756991000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>654276000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>827753000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>596518000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>498392000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>412330000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>378520000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>317047000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>264827000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>227494000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:21">
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
+        <v>820158000.0</v>
+      </c>
+      <c r="C52">
         <v>902780000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1030136000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1046661000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>949669000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>807736000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>674725000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>596638000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>465920000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>579711000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>469798000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>430963000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>386063000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>376679000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>292143000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>267726000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>196911000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>215455000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>234077000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>203203000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>161907000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:21">
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>73</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>58273000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>47991000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>-51150000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>-51427000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-45321000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-36557000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>-21980000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-22731000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>6894000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>4942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="M53">
         <v>9000000.0</v>
       </c>
       <c r="N53">
+        <v>9000000.0</v>
+      </c>
+      <c r="O53">
         <v>8000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>442000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>887000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-    </row>
-    <row r="54" spans="1:21">
+      <c r="V53"/>
+    </row>
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
-    </row>
-    <row r="55" spans="1:21">
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>6105730000.0</v>
+      </c>
+      <c r="C55">
         <v>5903481000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5476823000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5285099000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4957055000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4835435000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4066379000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3683661000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3325918000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3179927000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2810022000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2585268000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2241622000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2008530000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1670657000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1472369000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1106120000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>953525000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>827804000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>670843000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>583143000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>2833536000.0</v>
+      </c>
+      <c r="C56">
         <v>2680075000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2365458000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2358199000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2100786000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1964405000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1495312000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1472264000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1252603000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1250605000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1093253000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>973448000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>880936000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>768075000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>558248000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>584862000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>452087000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>384694000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>362359000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>304643000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>275416000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>1758563000.0</v>
+      </c>
+      <c r="C57">
         <v>1795379000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1808560000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1786673000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1498761000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1381650000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1076759000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>965814000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>788732000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>902707000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>756104000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>686066000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>560848000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>537258000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>431862000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>398929000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>292531000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>295763000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>318402000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>259769000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>223053000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:21">
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>2342260000.0</v>
+      </c>
+      <c r="C58">
         <v>2352510000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2279004000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2397553000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2250648000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2289921000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1975365000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1669315000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1434987000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1338316000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1139128000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1085818000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>895907000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1048892000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>790623000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>673017000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>547516000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>488170000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>427552000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>347544000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>313580000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:21">
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
-    </row>
-    <row r="60" spans="1:21">
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>3350284000.0</v>
+      </c>
+      <c r="C60">
         <v>3158554000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2942640000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2656445000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2471126000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2314193000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2017516000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1935042000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1792600000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1748306000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1591653000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1426583000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1285768000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>890781000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>811596000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>735921000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>502805000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>417932000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>360796000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>297798000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>248817000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-    </row>
-    <row r="62" spans="1:21">
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:57">
+        <v>124</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>779243000.0</v>
+      </c>
+      <c r="C2">
+        <v>687716000.0</v>
+      </c>
+      <c r="D2">
         <v>702306000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>609399000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>719915000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>885503000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>663857000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>758462000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>430172000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>783136000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>681493000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>592770000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>419880000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>654312000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>637864000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>652840000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>273974000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>581720000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>461381000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>509596000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>265166000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>436581000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>435209000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>484114000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>168913000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>415179000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>391564000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>340521000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>182975000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>358734000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>369744000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>292903000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>138160000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>396040000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>310196000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>272063000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>138608000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>342807000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>261962000.0</v>
       </c>
-      <c r="AM2"/>
-      <c r="AN2">
+      <c r="AO2"/>
+      <c r="AP2">
         <v>155349000.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2"/>
       <c r="AQ2"/>
-      <c r="AR2">
+      <c r="AR2"/>
+      <c r="AS2"/>
+      <c r="AT2">
         <v>129215000.0</v>
       </c>
-      <c r="AS2"/>
-      <c r="AT2"/>
       <c r="AU2"/>
-      <c r="AV2">
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2">
         <v>86463000.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2"/>
       <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2"/>
+      <c r="BB2">
         <v>70125000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>161419000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>144799000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>141742000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>70283000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>142387000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4286,54 +4435,56 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4347,149 +4498,157 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5">
+        <v>-180019000.0</v>
+      </c>
+      <c r="C5">
+        <v>-172935000.0</v>
+      </c>
+      <c r="D5">
         <v>-151147000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-138843000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-110314000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>-55173000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-41226000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-60964000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-47032000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-30344000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-66723000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-84813000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-43987000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-64766000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-82180000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-87025000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-88163000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-104626000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-109239000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4503,165 +4662,173 @@
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
+        <v>276005000.0</v>
+      </c>
+      <c r="C7">
+        <v>265000000.0</v>
+      </c>
+      <c r="D7">
         <v>255100000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>244487000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>246785000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>238220000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>224928000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>223654000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>225821000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>215188000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>216287000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>210112000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>210777000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>204401000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>184720000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>178575000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>171559000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>169325000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>161694000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>163695000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>166315000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>159746000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>152751000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>147745000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>148536000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>137834000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>110095000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
         <v>620025000.0</v>
       </c>
       <c r="C8">
         <v>620025000.0</v>
       </c>
       <c r="D8">
         <v>620025000.0</v>
       </c>
       <c r="E8">
         <v>620025000.0</v>
       </c>
       <c r="F8">
         <v>620025000.0</v>
       </c>
       <c r="G8">
         <v>620025000.0</v>
       </c>
       <c r="H8">
         <v>620025000.0</v>
       </c>
       <c r="I8">
         <v>620025000.0</v>
       </c>
@@ -4673,92 +4840,98 @@
       </c>
       <c r="L8">
         <v>620025000.0</v>
       </c>
       <c r="M8">
         <v>620025000.0</v>
       </c>
       <c r="N8">
         <v>620025000.0</v>
       </c>
       <c r="O8">
         <v>620025000.0</v>
       </c>
       <c r="P8">
         <v>620025000.0</v>
       </c>
       <c r="Q8">
         <v>620025000.0</v>
       </c>
       <c r="R8">
         <v>620025000.0</v>
       </c>
       <c r="S8">
         <v>620025000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>620025000.0</v>
+      </c>
+      <c r="U8">
+        <v>620025000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4772,489 +4945,507 @@
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>742811000.0</v>
+      </c>
+      <c r="C10">
+        <v>731964000.0</v>
+      </c>
+      <c r="D10">
         <v>730166000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>731974000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>687427000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>669848000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>482847000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>465726000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>397805000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>439609000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>440749000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>381038000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>346309000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>455637000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>508454000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>482474000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>480945000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>543940000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>577230000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>508317000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>486493000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>397649000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>446465000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>346060000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>308200000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>327181000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>285796000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>255256000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>261368000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>286928000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>316333000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>307753000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>304028000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>297551000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>304289000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>263948000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>306907000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>268616000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>270667000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>287819000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>249874000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>255402000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>247158000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>206273000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>200733000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>202868000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>283719000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>200228000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>253157000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>138776000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>120256000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>144405000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>141101000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>101615000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>98575000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>109963000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>101503000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>128211000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>31</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>731964000.0</v>
+      </c>
+      <c r="D11">
         <v>730166000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>731974000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>687427000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>669848000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>482847000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>381038000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>346500000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>455637000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>508454000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>482474000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>481131000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>543940000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>577230000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>508317000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>742811000.0</v>
+      </c>
+      <c r="C12">
+        <v>731964000.0</v>
+      </c>
+      <c r="D12">
         <v>730166000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>731974000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>687427000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>669848000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>482847000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>465726000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>397805000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>439609000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>440749000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>381038000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>346309000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>455637000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>508454000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>482474000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>480945000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>543940000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>577230000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>508317000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>486493000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>397649000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>446465000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>346060000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>308200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>327181000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>285796000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>255256000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>261368000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>286928000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>316333000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>307753000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>304028000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>297551000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>304289000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>263948000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>306907000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>268616000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>270667000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>287819000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>249874000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>255402000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>247158000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>206273000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>200733000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>202868000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>283719000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>200228000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>253157000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>138776000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>120256000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>144405000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>141101000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>101615000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>98575000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>109963000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>101945000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>128211000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>620025000.0</v>
       </c>
       <c r="C13">
         <v>620025000.0</v>
       </c>
       <c r="D13">
         <v>620025000.0</v>
       </c>
       <c r="E13">
         <v>620025000.0</v>
       </c>
       <c r="F13">
         <v>620025000.0</v>
       </c>
       <c r="G13">
         <v>620025000.0</v>
       </c>
       <c r="H13">
         <v>620025000.0</v>
       </c>
       <c r="I13">
         <v>620025000.0</v>
       </c>
@@ -5348,259 +5539,271 @@
       <c r="AM13">
         <v>620025000.0</v>
       </c>
       <c r="AN13">
         <v>620025000.0</v>
       </c>
       <c r="AO13">
         <v>620025000.0</v>
       </c>
       <c r="AP13">
         <v>620025000.0</v>
       </c>
       <c r="AQ13">
         <v>620025000.0</v>
       </c>
       <c r="AR13">
         <v>620025000.0</v>
       </c>
       <c r="AS13">
         <v>620025000.0</v>
       </c>
       <c r="AT13">
         <v>620025000.0</v>
       </c>
       <c r="AU13">
-        <v>619854000.0</v>
+        <v>620025000.0</v>
       </c>
       <c r="AV13">
         <v>620025000.0</v>
       </c>
       <c r="AW13">
-        <v>321604000.0</v>
+        <v>619854000.0</v>
       </c>
       <c r="AX13">
-        <v>321604000.0</v>
+        <v>620025000.0</v>
       </c>
       <c r="AY13">
         <v>321604000.0</v>
       </c>
       <c r="AZ13">
         <v>321604000.0</v>
       </c>
       <c r="BA13">
+        <v>321604000.0</v>
+      </c>
+      <c r="BB13">
+        <v>321604000.0</v>
+      </c>
+      <c r="BC13">
         <v>208001000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>208000000.0</v>
       </c>
       <c r="BD13">
         <v>208000000.0</v>
       </c>
       <c r="BE13">
         <v>208000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13">
+        <v>208000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>208000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
-        <v>3650310000.0</v>
+        <v>3656419000.0</v>
       </c>
       <c r="C14">
-        <v>3650310000.0</v>
+        <v>3650078185.0</v>
       </c>
       <c r="D14">
         <v>3650310000.0</v>
       </c>
       <c r="E14">
         <v>3650310000.0</v>
       </c>
       <c r="F14">
+        <v>3650310000.0</v>
+      </c>
+      <c r="G14">
+        <v>3650310000.0</v>
+      </c>
+      <c r="H14">
         <v>3649135000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3650485500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2433657000.0</v>
       </c>
       <c r="J14">
         <v>2433657000.0</v>
       </c>
       <c r="K14">
         <v>2433657000.0</v>
       </c>
       <c r="L14">
         <v>2433657000.0</v>
       </c>
       <c r="M14">
         <v>2433657000.0</v>
       </c>
       <c r="N14">
         <v>2433657000.0</v>
       </c>
       <c r="O14">
-        <v>2433657139.0</v>
+        <v>2433657000.0</v>
       </c>
       <c r="P14">
         <v>2433657000.0</v>
       </c>
       <c r="Q14">
-        <v>2433657000.0</v>
+        <v>2433657139.0</v>
       </c>
       <c r="R14">
         <v>2433657000.0</v>
       </c>
       <c r="S14">
         <v>2433657000.0</v>
       </c>
       <c r="T14">
         <v>2433657000.0</v>
       </c>
       <c r="U14">
-        <v>2430764331.0</v>
+        <v>2433657000.0</v>
       </c>
       <c r="V14">
         <v>2433657000.0</v>
       </c>
       <c r="W14">
-        <v>2433657000.0</v>
+        <v>2430764331.0</v>
       </c>
       <c r="X14">
         <v>2433657000.0</v>
       </c>
       <c r="Y14">
         <v>2433657000.0</v>
       </c>
       <c r="Z14">
-        <v>2436433566.0</v>
+        <v>2433657000.0</v>
       </c>
       <c r="AA14">
         <v>2433657000.0</v>
       </c>
       <c r="AB14">
-        <v>2433657000.0</v>
+        <v>2436433566.0</v>
       </c>
       <c r="AC14">
         <v>2433657000.0</v>
       </c>
       <c r="AD14">
-        <v>2433659517.0</v>
+        <v>2433657000.0</v>
       </c>
       <c r="AE14">
         <v>2433657000.0</v>
       </c>
       <c r="AF14">
+        <v>2433659517.0</v>
+      </c>
+      <c r="AG14">
         <v>2433657000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
+        <v>2433657000.0</v>
+      </c>
+      <c r="AI14">
         <v>2435860656.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2433071217.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>2433657000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2433658500.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2436434783.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1871259259.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2430288462.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2433656550.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2512720490.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2433661765.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2433041159.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2433656550.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2431772422.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2433660622.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2436352941.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2433656550.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2236384319.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2233093496.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2234444262.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2324392587.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2324572591.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2324866440.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2322444702.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>2324336713.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>2324336713.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5614,147 +5817,155 @@
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>36</v>
+      </c>
+      <c r="B16">
+        <v>117408000.0</v>
+      </c>
+      <c r="C16">
+        <v>167851000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>127815000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>72072000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>58102000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>115812000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>68271000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>77265000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>104909000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>96417000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>99610000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>62221000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>97351000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>75602000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>81886000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>70986000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>81934000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16">
         <v>23326000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5768,54 +5979,56 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5829,54 +6042,56 @@
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5890,957 +6105,989 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
         <v>186196000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>123556000.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>120486000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20">
         <v>121344000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20">
         <v>121578000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20">
         <v>7013000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20">
         <v>7137000.0</v>
       </c>
-      <c r="AC20"/>
-      <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20">
         <v>7139000.0</v>
       </c>
-      <c r="AG20"/>
-      <c r="AH20"/>
       <c r="AI20"/>
-      <c r="AJ20">
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20">
         <v>7165000.0</v>
       </c>
-      <c r="AK20"/>
-      <c r="AL20"/>
       <c r="AM20"/>
-      <c r="AN20">
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20">
         <v>7025000.0</v>
       </c>
-      <c r="AO20"/>
-      <c r="AP20"/>
       <c r="AQ20"/>
-      <c r="AR20">
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20">
         <v>6053000.0</v>
       </c>
-      <c r="AS20"/>
-      <c r="AT20"/>
       <c r="AU20"/>
-      <c r="AV20">
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20">
         <v>6080000.0</v>
       </c>
-      <c r="AW20"/>
-      <c r="AX20"/>
       <c r="AY20"/>
-      <c r="AZ20">
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20">
         <v>6220000.0</v>
       </c>
-      <c r="BA20"/>
-      <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-      <c r="BE20">
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20">
         <v>6775000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:57">
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>41</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>188976000.0</v>
+      </c>
+      <c r="D21">
         <v>189171000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>189366000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3371000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>185893000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>126571000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>126652000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>19893000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21">
+      <c r="K21"/>
+      <c r="L21">
         <v>124153000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>124685000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>21891000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>126626000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>127251000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>127758000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>24153000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>128311000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>128808000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>133850000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>25863000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>15756000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>14861000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>15447000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>21350000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>74953000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>78111000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>65373000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>57401000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>66666000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>67079000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>67561000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>61078000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>69691000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>64989000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>70466000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>61681000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>63478000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>63717000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>59704000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>58463000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>62134000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>61980000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>59450000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>57721000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>56682000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>59107000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>65385000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>59520000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>67704000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>61875000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>64068000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>54309000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>7361000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>7418000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>7550000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>7586000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>960000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>1230706000.0</v>
+      </c>
+      <c r="C22">
+        <v>1189586000.0</v>
+      </c>
+      <c r="D22">
         <v>1242281000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1118499000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1158210000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1360496000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1175299000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1250104000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1130682000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1276304000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1223076000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1118510000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1207132000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1163079000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1185164000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1154016000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>911290000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1024910000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>955449000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>964696000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>861786000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>794702000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>837833000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>826651000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>682715000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>746954000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>738459000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>762137000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>757296000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>805684000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>720503000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>613587000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>509502000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>592846000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>550092000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>515708000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>514486000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>482974000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>505402000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>464361000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>464597000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>523268000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>383702000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>355405000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>423507000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>399216000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>399878000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>353187000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>309559000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>320533000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>280693000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>270419000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>293531000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>249659000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>219372000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>148830000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>153207000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>193896000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>6105730000.0</v>
+      </c>
+      <c r="C23">
+        <v>5997745000.0</v>
+      </c>
+      <c r="D23">
         <v>5973933000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>5869634000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5903481000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>6036135000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5492489000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5644656000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>5476823000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5597982000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5594806000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>5407260000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5285099000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5317194000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5436981000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5335974000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4957055000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5153492000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5049950000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4990169000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4835435000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4391808000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4375887000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4303292000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4066379000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4097677000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3953517000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3799436000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3683661000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3729090000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3593978000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3462814000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3325918000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3431874000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3294369000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3238647000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3179927000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3108302000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2972131000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2880069000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2810022000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2883615000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2701900000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2581991000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2585268000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2517998000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2474075000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2295771000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2241622000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2097406000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1997351000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2016929000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2008530000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1900096000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1820639000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1717149000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1670657000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1719913000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24">
+        <v>119179000.0</v>
+      </c>
+      <c r="C24">
+        <v>115224000.0</v>
+      </c>
+      <c r="D24">
         <v>110016000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>114810000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>128983000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>146670000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>91686000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>61284000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>70821000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>128661000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>176156000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>210907000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>245689000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>268491000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>355997000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>401942000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>436284000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>491865000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>531958000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>576920000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>608253000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>630069000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>677760000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>694817000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>650237000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>621047000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>690077000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>615318000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>589843000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24">
         <v>303000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>342000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>361000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>340000000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>45</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>340386000.0</v>
+      </c>
+      <c r="D25">
         <v>325490000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>322351000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>338397000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>349660000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>282807000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>391464000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>426928000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>442827000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>513486000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>554817000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>580401000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>634292000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>668279000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>716511000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>750228000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>767170000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>807795000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>667288000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>626685000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>792050000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>648806000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>590013000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26">
         <v>105000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>101000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>100000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>160000000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6854,834 +7101,868 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>431056000.0</v>
+      </c>
+      <c r="C28">
+        <v>389369000.0</v>
+      </c>
+      <c r="D28">
         <v>444149000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>445485000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>553750000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>502101000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>667000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>753090000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>896375000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>875552000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1109053000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1116725000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1119534000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1012195000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1159553000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1097282000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1051009000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1099257000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1096975000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1105091000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1071471000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1058125000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1056390000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1090410000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1145921000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1057218000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1091339000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1008773000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>925283000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>974367000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>913720000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>805179000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>710096000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>746209000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>716798000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>728450000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>616880000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>579083000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>603982000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>424011000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>523661000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>562001000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>560940000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>535892000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>556258000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>600175000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>573529000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>479321000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>401119000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>720380000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>698380000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>652638000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>686652000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>640245000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>611060000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>488542000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>495015000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>531154000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>4248146000.0</v>
+      </c>
+      <c r="C29">
+        <v>4196103000.0</v>
+      </c>
+      <c r="D29">
         <v>4157653000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4166086000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4152946000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4116688000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3949369000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4031965000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4010999000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4013786000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4139926000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4073285000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3911511000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3918367000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4082292000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3971236000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3831521000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3872556000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3935916000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3810713000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3705842000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3489385000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3526757000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3433441000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3323101000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>664935000.0</v>
+      </c>
+      <c r="C30">
+        <v>647647000.0</v>
+      </c>
+      <c r="D30">
         <v>736901000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>752727000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>770413000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>742727000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>718770000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>601448000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>760891000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>635604000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>600152000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>593916000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>789235000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>540656000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>570128000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>554196000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>577884000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>562784000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>489964000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>493083000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>499430000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>341511000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>330156000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>358284000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>397590000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>344555000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>337091000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>361007000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>371900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>371863000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>334679000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>340594000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>374929000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>367083000.0</v>
       </c>
-      <c r="AH30"/>
-[...1 lines deleted...]
-      <c r="AJ30">
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30">
         <v>362510000.0</v>
       </c>
-      <c r="AK30"/>
-      <c r="AL30"/>
       <c r="AM30"/>
-      <c r="AN30">
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30">
         <v>338801000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>429000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>436000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>378000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>306848000.0</v>
       </c>
-      <c r="AS30"/>
-      <c r="AT30"/>
       <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-3000.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30"/>
       <c r="AY30"/>
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30">
         <v>279668000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>256319000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>288820000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>252804000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>241731000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>270424000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>2660949000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2531320000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2528310000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2471754000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>1075665000.0</v>
+      </c>
+      <c r="C32">
+        <v>1084716000.0</v>
+      </c>
+      <c r="D32">
         <v>979560000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>960521000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>884696000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>918302000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>690170000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>645862000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>558761000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>621102000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>560115000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>584824000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>571526000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>595797000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>580096000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>625638000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>602025000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>576696000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>616209000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>605078000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>582755000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>468236000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>546844000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>522873000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>418553000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>3272193999.0</v>
+      </c>
+      <c r="C33">
+        <v>3234083000.0</v>
+      </c>
+      <c r="D33">
         <v>3216249000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3219352000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3223406000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>3223517000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>3086393000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3109613000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>3111365000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>3079858000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>3050038000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>3030530000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2926900000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2911930000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2934249000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2902690000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2856269000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2858639000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2861686000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2861642000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2871030000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2716452000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2647750000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2652187000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2571067000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2493461000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2385951000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2276336000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>2211397000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>2134313000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2083054000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>2061692000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>2073315000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>2045324000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1987076000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1963794000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1929322000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1884302000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1780405000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1740221000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1716769000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1676276000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1634630000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1642752000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1611820000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1529303000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1447579000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1380525000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1360686000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1286425000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1254088000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1279179000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1240455000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1190486000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1147056000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1139845000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1112409000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1079948000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:57">
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7695,396 +7976,410 @@
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>583697000.0</v>
+      </c>
+      <c r="C35">
+        <v>572524999.0</v>
+      </c>
+      <c r="D35">
         <v>560785000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>546354000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>557131000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>560417000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>489969000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>458613000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>470444000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>531476000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>563563000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>590375000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>610880000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>623535000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>685585000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>725433000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>751887000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>797622000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>823629000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>871544000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>908271000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>904827000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>938767000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>949971000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>898606000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>743855000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>907775000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>758062000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>703501000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>716218000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>686877000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>569843000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>646255000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>471443000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>497923000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>525345000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>435609000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>472211000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>466022000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>420806000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>383024000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>422259000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>435619000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>414398000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>399752000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>407622000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>537769000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>356633000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>335059000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>445524000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>437027000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>487184000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>511634000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>413478000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>387030000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>403307000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>358761000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>351771000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:57">
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      <c r="D36">
+        <v>56</v>
+      </c>
+      <c r="B36">
+        <v>691999.0</v>
+      </c>
+      <c r="C36">
+        <v>1044000.0</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36">
         <v>-358000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>94586000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>89442000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1564000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>-15032000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>934000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>56262000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>58910000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>57352000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>57612000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>56639000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>54178000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>53818000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>46237000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>44948000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>45746000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>47585000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>213838000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>193166000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>192957000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>178732000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>172522000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>169693000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>178541000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>172687000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>178332000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>167585000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>165394000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>297702000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>298098000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>296148000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>295282000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>299872000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>303790000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>295037000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>275987000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>275640000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>270733000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>263746000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>317760000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>307576000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>308382000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>262886000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>251384000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>250805000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>208781000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>218094000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>228489000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>218685000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>245048000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>242583000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>244782000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>161553000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>223465000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:57">
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8098,749 +8393,775 @@
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>58</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>36026000.0</v>
+      </c>
+      <c r="D38">
         <v>37163000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>43319000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>38612000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>34367000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>31303000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>17753000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>18129000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>15514000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>17862000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>13815000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>11799000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>12224000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>11189000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>8311000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>7308000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>10403000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>10223000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>10256000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>9621000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>69175000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>72386000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>63172000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>66924000.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
-    </row>
-    <row r="39" spans="1:57">
+      <c r="BF38"/>
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39">
+        <v>195084000.0</v>
+      </c>
+      <c r="C39">
+        <v>194465000.0</v>
+      </c>
+      <c r="D39">
         <v>48336000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>47082000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>64025000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>39547000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>29180000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>217765000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>76080000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>166607000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>277803000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>282849000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>15523000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>244941000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>238986000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>240327000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>708551000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>160396000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>157691000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>162431000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>616229000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>141494000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>113683000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>120110000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>75077000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>185526000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>206220000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>144700000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>46210000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>130302000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>139409000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>139188000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>29572000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>128067000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>452912000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>495197000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>27758000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>472410000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>415657000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>387668000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>39981000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>428669000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>436410000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>377561000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>42360000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>386611000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>342899000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>361831000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>318223000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>351672000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>342314000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>322926000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>53775000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>102017000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>66816000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>65707000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>242173000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>47434000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:57">
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>41754000.0</v>
+      </c>
+      <c r="C40">
+        <v>43476000.0</v>
+      </c>
+      <c r="D40">
         <v>197890000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>186643000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>133420000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>138673000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>134722000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>128008000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>238682000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>60248000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>72624000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>504000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>242867000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>107166000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>98857000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>100985000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>190468000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>4273000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>4916000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>13071000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>214715000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>56571000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>23968000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>4244000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>207035000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>19826000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>2950000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>7818000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>160142000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>6253000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>6646000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>16171000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>179219000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>13493000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>5965000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>2292000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>174813000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>10000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>1316000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>348916000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>117523000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>312547000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>231887000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>207277000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>112236000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>188094000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>176409000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>177491000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>81546000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>166698000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>148163000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>157393000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>82411000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>12176000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>12329000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>7731000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>66496000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>10371000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:57">
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>198911000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>197468000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>180708000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>172099000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-    </row>
-    <row r="42" spans="1:57">
+      <c r="BF41"/>
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42">
+        <v>-6552000.0</v>
+      </c>
+      <c r="C42">
+        <v>-6552000.0</v>
+      </c>
+      <c r="D42">
         <v>-10204000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-4283000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-4283000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-91047000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-110661000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-55173000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="J42"/>
+      <c r="K42">
         <v>-60964000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-47032000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-30344000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-66723000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-84813000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-43987000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-64766000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-82180000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-86810000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-88163000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-104626000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-109239000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-116686000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-130064000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-91871000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-168202000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-89273000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-97699000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-88409000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-96637000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>1291206000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>1198321000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>1246518000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>1272787000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>1160331000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>1140005000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>1159552000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1128281000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>308018000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>308018000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>1028166000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>971628000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>962929000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>883485000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>856579000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>806558000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>757090000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>677280000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>680205000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>665743000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>601557000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>567295000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>604202000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>569177000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>650303000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>622172000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>636162000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>490052000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>582707000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:57">
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8854,54 +9175,56 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8915,544 +9238,568 @@
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45">
+        <v>2977467000.0</v>
+      </c>
+      <c r="C45">
+        <v>2934782000.0</v>
+      </c>
+      <c r="D45">
         <v>2914800000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>2910358000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2919588000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2908671000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2839077000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2858143000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>4633477000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2875339000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2849638000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2829182000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>4316158000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2712178000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2732497000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>2977467000.0</v>
+      </c>
+      <c r="C46">
+        <v>2934782000.0</v>
+      </c>
+      <c r="D46">
         <v>2914800000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2910358000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2919588000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2908671000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2839077000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2858143000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2867939000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2875339000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2849638000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2829182000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2713090000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2712178000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2732497000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2706939000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2645151000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2671867000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2676741000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2673735000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2668696000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2476455000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2429500000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2433527000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2354351000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2236886000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>2129536000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>2024238000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1961370000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1871477000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1827912000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1810447000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1705224000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1668296000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1616904000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1588651000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1559805000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1516129000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1420654000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1403568000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1372661000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1342549000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>1308245000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1265333000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1239388000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>1162958000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>1124272000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>1061871000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>1043158000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>1009030000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>973127000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>985512000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>960702000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>937873000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>896739000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>886906000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>877260000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>848081000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:57">
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>67</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>2934782000.0</v>
+      </c>
+      <c r="D47">
         <v>2914800000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>2910358000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2919588000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>2908671000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>2839077000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>2829182000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>2741940000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>2712178000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>2732497000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2706939000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2703765000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2671867000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2676741000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2673735000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2686913000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>2476455000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2429500000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2433527000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>2372622000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>2236886000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>2129536000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>2024238000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1961370000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-    </row>
-    <row r="48" spans="1:57">
+      <c r="BF47"/>
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>2916830000.0</v>
+      </c>
+      <c r="C48">
+        <v>2899232000.0</v>
+      </c>
+      <c r="D48">
         <v>2779764000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>2756215000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>2657181000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>2653981000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>2515086000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>2471951000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>2363841000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>2354751000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>2233418000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>2195953000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>2103143000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>2119724000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>2022967000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>2014796000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>1933281000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>1865469000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>1891543000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>1845601000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>1803407000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>1690018000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>1686692000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>1616562000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>1565693000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1524093000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1458410000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>1460704000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1411654000.0</v>
       </c>
-      <c r="AC48"/>
-      <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
-      <c r="AN48">
+      <c r="AN48"/>
+      <c r="AO48"/>
+      <c r="AP48">
         <v>1009000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>971000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>913000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>911000000.0</v>
       </c>
-      <c r="AR48"/>
-      <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-    </row>
-    <row r="49" spans="1:57">
+      <c r="BF48"/>
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9466,604 +9813,626 @@
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50">
+        <v>778683000.0</v>
+      </c>
+      <c r="C50">
+        <v>741109000.0</v>
+      </c>
+      <c r="D50">
         <v>809199000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>818162000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>865409000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>787059000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>833233000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>933878000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>997538000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>971313000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1157359000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1076744000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1017168000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>994940000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1127290000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>999239000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>924106000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>982007000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>980553000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>872793000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>783396000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>665959000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>672344000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>593908000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>655348000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>625518000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>576963000.0</v>
       </c>
-      <c r="AA50"/>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
-      <c r="AN50">
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50">
         <v>776000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>817000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AR50">
         <v>808000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AS50">
         <v>742000000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51">
+        <v>1173867000.0</v>
+      </c>
+      <c r="C51">
+        <v>1121333000.0</v>
+      </c>
+      <c r="D51">
         <v>1174315000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1177459000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1241177000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1171949000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1149847000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1218816000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1294180000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1315161000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1549802000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1497763000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1473589000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1467832000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1668007000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1579756000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1531954000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1643197000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1674205000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1613408000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1557964000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1455774000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1502855000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1436470000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1454121000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1384399000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1377135000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1264029000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1186651000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1261295000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1230053000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1112932000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1014124000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1043760000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1021087000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>992398000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>923787000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>847699000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>874649000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>711830000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>773535000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>817403000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>808098000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>742165000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>756991000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>803043000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>857248000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>679549000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>654276000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>859156000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>818636000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>797043000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>827753000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>741860000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>709635000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>598505000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>596518000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>659365000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:57">
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
+        <v>820158000.0</v>
+      </c>
+      <c r="C52">
+        <v>780947000.0</v>
+      </c>
+      <c r="D52">
         <v>848825000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>855108000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>902780000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>822289000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>867040000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>966715000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1030136000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1001387000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1187349000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1106299000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1046661000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1025005000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1154521000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1024939000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>949669000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1008905000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1005926000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>896897000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>807736000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>688604000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>695060000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>615764000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>674725000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>757714000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>585085000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>615223000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>596638000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>657513000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>642267000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>639663000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>465920000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>664195000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>616317000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>557423000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>579711000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>460823000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>491052000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>369928000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>469798000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>474773000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>446870000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>401178000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>430963000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>465965000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>386691000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>389147000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>386063000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>478862000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>445165000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>371292000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>376679000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>384179000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>377491000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>250862000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>292143000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>358763000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:57">
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>-50035000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>-52386000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>-51150000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>-51785000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>-50430000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>-51684000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>-51427000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>-43783000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>-42728000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>-43491000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>-45321000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
-      <c r="BD53">
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53">
         <v>442000.0</v>
       </c>
-      <c r="BE53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:57">
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10077,746 +10446,772 @@
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>6105730000.0</v>
+      </c>
+      <c r="C55">
+        <v>5997745000.0</v>
+      </c>
+      <c r="D55">
         <v>5973933000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>5869634000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>5903481000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>6036135000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>5492489000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>5644656000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>5476823000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>5597982000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>5594806000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>5407260000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>5285099000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>5317194000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>5436981000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>5335974000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>4957055000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5153492000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>5049950000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>4990169000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>4835435000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>4391808000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4375887000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>4303292000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>4066379000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>4097677000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>3953517000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>3799436000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>3683661000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>3729090000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>3593978000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3462814000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3325918000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>3431874000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>3294369000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>3238647000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>3179927000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>3108302000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2972131000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2880069000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2810022000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2883615000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2701900000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2581991000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2585268000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2517998000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2474075000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2295771000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2241622000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2097406000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1997351000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2016929000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>2008530000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1900096000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1820639000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1717149000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1670657000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1719913000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:57">
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>2833536000.0</v>
+      </c>
+      <c r="C56">
+        <v>2763662000.0</v>
+      </c>
+      <c r="D56">
         <v>2757684000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>2650282000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>2680075000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>2812618000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>2406096000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>2535043000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>2365458000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>2518124000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2544768000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>2376730000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>2358199000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>2405264000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>2502732000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2433284000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>2100786000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2294853000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2188264000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2128527000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1964405000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1675356000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1728137000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1651105000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1495312000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1604216000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1567566000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1523100000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1472264000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1594777000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1510924000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1401122000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1252603000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1386550000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1307293000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1274853000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1250605000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1224000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1191726000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>1139848000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1093253000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1207339000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1067270000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>939239000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>973448000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>988695000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1026496000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>915246000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>880936000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>810981000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>743263000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>737750000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>768075000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>709610000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>673583000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>577304000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>558248000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>639965000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:57">
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>1758563000.0</v>
+      </c>
+      <c r="C57">
+        <v>1679990000.0</v>
+      </c>
+      <c r="D57">
         <v>1778124000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1689761000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1795379000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1894316000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1715926000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1890745000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1808560000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1897956000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1984653000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1791906000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1786673000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1809467000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1922636000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1807646000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1498761000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1718157000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1572055000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1523449000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1381650000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1207120000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1181293000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1128232000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1076759000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1217642000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>989603000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>972407000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>965814000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1032102000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1025028000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>955893000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>788732000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1085593000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>943031000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>843952000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>902707000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>823343000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>769086000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>727840000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>756104000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>799068000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>693593000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>618886000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>686066000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>675333000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>583536000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>581803000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>560848000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>659666000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>605132000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>540405000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>537258000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>557774000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>534619000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>400335000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>431862000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>511521000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:57">
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>2342260000.0</v>
+      </c>
+      <c r="C58">
+        <v>2252515000.0</v>
+      </c>
+      <c r="D58">
         <v>2338909000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>2236115000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2352510000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2454733000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2205895000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2349358000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2279004000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>2429432000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2548216000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2382281000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2397553000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2433002000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2608221000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2533079000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2250648000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2515779000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2395684000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2394993000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2289921000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2111947000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2120060000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2078203000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1975365000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1961497000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1897378000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1730469000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1669315000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1748320000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1711905000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1525736000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1434987000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1557036000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1440954000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1369297000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1338316000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1295554000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1235108000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1148646000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1139128000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1221327000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1129212000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1033284000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1085818000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1082955000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1121305000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>938436000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>895907000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1105190000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1042159000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1027589000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1048892000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>971252000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>921649000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>803642000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>790623000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>863292000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:57">
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10830,227 +11225,235 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>3350284000.0</v>
+      </c>
+      <c r="C60">
+        <v>3339770000.0</v>
+      </c>
+      <c r="D60">
         <v>3238438000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>3233114000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>3158554000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>3182959000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>3024450000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>3036803000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2942640000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>2913812000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>2806411000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>2785634000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>2656445000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>2654936000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>2599005000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>2570055000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>2471126000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>2398684000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>2423405000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>2361000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>2314193000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2193357000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>2176653000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>2144716000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2017516000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2054845000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1980736000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1992320000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1935042000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1911231000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1818346000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1866543000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1792600000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1780356000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1760030000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1779577000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1748306000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1718454000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1649220000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1648191000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1591653000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1582954000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1503510000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1476604000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1426583000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1377115000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>1297305000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>1300059000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>1285768000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>923161000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>888899000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>925806000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>890781000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>858304000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>830172000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>844162000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>811596000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>790707000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:57">
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11064,54 +11467,56 @@
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11125,104 +11530,107 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11242,2045 +11650,2129 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>126</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>5407301000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5124402000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4988417000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4333582000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3508754000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3329762000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2932284000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2657658000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2467424000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2332336000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2240284000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2052930000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1795179000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1645188000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1489586000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1232979000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1197556000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1123505000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>956388000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>877717000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>292389000.0</v>
+      </c>
+      <c r="C3">
         <v>278744000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>261566000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>243564000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>226133000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>205550000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>185184000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>157074000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>130045000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>110254000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>98810000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>88541000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>78218000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>65883000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>56221000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>47508000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>39445000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34169000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>28221000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>24716000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>20412000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>671711000.0</v>
+      </c>
+      <c r="C5">
         <v>727510000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>697084000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>544090000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>372411000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>479681000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>363190000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>320255000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>288462000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>289129000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>285393000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>279003000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>238087000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>193172000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>186441000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>179250000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>149140000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>126500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>110387000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>88991000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>69738000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>964100000.0</v>
+      </c>
+      <c r="C6">
         <v>1006254000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>958650000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>787654000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>598544000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>685231000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>548374000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>477329000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>418507000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>399383000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>384203000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>367544000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>316305000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>259055000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>242662000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>226758000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>188585000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>160669000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>138608000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>113707000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>90150000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>7047423000.0</v>
+      </c>
+      <c r="C9">
         <v>7073462000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1527644000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1254226000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>902467000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>870046000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>826176000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>686920000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>605612000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>544602000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>521588000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>467483000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>404256000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>351128000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>301484000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>287165000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>243417000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>200349000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>183320000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>162131000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>132832000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>639626000.0</v>
+      </c>
+      <c r="C10">
         <v>665867000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>626528000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>480831000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>321211000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>432556000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>306939000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>272354000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>255321000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>260511000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>249481000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>245975000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>203767000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>172709000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>172282000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>160808000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>136015000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>109897000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>95818000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>77129000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>58882000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>147852000.0</v>
+      </c>
+      <c r="C11">
         <v>168807000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>153154000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>118929000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>85670000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>107373000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>67972000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>46888000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>39639000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>53691000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>47720000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>50035000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>37013000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>35157000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>33113000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>27010000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>20935000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>13220000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9225000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8545000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7483000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>52133000.0</v>
+      </c>
+      <c r="C12">
         <v>61643000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>72016000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>61638000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>50283000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>55195000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>65574000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>58493000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>45548000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>36942000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>35912000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>33028000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>34320000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27699000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22648000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>18442000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13732000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17048000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14944000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11862000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11290000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>16662000.0</v>
+      </c>
+      <c r="C13">
         <v>14899000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8311000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>51705000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>43199000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>38371000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>46015000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>38215000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>27438000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>17966000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>17303000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>-41422000.0</v>
+      </c>
+      <c r="C14">
         <v>-41467000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-35522000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-15081000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-18196000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-13277000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>395000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-8687000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-9446000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>450352000.0</v>
+      </c>
+      <c r="C15">
         <v>455593000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>437852000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>346821000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>217345000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>311906000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>239362000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>216779000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>206236000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>195921000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>192079000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>191400000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>159929000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>131706000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>131407000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>124552000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>106914000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>89330000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>80802000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>63248000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>48343000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>140</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>455593000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>437852000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>346821000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>217321000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>311906000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>239362000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>216779000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>194989000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>195921000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>192079000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>491774000.0</v>
+      </c>
+      <c r="C17">
         <v>497060000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>473374000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>361902000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>235541000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>325183000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>238967000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>225466000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>215682000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>206820000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>142</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-46744000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-63705000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-56715000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-43941000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-48911000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-58248000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-53219000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-40739000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-32874000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>671711000.0</v>
+      </c>
+      <c r="C21">
         <v>989512000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>689497000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>536330000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>364631000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>472162000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>354409000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>312775000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>285856000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>281769000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>269248000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>252407000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>221737000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>192135000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>184815000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>174606000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>148454000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>125465000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>109736000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>88192000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>69402000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>6375712000.0</v>
+      </c>
+      <c r="C23">
         <v>6083950000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5962606000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5706313000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4871418000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3906638000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3801529000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3306429000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2977414000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2730257000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2584676000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2455360000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2235449000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1954172000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1761857000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1602475000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1327942000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1272440000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1197089000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1030327000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>941147000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>292389000.0</v>
+      </c>
+      <c r="C25">
         <v>278744000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>261566000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>246517000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>230021000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>208171000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>186151000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>159677000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>126518000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>151</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>461836000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>402150000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>322177000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>240490000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>201569000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>194725000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>73705000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>61689000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>61032000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>62974000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>60850000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>48310000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>37130000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>28048000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>25694000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>23438000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>21058000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>14486000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>18313000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>15116000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>152</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>455295000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>415540000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>366984000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>325608000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>286303000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>273625000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>297723000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>252498000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>212765000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>186404000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>154642000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>137246000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>117318000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>105874000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>83939000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>71709000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>54685000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>62220000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>58583000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>48245000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>147852000.0</v>
+      </c>
+      <c r="C29">
         <v>168807000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>153154000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>118929000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>85670000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>107373000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>67972000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>46888000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>37812000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>53691000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>47720000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>6083323000.0</v>
+      </c>
+      <c r="C30">
         <v>6083950000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>838204000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>717896000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>537836000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>397884000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>471767000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>374145000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>319756000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>262833000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>252340000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>215076000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>182519000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>158993000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>116669000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>112889000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>94963000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>74884000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>73584000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>73939000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>63430000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-32085000.0</v>
+      </c>
+      <c r="C31">
         <v>-323645000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-62969000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-55499000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-43420000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-39606000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-47470000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-40421000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-45503000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-21258000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-19767000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6432000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-17970000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-19426000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-12533000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-13798000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-12439000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-15568000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-13918000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-11063000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10520000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>7047423000.0</v>
+      </c>
+      <c r="C32">
         <v>7073462000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6652046000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6242643000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5236049000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4378800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4155938000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3619204000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3263270000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3012026000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2853924000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2707767000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2457186000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2146307000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1946672000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1776751000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1476396000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1397905000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1306825000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1118519000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1010549000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:57">
+        <v>124</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2">
         <v>683000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>632000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>591000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>575000000.0</v>
       </c>
-      <c r="AR2"/>
-      <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-    </row>
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>74063000.0</v>
+      </c>
+      <c r="C3">
+        <v>73629000.0</v>
+      </c>
+      <c r="D3">
         <v>71874000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>72823000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>71584000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>69583000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>72264000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>65313000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>66587000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>66655000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>62864000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>64258000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>62753000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>62291000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>60498000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>59632000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>52814000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>57309000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>57716000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>62591000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>55612000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>51466000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>49772000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>50008000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>55367000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>43932000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>42876000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>43976000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>40861000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>48742000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>35581000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>34493000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>34725000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>30362000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>30984000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>30447000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>26231000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>27875000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>31163000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>27521000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>25447000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>23014000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>26754000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>23595000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>25329000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>21436000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>22912000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>18864000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>20797000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>19727000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>21666000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>16028000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>19259000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>16876000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>14352000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>15396000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>3477000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>14563000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13294,400 +13786,414 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>147813000.0</v>
+      </c>
+      <c r="C5">
+        <v>183965000.0</v>
+      </c>
+      <c r="D5">
         <v>179776000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>160157000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>149436000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>202899000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>206695000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>168480000.0</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5">
+      <c r="J5">
+        <v>152942000.0</v>
+      </c>
+      <c r="K5">
         <v>195060000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>194305000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>153996000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>129711000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>147710000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>144150000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>122080000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>106463000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>110954000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>84506000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>74381000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>160638000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>117136000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>108377000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>93746000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>68716000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>108047000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>99271000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>75032000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>57576000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>106192000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>80430000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>61887000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>58906000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>87437000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>81031000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>58731000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>74629000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>80968000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>77473000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>35729000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>32069000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>63571000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>52658000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>38286000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>40677000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>64439000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>48050000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>37295000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>34731000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>48603000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>40058000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>36478000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>49046000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>48235000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>55288000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>47840000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>44663000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>52406000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>221876000.0</v>
+      </c>
+      <c r="C6">
+        <v>257594000.0</v>
+      </c>
+      <c r="D6">
         <v>251650000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>232980000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>221020000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>272482000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>278959000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>233793000.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="J6">
+        <v>219529000.0</v>
+      </c>
+      <c r="K6">
         <v>261715000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>257169000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>218254000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>192464000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>210001000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>204648000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>181712000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>159277000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>168263000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>142222000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>136972000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>216250000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>168602000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>158149000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>143754000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>124083000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>151979000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>142147000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>119008000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>98437000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>154934000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>116011000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>96380000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>93631000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>117799000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>112015000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>89178000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>100860000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>108843000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>108636000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>63250000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>57516000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>86585000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>79412000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>61881000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>66006000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>85875000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>70962000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>56159000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>55528000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>68330000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>61724000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>52506000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>68305000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>65111000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>69640000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>63236000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>48140000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>66969000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13701,54 +14207,56 @@
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13762,1424 +14270,1480 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>1806464000.0</v>
+      </c>
+      <c r="C9">
+        <v>1798467000.0</v>
+      </c>
+      <c r="D9">
         <v>1725099000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1717393000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1761398000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1818751000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1872968000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1620345000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1675962000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1712192000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1690167000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1599439000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1453487000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1629097000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1638226000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1453487000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1361730000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1400842000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1248053000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1225424000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1219190000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1111372000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1078089000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>970149000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>982524000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1107349000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1072852000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>993213000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>903916000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>978858000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>920255000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>816175000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>783867000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>892018000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>808912000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>778473000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>813730000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>799063000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>729697000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>669536000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>770217000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>738002000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>690409000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>655297000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>664848000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>732822000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>656541000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>653556000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>606873000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>665628000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>605145000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>579636000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>562462000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>536880000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>552451000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>494362000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>497961000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>498960000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>150385000.0</v>
+      </c>
+      <c r="C10">
+        <v>176367000.0</v>
+      </c>
+      <c r="D10">
         <v>166200000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>146674000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>133986000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>187434000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>191238000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>153209000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>135847000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>177225000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>176742000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>136384000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>112513000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>130971000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>129241000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>112513000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>92776000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>96996000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>70761000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>60678000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>146286000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>108548000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>97320000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>80402000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>62798000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>97650000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>84330000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>62161000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>61212000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>92965000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>66999000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>51178000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>55893000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>77818000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>71243000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>50367000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>61589000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>75416000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>70711000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>52795000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>49476000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>76543000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>70672000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>52791000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>58775000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>74610000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>62257000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>50333000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>47487000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>59465000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>53091000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>43725000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>42030000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>40860000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>48204000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>41616000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>41916000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>46396000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>24999000.0</v>
+      </c>
+      <c r="C11">
+        <v>44554000.0</v>
+      </c>
+      <c r="D11">
         <v>40947000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>37352000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>29912000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>47673000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>51523000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>39698000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>29824000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>43085000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>43776000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>36469000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>34640000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>29876000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>29767000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>34640000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>21943000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>28257000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>20028000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>15442000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>28318000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>28037000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>24549000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>26480000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>18018000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>22675000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>14458000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>12821000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>16178000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>17675000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>5513000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>7522000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>9795000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>14721000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>9051000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>6072000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>13078000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>14290000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>14817000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>11506000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>8378000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>12431000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>15845000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>11066000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>11499000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>15295000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>12782000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>10158000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>6678000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>12089000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>9782000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>7964000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>9750000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>7599000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>9166000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>8533000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>8022000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>9497000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>12620000.0</v>
+      </c>
+      <c r="C12">
+        <v>12454000.0</v>
+      </c>
+      <c r="D12">
         <v>13576000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>13483000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>15450000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>15465000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>15457000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>15271000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>17138000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>17835000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>17649000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>17934000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>15175000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>16962000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>15424000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>15175000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>12192000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>14192000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>13925000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>13694000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>13052000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>13305000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>14534000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>14306000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>19109000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>13137000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>17396000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>15932000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>13127000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>16160000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>16151000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>13055000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>10837000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>12058000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>12060000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>10593000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>9798000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>7841000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>8848000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>10455000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>8040000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>10042000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>8599000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>9090000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>7231000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>11265000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>8705000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>5826000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>8041000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>8865000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>8633000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>8781000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>7016000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>7375000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>7084000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>6224000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>6224000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>6010000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>4228000.0</v>
+      </c>
+      <c r="C13">
+        <v>3752000.0</v>
+      </c>
+      <c r="D13">
         <v>8558000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>4379000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>7583000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2404000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2687000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2225000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2282000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2398000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2028000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>16009000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>15369000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>14882000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>13042000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1745000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>11154000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>12098000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>11813000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>8134000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>11832000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>6923000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>20851000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>11570000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>15764000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>8030000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2196000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>-12037000.0</v>
+      </c>
+      <c r="C14">
+        <v>-11642000.0</v>
+      </c>
+      <c r="D14">
         <v>-9022000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-8721000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-10157000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-13794000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-11434000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-6082000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-7199000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-10893000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-10323000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-7107000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-4556000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-3916000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-5573000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-1036000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-1418000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-8945000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-4791000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-3042000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-3397000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-4185000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-2641000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>113349000.0</v>
+      </c>
+      <c r="C15">
+        <v>120171000.0</v>
+      </c>
+      <c r="D15">
         <v>116231000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>100601000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>93917000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>125967000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>128281000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>107429000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>98781000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>123620000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>122643000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>92808000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>73317000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>97179000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>93901000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>82424000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>69415000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>59794000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>45942000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>42194000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>114571000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>76326000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>70130000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>50869000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>43008000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>76121000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>69682000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>50551000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>43263000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>69137000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>60517000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>43862000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>46364000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>57855000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>59806000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>42211000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>47234000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>56038000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>50524000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>42125000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>38135000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>57857000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>55163000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>40925000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>47553000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>55619000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>48174000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>40356000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>38610000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>44613000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>42257000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>34949000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>31991000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>31536000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>36866000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>31424000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>31194000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>34421000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>140</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>120171000.0</v>
+      </c>
+      <c r="D16">
         <v>116231000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>100601000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>455593000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>125967000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>128281000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>92808000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>73317000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>97179000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>93901000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>82424000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>69391000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>59794000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>45942000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>42194000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>114571000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>76326000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>121009000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>50869000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>43008000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>76121000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>69682000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>50551000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>43263000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>125386000.0</v>
+      </c>
+      <c r="C17">
+        <v>131813000.0</v>
+      </c>
+      <c r="D17">
         <v>125253000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>109322000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>104074000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>139761000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>139715000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>113511000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>105980000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>134513000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>132966000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>99915000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>77873000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>101095000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>99474000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>83460000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>70833000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>68739000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>50733000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>45236000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>117968000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>80511000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>72771000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>53922000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>44780000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>74975000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>69872000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18">
         <v>-7867000.0</v>
       </c>
-      <c r="E18"/>
-[...1 lines deleted...]
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18">
         <v>-13046000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-16316000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-15437000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-16331000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18">
+        <v>-16331000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
         <v>-15105000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15193,54 +15757,56 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15254,227 +15820,235 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>13574000.0</v>
+      </c>
+      <c r="C21">
+        <v>183965000.0</v>
+      </c>
+      <c r="D21">
         <v>246632000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>227540000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>212596000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>269456000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>272543000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>166189000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>152270000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>192662000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>255141000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>216651000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-54562000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>147933000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>144665000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-54562000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>104968000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>111188000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>140290000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>131403000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>6872000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>166937000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>156375000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>141980000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-52222000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>149612000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>139951000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>117068000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-48192000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>152925000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>113548000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>94494000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-27141000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>115203000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>109433000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>88361000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-17693000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>106732000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>107202000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>85528000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-16883000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>106144000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>99166000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>80681000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-2208000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>100005000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>86286000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>68323000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-7714000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>84797000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>79302000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>65356000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>47538000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>45549000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>54491000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>43757000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>44663000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>49843000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15488,227 +16062,235 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>1792890000.0</v>
+      </c>
+      <c r="C23">
+        <v>1614502000.0</v>
+      </c>
+      <c r="D23">
         <v>1478467000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1489853000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1548802000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1549295000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1600425000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1388843000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1523692000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1519530000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1435026000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1382788000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1508049000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1481164000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1493561000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1508049000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1256762000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1289654000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1107763000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1094021000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1212318000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>944435000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>921714000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>828169000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1034746000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>957737000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>932901000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>876145000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>952108000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>825933000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>806707000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>721681000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>811008000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>776815000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>699479000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>690112000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>831423000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>692331000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>622495000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>584008000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>787100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>631858000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>591243000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>574616000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>667056000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>632817000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>570255000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>585233000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>614587000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>580831000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>525843000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>514280000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>514924000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>491331000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>497960000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>450605000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>453298000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>449117000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15722,219 +16304,227 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>74063000.0</v>
+      </c>
+      <c r="C25">
+        <v>73629000.0</v>
+      </c>
+      <c r="D25">
         <v>71874000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>72823000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>71584000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>69583000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>72264000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>65313000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>67789000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>66655000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>62864000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>64258000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>64096000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>62291000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>60498000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>59632000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>58463000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>57309000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>51466000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>49772000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>50008000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>55367000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>43932000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>42876000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>43976000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>40861000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>48742000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>35581000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>34493000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>34725000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>30362000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>30984000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>30447000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>26231000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>27875000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>31163000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>27521000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>25447000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>23014000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>26754000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>23595000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>25329000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>21436000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>22912000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>18864000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>20797000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>19727000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>21666000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>16028000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>19259000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>16876000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>14352000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>15396000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25">
+      <c r="BF25"/>
+      <c r="BG25">
         <v>14563000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15948,54 +16538,56 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -16009,54 +16601,56 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
@@ -16070,738 +16664,765 @@
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>24999000.0</v>
+      </c>
+      <c r="C29">
+        <v>44554000.0</v>
+      </c>
+      <c r="D29">
         <v>40947000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>37352000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>29912000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>47673000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>51523000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>39698000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>29824000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>43085000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>43776000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>36469000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>34640000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>29876000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>29767000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>24646000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>21943000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>28257000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>20028000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>15442000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>28318000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>28037000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>51018000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>26480000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>18018000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>22675000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>14458000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>12821000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>16178000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>1574130000.0</v>
+      </c>
+      <c r="C30">
+        <v>1540873000.0</v>
+      </c>
+      <c r="D30">
         <v>1478467000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1489853000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1548802000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1549295000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1600425000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1388843000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1457105000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1452875000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1435026000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1382788000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1508049000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1481164000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1493561000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1508049000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1256762000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1289654000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1107763000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1094021000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1212318000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-944435000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-921714000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-828169000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1034746000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-957737000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-932901000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-876145000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-952108000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-825933000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-806707000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-721681000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-811008000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-776815000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-699479000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-690112000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-831423000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-692331000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-622495000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-584008000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-787100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-631858000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-591243000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-574616000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-667056000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-632817000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-570255000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-585233000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-614587000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-580831000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-525843000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-514280000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1280255000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>491331000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>497960000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>450605000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-1191890000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>449117000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>136811000.0</v>
+      </c>
+      <c r="C31">
+        <v>-7598000.0</v>
+      </c>
+      <c r="D31">
         <v>-80432000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-80866000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-78610000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-82022000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-81305000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-12980000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-16423000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-15437000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-78399000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-80267000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-15744000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-14882000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-13042000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-12332000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-11270000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-12098000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-11813000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-8134000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-12534000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-6923000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-9283000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-11570000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-17123000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-8030000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-12745000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-10931000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-14041000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-11218000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-10968000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-8823000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-6450000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-5726000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-12912000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-8151000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-7277000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-3441000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-5328000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-32733000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>66359000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-29601000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-28635000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-27890000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>60983000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-25394000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-24029000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-17990000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>55201000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-25332000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-26211000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-21631000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-5508000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-4689000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-6287000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-2141000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-2747000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-3447000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>1806464000.0</v>
+      </c>
+      <c r="C32">
+        <v>1798467000.0</v>
+      </c>
+      <c r="D32">
         <v>1725099000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1717393000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1761398000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1818751000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1872968000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1620345000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1675962000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1712192000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1690167000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1599439000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1453487000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1629097000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1638226000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1453487000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1361730000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1400842000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1248053000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1225424000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1219190000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1111372000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1078089000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>970149000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>982524000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1107349000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1072852000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>993213000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>903916000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>978858000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>920255000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>816175000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>783867000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>892018000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>808912000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>778473000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>813730000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>799063000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>729697000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>669536000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>770217000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>738002000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>690409000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>655297000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>664848000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>732822000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>656541000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>653556000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>606873000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>665628000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>605145000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>579636000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>562462000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>536880000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>552451000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>494362000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>497961000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>498960000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16821,2050 +17442,2134 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>687435000.0</v>
+      </c>
+      <c r="C2">
         <v>392381000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>343188000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>471821000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>480521000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>261550000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>242096000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>282283000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>280600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>230386000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>175191000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>232676000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>129363000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>87642000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>117205000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>101661000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61115000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>35114000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17562000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>18690000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13786000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>333347000</v>
+      </c>
+      <c r="C3">
         <v>302622000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>331846000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>239354000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>220233000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>331643000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>418484000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>305653000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>338887000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>319433000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>238108000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>261943000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>188259000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>188703000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>260040000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>211881000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>119213000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>104612000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>87773000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>77427000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>63997000</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>55376000.0</v>
+      </c>
+      <c r="C6">
         <v>271551000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>49193000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-128633000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>218971000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19454000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-40187000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1683000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>50214000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>55195000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-57485000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>103313000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>41721000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-29563000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15544000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>40546000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>26001000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>17552000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1128000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4904000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-53766000.0</v>
+      </c>
+      <c r="C7">
         <v>110115000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>23776000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-56490000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3925000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>76881000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>35598000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-106657000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-56312000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-17009000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-56292000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-67342000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>24267000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-108639000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-25798000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-63638000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2696000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-64483000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4194000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1994000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-25644000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>164</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>63119000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-50557000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-89285000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-35920000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2803000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-63339000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9355000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-8448000.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>-31000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-12000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-95000000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>165</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>-3595000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>67636000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-314626000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-30451000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-138094000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>74088000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-216988000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>23292000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-72772000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-53160000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-76800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-12979000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-84607000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16806000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-38534000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3451000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6710000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-14289000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-10266000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-32166000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>-69122000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>91709000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11205000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>19104000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-7764000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>67393000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>139877000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>94221000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11263000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-38000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>18000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>34000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>55000000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>292389000.0</v>
+      </c>
+      <c r="C14">
         <v>278744000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>261566000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>246517000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>230021000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>208171000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>186151000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>159677000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>126518000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>112790000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>98810000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>88541000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>78218000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>65883000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>56221000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>47508000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39445000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34169000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>28221000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>24716000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>20412000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>182481000.0</v>
+      </c>
+      <c r="C15">
         <v>176404000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>158188000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>170356000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>85178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73010000.0</v>
       </c>
       <c r="G15">
         <v>73010000.0</v>
       </c>
       <c r="H15">
         <v>73010000.0</v>
       </c>
       <c r="I15">
+        <v>73010000.0</v>
+      </c>
+      <c r="J15">
         <v>90482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53041000.0</v>
       </c>
       <c r="K15">
         <v>53041000.0</v>
       </c>
       <c r="L15">
+        <v>53041000.0</v>
+      </c>
+      <c r="M15">
         <v>43681000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>37441000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>37440000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>39218000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>31874000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>25266000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>23980000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>17299000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14907000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12797000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>742811000.0</v>
+      </c>
+      <c r="C16">
         <v>663932000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>392381000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>343188000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>471821000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>480521000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>261550000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>242096000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>282283000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>280600000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>230386000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>175191000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>232676000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>129363000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>87642000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>117205000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>101661000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>61115000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>35114000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17562000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18690000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>355871000.0</v>
+      </c>
+      <c r="C18">
         <v>606247000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>477116000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>379251000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>250162000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>257551000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>109754000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-13905000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-40255000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8798000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13267000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-36833000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>85887000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-69637000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-92019000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-81035000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>52406000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-27461000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>28776000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>18282000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13099000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-289470000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-326589000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-231404000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-198151000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-265318000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-408426000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-296748000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-331836000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-293850000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>-40288000.0</v>
+      </c>
+      <c r="C21">
         <v>-73403000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-228377000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-257407000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-145171000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14246000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>29438000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>450352000.0</v>
+      </c>
+      <c r="C22">
         <v>665867000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>437852000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>480831000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>321211000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>432556000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>306939000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>272354000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>255321000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>260511000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>249481000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>245975000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>203767000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>172709000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>172282000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>160808000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>136015000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>109897000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>95818000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>77129000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>58882000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-66450000.0</v>
+      </c>
+      <c r="C23">
         <v>-74868000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-81453000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>104366000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>174472000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>366953000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>499630000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-60914000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-43887000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>40001000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11303000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-31794000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-77271000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-25717000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-18752000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>116015000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11114000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4155000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4258000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-214000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>48317000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>21109000.0</v>
+      </c>
+      <c r="C24">
         <v>13152000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>581000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7950000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-84000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>66325000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10058000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>10327000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>12054000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10336000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10207000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>21708000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>32547000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3215000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>20702000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1096000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-10051000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-19805000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4295000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>12867000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4787000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>243000.0</v>
+      </c>
+      <c r="C25">
         <v>-145857000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>85791000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-52253000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-84762000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-128414000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-450000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-33626000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-26895000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-45657000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-40624000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-42064000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-32106000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-10887000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-34684000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-13832000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1145000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-2432000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-3296000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4142000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2752000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26">
+        <v>-5921000.0</v>
+      </c>
+      <c r="C26">
         <v>-5882000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>20843000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-6140000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-5753000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>-295140000.0</v>
+      </c>
+      <c r="C28">
         <v>-347848000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-468018000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-515834000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-280944000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-104905000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-100358000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-35187000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>34887000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>33429000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-25194000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5166000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9072000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>114634000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>46426000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>136406000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1809000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>78790000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17499000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-16938000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>25697000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>689218000.0</v>
+      </c>
+      <c r="C29">
         <v>908869000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>808985000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>618605000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>470395000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>589194000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>528238000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>291748000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>298632000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>310635000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>251375000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>225110000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>274146000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>119066000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>168021000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>130846000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>171619000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>77151000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>116549000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>95709000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>50898000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-319751000.0</v>
+      </c>
+      <c r="C30">
         <v>-289470000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-292561000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-231404000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-209958000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-265318000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-408426000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-296748000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-331836000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-293850000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-170986000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-277429000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-179905000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-191979000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-244010000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-251708000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-129264000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-129940000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-116496000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-79899000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-71691000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:56">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>731964000.0</v>
+      </c>
+      <c r="C2">
+        <v>730166000.0</v>
+      </c>
+      <c r="D2">
         <v>708738000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>664191000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>659027000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>467213000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>458851000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>392381000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>439609000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>440749000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>377423000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>343192000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>451697000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>490491000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>472409000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>451697000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>537348000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>560715000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>498597000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>480521000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>390662000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>434116000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>331387000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>261549000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>298722000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>245039000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>236199000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>242096000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>266351000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>300360000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>282028000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>282285000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>282937000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>289857000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>242635000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>281580000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>268616000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>243659000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>267111000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>230386000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>237276000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>222597000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>182070000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>175191000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>202868000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>283719000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>200227000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>253157000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>117457000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>99911000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>122532000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>129363000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>78986000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>86558000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>96878000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>87642000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>128211000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>114350000</v>
+      </c>
+      <c r="C3">
+        <v>86781000</v>
+      </c>
+      <c r="D3">
         <v>66967000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>65249000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>64720000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>87823000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>83349000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>66730000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>56193000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>71707000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>65202000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>138767000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>79050000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>23660000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>58406000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>79050000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>92497000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>34710000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>44277000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>48749000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>100520000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>77998000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>34706000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>118419000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>160730000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>118529000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>69530000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>69695000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>140622000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>99249000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>18173000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>47609000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>143180000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>74814000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>64293000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>56600000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>93351000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>122810000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>60354000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>42918000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>63458000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>58096000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>67014000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>49540000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>78930000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>71431000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>74005000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>37577000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>74283000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>63857000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>6279000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>43840000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>75847000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>69964000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2010000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>44902000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18877,54 +19582,56 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18937,392 +19644,406 @@
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>10847000.0</v>
+      </c>
+      <c r="C6">
+        <v>1798000.0</v>
+      </c>
+      <c r="D6">
         <v>-4685000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>44547000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>4905000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>191814000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>8362000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>66470000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-41804000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-1140000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>53328000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>34231000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-108509000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-38794000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>18082000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-108509000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-65527000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-23367000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>62118000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>18076000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>89859000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-43454000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>102729000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>69838000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-37172000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>53683000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>8840000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-5897000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-24255000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-34009000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>18332000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-257000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-654000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-6920000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>47222000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-38945000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>11984000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>24957000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-23452000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>36725000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-6890000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>14679000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>40527000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>6879000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-27677000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-80851000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>83492000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-52930000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>115219000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>17546000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-22621000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-6831000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>50377000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-7572000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-10320000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>9236000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-40569000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-13409000.0</v>
+      </c>
+      <c r="C7">
+        <v>-96770000.0</v>
+      </c>
+      <c r="D7">
         <v>23451000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>32962000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>16367000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>25461000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>52757000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>15530000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-6631000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>27964000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-3433000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5876000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-68794000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-17437000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>33957000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-68794000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-61143000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>31013000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>16914000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>17141000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>37988000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>51990000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>7007000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-20104000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>26138000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>30907000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2708000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-24155000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>108891000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-67195000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-76423000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-71930000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-7818000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>17935000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>64854000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-131283000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>38048000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-36105000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-72879000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>53927000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>32350000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-14913000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-34536000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-39193000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-2579000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>29688000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>21051000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-115502000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-46751000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>64104000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-48514000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>55428000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-47806000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>77395000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-116283000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-21945000.0</v>
       </c>
-      <c r="BD7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:56">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19335,54 +20056,56 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -19395,54 +20118,56 @@
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -19455,712 +20180,738 @@
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>39308000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>29215000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-4870000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>11327000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>5876000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-72352000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-17437000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>33957000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13">
         <v>51000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-15000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>-35000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>-39000000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>74063000.0</v>
+      </c>
+      <c r="C14">
+        <v>73629000.0</v>
+      </c>
+      <c r="D14">
         <v>71874000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>72823000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>71584000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>69583000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>72264000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>65313000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>66587000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>66655000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>62864000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>64258000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>64096000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>62291000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>60498000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>64096000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>58463000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>57309000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>57716000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>62591000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>55612000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>51466000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>49772000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>50008000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>55367000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>43932000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>42876000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>43976000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>40861000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>48742000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>35581000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>34493000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>34725000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>30362000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>30984000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>30447000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>26231000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>27875000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>31163000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>27521000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>25447000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>23014000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>26754000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>23595000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>25329000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>21436000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>22912000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>18864000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>20797000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>19727000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>21666000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>16028000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>19259000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>16876000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>14352000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>15396000.0</v>
       </c>
-      <c r="BD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:56">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>91256000.0</v>
+      </c>
+      <c r="C15">
         <v>91225000.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15">
+        <v>91225000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15">
         <v>91258000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>85146000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>85146000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15">
+      <c r="I15"/>
+      <c r="J15">
         <v>73010000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15">
-[...2 lines deleted...]
-      <c r="K15"/>
       <c r="L15">
         <v>85178000.0</v>
       </c>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
+        <v>85178000.0</v>
+      </c>
+      <c r="O15">
         <v>2000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>85176000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>0.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>85178000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>85178000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>0.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>73010000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>73010000.0</v>
       </c>
-      <c r="V15"/>
-[...1 lines deleted...]
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>1000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1000.0</v>
       </c>
-      <c r="Z15">
-[...2 lines deleted...]
-      <c r="AA15"/>
       <c r="AB15">
         <v>73010000.0</v>
       </c>
       <c r="AC15"/>
-      <c r="AD15"/>
+      <c r="AD15">
+        <v>73010000.0</v>
+      </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>53041000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>37441000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15">
         <v>3466000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>742811000.0</v>
+      </c>
+      <c r="C16">
+        <v>731964000.0</v>
+      </c>
+      <c r="D16">
         <v>704053000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>708738000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>663932000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>659027000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>467213000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>458851000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>397805000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>439609000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>430751000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>377423000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>343188000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>451697000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>490491000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>343188000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>471821000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>537348000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>560715000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>498597000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>480521000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>390662000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>434116000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>331387000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>261550000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>298722000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>245039000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>236199000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>242096000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>266351000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>300360000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>282028000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>282283000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>282937000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>289857000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>242635000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>280600000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>268616000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>243659000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>267111000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>230386000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>237276000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>222597000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>182070000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>175191000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>202868000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>283719000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>200227000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>232676000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>117457000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>99911000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>122532000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>129363000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>78986000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>86558000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>96878000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>87642000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20173,334 +20924,344 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>97768000.0</v>
+      </c>
+      <c r="C18">
+        <v>18237000.0</v>
+      </c>
+      <c r="D18">
         <v>129985000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>109881000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>167737000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>149358000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>176966000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>112186000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>90970000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>174418000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>148245000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>63483000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>61508000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>113503000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>141277000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>61508000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-29717000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>125711000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>82765000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>71403000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-34608000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>133146000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>89330000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>69683000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-44748000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>78718000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>60632000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>15152000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>84708000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-25874000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-29711000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-43028000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>20443000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-18285000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>64264000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-106677000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-29992000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-35891000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-36014000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>93099000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-5167000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>50827000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-21414000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-10979000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>9425000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>17710000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>28038000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-92006000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-49073000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>64442000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>10720000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>59798000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-52618000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>56922000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-56412000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-17529000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>74063000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-67125000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-65363000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-86357000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-53034000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-83349000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-66730000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-54507000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-68110000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-65205000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-138767000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-67899000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-23660000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-61606000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-78239000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-70415000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-34628000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-44359000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-48749000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-34195000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-77998000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-34706000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-118419000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-150672000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-118529000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-69530000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20513,860 +21274,898 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>18332000.0</v>
+      </c>
+      <c r="C21">
+        <v>2181000.0</v>
+      </c>
+      <c r="D21">
         <v>-11346000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-49455000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1279000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>18692000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-56341000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-29252000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-78135000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-152141000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-27761000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>113349000.0</v>
+      </c>
+      <c r="C22">
+        <v>120171000.0</v>
+      </c>
+      <c r="D22">
         <v>166200000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>146674000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>133986000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>187434000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>191238000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>107429000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>98718000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>123620000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>176742000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>136384000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>112513000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>130971000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>129241000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>112513000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>92776000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>96996000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>70761000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>60678000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>146286000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>108548000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>97320000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>80402000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>62798000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>97650000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>84330000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>62161000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>61212000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>92965000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>66999000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>51178000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>55893000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>77818000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>71243000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>50367000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>61589000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>75416000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>70711000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>52795000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>49476000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>76542000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>70672000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>52791000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>58775000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>74610000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>62257000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>50333000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>47487000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>59464000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>53091000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>43725000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>42031000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>40858000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>48205000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>41615000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>31194000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-9257000.0</v>
+      </c>
+      <c r="C23">
+        <v>-15408000.0</v>
+      </c>
+      <c r="D23">
         <v>-26020000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-15765000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-31367000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-11025000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-112440000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-11064000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-44860000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-7077000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-18535000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-10189000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-95990000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-152295000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-16384000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-8635000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-14361000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-8080000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-16460000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-7752000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>11603000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-9508000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-6859000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-6652000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-65349000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-118529000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-81292000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-69695000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-58542000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-98832000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-75382000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-47005000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-31686000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-2186000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-56600000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-8845000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-55725000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-44414000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-29360000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-89339000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-56299000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-49712000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-28599000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2646000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-49522000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-40677000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>268455000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-47975000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-35739000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-6130000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-25659000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-40906000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-46730000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-76567000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>21137000.0</v>
+      </c>
+      <c r="C24">
+        <v>244000.0</v>
+      </c>
+      <c r="D24">
         <v>-158000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-114000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-21637000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>34789000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-3594000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>3597000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-3000.0</v>
       </c>
-      <c r="K24"/>
-[...5 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>-3200000.0</v>
       </c>
       <c r="O24">
+        <v>-3201000.0</v>
+      </c>
+      <c r="P24">
+        <v>-3200000.0</v>
+      </c>
+      <c r="Q24">
         <v>11151000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>22082000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>82000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-82000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>0.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>66325000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
         <v>10058000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>7477000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>417000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>407000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>604000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>11569000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-11549000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>7031000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>25599000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-66000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-2414000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-1496000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>4704000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-31243000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>93833000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-172000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>11695000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-15326000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-8755000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-4730000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>15882000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>844000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-636000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-1766000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-309000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>627000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-1828000.0</v>
       </c>
-      <c r="BD24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:56">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>38115000.0</v>
+      </c>
+      <c r="C25">
+        <v>7988000.0</v>
+      </c>
+      <c r="D25">
         <v>-64573000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-77329000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>10520000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-45297000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-55944000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-9356000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>121663000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>161196000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-22726000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-4268000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>32743000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-38662000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-24013000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>32743000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-27316000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-24897000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>39367000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>42333000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-118362000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-860000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-30063000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>77796000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-28321000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>24758000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>248000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2865000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>14366000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-1137000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-37695000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-9160000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>80823000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-69586000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-38524000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>392000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-62509000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>19733000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-4655000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1774000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-48982000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>24280000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-17290000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1368000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>6830000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-36593000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-4177000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-8124000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>3677000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-14996000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-9244000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-11543000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>9745000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-8243000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-4696000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-7693000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>42869000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-5921000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-5882000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
-[...1 lines deleted...]
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21379,558 +22178,578 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>-82181000.0</v>
+      </c>
+      <c r="C28">
+        <v>-13227000.0</v>
+      </c>
+      <c r="D28">
         <v>-134512000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-65220000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-141195000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7667000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-168604000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-45716000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-163085000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-179979000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-94910000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-29252000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-181168000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-152297000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-119995000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-181168000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-57891000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-149160000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-20566000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-53327000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>58141000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-176600000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>13399000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>155000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-2482000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-25035000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-51792000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-21049000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-116438000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-8552000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>47636000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>42167000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-31686000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>22914000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-24073000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>67732000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>31905000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>41426000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>14976000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-54878000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-6427000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-4905000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-31892000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>18030000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-28316000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-83235000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>64209000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>42176000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>169022000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-62778000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-34185000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-62987000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>104761000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-64185000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>45465000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>28593000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-76567000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>212118000.0</v>
+      </c>
+      <c r="C29">
+        <v>105018000.0</v>
+      </c>
+      <c r="D29">
         <v>196952000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>175130000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>232457000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>237181000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>260315000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>178916000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>147163000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>246125000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>213447000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>202250000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>140558000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>137163000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>199683000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>140558000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>62780000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>160421000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>127042000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>120152000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>65912000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>211144000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>124036000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>188102000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>115982000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>197247000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>130162000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>84847000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>225330000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>73375000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-11538000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>4581000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>163623000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>56529000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>128557000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-50077000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>63359000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>86919000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>24340000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>136017000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>58291000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>108923000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>45600000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>38561000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>88355000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>89141000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>102043000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-54429000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>25210000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>128299000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>16999000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>103638000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>23229000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>126886000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-58422000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>27373000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>74063000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-100726000.0</v>
+      </c>
+      <c r="C30">
+        <v>-86537000.0</v>
+      </c>
+      <c r="D30">
         <v>-67125000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-65363000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-86357000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-53034000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-83349000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-66730000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-20479000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-68110000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-65205000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-138767000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-198150000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-163505000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-61606000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-67899000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-70415000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-34628000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-44359000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-48749000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-34195000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-77998000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-34706000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-118419000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-150672000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-118529000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-69530000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-69695000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-133145000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-98832000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-17766000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-47005000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-131611000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-86363000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-57262000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-56600000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-63792000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-122876000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-62768000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-44414000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-58754000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-89339000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>26819000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-49712000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-67235000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-86757000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-82760000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-40677000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-79013000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-47975000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-5435000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-47482000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-77613000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-70273000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>2637000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-46730000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-33213000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>