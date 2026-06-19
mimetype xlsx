--- v0 (2026-03-01)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1030,51 +1033,53 @@
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
         <v>-7205999.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>100091000.0</v>
+      </c>
       <c r="D5">
         <v>104307000.0</v>
       </c>
       <c r="E5">
         <v>1343000.0</v>
       </c>
       <c r="F5">
         <v>2686000.0</v>
       </c>
       <c r="G5">
         <v>2448000.0</v>
       </c>
       <c r="H5">
         <v>10480000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
@@ -1149,51 +1154,53 @@
         <v>154189000.0</v>
       </c>
       <c r="F8">
         <v>154051000.0</v>
       </c>
       <c r="G8">
         <v>153339000.0</v>
       </c>
       <c r="H8">
         <v>151879000.0</v>
       </c>
       <c r="I8">
         <v>149401000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>22</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>3624000.0</v>
+      </c>
       <c r="C9">
         <v>3624000.0</v>
       </c>
       <c r="D9">
         <v>3624000.0</v>
       </c>
       <c r="E9">
         <v>3624000.0</v>
       </c>
       <c r="F9">
         <v>1670000.0</v>
       </c>
       <c r="G9">
         <v>1996000.0</v>
       </c>
       <c r="H9">
         <v>7191000.0</v>
       </c>
       <c r="I9">
         <v>8015000.0</v>
       </c>
       <c r="J9">
         <v>10527000.0</v>
       </c>
       <c r="K9">
@@ -1343,63 +1350,63 @@
       </c>
       <c r="J13">
         <v>146213000.0</v>
       </c>
       <c r="K13">
         <v>129688000.0</v>
       </c>
       <c r="L13">
         <v>141000000.0</v>
       </c>
       <c r="M13">
         <v>141000000.0</v>
       </c>
       <c r="N13">
         <v>141000000.0</v>
       </c>
       <c r="O13">
         <v>129000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>3613691000.0</v>
+        <v>722738200.0</v>
       </c>
       <c r="C14">
-        <v>1441229000.0</v>
+        <v>288245800.0</v>
       </c>
       <c r="D14">
-        <v>1367642000.0</v>
+        <v>273528400.0</v>
       </c>
       <c r="E14">
-        <v>1309971000.0</v>
+        <v>261994200.0</v>
       </c>
       <c r="F14">
-        <v>1309336000.0</v>
+        <v>261867200.0</v>
       </c>
       <c r="G14">
         <v>1308530000.0</v>
       </c>
       <c r="H14">
         <v>1306148660.0</v>
       </c>
       <c r="I14">
         <v>1302525160.0</v>
       </c>
       <c r="J14">
         <v>1299105160.0</v>
       </c>
       <c r="K14">
         <v>1296885660.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>28</v>
       </c>
@@ -1695,51 +1702,53 @@
         <v>189666000.0</v>
       </c>
       <c r="F24">
         <v>284989000.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>401000.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>125766000.0</v>
+      </c>
       <c r="C25">
         <v>132749000.0</v>
       </c>
       <c r="D25">
         <v>139713000.0</v>
       </c>
       <c r="E25">
         <v>194665000.0</v>
       </c>
       <c r="F25">
         <v>285611000.0</v>
       </c>
       <c r="G25">
         <v>927000.0</v>
       </c>
       <c r="H25">
         <v>2441000.0</v>
       </c>
       <c r="I25">
         <v>102000.0</v>
       </c>
       <c r="J25">
         <v>401000.0</v>
       </c>
       <c r="K25">
@@ -1847,51 +1856,51 @@
         <v>1305130000.0</v>
       </c>
       <c r="G29">
         <v>1006365000.0</v>
       </c>
       <c r="H29">
         <v>902467000.0</v>
       </c>
       <c r="I29">
         <v>1151599000.0</v>
       </c>
       <c r="J29">
         <v>972363000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>475846000.0</v>
+        <v>446687000.0</v>
       </c>
       <c r="C30">
         <v>407513000.0</v>
       </c>
       <c r="D30">
         <v>285220000.0</v>
       </c>
       <c r="E30">
         <v>261751000.0</v>
       </c>
       <c r="F30">
         <v>227849000.0</v>
       </c>
       <c r="G30">
         <v>237411000.0</v>
       </c>
       <c r="H30">
         <v>262053000.0</v>
       </c>
       <c r="I30">
         <v>222779000.0</v>
       </c>
       <c r="J30">
         <v>165481000.0</v>
       </c>
@@ -2020,51 +2029,51 @@
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34">
         <v>4289000.0</v>
       </c>
       <c r="I34">
         <v>4630000.0</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
-        <v>161368999.0</v>
+        <v>176585000.0</v>
       </c>
       <c r="C35">
         <v>185177000.0</v>
       </c>
       <c r="D35">
         <v>186497000.0</v>
       </c>
       <c r="E35">
         <v>127889000.0</v>
       </c>
       <c r="F35">
         <v>319659000.0</v>
       </c>
       <c r="G35">
         <v>31373000.0</v>
       </c>
       <c r="H35">
         <v>34795000.0</v>
       </c>
       <c r="I35">
         <v>72229000.0</v>
       </c>
       <c r="J35">
         <v>67698000.0</v>
       </c>
@@ -2106,130 +2115,134 @@
       <c r="O36"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>28154000.0</v>
+      </c>
       <c r="C38">
         <v>27343000.0</v>
       </c>
       <c r="D38">
         <v>52082000.0</v>
       </c>
       <c r="E38">
         <v>27047000.0</v>
       </c>
       <c r="F38">
         <v>90649000.0</v>
       </c>
       <c r="G38">
         <v>53843000.0</v>
       </c>
       <c r="H38">
         <v>50424000.0</v>
       </c>
       <c r="I38">
         <v>41894000.0</v>
       </c>
       <c r="J38">
         <v>37718000.0</v>
       </c>
       <c r="K38">
         <v>30914000.0</v>
       </c>
       <c r="L38">
         <v>26889000.0</v>
       </c>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>29159000.0</v>
+      </c>
       <c r="C39">
         <v>49140000.0</v>
       </c>
       <c r="D39">
         <v>123997000.0</v>
       </c>
       <c r="E39">
         <v>112943000.0</v>
       </c>
       <c r="F39">
         <v>76617000.0</v>
       </c>
       <c r="G39">
         <v>28000.0</v>
       </c>
       <c r="H39">
         <v>5020000.0</v>
       </c>
       <c r="I39">
         <v>5075000.0</v>
       </c>
       <c r="J39">
         <v>2628000.0</v>
       </c>
       <c r="K39">
         <v>21336000.0</v>
       </c>
       <c r="L39">
         <v>2823000.0</v>
       </c>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>7635000.0</v>
+        <v>3646000.0</v>
       </c>
       <c r="C40">
         <v>82496000.0</v>
       </c>
       <c r="D40">
         <v>313201000.0</v>
       </c>
       <c r="E40">
         <v>577131000.0</v>
       </c>
       <c r="F40">
         <v>320924000.0</v>
       </c>
       <c r="G40">
         <v>60756000.0</v>
       </c>
       <c r="H40">
         <v>59236000.0</v>
       </c>
       <c r="I40">
         <v>341000.0</v>
       </c>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40">
@@ -2399,51 +2412,53 @@
       </c>
       <c r="E46">
         <v>443034000.0</v>
       </c>
       <c r="F46">
         <v>395590000.0</v>
       </c>
       <c r="G46">
         <v>398471000.0</v>
       </c>
       <c r="H46">
         <v>410110000.0</v>
       </c>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>602779000.0</v>
+      </c>
       <c r="C47">
         <v>609355000.0</v>
       </c>
       <c r="D47">
         <v>605748000.0</v>
       </c>
       <c r="E47">
         <v>443034000.0</v>
       </c>
       <c r="F47">
         <v>395590000.0</v>
       </c>
       <c r="G47">
         <v>398471000.0</v>
       </c>
       <c r="H47">
         <v>410110000.0</v>
       </c>
       <c r="I47">
         <v>406407000.0</v>
       </c>
       <c r="J47">
         <v>410854000.0</v>
       </c>
       <c r="K47">
@@ -2591,51 +2606,51 @@
       <c r="G51">
         <v>439764000.0</v>
       </c>
       <c r="H51">
         <v>417057000.0</v>
       </c>
       <c r="I51">
         <v>392365000.0</v>
       </c>
       <c r="J51">
         <v>284551000.0</v>
       </c>
       <c r="K51">
         <v>248000.0</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
-        <v>694025000.0</v>
+        <v>698014000.0</v>
       </c>
       <c r="C52">
         <v>1059147000.0</v>
       </c>
       <c r="D52">
         <v>1051670000.0</v>
       </c>
       <c r="E52">
         <v>1071427000.0</v>
       </c>
       <c r="F52">
         <v>571249000.0</v>
       </c>
       <c r="G52">
         <v>438837000.0</v>
       </c>
       <c r="H52">
         <v>414616000.0</v>
       </c>
       <c r="I52">
         <v>392263000.0</v>
       </c>
       <c r="J52">
         <v>284150000.0</v>
       </c>
@@ -2845,51 +2860,51 @@
       </c>
       <c r="J57">
         <v>992925000.0</v>
       </c>
       <c r="K57">
         <v>1062020000.0</v>
       </c>
       <c r="L57">
         <v>894000000.0</v>
       </c>
       <c r="M57">
         <v>655000000.0</v>
       </c>
       <c r="N57">
         <v>590000000.0</v>
       </c>
       <c r="O57">
         <v>724000000.0</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
-        <v>1772456000.0</v>
+        <v>1787672000.0</v>
       </c>
       <c r="C58">
         <v>2138250000.0</v>
       </c>
       <c r="D58">
         <v>2188944000.0</v>
       </c>
       <c r="E58">
         <v>2195599000.0</v>
       </c>
       <c r="F58">
         <v>1787422000.0</v>
       </c>
       <c r="G58">
         <v>1242629000.0</v>
       </c>
       <c r="H58">
         <v>1254451000.0</v>
       </c>
       <c r="I58">
         <v>1398383000.0</v>
       </c>
       <c r="J58">
         <v>1079704000.0</v>
       </c>
@@ -3006,4368 +3021,4510 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>988613000.0</v>
+      </c>
+      <c r="C2">
         <v>897995000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>860795000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>959613000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>955660000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>800971000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>924954000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1001194000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>980183000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>390953000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>970092000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>940784000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>881095000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>414879000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>947114000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>847735000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>945339000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>677633000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1072010000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>986746000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>697472000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>441562000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>625045000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>716215000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>650174000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>548994000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>594632000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>384000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>437000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>359000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>396000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-8526000.0</v>
+      </c>
+      <c r="C5">
         <v>-7205999.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-5520000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>97709000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>101867000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>105618000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>104307000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>104461000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>105726000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>104581000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1343000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9134000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>3060000.0</v>
+      </c>
+      <c r="C7">
         <v>4354000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5547000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6823000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6190000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7661000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6090000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2850000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4239000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5711000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7408000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8604000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>10139000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10673000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11537000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7288000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1943000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2192000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2417000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2854000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2395000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2913000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4446000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4856000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5458000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4263000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>14844000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>243426000.0</v>
       </c>
       <c r="C8">
         <v>243426000.0</v>
       </c>
       <c r="D8">
-        <v>200046000.0</v>
+        <v>243426000.0</v>
       </c>
       <c r="E8">
         <v>200046000.0</v>
       </c>
       <c r="F8">
         <v>200046000.0</v>
       </c>
       <c r="G8">
         <v>200046000.0</v>
       </c>
       <c r="H8">
         <v>200046000.0</v>
       </c>
       <c r="I8">
         <v>200046000.0</v>
       </c>
       <c r="J8">
         <v>200046000.0</v>
       </c>
       <c r="K8">
         <v>200046000.0</v>
       </c>
       <c r="L8">
-        <v>154189000.0</v>
+        <v>200046000.0</v>
       </c>
       <c r="M8">
         <v>154189000.0</v>
       </c>
       <c r="N8">
         <v>154189000.0</v>
       </c>
       <c r="O8">
-        <v>154051000.0</v>
+        <v>154189000.0</v>
       </c>
       <c r="P8">
         <v>154051000.0</v>
       </c>
       <c r="Q8">
         <v>154051000.0</v>
       </c>
       <c r="R8">
         <v>154051000.0</v>
       </c>
       <c r="S8">
         <v>154051000.0</v>
       </c>
       <c r="T8">
         <v>154051000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>154051000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>3624000.0</v>
       </c>
       <c r="D9">
         <v>3624000.0</v>
       </c>
       <c r="E9">
         <v>3624000.0</v>
       </c>
       <c r="F9">
         <v>3624000.0</v>
       </c>
       <c r="G9">
         <v>3624000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>3624000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>3624000.0</v>
       </c>
       <c r="N9">
         <v>3624000.0</v>
       </c>
       <c r="O9">
+        <v>3624000.0</v>
+      </c>
+      <c r="P9">
         <v>4008000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3674000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2672000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1670000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>403000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>0.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2104000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1996000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3440000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3333000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7689000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7191000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6693000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>7543000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8657000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>217303000.0</v>
+      </c>
+      <c r="C10">
         <v>110593000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>180115000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>148913000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>138190000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>152203000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>66428000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>66765000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>86602000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>127441000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>30726000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>27774000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>56621000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>52849000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>28069000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>39887000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>136542000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>52359000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>53776000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>65501000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>62781000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>40696000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>36540000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>32718000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>34230000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>29587000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>39423000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>28000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>23000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>217303000.0</v>
+      </c>
+      <c r="C12">
         <v>258572999.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>344148000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>148913000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>138190000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>152203000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>66428000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>66765000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>86602000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>127441000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>30726000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>27774000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>56621000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>56959000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>32795000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>39887000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>136542000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>52359000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>53776000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>65501000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>62781000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>40696000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>36540000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>32718000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>34230000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>29587000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>39423000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>38310000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>43937000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>243426000.0</v>
       </c>
       <c r="C13">
         <v>243426000.0</v>
       </c>
       <c r="D13">
-        <v>200046000.0</v>
+        <v>243426000.0</v>
       </c>
       <c r="E13">
         <v>200046000.0</v>
       </c>
       <c r="F13">
         <v>200046000.0</v>
       </c>
       <c r="G13">
         <v>200046000.0</v>
       </c>
       <c r="H13">
         <v>200046000.0</v>
       </c>
       <c r="I13">
         <v>200046000.0</v>
       </c>
       <c r="J13">
         <v>200046000.0</v>
       </c>
       <c r="K13">
         <v>200046000.0</v>
       </c>
       <c r="L13">
-        <v>154189000.0</v>
+        <v>200046000.0</v>
       </c>
       <c r="M13">
         <v>154189000.0</v>
       </c>
       <c r="N13">
         <v>154189000.0</v>
       </c>
       <c r="O13">
-        <v>154051000.0</v>
+        <v>154189000.0</v>
       </c>
       <c r="P13">
         <v>154051000.0</v>
       </c>
       <c r="Q13">
         <v>154051000.0</v>
       </c>
       <c r="R13">
         <v>154051000.0</v>
       </c>
       <c r="S13">
         <v>154051000.0</v>
       </c>
       <c r="T13">
         <v>154051000.0</v>
       </c>
       <c r="U13">
-        <v>153339000.0</v>
+        <v>154051000.0</v>
       </c>
       <c r="V13">
         <v>153339000.0</v>
       </c>
       <c r="W13">
         <v>153339000.0</v>
       </c>
       <c r="X13">
         <v>153339000.0</v>
       </c>
       <c r="Y13">
-        <v>151879000.0</v>
+        <v>153339000.0</v>
       </c>
       <c r="Z13">
         <v>151879000.0</v>
       </c>
       <c r="AA13">
         <v>151879000.0</v>
       </c>
       <c r="AB13">
         <v>151879000.0</v>
       </c>
       <c r="AC13">
+        <v>151879000.0</v>
+      </c>
+      <c r="AD13">
         <v>149401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141000000.0</v>
       </c>
       <c r="AE13">
         <v>141000000.0</v>
       </c>
       <c r="AF13">
         <v>141000000.0</v>
       </c>
       <c r="AG13">
         <v>141000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>141000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>3613691000.0</v>
+        <v>1311405000.0</v>
       </c>
       <c r="C14">
-        <v>2621798000.0</v>
+        <v>722738200.0</v>
       </c>
       <c r="D14">
-        <v>2424298886.0</v>
+        <v>524359600.0</v>
       </c>
       <c r="E14">
-        <v>1441229000.0</v>
+        <v>484859777.0</v>
       </c>
       <c r="F14">
-        <v>1441229000.0</v>
+        <v>288245800.0</v>
       </c>
       <c r="G14">
-        <v>1441229000.0</v>
+        <v>288245800.0</v>
       </c>
       <c r="H14">
-        <v>1441229000.0</v>
+        <v>288245800.0</v>
       </c>
       <c r="I14">
-        <v>1441229000.0</v>
+        <v>288245800.0</v>
       </c>
       <c r="J14">
-        <v>1367642000.0</v>
+        <v>288245800.0</v>
       </c>
       <c r="K14">
-        <v>1342844000.0</v>
+        <v>273528400.0</v>
       </c>
       <c r="L14">
-        <v>1310209000.0</v>
+        <v>268568800.0</v>
       </c>
       <c r="M14">
-        <v>1310209000.0</v>
+        <v>262041800.0</v>
       </c>
       <c r="N14">
-        <v>1309971000.0</v>
+        <v>262041800.0</v>
       </c>
       <c r="O14">
-        <v>1309959000.0</v>
+        <v>261994200.0</v>
       </c>
       <c r="P14">
-        <v>1309959000.0</v>
+        <v>261991800.0</v>
       </c>
       <c r="Q14">
         <v>1309959000.0</v>
       </c>
       <c r="R14">
         <v>1309959000.0</v>
       </c>
       <c r="S14">
-        <v>1309958660.0</v>
+        <v>1309959000.0</v>
       </c>
       <c r="T14">
         <v>1309958660.0</v>
       </c>
       <c r="U14">
+        <v>1309958660.0</v>
+      </c>
+      <c r="V14">
         <v>1308528660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261705732.0</v>
       </c>
       <c r="W14">
         <v>261705732.0</v>
       </c>
       <c r="X14">
         <v>261705732.0</v>
       </c>
       <c r="Y14">
-        <v>260505000.0</v>
+        <v>261705732.0</v>
       </c>
       <c r="Z14">
         <v>260505000.0</v>
       </c>
       <c r="AA14">
+        <v>260505000.0</v>
+      </c>
+      <c r="AB14">
         <v>267222200.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>261436600.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>261211700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>253521100.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>258064500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>259403400.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>255591100.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16">
+        <v>19697000.0</v>
+      </c>
+      <c r="C16">
         <v>11432000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>65212000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>61412000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
+        <v>76979000.0</v>
+      </c>
+      <c r="C20">
         <v>77028000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>77102000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>77150000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>75128000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>77305000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>75161000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>77387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77468000.0</v>
       </c>
       <c r="J20">
         <v>77468000.0</v>
       </c>
       <c r="K20">
+        <v>77468000.0</v>
+      </c>
+      <c r="L20">
         <v>77517000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>77577000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>77447000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>77341000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>131712000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>130221000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>129661000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>129475000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>133601000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>131105000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>130919000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>131105000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>129800000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>133715000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>127004000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132783000.0</v>
       </c>
       <c r="AA20">
         <v>132783000.0</v>
       </c>
       <c r="AB20">
+        <v>132783000.0</v>
+      </c>
+      <c r="AC20">
         <v>132410000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>131292000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>130000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>133000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>130000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>127000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:33">
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>74250000.0</v>
+      </c>
+      <c r="C21">
         <v>74625000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>71451000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>72133000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>75203000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>74012000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>74913000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16037000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>71791000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>72090000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>76197000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>86571000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>84340000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>72393000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>85292000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>81257000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>80258000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>78538000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>72924000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>77737000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>76083000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>73932000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>71598000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>72193000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>66808000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>67559000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>269596000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>266057000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>265824000.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>665613000.0</v>
+      </c>
+      <c r="C22">
         <v>729822000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>605087000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>607472000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>583842000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>612793000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>620345000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>595950000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>550944000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>580643000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>566315000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>672991000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>732513000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>767263000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1304113000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1267833000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1225068000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1264369000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1135896000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>984078000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>630411000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>586713000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>629370000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>640745000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>511961000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>617909000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>562436000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>589539000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>558891000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>518000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>540000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>492000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>517000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>2357398000.0</v>
+      </c>
+      <c r="C23">
         <v>2246827000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2396687000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2151004000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2139198000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1992306000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2146266000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2079595000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2064143000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1914854000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1961577000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2062093000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2121509000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1847291000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2551246000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2440944000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2467583000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2257863000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2382710000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2547892000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1905658000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>109574000.0</v>
+      </c>
+      <c r="C24">
         <v>125401000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>134662000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>100017000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>99318000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>129566000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>113167000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>127041000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>124659000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>138622000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>216725000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>220121000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>221402000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>189666000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>307950000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>299523000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>299144000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>284989000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>293699000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>116000000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>125766000.0</v>
+      </c>
+      <c r="D25">
         <v>135319000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>101581000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>101337000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>132749000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>115702000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>222933000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>225662000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>194665000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>313857000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>303529000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>299839000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>285611000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>294420000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>116933000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>695000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>927000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2380000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>3355000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2441000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5281000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8629000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8299000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>582502000.0</v>
+      </c>
+      <c r="C28">
         <v>709436000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>812438000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1015043000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1015872000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1039693000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1172284000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1142013000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1127912000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1063942000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1110035000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1115010000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1204777000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1109568998.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1067920000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1080876000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>816250000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>802309000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>809941000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1123560000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>726734000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>628141000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>692307000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>643913000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1261362000.0</v>
+      </c>
+      <c r="C29">
         <v>1249903000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1413047000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1014560000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1003794000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1012960000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1057704000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>932930000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>938166000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>886606000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>869682000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>996208000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1108491000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>908677000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1495613000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1487380000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1366936000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1305130000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1201781000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1481624000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1146238000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1006365000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1074406000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1034653000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>990000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>475846000.0</v>
+        <v>683151000.0</v>
       </c>
       <c r="C30">
+        <v>446687000.0</v>
+      </c>
+      <c r="D30">
         <v>666004000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>578170000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>609734000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>407513000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>637043000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>578927000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>592070000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>285220000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>546593000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>583131000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>552362000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>261751000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>509203000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>455263000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>456266000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>297722000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>522672000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>822720000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>544839000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>237411000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>457346000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>485112000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>506766000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>204100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>465548000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>414428000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>426312000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>285000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>182000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>281000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>249000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-236908000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-347891000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>194157000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>-140862000.0</v>
+      </c>
+      <c r="C32">
         <v>-146846000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-144291000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-746281000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-746647000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-748782000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-797239000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-882013000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-876611000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-894981000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-761614000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-596580000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-596525000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-632109000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>99914000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>103400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>129970000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>153431000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>84053000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-140716000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-249374000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-267575000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-244901000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-241463000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-246073000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>791331000.0</v>
+      </c>
+      <c r="C33">
         <v>782586000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>781448000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>781816000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>781445000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>788015000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>805365000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>806649000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>803030000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>807388000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>799606000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>766215000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>764609000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>652485000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>685176000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>664690000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>639393000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>636669000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>662018000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>665364000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>657710000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>653913000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>639762000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>652161000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>645193000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>658591000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>860208000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>4120000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>4205000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>4289000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>4375000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
-        <v>161368999.0</v>
+        <v>145813999.0</v>
       </c>
       <c r="C35">
+        <v>176585000.0</v>
+      </c>
+      <c r="D35">
         <v>187229000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>153822000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>153888000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>185177000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>158294000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>172021000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>172583000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>186497000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>276766000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>282565000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>287274000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>127889000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>351319000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>340134000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>334050000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>319659000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>333304000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>146880000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>32267000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>31373000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>31460000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>33315000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>31801000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>34795000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>85847000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>57678000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>104693000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>62059000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>123901000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>90930000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>89588000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>59717000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>33677000.0</v>
       </c>
-      <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>28154000.0</v>
+      </c>
+      <c r="D38">
         <v>30787000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>23975000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>26918000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>27343000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>51644000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>90930000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>26583000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>88459000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>33677000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>32081000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>32185000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>33066000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>55683000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>49445000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>51004000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>50405000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>43301000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>44054000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>48116000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>48139000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>40135000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>37302000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>38096000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39"/>
+      <c r="C39">
+        <v>29159000.0</v>
+      </c>
       <c r="D39">
+        <v>38553000.0</v>
+      </c>
+      <c r="E39">
         <v>34633000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>25987000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>31782000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>17085000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>31304000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>31497000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>123997000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>18337000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>11982000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>15404000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>112943000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>19959000.0</v>
       </c>
-      <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>7635000.0</v>
+        <v>5510000.0</v>
       </c>
       <c r="C40">
+        <v>3646000.0</v>
+      </c>
+      <c r="D40">
         <v>31670000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>79190000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>85467000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>82496000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>58610000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>57894000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>57591000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>550029000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>26156000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>27690000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>33308000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>581404000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>36910000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
-      <c r="X40">
-[...1 lines deleted...]
-      </c>
+      <c r="X40"/>
       <c r="Y40">
         <v>341000.0</v>
       </c>
       <c r="Z40">
         <v>341000.0</v>
       </c>
       <c r="AA40">
         <v>341000.0</v>
       </c>
-      <c r="AB40"/>
+      <c r="AB40">
+        <v>341000.0</v>
+      </c>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>8000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>44000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>10000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>59632000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>31224000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>37462000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>101183000.0</v>
+      </c>
+      <c r="C42">
         <v>101182999.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>93212000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>100774000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>97709000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>100091000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>98915000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>105618000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>104307000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>104461000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>105726000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>235000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>9134000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2576000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1460000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1016000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2233000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-954000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-1277000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>452000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-1450000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>6020000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-7484000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3289000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3264000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2541000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>414000.0</v>
       </c>
-      <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>598657000.0</v>
+      </c>
+      <c r="C45">
         <v>602779000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>602108000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>608558000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>604196000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>609355000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>603647000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>603228000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>604041000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1148951000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>577487000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>576349000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>576239000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>906593000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>434495000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>598657000.0</v>
+      </c>
+      <c r="C46">
         <v>602779000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>602108000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>608558000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>604196000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>609355000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>603647000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>603228000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>604041000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>605748000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>577487000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>576349000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>576239000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>443034000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>434495000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>602779000.0</v>
+      </c>
+      <c r="D47">
         <v>602108000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>608558000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>604196000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>609355000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>603647000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>576349000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>576239000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>443034000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>434495000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>421131000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>397289000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>395590000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>399810000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>407077000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>399704000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>398471000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>395063000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>402199000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>403265000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>410110000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>417694000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>419563000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>421134000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>128533999.0</v>
+      </c>
+      <c r="C48">
         <v>97063000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>89403000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-437873000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-441833000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-471412000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-473879000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-574911000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-577773000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-603419000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-568178000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-397887000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-401538000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-525226000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>247976000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>246203000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>255961000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>293725000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>235153000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>204967000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>202557000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>181741000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>190230000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>195330000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>197891000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>175492000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>354117000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>358812000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>370501000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>372000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>380000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>388000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>386000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>687171000.0</v>
+      </c>
+      <c r="C50">
         <v>690036000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>852344000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1057116000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1048554000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1054669000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1119455000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1078887000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1085616000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1047050000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>916628000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>914059000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1029857000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>967753000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>776502000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>781353000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>653648000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>569679000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>516242000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1007560000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>789515000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>668837000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>728847000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>676631000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>640025000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>564616000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>709346000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>598000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>400000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>505000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>430000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>799805000.0</v>
+      </c>
+      <c r="C51">
         <v>820029000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>992553000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1163956000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1154062000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1191896000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1238712000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1208778000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1214514000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1191383000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1140761000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1142784000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1261398000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1162417998.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1095989000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>779362000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>928493000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>535210000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>669764000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>731227000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3176000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>643380000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>567057000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
-        <v>694025000.0</v>
+        <v>693109000.0</v>
       </c>
       <c r="C52">
+        <v>698014000.0</v>
+      </c>
+      <c r="D52">
         <v>857234000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1062375000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1052725000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1059147000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1123010000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1081091000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1089070000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1051670000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>922408000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>919851000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1035736000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1071427000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>782132000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>610745000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>525048000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>543979000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>484942000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>811560000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>534515000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>668837000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>728847000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>676631000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>640025000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>564616000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>598000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>400000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>505000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>430000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>66</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>147980000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>164033000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>8567000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>12778000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>6496000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>2865000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>4110000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>4726000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>3000000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>2357398000.0</v>
+      </c>
+      <c r="C55">
         <v>2246827000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2396687000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2151004000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2139198000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1992306000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2146266000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2079595000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2064143000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1914854000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1961577000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2062093000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2121509000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1847291000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2551246000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2440944000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2467583000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2257863000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2382710000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2547892000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1905658000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1580157000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1765665000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1813208000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1699415000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1592302000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1944461000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1917879000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1905136000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1574000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1496000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1474000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1427000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>1566067000.0</v>
+      </c>
+      <c r="C56">
         <v>1464241000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1615239000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1369188000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1357753000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1204291000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1340901000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1272946000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1261113000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1107466000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1161971000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1295878000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1356900000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1194806000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1866070000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1776254000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1828190000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1621194000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1720692000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1882528000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1247948000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>926244000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1125903000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1161047000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1054222000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>933711000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1084253000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1062547000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1048790000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>831000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>769000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>792000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>782000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>1706929000.0</v>
+      </c>
+      <c r="C57">
         <v>1611087000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1759530000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2115469000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2104400000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1953073000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2138140000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2154959000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2137724000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2002447000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1923585000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1892458000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1953425000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2067710000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1766156000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1672854000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1698220000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1467763000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1636639000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2023244000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1497322000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1193819000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1370804000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1402510000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1300295000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1200581000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1323445000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1292472000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1272960000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>989000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>894000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>874000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>839000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
-        <v>1772456000.0</v>
+        <v>1867894000.0</v>
       </c>
       <c r="C58">
+        <v>1787672000.0</v>
+      </c>
+      <c r="D58">
         <v>1946759000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2269291000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2258288000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2138250000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2296434000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2326980000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2310307000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2188944000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2200351000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2175023000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2240699000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2195599000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2117475000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2034440000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2053439000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1807401000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1990870000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2189828000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1548935000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1242629000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1420106000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1455186000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1349440000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1254451000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1409292000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1397104000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1376163000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1033000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>936000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>911000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>873000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>464617000.0</v>
+      </c>
+      <c r="C60">
         <v>434466000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>426041000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-142573000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-144078000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-171275000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-174918000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-272998000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-272109000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-299066000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-263671000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-137972000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-142768000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-369694000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>411161000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>406504000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>414144000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>450462000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>391840000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>358064000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>356723000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>337528000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>345559000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>358022000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>349975000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>337851000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>515953000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>520775000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>528973000.0</v>
       </c>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7420,1077 +7577,1081 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>3518597000.0</v>
       </c>
       <c r="C2">
         <v>3218985000.0</v>
       </c>
       <c r="D2">
         <v>3096660000.0</v>
       </c>
       <c r="E2">
         <v>3690523000.0</v>
       </c>
       <c r="F2">
         <v>4185000000.0</v>
       </c>
       <c r="G2">
         <v>2429875000.0</v>
       </c>
       <c r="H2">
         <v>2479229000.0</v>
       </c>
       <c r="I2">
         <v>2062845000.0</v>
       </c>
       <c r="J2">
         <v>1988798000.0</v>
       </c>
       <c r="K2">
         <v>1845775000.0</v>
       </c>
       <c r="L2">
         <v>1836000000.0</v>
       </c>
       <c r="M2">
         <v>1773000000.0</v>
       </c>
       <c r="N2">
         <v>1649000000.0</v>
       </c>
       <c r="O2">
         <v>1519000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>39295000.0</v>
       </c>
       <c r="C3">
         <v>27568000.0</v>
       </c>
       <c r="D3">
-        <v>-17014000.0</v>
+        <v>38770000.0</v>
       </c>
       <c r="E3">
         <v>27620000.0</v>
       </c>
       <c r="F3">
         <v>27903000.0</v>
       </c>
       <c r="G3">
         <v>26845000.0</v>
       </c>
       <c r="H3">
         <v>31119000.0</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
         <v>129645000.0</v>
       </c>
       <c r="C5">
         <v>260926000.0</v>
       </c>
       <c r="D5">
-        <v>694000.0</v>
+        <v>-16320000.0</v>
       </c>
       <c r="E5">
         <v>-570550000.0</v>
       </c>
       <c r="F5">
         <v>307373000.0</v>
       </c>
       <c r="G5">
         <v>67586000.0</v>
       </c>
       <c r="H5">
         <v>93076000.0</v>
       </c>
       <c r="I5">
         <v>106292000.0</v>
       </c>
       <c r="J5">
         <v>101838000.0</v>
       </c>
       <c r="K5">
         <v>105720000.0</v>
       </c>
       <c r="L5">
         <v>127000000.0</v>
       </c>
       <c r="M5">
         <v>140000000.0</v>
       </c>
       <c r="N5">
         <v>108000000.0</v>
       </c>
       <c r="O5">
         <v>117000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>168940000.0</v>
       </c>
       <c r="C6">
         <v>288494000.0</v>
       </c>
       <c r="D6">
-        <v>-16320000.0</v>
+        <v>22450000.0</v>
       </c>
       <c r="E6">
         <v>-542930000.0</v>
       </c>
       <c r="F6">
         <v>335276000.0</v>
       </c>
       <c r="G6">
         <v>94431000.0</v>
       </c>
       <c r="H6">
         <v>124195000.0</v>
       </c>
       <c r="I6">
         <v>106292000.0</v>
       </c>
       <c r="J6">
         <v>101838000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>409156000.0</v>
       </c>
       <c r="C9">
         <v>540494000.0</v>
       </c>
       <c r="D9">
         <v>307821000.0</v>
       </c>
       <c r="E9">
         <v>-209588000.0</v>
       </c>
       <c r="F9">
         <v>630015000.0</v>
       </c>
       <c r="G9">
         <v>295196000.0</v>
       </c>
       <c r="H9">
         <v>341301000.0</v>
       </c>
       <c r="I9">
         <v>322111000.0</v>
       </c>
       <c r="J9">
         <v>335162000.0</v>
       </c>
       <c r="K9">
         <v>343247000.0</v>
       </c>
       <c r="L9">
         <v>353000000.0</v>
       </c>
       <c r="M9">
         <v>349000000.0</v>
       </c>
       <c r="N9">
         <v>298000000.0</v>
       </c>
       <c r="O9">
         <v>293000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>74737000.0</v>
       </c>
       <c r="C10">
         <v>194180000.0</v>
       </c>
       <c r="D10">
         <v>-78163000.0</v>
       </c>
       <c r="E10">
         <v>-610588000.0</v>
       </c>
       <c r="F10">
         <v>277075000.0</v>
       </c>
       <c r="G10">
         <v>35793000.0</v>
       </c>
       <c r="H10">
         <v>-191865000.0</v>
       </c>
       <c r="I10">
         <v>70220000.0</v>
       </c>
       <c r="J10">
         <v>73064000.0</v>
       </c>
       <c r="K10">
         <v>72017000.0</v>
       </c>
       <c r="L10">
         <v>112722000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>24053000.0</v>
       </c>
       <c r="C11">
         <v>60386000.0</v>
       </c>
       <c r="D11">
         <v>581000.0</v>
       </c>
       <c r="E11">
         <v>17066000.0</v>
       </c>
       <c r="F11">
         <v>104870000.0</v>
       </c>
       <c r="G11">
         <v>9524000.0</v>
       </c>
       <c r="H11">
         <v>-42418000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>28000000.0</v>
       </c>
       <c r="M11">
         <v>31000000.0</v>
       </c>
       <c r="N11">
         <v>36000000.0</v>
       </c>
       <c r="O11">
         <v>40000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>61345000.0</v>
       </c>
       <c r="C12">
         <v>71969000.0</v>
       </c>
       <c r="D12">
         <v>61843000.0</v>
       </c>
       <c r="E12">
         <v>40038000.0</v>
       </c>
       <c r="F12">
         <v>33324000.0</v>
       </c>
       <c r="G12">
         <v>33702000.0</v>
       </c>
       <c r="H12">
         <v>40258000.0</v>
       </c>
       <c r="I12">
         <v>36072000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>5659000.0</v>
       </c>
       <c r="C13">
         <v>2252000.0</v>
       </c>
       <c r="D13">
         <v>1477000.0</v>
       </c>
       <c r="E13">
         <v>39128000.0</v>
       </c>
       <c r="F13">
         <v>31801000.0</v>
       </c>
       <c r="G13">
         <v>33069000.0</v>
       </c>
       <c r="H13">
         <v>38866000.0</v>
       </c>
       <c r="I13">
         <v>35173000.0</v>
       </c>
       <c r="J13">
         <v>28047000.0</v>
       </c>
       <c r="K13">
         <v>32665000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>-2174000.0</v>
       </c>
       <c r="C14">
         <v>-1972000.0</v>
       </c>
       <c r="D14">
         <v>-1416000.0</v>
       </c>
       <c r="E14">
         <v>-2267000.0</v>
       </c>
       <c r="F14">
         <v>-55000.0</v>
       </c>
       <c r="G14">
         <v>1220000.0</v>
       </c>
       <c r="H14">
         <v>228000.0</v>
       </c>
       <c r="I14">
         <v>-762000.0</v>
       </c>
       <c r="J14">
         <v>-1264000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>48510000.0</v>
       </c>
       <c r="C15">
         <v>131822000.0</v>
       </c>
       <c r="D15">
         <v>-80160000.0</v>
       </c>
       <c r="E15">
         <v>-629921000.0</v>
       </c>
       <c r="F15">
         <v>172150000.0</v>
       </c>
       <c r="G15">
         <v>27489000.0</v>
       </c>
       <c r="H15">
         <v>-149219000.0</v>
       </c>
       <c r="I15">
         <v>42468000.0</v>
       </c>
       <c r="J15">
         <v>53823000.0</v>
       </c>
       <c r="K15">
         <v>45599000.0</v>
       </c>
       <c r="L15">
         <v>84000000.0</v>
       </c>
       <c r="M15">
         <v>94000000.0</v>
       </c>
       <c r="N15">
         <v>55000000.0</v>
       </c>
       <c r="O15">
         <v>62000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>115</v>
+      </c>
+      <c r="B16">
+        <v>48510000.0</v>
+      </c>
       <c r="C16">
         <v>131822000.0</v>
       </c>
       <c r="D16">
         <v>-80160000.0</v>
       </c>
       <c r="E16">
         <v>-607317000.0</v>
       </c>
       <c r="F16">
         <v>172150000.0</v>
       </c>
       <c r="G16">
         <v>27489000.0</v>
       </c>
       <c r="H16">
         <v>-149219000.0</v>
       </c>
       <c r="I16">
         <v>42468000.0</v>
       </c>
       <c r="J16">
         <v>53823000.0</v>
       </c>
       <c r="K16">
         <v>45599000.0</v>
       </c>
       <c r="L16">
         <v>84044000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>50684000.0</v>
       </c>
       <c r="C17">
         <v>133794000.0</v>
       </c>
       <c r="D17">
         <v>-78744000.0</v>
       </c>
       <c r="E17">
         <v>-605050000.0</v>
       </c>
       <c r="F17">
         <v>172205000.0</v>
       </c>
       <c r="G17">
         <v>26269000.0</v>
       </c>
       <c r="H17">
         <v>-149447000.0</v>
       </c>
       <c r="I17">
         <v>43230000.0</v>
       </c>
       <c r="J17">
         <v>55087000.0</v>
       </c>
       <c r="K17">
         <v>45859000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-55686000.0</v>
       </c>
       <c r="C18">
         <v>-69717000.0</v>
       </c>
       <c r="D18">
         <v>-60366000.0</v>
       </c>
       <c r="E18">
         <v>-39128000.0</v>
       </c>
       <c r="F18">
         <v>-31801000.0</v>
       </c>
       <c r="G18">
         <v>-33069000.0</v>
       </c>
       <c r="H18">
         <v>-38866000.0</v>
       </c>
       <c r="I18">
         <v>-35173000.0</v>
       </c>
       <c r="J18">
         <v>-28047000.0</v>
       </c>
       <c r="K18">
         <v>-32665000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>129645000.0</v>
       </c>
       <c r="C21">
         <v>278008000.0</v>
       </c>
       <c r="D21">
         <v>694000.0</v>
       </c>
       <c r="E21">
         <v>-520327000.0</v>
       </c>
       <c r="F21">
         <v>310328000.0</v>
       </c>
       <c r="G21">
         <v>69495000.0</v>
       </c>
       <c r="H21">
         <v>93076000.0</v>
       </c>
       <c r="I21">
         <v>105393000.0</v>
       </c>
       <c r="J21">
         <v>101111000.0</v>
       </c>
       <c r="K21">
         <v>104682000.0</v>
       </c>
       <c r="L21">
         <v>127000000.0</v>
       </c>
       <c r="M21">
         <v>140000000.0</v>
       </c>
       <c r="N21">
         <v>108000000.0</v>
       </c>
       <c r="O21">
         <v>117000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>3798108000.0</v>
       </c>
       <c r="C23">
         <v>3498553000.0</v>
       </c>
       <c r="D23">
         <v>3403787000.0</v>
       </c>
       <c r="E23">
         <v>4004908000.0</v>
       </c>
       <c r="F23">
         <v>4507302000.0</v>
       </c>
       <c r="G23">
         <v>2657144000.0</v>
       </c>
       <c r="H23">
         <v>2973529000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>125</v>
+      </c>
+      <c r="B26">
+        <v>4511000.0</v>
+      </c>
       <c r="C26">
         <v>8631000.0</v>
       </c>
       <c r="D26">
         <v>5251000.0</v>
       </c>
       <c r="E26">
         <v>10231000.0</v>
       </c>
       <c r="F26">
         <v>5205000.0</v>
       </c>
       <c r="G26">
         <v>7945000.0</v>
       </c>
       <c r="H26">
         <v>11846000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>153026000.0</v>
       </c>
       <c r="D27">
         <v>26391000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>131104000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>279568000.0</v>
       </c>
       <c r="D28">
         <v>328267000.0</v>
       </c>
       <c r="E28">
         <v>314716000.0</v>
       </c>
       <c r="F28">
         <v>322642000.0</v>
       </c>
       <c r="G28">
         <v>227610000.0</v>
       </c>
       <c r="H28">
         <v>98401000.0</v>
       </c>
       <c r="I28">
         <v>217677000.0</v>
       </c>
       <c r="J28">
         <v>243057000.0</v>
       </c>
       <c r="K28">
         <v>239877000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>24053000.0</v>
       </c>
       <c r="C29">
         <v>60386000.0</v>
       </c>
       <c r="D29">
         <v>581000.0</v>
       </c>
       <c r="E29">
         <v>24204000.0</v>
       </c>
       <c r="F29">
         <v>104870000.0</v>
       </c>
       <c r="G29">
         <v>9524000.0</v>
       </c>
       <c r="H29">
         <v>-42418000.0</v>
       </c>
       <c r="I29">
         <v>26990000.0</v>
       </c>
       <c r="J29">
         <v>17977000.0</v>
       </c>
       <c r="K29">
         <v>26158000.0</v>
       </c>
       <c r="L29">
         <v>28138000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>279511000.0</v>
       </c>
       <c r="C30">
         <v>262486000.0</v>
       </c>
       <c r="D30">
         <v>307821000.0</v>
       </c>
       <c r="E30">
         <v>314385000.0</v>
       </c>
       <c r="F30">
         <v>322302000.0</v>
       </c>
       <c r="G30">
         <v>227269000.0</v>
       </c>
       <c r="H30">
         <v>494300000.0</v>
       </c>
       <c r="I30">
         <v>2280181000.0</v>
       </c>
       <c r="J30">
         <v>2223459000.0</v>
       </c>
       <c r="K30">
         <v>2085299000.0</v>
       </c>
       <c r="L30">
         <v>2063000000.0</v>
       </c>
       <c r="M30">
         <v>1983000000.0</v>
       </c>
       <c r="N30">
         <v>1839000000.0</v>
       </c>
       <c r="O30">
         <v>1696000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>-54908000.0</v>
       </c>
       <c r="C31">
         <v>-83828000.0</v>
       </c>
       <c r="D31">
         <v>-78857000.0</v>
       </c>
       <c r="E31">
         <v>-90261000.0</v>
       </c>
       <c r="F31">
         <v>-30638000.0</v>
       </c>
       <c r="G31">
         <v>-32134000.0</v>
       </c>
       <c r="H31">
         <v>-291815000.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>3927753000.0</v>
       </c>
       <c r="C32">
         <v>3759479000.0</v>
       </c>
       <c r="D32">
         <v>3404481000.0</v>
       </c>
       <c r="E32">
         <v>3480935000.0</v>
       </c>
       <c r="F32">
         <v>4815015000.0</v>
       </c>
       <c r="G32">
         <v>2725071000.0</v>
       </c>
       <c r="H32">
         <v>2820530000.0</v>
       </c>
       <c r="I32">
         <v>2384956000.0</v>
       </c>
@@ -8512,2332 +8673,2410 @@
       <c r="O32">
         <v>1812000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>1050000000.0</v>
+      </c>
+      <c r="C2">
         <v>841282000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>911964000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>836611000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>928740000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>820291000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>802353000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>754691000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>841650000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>783389000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>775219000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>751764000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>786288000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>789995000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>825594000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>676267000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>846361000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>554643000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1848281000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1079437000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>702639000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>581652000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>557338000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>569296000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>721589000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>869581000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>640625000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>528532000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>687811000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>475000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>586000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>442000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>427000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>9603000.0</v>
+      </c>
+      <c r="C3">
         <v>9340000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10086000.0</v>
       </c>
-      <c r="D3"/>
-      <c r="E3"/>
+      <c r="E3">
+        <v>9953000.0</v>
+      </c>
       <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3">
         <v>1035000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9063000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9295000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1794000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8688000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8504000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9982000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>563000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9569000.0</v>
       </c>
-      <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>57616000.0</v>
+      </c>
+      <c r="C5">
         <v>23321000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>25004000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
+      <c r="E5">
+        <v>14723000.0</v>
+      </c>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>156744000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>21528000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>55466000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-22960000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-40747000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>22179000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>13193000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-625874000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4671000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>14221000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>23407000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>40493000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-229313000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14948000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>34000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>23000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>31000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>30000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>67219000.0</v>
+      </c>
+      <c r="C6">
         <v>32661000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>35090000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24676000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>62792000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>31450000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>157779000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>30591000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>64761000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-21166000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-32059000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>30683000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>23175000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-625311000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4898000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14107000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>45632000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>132984000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>109825000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>30631000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>36959000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-8626000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14221000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>23407000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>40493000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>128524000.0</v>
+      </c>
+      <c r="C9">
         <v>96995000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>95299000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>90253000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>126609000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>106151000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>227469000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>83565000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>123309000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6418000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>110267000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>96970000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>94166000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>72725000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>69345000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>84835000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>115813000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>157075000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>284394000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>97686000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>90860000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>52931000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>67466000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>76467000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>98332000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-153898000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>76224000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>73358000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>98297000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>84000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>94000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>82000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>86000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>46410000.0</v>
+      </c>
+      <c r="C10">
         <v>11443000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10357000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7434000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>45503000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13317000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>138485000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3334000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>39044000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-37439000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-56259000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6342000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9193000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-638395000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-14153000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4521000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>37439000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>125088000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>98219000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22244000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>31524000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-13506000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4093000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14326000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>30880000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-238474000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3885000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12481000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>30243000.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>14220000.0</v>
+      </c>
+      <c r="C11">
         <v>2711000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2866000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3221000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>15255000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10867000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>37166000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-512000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>12865000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2652000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-7212000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4018000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6427000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5802000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-926000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
-[...1 lines deleted...]
-      </c>
+      <c r="AD11"/>
       <c r="AE11">
         <v>8000000.0</v>
       </c>
       <c r="AF11">
+        <v>8000000.0</v>
+      </c>
+      <c r="AG11">
         <v>5000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>10082000.0</v>
+      </c>
+      <c r="C12">
         <v>12167000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14647000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17242000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17289000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18133000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18259000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18194000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17383000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16273000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>16208000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15380000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13982000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12521000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9738000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9586000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8193000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7896000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11606000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8387000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5435000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4880000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10128000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9081000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9613000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9161000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11063000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
+      <c r="AD12"/>
       <c r="AE12">
         <v>8000000.0</v>
       </c>
       <c r="AF12">
+        <v>8000000.0</v>
+      </c>
+      <c r="AG12">
         <v>6000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>1383000.0</v>
+      </c>
+      <c r="C13">
         <v>2203000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>12255000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>440000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>624000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>394000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>888000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>520000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>450000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>310000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>358000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>15234000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>13319000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>12283000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9612000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9366000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>7867000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>7333000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11018000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8147000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5303000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4696000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10042000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8905000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>9426000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>8664000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>111000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-719000.0</v>
+      </c>
+      <c r="C14">
         <v>-1037000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-215000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-253000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-669000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-103000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-287000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1049000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-533000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-642000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-292000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-363000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-118000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-193000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-760000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-192000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1122000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>310000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-489000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-184000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>308000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>716000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>148000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>31471000.0</v>
+      </c>
+      <c r="C15">
         <v>7695000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7276000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3960000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>29579000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2347000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>101032000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2797000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>25646000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-35429000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-49339000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1961000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2648000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-644390000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-13987000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>722000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>27734000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>85475000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>49835000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>13704000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>23136000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-6331000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1442000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9979000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>22399000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-178598000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>481000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9281000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>19617000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>20000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>7695000.0</v>
+      </c>
+      <c r="D16">
         <v>7276000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3960000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29579000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2347000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>101032000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>1961000.0</v>
       </c>
       <c r="N16">
+        <v>1961000.0</v>
+      </c>
+      <c r="O16">
         <v>-644390000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8617000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>722000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27734000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>85475000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>49835000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13704000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>23136000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-6331000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1442000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9979000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>22399000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-178598000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>481000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9281000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>19617000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>32190000.0</v>
+      </c>
+      <c r="C17">
         <v>8732000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>7491000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>4213000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>30248000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2450000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>101319000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3846000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>26179000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-34787000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-49047000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2324000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2766000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-644197000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>9377000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>914000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>28856000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>85165000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>50324000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>13888000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>22828000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-7047000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1294000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>9607000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>22415000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-178733000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>376000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-8699000.0</v>
+      </c>
+      <c r="C18">
         <v>-9964000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12255000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16802000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16665000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17739000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-17371000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17674000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16933000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15963000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-15850000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-15234000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13319000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-12283000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9612000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9366000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7867000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7333000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-11018000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8147000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-5303000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4696000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10042000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8905000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9426000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8664000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10952000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>57616000.0</v>
+      </c>
+      <c r="C21">
         <v>23321000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22130000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23736000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>60458000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>30165000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>155709000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19586000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>56427000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-21166000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-40051000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>21722000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>23175000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-26262000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-4671000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13887000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>45306000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>132421000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>109237000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>30391000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>36827000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8810000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>14135000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>23231000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>40306000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-229810000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14589000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>22322000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>39652000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>34000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>23000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>31000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>30000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>1120908000.0</v>
+      </c>
+      <c r="C23">
         <v>914956000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>985133000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>903128000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>994891000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>896277000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1029822000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>819425000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>909493000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>812178000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>926233000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>827708000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>858547000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1488832000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>899480000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>999000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>845000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>755000.0</v>
       </c>
       <c r="J26">
+        <v>755000.0</v>
+      </c>
+      <c r="K26">
         <v>3069000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>731000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>10231000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>50556000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>138972000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>58611000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>100829000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>141631000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>136332000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>14220000.0</v>
+      </c>
+      <c r="C29">
         <v>2711000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2866000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3221000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15255000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10867000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>37166000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-512000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12865000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2652000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7212000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4018000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6427000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5802000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6212000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3607000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8583000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>39923000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>47895000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8356000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8696000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-6459000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2799000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4719000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8465000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-59741000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3509000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3219000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10595000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>70908000.0</v>
+      </c>
+      <c r="C30">
         <v>73674000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>73169000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>66517000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>66151000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>75986000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>227469000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>63979000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>67843000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>28789000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>151014000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>75944000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>72259000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>698837000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>73886000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>747282000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>917059000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>579829000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2023530000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1147054000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>756889000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>643389000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>610945000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>622900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>779910000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>945340000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>702260000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>525000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>657000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>493000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>483000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-11206000.0</v>
+      </c>
+      <c r="C31">
         <v>-11878000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-11773000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-16302000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14955000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-16848000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-17224000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-16252000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-16422000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-38129000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-15512000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14684000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-12714000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-612133000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-9482000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>1178524000.0</v>
+      </c>
+      <c r="C32">
         <v>938277000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1007263000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>926864000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1055349000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>926442000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1029822000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>838256000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>964959000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>789807000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>885486000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>848734000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>880454000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>862720000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>894939000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>761102000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>962174000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>711718000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2132675000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1177123000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>793499000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>634583000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>624804000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>645763000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>819921000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>715683000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>716849000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>601890000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>786108000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>559000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>680000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>524000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>513000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10892,979 +11131,983 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>146078000.0</v>
       </c>
       <c r="C2">
         <v>127441000.0</v>
       </c>
       <c r="D2">
         <v>52849000.0</v>
       </c>
       <c r="E2">
         <v>47112000.0</v>
       </c>
       <c r="F2">
         <v>35862000.0</v>
       </c>
       <c r="G2">
         <v>22950000.0</v>
       </c>
       <c r="H2">
         <v>30826000.0</v>
       </c>
       <c r="I2">
         <v>27893000.0</v>
       </c>
       <c r="J2">
         <v>70456000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>29782000</v>
       </c>
       <c r="C3">
         <v>31160000</v>
       </c>
       <c r="D3">
         <v>73662000</v>
       </c>
       <c r="E3">
         <v>77637000</v>
       </c>
       <c r="F3">
         <v>45356000</v>
       </c>
       <c r="G3">
         <v>32637000</v>
       </c>
       <c r="H3">
         <v>20376000</v>
       </c>
       <c r="I3">
         <v>17743000</v>
       </c>
       <c r="J3">
         <v>29430000</v>
       </c>
       <c r="K3">
         <v>43639000</v>
       </c>
       <c r="L3">
         <v>61000000</v>
       </c>
       <c r="M3">
         <v>31000000</v>
       </c>
       <c r="N3">
         <v>44000000</v>
       </c>
       <c r="O3">
         <v>23000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>-35485000.0</v>
       </c>
       <c r="C6">
         <v>18637000.0</v>
       </c>
       <c r="D6">
         <v>74592000.0</v>
       </c>
       <c r="E6">
         <v>5737000.0</v>
       </c>
       <c r="F6">
         <v>11250000.0</v>
       </c>
       <c r="G6">
         <v>12912000.0</v>
       </c>
       <c r="H6">
         <v>-7876000.0</v>
       </c>
       <c r="I6">
         <v>2933000.0</v>
       </c>
       <c r="J6">
         <v>-42563000.0</v>
       </c>
       <c r="K6">
         <v>47938000.0</v>
       </c>
       <c r="L6">
         <v>-9000000.0</v>
       </c>
       <c r="M6">
         <v>-1000000.0</v>
       </c>
       <c r="N6">
         <v>-2000000.0</v>
       </c>
       <c r="O6">
         <v>-21000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>137</v>
+      </c>
+      <c r="B7">
+        <v>3471000.0</v>
+      </c>
       <c r="C7">
         <v>2252000.0</v>
       </c>
       <c r="D7">
         <v>1477000.0</v>
       </c>
       <c r="E7">
         <v>910000.0</v>
       </c>
       <c r="F7">
         <v>1523000.0</v>
       </c>
       <c r="G7">
         <v>633000.0</v>
       </c>
       <c r="H7">
         <v>1392000.0</v>
       </c>
       <c r="I7">
         <v>899000.0</v>
       </c>
       <c r="J7">
         <v>642000.0</v>
       </c>
       <c r="K7">
         <v>985000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>453188000.0</v>
       </c>
       <c r="F12">
         <v>-269584000.0</v>
       </c>
       <c r="G12">
         <v>-85540000.0</v>
       </c>
       <c r="H12">
         <v>302711000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>39295000.0</v>
       </c>
       <c r="C14">
         <v>41378000.0</v>
       </c>
       <c r="D14">
         <v>38770000.0</v>
       </c>
       <c r="E14">
         <v>34023000.0</v>
       </c>
       <c r="F14">
         <v>31700000.0</v>
       </c>
       <c r="G14">
         <v>30762000.0</v>
       </c>
       <c r="H14">
         <v>34741000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14">
         <v>56000000.0</v>
       </c>
       <c r="M14">
         <v>49000000.0</v>
       </c>
       <c r="N14">
         <v>64000000.0</v>
       </c>
       <c r="O14">
         <v>53000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>7859000.0</v>
       </c>
       <c r="E15">
         <v>82528000.0</v>
       </c>
       <c r="F15">
         <v>58945000.0</v>
       </c>
       <c r="G15">
         <v>26142000.0</v>
       </c>
       <c r="H15">
         <v>40396000.0</v>
       </c>
       <c r="I15">
         <v>39001000.0</v>
       </c>
       <c r="J15">
         <v>41540000.0</v>
       </c>
       <c r="K15">
         <v>51821000.0</v>
       </c>
       <c r="L15">
         <v>90609000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>110593000.0</v>
       </c>
       <c r="C16">
         <v>146078000.0</v>
       </c>
       <c r="D16">
         <v>127441000.0</v>
       </c>
       <c r="E16">
         <v>52849000.0</v>
       </c>
       <c r="F16">
         <v>47112000.0</v>
       </c>
       <c r="G16">
         <v>35862000.0</v>
       </c>
       <c r="H16">
         <v>22950000.0</v>
       </c>
       <c r="I16">
         <v>30826000.0</v>
       </c>
       <c r="J16">
         <v>27893000.0</v>
       </c>
       <c r="K16">
         <v>70456000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>-47472000.0</v>
       </c>
       <c r="C18">
         <v>11508000.0</v>
       </c>
       <c r="D18">
         <v>-26711000.0</v>
       </c>
       <c r="E18">
         <v>-219973000.0</v>
       </c>
       <c r="F18">
         <v>-109412000.0</v>
       </c>
       <c r="G18">
         <v>-58347000.0</v>
       </c>
       <c r="H18">
         <v>169389000.0</v>
       </c>
       <c r="I18">
         <v>-153688000.0</v>
       </c>
       <c r="J18">
         <v>160819000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
         <v>-141855000.0</v>
       </c>
       <c r="C19">
         <v>-39493000.0</v>
       </c>
       <c r="D19">
         <v>-67934000.0</v>
       </c>
       <c r="E19">
         <v>-72335000.0</v>
       </c>
       <c r="F19">
         <v>-45557000.0</v>
       </c>
       <c r="G19">
         <v>-32636000.0</v>
       </c>
       <c r="H19">
         <v>-72684000.0</v>
       </c>
       <c r="I19">
         <v>-76586000.0</v>
       </c>
       <c r="J19">
         <v>-62423000.0</v>
       </c>
       <c r="K19">
         <v>-146181000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20">
         <v>569569000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>45857000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>-341220000.0</v>
       </c>
       <c r="C21">
         <v>18667000.0</v>
       </c>
       <c r="D21">
         <v>19524000.0</v>
       </c>
       <c r="E21">
         <v>303420000.0</v>
       </c>
       <c r="F21">
         <v>179727000.0</v>
       </c>
       <c r="G21">
         <v>97717000.0</v>
       </c>
       <c r="H21">
         <v>-84620000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>48510000.0</v>
       </c>
       <c r="C22">
         <v>131822000.0</v>
       </c>
       <c r="D22">
         <v>-80160000.0</v>
       </c>
       <c r="E22">
         <v>-629921000.0</v>
       </c>
       <c r="F22">
         <v>172150000.0</v>
       </c>
       <c r="G22">
         <v>27489000.0</v>
       </c>
       <c r="H22">
         <v>-149219000.0</v>
       </c>
       <c r="I22">
         <v>42468000.0</v>
       </c>
       <c r="J22">
         <v>53823000.0</v>
       </c>
       <c r="K22">
         <v>45599000.0</v>
       </c>
       <c r="L22">
         <v>84000000.0</v>
       </c>
       <c r="M22">
         <v>94000000.0</v>
       </c>
       <c r="N22">
         <v>55000000.0</v>
       </c>
       <c r="O22">
         <v>62000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>-56949000.0</v>
       </c>
       <c r="C23">
         <v>11430000.0</v>
       </c>
       <c r="D23">
         <v>37746000.0</v>
       </c>
       <c r="E23">
         <v>-99000.0</v>
       </c>
       <c r="F23">
         <v>-44000.0</v>
       </c>
       <c r="G23">
         <v>-86000.0</v>
       </c>
       <c r="H23">
         <v>-81056000.0</v>
       </c>
       <c r="I23">
         <v>-243000.0</v>
       </c>
       <c r="J23">
         <v>-16348000.0</v>
       </c>
       <c r="K23">
         <v>-338000.0</v>
       </c>
       <c r="L23">
         <v>-56000000.0</v>
       </c>
       <c r="M23">
         <v>-55000000.0</v>
       </c>
       <c r="N23">
         <v>-36000000.0</v>
       </c>
       <c r="O23">
         <v>-56000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
         <v>-283710000.0</v>
       </c>
       <c r="C24">
         <v>-14458000.0</v>
       </c>
       <c r="D24">
         <v>-17262000.0</v>
       </c>
       <c r="E24">
         <v>-13074000.0</v>
       </c>
       <c r="F24">
         <v>-15170000.0</v>
       </c>
       <c r="G24">
         <v>-23383000.0</v>
       </c>
       <c r="H24">
         <v>-52308000.0</v>
       </c>
       <c r="I24">
         <v>-58843000.0</v>
       </c>
       <c r="J24">
         <v>-32993000.0</v>
       </c>
       <c r="K24">
         <v>-102542000.0</v>
       </c>
       <c r="L24">
         <v>-57547000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>-105495000.0</v>
       </c>
       <c r="C25">
         <v>-130532000.0</v>
       </c>
       <c r="D25">
         <v>88341000.0</v>
       </c>
       <c r="E25">
         <v>451470000.0</v>
       </c>
       <c r="F25">
         <v>-269640000.0</v>
       </c>
       <c r="G25">
         <v>-84912000.0</v>
       </c>
       <c r="H25">
         <v>301246000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>155</v>
+      </c>
+      <c r="B26">
+        <v>569569000.0</v>
+      </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>45857000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>378000.0</v>
       </c>
       <c r="K26">
         <v>1008000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>2092000.0</v>
       </c>
       <c r="F27">
         <v>1734000.0</v>
       </c>
       <c r="G27">
         <v>951000.0</v>
       </c>
       <c r="H27">
         <v>2997000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>164621000.0</v>
       </c>
       <c r="C28">
         <v>22103000.0</v>
       </c>
       <c r="D28">
         <v>95268000.0</v>
       </c>
       <c r="E28">
         <v>220794000.0</v>
       </c>
       <c r="F28">
         <v>120738000.0</v>
       </c>
       <c r="G28">
         <v>71489000.0</v>
       </c>
       <c r="H28">
         <v>-125275000.0</v>
       </c>
       <c r="I28">
         <v>161862000.0</v>
       </c>
       <c r="J28">
         <v>-216746000.0</v>
       </c>
       <c r="K28">
         <v>157404000.0</v>
       </c>
       <c r="L28">
         <v>101000000.0</v>
       </c>
       <c r="M28">
         <v>-60000000.0</v>
       </c>
       <c r="N28">
         <v>-171000000.0</v>
       </c>
       <c r="O28">
         <v>89000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>-17690000.0</v>
       </c>
       <c r="C29">
         <v>42668000.0</v>
       </c>
       <c r="D29">
         <v>46951000.0</v>
       </c>
       <c r="E29">
         <v>-142336000.0</v>
       </c>
       <c r="F29">
         <v>-64056000.0</v>
       </c>
       <c r="G29">
         <v>-25710000.0</v>
       </c>
       <c r="H29">
         <v>189765000.0</v>
       </c>
       <c r="I29">
         <v>-81834000.0</v>
       </c>
       <c r="J29">
         <v>239413000.0</v>
       </c>
       <c r="K29">
         <v>35436000.0</v>
       </c>
       <c r="L29">
         <v>7000000.0</v>
       </c>
       <c r="M29">
         <v>213000000.0</v>
       </c>
       <c r="N29">
         <v>255000000.0</v>
       </c>
       <c r="O29">
         <v>17000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>-180238000.0</v>
       </c>
       <c r="C30">
         <v>-45618000.0</v>
       </c>
       <c r="D30">
         <v>-67934000.0</v>
       </c>
       <c r="E30">
         <v>-72335000.0</v>
       </c>
       <c r="F30">
         <v>-45557000.0</v>
       </c>
       <c r="G30">
         <v>-32636000.0</v>
       </c>
       <c r="H30">
         <v>-72684000.0</v>
       </c>
       <c r="I30">
         <v>-76586000.0</v>
       </c>
@@ -11886,2110 +12129,2178 @@
       <c r="O30">
         <v>-127000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>110593000.0</v>
+      </c>
+      <c r="C2">
         <v>180115000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>142944000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>132089000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>146078000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>60550000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>60269000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>80066000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>127441000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30726000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>27774000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>56621000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>52849000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>28069000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34624000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>131239000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>47112000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>48590000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>60354000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>57947000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35862000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31706000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26488000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29396000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22950000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>33193000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>4021000</v>
+      </c>
+      <c r="C3">
         <v>11424000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10172000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5649000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4445000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14429000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7171000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9402000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8570000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>38278000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17648000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12793000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4943000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16959000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11195000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>31107000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>19542000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>30387000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15445000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11120000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8407000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9253000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7437000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3119000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20376000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>23545000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4500000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1967000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>9000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>33000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7000000</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>106710000.0</v>
+      </c>
+      <c r="C6">
         <v>-180115000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>37171000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>10855000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13989000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>85528000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>281000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-19797000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-47375000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>96715000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3310000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-28847000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3772000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>24780000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6555000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-12488000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>84127000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>11250000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12728000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>24492000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22085000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12912000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8756000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3538000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6446000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7876000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-175000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2655000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>8282000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-16000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>3471000.0</v>
+      </c>
+      <c r="D7">
         <v>2396000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1064000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>624000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2252000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1858000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>809000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>663000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>910000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>672000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>546000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>326000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1523000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>960000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>372000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>132000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>633000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>85000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>70000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>23000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1392000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="P11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>97155000.0</v>
       </c>
       <c r="N12">
+        <v>97155000.0</v>
+      </c>
+      <c r="O12">
         <v>629568000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5340000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>9603000.0</v>
+      </c>
+      <c r="C14">
         <v>9340000.0</v>
       </c>
-      <c r="C14"/>
       <c r="D14"/>
-      <c r="E14"/>
-      <c r="F14">
+      <c r="E14">
+        <v>9953000.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14">
         <v>10255000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10317000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10288000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9295000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12770000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8688000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8504000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9982000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6966000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9569000.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>17000000.0</v>
       </c>
       <c r="AF14">
+        <v>17000000.0</v>
+      </c>
+      <c r="AG14">
         <v>15000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="H15"/>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="L15">
         <v>30000.0</v>
       </c>
       <c r="M15">
+        <v>30000.0</v>
+      </c>
+      <c r="N15">
         <v>7859000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6551000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10479000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>65498000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>58945000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>32746000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2617000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>26142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15674000.0</v>
       </c>
       <c r="X15">
         <v>15674000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Y15">
+        <v>15674000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>40396000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>0.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>33865000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>13025000.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>217303000.0</v>
+      </c>
+      <c r="C16">
         <v>110593000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>180115000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>142944000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>132089000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>152203000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>60550000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>60269000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>80066000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>127441000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>30726000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27774000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>56621000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>52849000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>28069000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>34624000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>131239000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>47112000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>48590000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>60354000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>57947000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35862000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>31706000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>26488000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29396000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>22950000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>33193000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-24805000.0</v>
+      </c>
+      <c r="C18">
         <v>87088000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-147730000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6491000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17753000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>92749000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7954000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17736000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-63963000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6903000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-45205000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>95979000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-70582000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-47045000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>12331000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-159281000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12840000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-21499000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>338288000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-328345000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-97856000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>85860000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-53525000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3093000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-87589000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>147980000.0</v>
+      </c>
+      <c r="C19">
         <v>16125000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-169303000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-5642000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4391000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-8481000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-6553000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9353000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-15106000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-37586000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-17431000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-8258000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4659000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-20985000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-14995000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-13739000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-22616000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-28802000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4315000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-856000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-11584000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-22578000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3630000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-796000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5632000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-33709000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-23546000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>150</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-13771000.0</v>
+      </c>
+      <c r="C21">
         <v>-164294000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-167758000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19972000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-29140000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-16483000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10452000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-129759000.0</v>
       </c>
       <c r="N21">
+        <v>-129759000.0</v>
+      </c>
+      <c r="O21">
         <v>83014000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-4328000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>31471000.0</v>
+      </c>
+      <c r="C22">
         <v>7695000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7276000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3960000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>29579000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2347000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>101032000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2797000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>25646000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-35429000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-49339000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1961000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2648000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-644390000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13987000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>722000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27734000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>85475000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>49835000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>13704000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>23136000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6331000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1442000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9979000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>22399000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-178598000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>481000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>18000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>16000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>20000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-2202000.0</v>
+      </c>
+      <c r="C23">
         <v>-1918000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-51378000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2028000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2215000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8748000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1976000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-195000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1488000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>45244000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>45857000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-84349000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2423000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4027000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2028000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-99000.0</v>
       </c>
-      <c r="Q23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R23"/>
       <c r="S23">
         <v>-44000.0</v>
       </c>
       <c r="T23">
         <v>-44000.0</v>
       </c>
-      <c r="U23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U23">
+        <v>-44000.0</v>
+      </c>
+      <c r="V23"/>
       <c r="W23">
         <v>-86000.0</v>
       </c>
-      <c r="X23"/>
+      <c r="X23">
+        <v>-86000.0</v>
+      </c>
       <c r="Y23"/>
-      <c r="Z23">
-[...1 lines deleted...]
-      </c>
+      <c r="Z23"/>
       <c r="AA23">
         <v>-259000.0</v>
       </c>
       <c r="AB23">
         <v>-259000.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23">
+      <c r="AC23">
+        <v>-259000.0</v>
+      </c>
+      <c r="AD23"/>
+      <c r="AE23">
         <v>-25000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-35000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-14000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>-86000.0</v>
+      </c>
+      <c r="C24">
         <v>-283710000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1151000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1322000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-525000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3443000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1141000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3459000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-7834000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-14829000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2494000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1853000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1792000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4026000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-3800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-5248000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3074000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-15170000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1310000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1320000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3177000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-23383000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2621000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2428000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-2513000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-52308000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-29632000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-10929000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-9067000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-61858000.0</v>
+      </c>
+      <c r="C25">
         <v>81477000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-137558000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-842000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22198000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>94576000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-112132000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-21419000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-90334000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>54034000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13094000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>98307000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-78269000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>605246000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>27944000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>569569000.0</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>569569000.0</v>
+      </c>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>2092000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-15973000.0</v>
+      </c>
+      <c r="C28">
         <v>-166212000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>344244000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17944000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-31355000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7735000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8476000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1991000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23353000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>103054000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>48298000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-129940000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>73856000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>76464000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-14807000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>159137000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>97015000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>120738000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>102972000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>451634000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>119906000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>71489000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>153864000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>93956000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>95613000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-125275000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>29066000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>23666000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-42411000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>184000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-130000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>52000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>-20784000.0</v>
+      </c>
+      <c r="C29">
         <v>98512000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-137558000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-842000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22198000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>107178000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-783000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8334000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-55393000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31375000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-27557000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>108772000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-65639000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-30086000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>23526000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-135776000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9726000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-64056000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-71452000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-414065000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-86263000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-25710000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-134148000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-84253000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-81956000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>189765000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>12096000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-5875000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>61743000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-132000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>188000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-3000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-52000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>143873000.0</v>
+      </c>
+      <c r="C30">
         <v>-902000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-169303000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5642000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4391000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-14606000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6553000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9353000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-15106000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-37586000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-17431000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8258000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4659000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-20985000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-14995000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-36355000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-22616000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-45557000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-16755000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-12440000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11584000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-32636000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-10058000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-6428000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5632000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-72684000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-38975000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-15429000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-11034000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-46000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-54000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-46000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-12000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>