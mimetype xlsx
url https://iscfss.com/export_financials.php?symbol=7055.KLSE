--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>2021-08-31</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2019-08-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
@@ -2886,3994 +2889,4106 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>64633000.0</v>
+      </c>
+      <c r="C2">
         <v>89514000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>109804000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>132453000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>133142000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>129017000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>37073344.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>28796000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28578000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>31651000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>30378400.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15607000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16336000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15335000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12683204.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23044000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>55022000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>53148000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>57893135.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>58643000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>53688000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>52011000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>59180587.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>57187000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>47744000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>59523000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>44783332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AC2">
         <v>20000000.0</v>
       </c>
       <c r="AD2">
+        <v>20000000.0</v>
+      </c>
+      <c r="AE2">
         <v>13000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>757000.0</v>
+      </c>
+      <c r="C7">
         <v>809000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>859000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7288000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7191000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7289000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7385903.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6493000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6617000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5454000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5545218.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5636000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5725000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5812000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5899717.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5985000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6041000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6123000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6206387.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6118000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6238000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5915000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>6028598.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>584000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>625000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>684000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>739683.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>112395000.0</v>
       </c>
       <c r="C8">
         <v>112395000.0</v>
       </c>
       <c r="D8">
         <v>112395000.0</v>
       </c>
       <c r="E8">
         <v>112395000.0</v>
       </c>
       <c r="F8">
         <v>112395000.0</v>
       </c>
       <c r="G8">
+        <v>112395000.0</v>
+      </c>
+      <c r="H8">
         <v>112395018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112395000.0</v>
       </c>
       <c r="I8">
         <v>112395000.0</v>
       </c>
       <c r="J8">
         <v>112395000.0</v>
       </c>
       <c r="K8">
+        <v>112395000.0</v>
+      </c>
+      <c r="L8">
         <v>112395018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112395000.0</v>
       </c>
       <c r="M8">
         <v>112395000.0</v>
       </c>
       <c r="N8">
         <v>112395000.0</v>
       </c>
       <c r="O8">
+        <v>112395000.0</v>
+      </c>
+      <c r="P8">
         <v>112395018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112395000.0</v>
       </c>
       <c r="Q8">
         <v>112395000.0</v>
       </c>
       <c r="R8">
         <v>112395000.0</v>
       </c>
       <c r="S8">
+        <v>112395000.0</v>
+      </c>
+      <c r="T8">
         <v>112395018.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>112395000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>2212000.0</v>
+      </c>
+      <c r="C10">
         <v>5462000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3632330.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10924000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6178000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9767000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7763970.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6601000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7802000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10019000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6842000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10763000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11346000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13215000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10184200.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9353000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15773000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15298000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>15811830.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>18401000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17371000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11625000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9673121.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13236000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>12118000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8158000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6446675.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AC10">
         <v>4000000.0</v>
       </c>
       <c r="AD10">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE10">
         <v>9000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>9924000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9197790.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16700000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11847000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15341000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12379830.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>14188000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>17850000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16593000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18127000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15027060.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14128000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19185000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18692000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20807290.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>23666000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>27054000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>21245000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>27832410.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>24176000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>24874000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>20990000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>112395000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>112395020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112395000.0</v>
       </c>
       <c r="E13">
         <v>112395000.0</v>
       </c>
       <c r="F13">
         <v>112395000.0</v>
       </c>
       <c r="G13">
+        <v>112395000.0</v>
+      </c>
+      <c r="H13">
         <v>112395020.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>112395000.0</v>
       </c>
       <c r="M13">
         <v>112395000.0</v>
       </c>
       <c r="N13">
         <v>112395000.0</v>
       </c>
       <c r="O13">
+        <v>112395000.0</v>
+      </c>
+      <c r="P13">
         <v>112395018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112395000.0</v>
       </c>
       <c r="Q13">
         <v>112395000.0</v>
       </c>
       <c r="R13">
         <v>112395000.0</v>
       </c>
       <c r="S13">
+        <v>112395000.0</v>
+      </c>
+      <c r="T13">
         <v>112395020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112395000.0</v>
       </c>
       <c r="U13">
         <v>112395000.0</v>
       </c>
       <c r="V13">
         <v>112395000.0</v>
       </c>
       <c r="W13">
+        <v>112395000.0</v>
+      </c>
+      <c r="X13">
         <v>112395020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112395000.0</v>
       </c>
       <c r="Y13">
         <v>112395000.0</v>
       </c>
       <c r="Z13">
         <v>112395000.0</v>
       </c>
-      <c r="AA13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA13">
+        <v>112395000.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>107000000.0</v>
       </c>
       <c r="AD13">
         <v>107000000.0</v>
       </c>
       <c r="AE13">
         <v>107000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13">
+        <v>107000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>112395020.0</v>
+        <v>112395018.0</v>
       </c>
       <c r="C14">
         <v>112395020.0</v>
       </c>
       <c r="D14">
         <v>112395020.0</v>
       </c>
       <c r="E14">
         <v>112395020.0</v>
       </c>
       <c r="F14">
         <v>112395020.0</v>
       </c>
       <c r="G14">
         <v>112395020.0</v>
       </c>
       <c r="H14">
-        <v>110685018.0</v>
+        <v>112395020.0</v>
       </c>
       <c r="I14">
         <v>110685018.0</v>
       </c>
       <c r="J14">
         <v>110685018.0</v>
       </c>
       <c r="K14">
-        <v>112395020.0</v>
+        <v>110685018.0</v>
       </c>
       <c r="L14">
         <v>112395020.0</v>
       </c>
       <c r="M14">
         <v>112395020.0</v>
       </c>
       <c r="N14">
         <v>112395020.0</v>
       </c>
       <c r="O14">
         <v>112395020.0</v>
       </c>
       <c r="P14">
         <v>112395020.0</v>
       </c>
       <c r="Q14">
         <v>112395020.0</v>
       </c>
       <c r="R14">
         <v>112395020.0</v>
       </c>
       <c r="S14">
         <v>112395020.0</v>
       </c>
       <c r="T14">
         <v>112395020.0</v>
       </c>
       <c r="U14">
         <v>112395020.0</v>
       </c>
       <c r="V14">
+        <v>112395020.0</v>
+      </c>
+      <c r="W14">
         <v>110685018.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>112395018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110685018.0</v>
       </c>
       <c r="Y14">
         <v>110685018.0</v>
       </c>
       <c r="Z14">
         <v>110685018.0</v>
       </c>
       <c r="AA14">
+        <v>110685018.0</v>
+      </c>
+      <c r="AB14">
         <v>112377400.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>110497200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>76335900.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>74626900.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>192307700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>52510000.0</v>
+      </c>
+      <c r="C22">
         <v>76631000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>69370140.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>76178000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>75926000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>76572000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>65913410.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>36171000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>34672000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>50406000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>41474000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>114625000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>113798000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>114977000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>115207979.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>141020000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>153451000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>175984000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>152542140.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>159992000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>168566000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>164607000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>179564520.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>210546000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>166325000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>185162000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>186542345.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>142000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>146000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>140000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>138000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>279640000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>285644520.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>370878000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>380708000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>381595000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>380872420.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>425792000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>429714000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>426068000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>427646000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>441708830.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>506435000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>534436000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>534953000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>539422910.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>542393000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>538171000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>32787000.0</v>
+      </c>
+      <c r="C24">
         <v>30357000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>21951250.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>86446000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>90632000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>87188000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>104980010.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>108444000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>110487000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>125039000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>129973000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>140651000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>145334000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>158238000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>146037230.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>174177000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>148181000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>141128000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>150222360.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>156118000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>169460000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>175856000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>187285380.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>197787000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>199657000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>197220000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>208209081.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="AC24">
         <v>42000000.0</v>
       </c>
       <c r="AD24">
+        <v>42000000.0</v>
+      </c>
+      <c r="AE24">
         <v>49000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>46000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>30363000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>22608150.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>92607000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>96857000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>93449000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>111975370.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>135150000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>145883000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>150647000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>163670000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>151582500.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>179759000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>153851000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>146846000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>156094250.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>161843000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>175316000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>181388000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AD26">
         <v>9000000.0</v>
       </c>
       <c r="AE26">
+        <v>9000000.0</v>
+      </c>
+      <c r="AF26">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>55471000.0</v>
+      </c>
+      <c r="C28">
         <v>52589000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>56288000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>129068000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>139388000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>140984000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>149706200.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>165618000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>184121000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>222855000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>225045337.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>233310000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>232126000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>224336000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>232014601.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>243049000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>220699000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>255353000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>257101555.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>255262000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>259407000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>282416000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>305916189.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>310122000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>142524000.0</v>
+      </c>
+      <c r="C29">
         <v>137535000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>139984000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>217333000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>226057000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>231135000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>239579997.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>267916000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>288230000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>325953000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>324648037.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>348991000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>352881000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>351166000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>361370700.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>390342000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>372024000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>402060000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>399925692.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>416099000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>421052000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>438278000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>461741249.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>473462000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>482704000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>14576000.0</v>
+      </c>
+      <c r="C30">
         <v>41636000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>55455460.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44980000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>59621000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>45348000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>46454580.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11953000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15516000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>30057000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>45938000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>34881000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33524000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>43086000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>33236262.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>53380000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>64626000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>41543000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>64492430.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>65963000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>61278000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>84975000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>78001950.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>81376000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>110399000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>125591000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>36762689.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>49000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>45000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>47000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>113615000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>119213273.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>-5492000.0</v>
+      </c>
+      <c r="C32">
         <v>-17820000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-33910000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-54391000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-47929000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-62751000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-54786665.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-49372000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-48444000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-36635000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-32951087.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>68302000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>75888000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>90423000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>79082465.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>64438000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>26829000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>11328000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>17348354.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>27987000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>52571000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>67946000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>75243719.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>92187000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>96154000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>145106000.0</v>
+      </c>
+      <c r="C33">
         <v>149617000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>157229000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>232723000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>232940000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>244108000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>255947693.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>246698000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>248113000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>248291000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>248847953.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>178844000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>180130000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>186267000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>188998340.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>267302000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>276914000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>280470000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>280620007.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>277811000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>268516000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>262436000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>262750089.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>259342000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>261422000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>236816000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>244067692.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>-1000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>-2000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>2000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>-1000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>-1000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1000.0</v>
       </c>
-      <c r="O34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P34"/>
       <c r="Q34">
         <v>-1000.0</v>
       </c>
       <c r="R34">
+        <v>-1000.0</v>
+      </c>
+      <c r="S34">
         <v>1000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>-1000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>1000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>57214000.0</v>
+      </c>
+      <c r="C35">
         <v>54675000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>45832000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>117465000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>121594000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>118449000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>136689567.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>116269000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>118148000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>133409000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>137999665.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>156063000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>160602000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>176685000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>162210883.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>196039000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>170659000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>162340000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>168849972.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>170096000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>184024000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>193580000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>200027805.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>210540000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>212319000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>209969000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>222779202.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>49</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>1000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5431000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5401000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5295000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5261000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>129819000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>145009000.0</v>
       </c>
-      <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
-      <c r="L36">
+      <c r="L36"/>
+      <c r="M36">
         <v>61053000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>61043000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>61041000.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>57310000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>57037000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>57035000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>56527526.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>56515000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>45745000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>45369000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>44117669.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>51251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51250000.0</v>
       </c>
       <c r="Z36">
         <v>51250000.0</v>
       </c>
       <c r="AA36">
+        <v>51250000.0</v>
+      </c>
+      <c r="AB36">
         <v>51249807.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>121671000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>122527370.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>126499000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>125886000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>126212000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>137230800.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>152690000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>61663000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>61647000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>91587000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>92932581.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>58829000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>59617000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>59615000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>66800140.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>60949000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>50641000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>48975000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>47719650.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>53279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53278000.0</v>
       </c>
       <c r="Z38">
         <v>53278000.0</v>
       </c>
-      <c r="AA38"/>
+      <c r="AA38">
+        <v>53278000.0</v>
+      </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>1250000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1250430.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-1000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-2000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-1000.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>1000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>49410000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>58000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>57999000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>65189000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>76465532.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="S39">
         <v>1000.0</v>
       </c>
-      <c r="T39"/>
+      <c r="T39">
+        <v>1000.0</v>
+      </c>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>184810000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>7000000.0</v>
       </c>
-      <c r="AE39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:31">
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>10000.0</v>
+      </c>
+      <c r="C40">
         <v>2000.0</v>
       </c>
-      <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>1000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-2000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1000.0</v>
       </c>
-      <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40">
         <v>1000.0</v>
       </c>
-      <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40">
         <v>-1000.0</v>
       </c>
-      <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>55928000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>25336718.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-1000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1000.0</v>
       </c>
-      <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
-      <c r="U40">
-[...1 lines deleted...]
-      </c>
+      <c r="U40"/>
       <c r="V40">
         <v>1000.0</v>
       </c>
-      <c r="W40"/>
+      <c r="W40">
+        <v>1000.0</v>
+      </c>
       <c r="X40"/>
       <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>1000.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40">
         <v>39000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>38000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>14000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>13015000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>10628388.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
-[...1 lines deleted...]
-      </c>
+      <c r="C42"/>
       <c r="D42">
         <v>-1000.0</v>
       </c>
-      <c r="E42"/>
+      <c r="E42">
+        <v>-1000.0</v>
+      </c>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
-      <c r="X42">
-[...1 lines deleted...]
-      </c>
+      <c r="X42"/>
       <c r="Y42">
         <v>1000.0</v>
       </c>
       <c r="Z42">
         <v>1000.0</v>
       </c>
-      <c r="AA42"/>
+      <c r="AA42">
+        <v>1000.0</v>
+      </c>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>6634000.0</v>
+      </c>
+      <c r="C45">
         <v>6760000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6887000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>84371000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>85392000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>86796000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>152495529.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>87245000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>88668000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>88683000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>129921418.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>91408000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>92795000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>94184000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>6634000.0</v>
+      </c>
+      <c r="C46">
         <v>6760000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6887000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>84371000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>85392000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>86796000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>93216701.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>87245000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>88668000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>88683000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>90015034.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>91408000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>92795000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>94184000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>6760000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>6886980.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>84371000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>85392000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>86796000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>88197690.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>90015000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>91408000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>92795000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>94184000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>95570670.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>187684000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>190457000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>192747000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>194261810.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>191769000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>189643000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>185133000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>186199750.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>175548000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>177518000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>152649000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-27554000.0</v>
+      </c>
+      <c r="C48">
         <v>-32911000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-32331400.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-35054000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-31904000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-32011000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-30208170.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-16698000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-16088000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-19316000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-19447000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-7477000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2986000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1220000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>6818255.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>25545000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>23157000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>19014000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>18917680.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>30041000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>31879000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>31842000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>21744040.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>37709000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>42103000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>42841000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>39899535.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>35000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>34000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>33000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>24896000.0</v>
+      </c>
+      <c r="C50">
         <v>27695000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>37669000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>53546000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>54934000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>63598000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>52413143.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>63775000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>81436000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>107835000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>101766594.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>103423000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>98138000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>79313000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>96120201.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>78225000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>88291000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>129523000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>118390636.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>117545000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>107318000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>118185000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>128303929.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>125571000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>128549000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>125652000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>111774571.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>108000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>107000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>110000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>102000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>228643000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>229546550.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>233274000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>256790000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>271306000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>192961860.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>198015000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>200102000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>197710000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>11790000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>13911830.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>14605000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>16490000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>20444000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>20935440.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>57418000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>62208000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>50557000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>40057000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>62260120.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>62623000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>46816000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>81797000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>73452300.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>71431000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>81474000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>89918000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>72419930.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>100603000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>100831000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>101056000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>108000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>107000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>110000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>102000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>4558000.0</v>
+      </c>
+      <c r="C53">
         <v>4462000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>5565460.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5776000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>5669000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>5574000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>4615860.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4399000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>5221000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>9279000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>7346000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>7087000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>5247000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4912000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>4842860.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>4775000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>3412000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>3394000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4995460.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>5265000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>9683000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>9620000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1328587.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>10940000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>12756000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
+      <c r="AB53"/>
       <c r="AC53">
         <v>6000000.0</v>
       </c>
       <c r="AD53">
+        <v>6000000.0</v>
+      </c>
+      <c r="AE53">
         <v>1000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:31">
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>246525000.0</v>
+      </c>
+      <c r="C55">
         <v>279639000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>285644520.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>370878000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>380708000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>381595000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>380872420.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>392908000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>394577000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>426379000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>425792000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>429714000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>426068000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>427646000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>441708830.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>506435000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>534436000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>534953000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>539422910.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>542393000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>538171000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>543931000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>559152710.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>590060000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>581066000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>581497000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>563264931.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>304000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>300000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>304000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>276000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>101419000.0</v>
+      </c>
+      <c r="C56">
         <v>130023000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>135445860.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>138155000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>147768000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>137487000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>124924730.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>146211000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>146464000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>178087000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>166546000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>250871000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>245938000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>241379000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>252710488.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>239133000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>257522000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>254483000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>250810850.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>264583000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>269655000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>281494000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>296402620.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>330718000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>319644000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>344681000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>319197239.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>201000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>200000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>204000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>179000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>106911000.0</v>
+      </c>
+      <c r="C57">
         <v>147842000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>161298380.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>192546000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>195697000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>200238000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>179711390.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>195583000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>194908000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>214722000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>209736000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>182569000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>170050000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>150956000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>173628023.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>174695000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>230693000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>243155000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>241454550.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>236596000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>217084000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>213548000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>233171790.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>238531000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>223490000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>224684000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>197118388.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>125000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>122000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>121000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>98000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>164125000.0</v>
+      </c>
+      <c r="C58">
         <v>200156000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>205580900.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>293538000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>300217000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>301211000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>298685570.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>311852000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>313056000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>348131000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>332844000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>324796000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>316659000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>314031000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>322495560.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>368495000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>398884000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>403544000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>408110220.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>399957000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>393897000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>399694000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>425013660.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>439955000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>426567000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>426260000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>419897590.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>168000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>166000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>171000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>144000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>84841000.0</v>
+      </c>
+      <c r="C60">
         <v>79484000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>80063620.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>77340000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>80491000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>80384000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>82186850.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>95697000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>96307000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>93079000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>92948000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>104918000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>109409000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>113615000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>119213270.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>137940000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>135552000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>131409000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>131312700.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>142436000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>144274000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>144237000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>134139060.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>150105000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>154499000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>155237000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>152294553.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
-    </row>
-    <row r="61" spans="1:31">
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6926,1031 +7041,1031 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>74674780.0</v>
       </c>
       <c r="C2">
         <v>85664250.0</v>
       </c>
       <c r="D2">
         <v>20426280.0</v>
       </c>
       <c r="E2">
         <v>127533070.0</v>
       </c>
       <c r="F2">
         <v>136989300.0</v>
       </c>
       <c r="G2">
         <v>140921090.0</v>
       </c>
       <c r="H2">
         <v>198668430.0</v>
       </c>
       <c r="I2">
         <v>76890020.0</v>
       </c>
       <c r="J2">
         <v>128580550.0</v>
       </c>
       <c r="K2">
         <v>147570790.0</v>
       </c>
       <c r="L2">
         <v>108000000.0</v>
       </c>
       <c r="M2">
         <v>149000000.0</v>
       </c>
       <c r="N2">
         <v>196000000.0</v>
       </c>
       <c r="O2">
         <v>127000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-34743898.0</v>
       </c>
       <c r="F4">
         <v>649104.0</v>
       </c>
       <c r="G4">
         <v>649104.0</v>
       </c>
       <c r="H4">
         <v>649104.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>33304056.0</v>
       </c>
       <c r="F5">
         <v>21641927.0</v>
       </c>
       <c r="G5">
         <v>5099214.0</v>
       </c>
       <c r="H5">
         <v>22022068.0</v>
       </c>
       <c r="I5">
         <v>10774698.0</v>
       </c>
       <c r="J5">
         <v>10518250.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>10000000.0</v>
       </c>
       <c r="M5">
         <v>22000000.0</v>
       </c>
       <c r="N5">
         <v>20000000.0</v>
       </c>
       <c r="O5">
         <v>16000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>44780056.0</v>
       </c>
       <c r="F6">
         <v>32869389.0</v>
       </c>
       <c r="G6">
         <v>17074415.0</v>
       </c>
       <c r="H6">
         <v>29674600.0</v>
       </c>
       <c r="I6">
         <v>10774698.0</v>
       </c>
       <c r="J6">
         <v>10518250.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8">
         <v>11028050.0</v>
       </c>
       <c r="C8">
         <v>-17689610.0</v>
       </c>
       <c r="D8">
         <v>-11807430.0</v>
       </c>
       <c r="E8">
         <v>-34743900.0</v>
       </c>
       <c r="F8">
         <v>649100.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>14695890.0</v>
       </c>
       <c r="C9">
         <v>35179410.0</v>
       </c>
       <c r="D9">
         <v>24381760.0</v>
       </c>
       <c r="E9">
         <v>43185020.0</v>
       </c>
       <c r="F9">
         <v>35432250.0</v>
       </c>
       <c r="G9">
         <v>30253450.0</v>
       </c>
       <c r="H9">
         <v>44745810.0</v>
       </c>
       <c r="I9">
         <v>21617540.0</v>
       </c>
       <c r="J9">
         <v>25857720.0</v>
       </c>
       <c r="K9">
         <v>27981420.0</v>
       </c>
       <c r="L9">
         <v>23000000.0</v>
       </c>
       <c r="M9">
         <v>43000000.0</v>
       </c>
       <c r="N9">
         <v>34000000.0</v>
       </c>
       <c r="O9">
         <v>25000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>-3337870.0</v>
       </c>
       <c r="C10">
         <v>9745320.0</v>
       </c>
       <c r="D10">
         <v>-14862020.0</v>
       </c>
       <c r="E10">
         <v>18785340.0</v>
       </c>
       <c r="F10">
         <v>8917900.0</v>
       </c>
       <c r="G10">
         <v>-6071870.0</v>
       </c>
       <c r="H10">
         <v>12396190.0</v>
       </c>
       <c r="I10">
         <v>-122410.0</v>
       </c>
       <c r="J10">
         <v>2337670.0</v>
       </c>
       <c r="K10">
         <v>1960650.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7289909.0</v>
       </c>
       <c r="F11">
         <v>6401736.0</v>
       </c>
       <c r="G11">
         <v>2927654.0</v>
       </c>
       <c r="H11">
         <v>5645673.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>4000000.0</v>
       </c>
       <c r="M11">
         <v>7000000.0</v>
       </c>
       <c r="N11">
         <v>7000000.0</v>
       </c>
       <c r="O11">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>4000.0</v>
       </c>
       <c r="C12">
         <v>4023600.0</v>
       </c>
       <c r="D12">
         <v>14672777.0</v>
       </c>
       <c r="E12">
         <v>14505253.0</v>
       </c>
       <c r="F12">
         <v>12789032.0</v>
       </c>
       <c r="G12">
         <v>10887807.0</v>
       </c>
       <c r="H12">
         <v>9578195.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13">
         <v>7355470.0</v>
       </c>
       <c r="C13">
         <v>13717250.0</v>
       </c>
       <c r="D13">
         <v>14685730.0</v>
       </c>
       <c r="E13">
         <v>14517920.0</v>
       </c>
       <c r="F13">
         <v>12724030.0</v>
       </c>
       <c r="G13">
         <v>11171090.0</v>
       </c>
       <c r="H13">
         <v>9625880.0</v>
       </c>
       <c r="I13">
         <v>5102530.0</v>
       </c>
       <c r="J13">
         <v>4052990.0</v>
       </c>
       <c r="K13">
         <v>3930310.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>-3831000.0</v>
       </c>
       <c r="C14">
         <v>2032719.0</v>
       </c>
       <c r="D14">
         <v>1699316.0</v>
       </c>
       <c r="E14">
         <v>11149045.0</v>
       </c>
       <c r="F14">
         <v>-1155198.0</v>
       </c>
       <c r="G14">
         <v>-677772.0</v>
       </c>
       <c r="H14">
         <v>810536.0</v>
       </c>
       <c r="I14">
         <v>2417068.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>5277430.0</v>
       </c>
       <c r="C15">
         <v>-10753020.0</v>
       </c>
       <c r="D15">
         <v>-26273410.0</v>
       </c>
       <c r="E15">
         <v>-12099420.0</v>
       </c>
       <c r="F15">
         <v>2010070.0</v>
       </c>
       <c r="G15">
         <v>-9677300.0</v>
       </c>
       <c r="H15">
         <v>7561050.0</v>
       </c>
       <c r="I15">
         <v>-2314770.0</v>
       </c>
       <c r="J15">
         <v>3985740.0</v>
       </c>
       <c r="K15">
         <v>-535420.0</v>
       </c>
       <c r="L15">
         <v>4000000.0</v>
       </c>
       <c r="M15">
         <v>13000000.0</v>
       </c>
       <c r="N15">
         <v>13000000.0</v>
       </c>
       <c r="O15">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16">
         <v>5277430.0</v>
       </c>
       <c r="C16">
         <v>-10753020.0</v>
       </c>
       <c r="D16">
         <v>-26273410.0</v>
       </c>
       <c r="E16">
         <v>-12099422.0</v>
       </c>
       <c r="F16">
         <v>2010072.0</v>
       </c>
       <c r="G16">
         <v>-9677297.0</v>
       </c>
       <c r="H16">
         <v>7561051.0</v>
       </c>
       <c r="I16">
         <v>-2314770.0</v>
       </c>
       <c r="J16">
         <v>3985740.0</v>
       </c>
       <c r="K16">
         <v>-535420.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>-1920000.0</v>
       </c>
       <c r="C17">
         <v>5004651.0</v>
       </c>
       <c r="D17">
         <v>-16165292.0</v>
       </c>
       <c r="E17">
         <v>11495431.0</v>
       </c>
       <c r="F17">
         <v>3165270.0</v>
       </c>
       <c r="G17">
         <v>-5464842.0</v>
       </c>
       <c r="H17">
         <v>6750515.0</v>
       </c>
       <c r="I17">
         <v>-4533350.0</v>
       </c>
       <c r="J17">
         <v>-96316.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-7567000.0</v>
       </c>
       <c r="C18">
         <v>-17859221.0</v>
       </c>
       <c r="D18">
         <v>-14559899.0</v>
       </c>
       <c r="E18">
         <v>-14505253.0</v>
       </c>
       <c r="F18">
         <v>-12767486.0</v>
       </c>
       <c r="G18">
         <v>-10880747.0</v>
       </c>
       <c r="H18">
         <v>-9510970.0</v>
       </c>
       <c r="I18">
         <v>-5588956.0</v>
       </c>
       <c r="J18">
         <v>-4008358.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>4017600.0</v>
       </c>
       <c r="C21">
         <v>23462570.0</v>
       </c>
       <c r="D21">
         <v>-176300.0</v>
       </c>
       <c r="E21">
         <v>33303250.0</v>
       </c>
       <c r="F21">
         <v>21641930.0</v>
       </c>
       <c r="G21">
         <v>5099210.0</v>
       </c>
       <c r="H21">
         <v>22022070.0</v>
       </c>
       <c r="I21">
         <v>4980130.0</v>
       </c>
       <c r="J21">
         <v>6390660.0</v>
       </c>
       <c r="K21">
         <v>5890950.0</v>
       </c>
       <c r="L21">
         <v>10000000.0</v>
       </c>
       <c r="M21">
         <v>22000000.0</v>
       </c>
       <c r="N21">
         <v>20000000.0</v>
       </c>
       <c r="O21">
         <v>16000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>5099449.0</v>
       </c>
       <c r="F23">
         <v>1874114.0</v>
       </c>
       <c r="G23">
         <v>2290927.0</v>
       </c>
       <c r="H23">
         <v>1624458.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>5917399.0</v>
       </c>
       <c r="C25">
         <v>6174067.0</v>
       </c>
       <c r="D25">
         <v>5914728.0</v>
       </c>
       <c r="E25">
         <v>11489463.0</v>
       </c>
       <c r="F25">
         <v>10505211.0</v>
       </c>
       <c r="G25">
         <v>8723796.0</v>
       </c>
       <c r="H25">
         <v>7700217.0</v>
       </c>
       <c r="I25">
         <v>3506846.0</v>
       </c>
       <c r="J25">
         <v>4460708.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>10955390.0</v>
       </c>
       <c r="C28">
         <v>14376710.0</v>
       </c>
       <c r="D28">
         <v>17926900.0</v>
       </c>
       <c r="E28">
         <v>14981220.0</v>
       </c>
       <c r="F28">
         <v>15664440.0</v>
       </c>
       <c r="G28">
         <v>27445160.0</v>
       </c>
       <c r="H28">
         <v>24348200.0</v>
       </c>
       <c r="I28">
         <v>20599600.0</v>
       </c>
       <c r="J28">
         <v>19786500.0</v>
       </c>
       <c r="K28">
         <v>26987060.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>-1418460.0</v>
       </c>
       <c r="C29">
         <v>4841450.0</v>
       </c>
       <c r="D29">
         <v>1303270.0</v>
       </c>
       <c r="E29">
         <v>7289910.0</v>
       </c>
       <c r="F29">
         <v>6401740.0</v>
       </c>
       <c r="G29">
         <v>2927650.0</v>
       </c>
       <c r="H29">
         <v>5645670.0</v>
       </c>
       <c r="I29">
         <v>4848460.0</v>
       </c>
       <c r="J29">
         <v>2141090.0</v>
       </c>
       <c r="K29">
         <v>3578310.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>85353070.0</v>
       </c>
       <c r="C30">
         <v>97381090.0</v>
       </c>
       <c r="D30">
         <v>44984340.0</v>
       </c>
       <c r="E30">
         <v>137414837.0</v>
       </c>
       <c r="F30">
         <v>168094053.0</v>
       </c>
       <c r="G30">
         <v>162705242.0</v>
       </c>
       <c r="H30">
         <v>221392170.0</v>
       </c>
       <c r="I30">
         <v>94899777.0</v>
       </c>
       <c r="J30">
         <v>148760099.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>121000000.0</v>
       </c>
       <c r="M30">
         <v>170000000.0</v>
       </c>
       <c r="N30">
         <v>210000000.0</v>
       </c>
       <c r="O30">
         <v>136000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>89370670.0</v>
       </c>
       <c r="C32">
         <v>120843660.0</v>
       </c>
       <c r="D32">
         <v>44808040.0</v>
       </c>
       <c r="E32">
         <v>170718090.0</v>
       </c>
       <c r="F32">
         <v>172421550.0</v>
       </c>
       <c r="G32">
         <v>171174540.0</v>
       </c>
       <c r="H32">
         <v>243414240.0</v>
       </c>
       <c r="I32">
         <v>98507560.0</v>
       </c>
@@ -7972,1990 +8087,2044 @@
       <c r="O32">
         <v>153000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>48000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
-[...1 lines deleted...]
-      </c>
+      <c r="N4"/>
       <c r="O4">
         <v>-1418000.0</v>
       </c>
-      <c r="P4"/>
+      <c r="P4">
+        <v>-1418000.0</v>
+      </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-958000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-24058000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>8443000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>315619.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-952000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>803000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>8185000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>8142383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AC5">
         <v>3000000.0</v>
       </c>
       <c r="AD5">
+        <v>3000000.0</v>
+      </c>
+      <c r="AE5">
         <v>4000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>826000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-53000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-958000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13396593.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6786000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>9872000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3235000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8734178.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1066000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4122000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8443000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>315619.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-952000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>803000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>105</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>105000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>8852050.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>-618000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2377000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>417000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-16592390.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>-10861000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-263000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-834000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1418000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-34743900.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>-359000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>649100.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>2000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>18000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>17392000.0</v>
+      </c>
+      <c r="C10">
         <v>3000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2396130.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2144000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1743000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1847000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4109620.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-415000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4246000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2149000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1909000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3357000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3667000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4357000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6362340.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3896000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7406000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1479000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8917900.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-784000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1724000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6508000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5992870.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3372000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2164000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5458000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5314188.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>91000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1450000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
+      <c r="AB11"/>
       <c r="AC11">
         <v>1000000.0</v>
       </c>
       <c r="AD11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE11">
         <v>2000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>1631000.0</v>
+      </c>
+      <c r="C12">
         <v>486000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>3878000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1816000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2600000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7139000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4078000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4308000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3167000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3477777.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4183000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3614000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3399000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7034253.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2890000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2466000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2115000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6606032.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1850000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2398000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1935000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2773807.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2420000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2967000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2727000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2828195.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC12">
         <v>1000000.0</v>
       </c>
       <c r="AD12">
         <v>1000000.0</v>
       </c>
       <c r="AE12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>486000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>938530.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3878000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1816000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2600000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6385600.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>3466000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4187000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3734000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3398000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7036920.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2893000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2468000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1988000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12724030.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1864000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2401000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1942000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3038090.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2430000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2968000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2735000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>78000.0</v>
+      </c>
+      <c r="C14">
         <v>-215000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-2590000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-601000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-402000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-239000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2664000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-146000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-45000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-211000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1206316.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-157000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>383000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>267000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11104045.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-229000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>518000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-244000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>295802.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-476000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-223000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-752000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-865772.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>5356000.0</v>
+      </c>
+      <c r="C15">
         <v>-580000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>10123430.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3152000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>107000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1802000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-13510020.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-610000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3226000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>139000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-11972000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4493000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4206000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-5599000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-18727420.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2388000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4143000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>96000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2010070.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-1836000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>37000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4121000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-7487300.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4392000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-738000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2941000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5911051.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AD15">
         <v>1000000.0</v>
       </c>
       <c r="AE15">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-579000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10123430.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-3152000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>107000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1803000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-13510020.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-11972000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4493000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-4206000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-5598000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-18726000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2388000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4143000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>96000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2010070.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1836000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>37000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4121000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-7487300.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-4392000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-737000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2942000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>5228000.0</v>
+      </c>
+      <c r="C17">
         <v>-470000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3861000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1933000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1868000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1980000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>349000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3687000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>672000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-3891292.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-4073000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-3755000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-4448000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4912431.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2617000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>3625000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>340000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-606730.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-1360000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>260000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4873000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-3086842.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4267000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-1587000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3477000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>6469515.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-1631000.0</v>
+      </c>
+      <c r="C18">
         <v>-486000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>727000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3878000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1816000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2600000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7139000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4078000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4308000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3167000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3364899.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4183000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3614000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3399000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7034253.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2890000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2466000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2115000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6584486.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1850000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2398000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1935000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2766747.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2420000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2967000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2727000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2760970.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>19022000.0</v>
+      </c>
+      <c r="C21">
         <v>489000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1457600.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1734000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>73000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>753000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10495210.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3662000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8489000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5315000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1557000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>830000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>67000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-959000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>13400250.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6789000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9874000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3467000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>21641930.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1080000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4124000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8450000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2954790.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-942000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>804000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8193000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8174068.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AC21">
         <v>3000000.0</v>
       </c>
       <c r="AD21">
+        <v>3000000.0</v>
+      </c>
+      <c r="AE21">
         <v>4000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>133000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4342000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>12164000.0</v>
+      </c>
+      <c r="C29">
         <v>473000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1465460.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-211000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>125000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>133000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3461960.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-412000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>559000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1477000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>408000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>716000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>88000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>91000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1449910.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1279000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3781000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>780000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6401740.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>576000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1464000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1635000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>628650.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>895000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-577000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1981000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1155327.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>41624000.0</v>
+      </c>
+      <c r="C30">
         <v>15111000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19596070.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20597000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25820000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19340000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>33117000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10323000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36433000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>26131000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12832338.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12441000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9072000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10641000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1408163.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26533000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>81225000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>31064000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>29179053.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>40194000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>41153000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>57568000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39250242.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10087000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>53570000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>59799000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>22612170.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>47000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>31000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>43000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>60646000.0</v>
+      </c>
+      <c r="C32">
         <v>15600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>21053670.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>22331000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>25893000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>20093000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>44077900.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>13985000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>44922000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>31446000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>12715000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>13270000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>9139000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>9683000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>11992090.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>33321000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>91100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>30090000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>172421550.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>41274000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>45277000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>66018000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>39664540.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>9145000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>54373000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>67992000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>30719013.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>50000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>34000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>47000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>37000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10010,1003 +10179,1003 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>-1594000.0</v>
       </c>
       <c r="C2">
         <v>-4940212.0</v>
       </c>
       <c r="D2">
         <v>-711131.0</v>
       </c>
       <c r="E2">
         <v>4431868.0</v>
       </c>
       <c r="F2">
         <v>-5067895.0</v>
       </c>
       <c r="G2">
         <v>-19594562.0</v>
       </c>
       <c r="H2">
         <v>-17335932.0</v>
       </c>
       <c r="I2">
         <v>-3291683.0</v>
       </c>
       <c r="J2">
         <v>-13779565.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>506040</v>
       </c>
       <c r="C3">
         <v>148160</v>
       </c>
       <c r="D3">
         <v>73000</v>
       </c>
       <c r="E3">
         <v>704279</v>
       </c>
       <c r="F3">
         <v>17750650</v>
       </c>
       <c r="G3">
         <v>34398452</v>
       </c>
       <c r="H3">
         <v>19964032</v>
       </c>
       <c r="I3">
         <v>99526230</v>
       </c>
       <c r="J3">
         <v>17245190</v>
       </c>
       <c r="K3">
         <v>2597320</v>
       </c>
       <c r="L3">
         <v>2000000</v>
       </c>
       <c r="M3">
         <v>2000000</v>
       </c>
       <c r="N3">
         <v>8000000</v>
       </c>
       <c r="O3">
         <v>1000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>2212190.0</v>
       </c>
       <c r="C6">
         <v>3345610.0</v>
       </c>
       <c r="D6">
         <v>-4603000.0</v>
       </c>
       <c r="E6">
         <v>-5142999.0</v>
       </c>
       <c r="F6">
         <v>9499763.0</v>
       </c>
       <c r="G6">
         <v>14526667.0</v>
       </c>
       <c r="H6">
         <v>-2258630.0</v>
       </c>
       <c r="I6">
         <v>-14044250.0</v>
       </c>
       <c r="J6">
         <v>10487880.0</v>
       </c>
       <c r="K6">
         <v>-5796330.0</v>
       </c>
       <c r="L6">
         <v>-28000000.0</v>
       </c>
       <c r="M6">
         <v>5000000.0</v>
       </c>
       <c r="N6">
         <v>12000000.0</v>
       </c>
       <c r="O6">
         <v>17000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>7587680.0</v>
       </c>
       <c r="C7">
         <v>25738010.0</v>
       </c>
       <c r="D7">
         <v>12990000.0</v>
       </c>
       <c r="E7">
         <v>-20203410.0</v>
       </c>
       <c r="F7">
         <v>33664680.0</v>
       </c>
       <c r="G7">
         <v>21981540.0</v>
       </c>
       <c r="H7">
         <v>-97236090.0</v>
       </c>
       <c r="I7">
         <v>6531130.0</v>
       </c>
       <c r="J7">
         <v>-17590000.0</v>
       </c>
       <c r="K7">
         <v>-11057610.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-23376259.0</v>
       </c>
       <c r="F9">
         <v>28853412.0</v>
       </c>
       <c r="G9">
         <v>44639364.0</v>
       </c>
       <c r="H9">
         <v>-80596988.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-3000000.0</v>
       </c>
       <c r="M9">
         <v>-9000000.0</v>
       </c>
       <c r="N9">
         <v>18000000.0</v>
       </c>
       <c r="O9">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>14970753.0</v>
       </c>
       <c r="C10">
         <v>20219481.0</v>
       </c>
       <c r="D10">
         <v>-11688533.0</v>
       </c>
       <c r="E10">
         <v>40817447.0</v>
       </c>
       <c r="F10">
         <v>-1952856.0</v>
       </c>
       <c r="G10">
         <v>-1467114.0</v>
       </c>
       <c r="H10">
         <v>23506064.0</v>
       </c>
       <c r="I10">
         <v>7321754.0</v>
       </c>
       <c r="J10">
         <v>-45084999.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>-19000000.0</v>
       </c>
       <c r="M10">
         <v>3000000.0</v>
       </c>
       <c r="N10">
         <v>-36000000.0</v>
       </c>
       <c r="O10">
         <v>-16000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-21862833.0</v>
       </c>
       <c r="F11">
         <v>13651977.0</v>
       </c>
       <c r="G11">
         <v>-17953.0</v>
       </c>
       <c r="H11">
         <v>-25866512.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>21064396.0</v>
       </c>
       <c r="F12">
         <v>4063307.0</v>
       </c>
       <c r="G12">
         <v>4291794.0</v>
       </c>
       <c r="H12">
         <v>5414560.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2063134.0</v>
       </c>
       <c r="F13">
         <v>4396291.0</v>
       </c>
       <c r="G13">
         <v>4396291.0</v>
       </c>
       <c r="H13">
         <v>4396291.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>5791720.0</v>
       </c>
       <c r="C14">
         <v>5876730.0</v>
       </c>
       <c r="D14">
         <v>5914728.0</v>
       </c>
       <c r="E14">
         <v>11489463.0</v>
       </c>
       <c r="F14">
         <v>10505211.0</v>
       </c>
       <c r="G14">
         <v>8723796.0</v>
       </c>
       <c r="H14">
         <v>7700217.0</v>
       </c>
       <c r="I14">
         <v>3691400.0</v>
       </c>
       <c r="J14">
         <v>4121520.0</v>
       </c>
       <c r="K14">
         <v>4299920.0</v>
       </c>
       <c r="L14">
         <v>3000000.0</v>
       </c>
       <c r="M14">
         <v>3000000.0</v>
       </c>
       <c r="N14">
         <v>1000000.0</v>
       </c>
       <c r="O14">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>640000.0</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>821570.0</v>
       </c>
       <c r="K15">
         <v>4107860.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>-2414000.0</v>
       </c>
       <c r="C16">
         <v>-1594601.0</v>
       </c>
       <c r="D16">
         <v>-4940212.0</v>
       </c>
       <c r="E16">
         <v>-711131.0</v>
       </c>
       <c r="F16">
         <v>4431868.0</v>
       </c>
       <c r="G16">
         <v>-6376482.0</v>
       </c>
       <c r="H16">
         <v>-19594562.0</v>
       </c>
       <c r="I16">
         <v>-17335932.0</v>
       </c>
       <c r="J16">
         <v>-3291683.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>71840000.0</v>
       </c>
       <c r="C18">
         <v>57528397.0</v>
       </c>
       <c r="D18">
         <v>-14867942.0</v>
       </c>
       <c r="E18">
         <v>17391647.0</v>
       </c>
       <c r="F18">
         <v>43776764.0</v>
       </c>
       <c r="G18">
         <v>12094138.0</v>
       </c>
       <c r="H18">
         <v>-84192940.0</v>
       </c>
       <c r="I18">
         <v>-80171136.0</v>
       </c>
       <c r="J18">
         <v>-18585306.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>20978000.0</v>
       </c>
       <c r="C19">
         <v>10886118.0</v>
       </c>
       <c r="D19">
         <v>-1151078.0</v>
       </c>
       <c r="E19">
         <v>4279624.0</v>
       </c>
       <c r="F19">
         <v>-17144461.0</v>
       </c>
       <c r="G19">
         <v>-31976894.0</v>
       </c>
       <c r="H19">
         <v>-19947054.0</v>
       </c>
       <c r="I19">
         <v>-103231327.0</v>
       </c>
       <c r="J19">
         <v>-23786463.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>16711715.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-94263000.0</v>
       </c>
       <c r="C21">
         <v>-64578000.0</v>
       </c>
       <c r="D21">
         <v>-10354421.0</v>
       </c>
       <c r="E21">
         <v>-27518549.0</v>
       </c>
       <c r="F21">
         <v>-34883190.0</v>
       </c>
       <c r="G21">
         <v>-1297616.0</v>
       </c>
       <c r="H21">
         <v>80870032.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>-3337870.0</v>
       </c>
       <c r="C22">
         <v>10090620.0</v>
       </c>
       <c r="D22">
         <v>-26273405.0</v>
       </c>
       <c r="E22">
         <v>-12099422.0</v>
       </c>
       <c r="F22">
         <v>2010072.0</v>
       </c>
       <c r="G22">
         <v>-6142614.0</v>
       </c>
       <c r="H22">
         <v>7561051.0</v>
       </c>
       <c r="I22">
         <v>-122410.0</v>
       </c>
       <c r="J22">
         <v>2337670.0</v>
       </c>
       <c r="K22">
         <v>1960650.0</v>
       </c>
       <c r="L22">
         <v>4000000.0</v>
       </c>
       <c r="M22">
         <v>13000000.0</v>
       </c>
       <c r="N22">
         <v>13000000.0</v>
       </c>
       <c r="O22">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>-10403160.0</v>
       </c>
       <c r="C23">
         <v>8744000.0</v>
       </c>
       <c r="D23">
         <v>22650000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23">
         <v>0.0</v>
       </c>
       <c r="H23">
         <v>-900000.0</v>
       </c>
       <c r="I23">
         <v>16711720.0</v>
       </c>
       <c r="J23">
         <v>-29360.0</v>
       </c>
       <c r="K23">
         <v>100000.0</v>
       </c>
       <c r="L23">
         <v>15000000.0</v>
       </c>
       <c r="M23">
         <v>-34000000.0</v>
       </c>
       <c r="N23">
         <v>2000000.0</v>
       </c>
       <c r="O23">
         <v>-12000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24">
         <v>18668460.0</v>
       </c>
       <c r="C24">
         <v>11034280.0</v>
       </c>
       <c r="D24">
         <v>-3849000.0</v>
       </c>
       <c r="E24">
         <v>1513806.0</v>
       </c>
       <c r="F24">
         <v>4369880.0</v>
       </c>
       <c r="G24">
         <v>3569184.0</v>
       </c>
       <c r="H24">
         <v>16978.0</v>
       </c>
       <c r="I24">
         <v>-3728590.0</v>
       </c>
       <c r="J24">
         <v>-6541270.0</v>
       </c>
       <c r="K24">
         <v>-16190790.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>91043000.0</v>
       </c>
       <c r="C25">
         <v>22003006.0</v>
       </c>
       <c r="D25">
         <v>14665001.0</v>
       </c>
       <c r="E25">
         <v>14996724.0</v>
       </c>
       <c r="F25">
         <v>7800219.0</v>
       </c>
       <c r="G25">
         <v>10689252.0</v>
       </c>
       <c r="H25">
         <v>8989110.0</v>
       </c>
       <c r="I25">
         <v>3099812.0</v>
       </c>
       <c r="J25">
         <v>3693615.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>399960.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>-37810540.0</v>
       </c>
       <c r="C28">
         <v>-65217060.0</v>
       </c>
       <c r="D28">
         <v>-10934000.0</v>
       </c>
       <c r="E28">
         <v>-27518549.0</v>
       </c>
       <c r="F28">
         <v>-34883190.0</v>
       </c>
       <c r="G28">
         <v>-1297616.0</v>
       </c>
       <c r="H28">
         <v>79970032.0</v>
       </c>
       <c r="I28">
         <v>69831980.0</v>
       </c>
       <c r="J28">
         <v>35614460.0</v>
       </c>
       <c r="K28">
         <v>12021490.0</v>
       </c>
       <c r="L28">
         <v>-23000000.0</v>
       </c>
       <c r="M28">
         <v>6000000.0</v>
       </c>
       <c r="N28">
         <v>15000000.0</v>
       </c>
       <c r="O28">
         <v>27000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>21860310.0</v>
       </c>
       <c r="C29">
         <v>57676550.0</v>
       </c>
       <c r="D29">
         <v>10253000.0</v>
       </c>
       <c r="E29">
         <v>18095926.0</v>
       </c>
       <c r="F29">
         <v>61527414.0</v>
       </c>
       <c r="G29">
         <v>46492590.0</v>
       </c>
       <c r="H29">
         <v>-62281608.0</v>
       </c>
       <c r="I29">
         <v>19378590.0</v>
       </c>
       <c r="J29">
         <v>-1340120.0</v>
       </c>
       <c r="K29">
         <v>970290.0</v>
       </c>
       <c r="L29">
         <v>-18000000.0</v>
       </c>
       <c r="M29">
         <v>35000000.0</v>
       </c>
       <c r="N29">
         <v>1000000.0</v>
       </c>
       <c r="O29">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>18162420.0</v>
       </c>
       <c r="C30">
         <v>10886120.0</v>
       </c>
       <c r="D30">
         <v>-3922000.0</v>
       </c>
       <c r="E30">
         <v>4279624.0</v>
       </c>
       <c r="F30">
         <v>-17144461.0</v>
       </c>
       <c r="G30">
         <v>-30668307.0</v>
       </c>
       <c r="H30">
         <v>-19947054.0</v>
       </c>
       <c r="I30">
         <v>-103254820.0</v>
       </c>
@@ -11028,1924 +11197,1978 @@
       <c r="O30">
         <v>-13000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>1374000.0</v>
+      </c>
+      <c r="C2">
         <v>618000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4245000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>-1644000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>-409000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>-1595000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>-4306000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>-1500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-871000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>-4940000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>-1837000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>-650000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6130000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>-711000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1720000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9612000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4185000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4431868.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6958000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2878000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-8146000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>-6376000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>-14522000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>-17652000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>-22050000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-19595000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>6000</v>
       </c>
       <c r="C3">
+        <v>6000</v>
+      </c>
+      <c r="D3">
         <v>506040</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>567000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>159000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>81000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>148160</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1006000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>64000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>73000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>64000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>48000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>30000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1023000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1723000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1755000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1268000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>17750650</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12437000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7519000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1004000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>34398450</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>27202000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>27161000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>284000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1870032</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000</v>
       </c>
       <c r="AC3">
         <v>5000000</v>
       </c>
       <c r="AD3">
-        <v>3000000</v>
+        <v>5000000</v>
       </c>
       <c r="AE3">
         <v>3000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>3000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-819000.0</v>
+      </c>
+      <c r="C6">
         <v>756000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2212190.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5840000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-49000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1186000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3345610.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2806000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-629000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4069000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4603000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1126000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1361000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>6841000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3778000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2712000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5180000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-247000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>9499760.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13334000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9254000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1770000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13218080.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5073000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1943000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2455000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3579370.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>-18801000.0</v>
+      </c>
+      <c r="C7">
         <v>1947000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7587680.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2172000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-10472000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8344000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>25738010.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13174000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>30335000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1396000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>12990000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2287000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>409000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7300000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-20203410.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-18200000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>11631000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8885000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>33664680.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>26542000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>28687000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6807000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>21981540.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>14488000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11338000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-11357000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
-[...1 lines deleted...]
-      </c>
+      <c r="AD9"/>
       <c r="AE9">
         <v>-3000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9">
+        <v>-3000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
-[...1 lines deleted...]
-      </c>
+      <c r="AD10"/>
       <c r="AE10">
         <v>-19000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10">
+        <v>-19000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="P11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>77000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14073000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>11980000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7571000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>1000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-4000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>12000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>1419000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2791000.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
+      <c r="AB14"/>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
       <c r="AD14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE14">
         <v>3000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>555000.0</v>
+      </c>
+      <c r="C16">
         <v>1374000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-2414000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4245000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1644000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-409000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1594601.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-4306000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1500000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-871000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-4940212.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-1837000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-650000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6130000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-711131.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1720000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9612000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4185000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4431868.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6958000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2878000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-8146000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-6376482.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-14522000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-17652000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-22050000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-2732000.0</v>
+      </c>
+      <c r="C18">
         <v>-447000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>57651000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3206000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1609000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>9374000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5936397.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14376000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>33126000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4090000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16199942.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>798000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-7314000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7848000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7453647.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-19995000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>33477000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3544000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5888764.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-229000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21862000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>16255000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>10706138.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4188000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1391000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>1006000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>15488000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>6630000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-173000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-967000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>4291118.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>4393000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>4027000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1825000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>1117922.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1843000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-340000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-86000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4426624.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>20000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-503000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>336000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-9966461.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-500000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-5326000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1352000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-6620894.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1778000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-26801000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-333000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1358054.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>1914000.0</v>
+      </c>
+      <c r="C21">
         <v>136000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-79858000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4354000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2749000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7302000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5937000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-951000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-13547000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>5356000.0</v>
+      </c>
+      <c r="C22">
         <v>3000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-3337870.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5734000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3591000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1848000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10090620.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-610000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3226000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>139000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-11978405.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4493000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4206000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-5598000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-18726000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12423000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8527000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1120000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9575150.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7447000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8232000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6508000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2537190.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-79000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3294000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5458000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5911051.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AD22">
         <v>1000000.0</v>
       </c>
       <c r="AE22">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-10403160.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>8744000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
-      <c r="AB23">
-[...1 lines deleted...]
-      </c>
+      <c r="AB23"/>
       <c r="AC23">
         <v>2000000.0</v>
       </c>
       <c r="AD23">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE23">
         <v>6000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>1066000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>18668460.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6057000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-981000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-886000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11034280.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-3849000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2205000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-378000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-60000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1418000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1576000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1588000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1604000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>606190.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5259000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>841000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-348000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2421560.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1846000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>27000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-49000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>1609000.0</v>
+      </c>
+      <c r="C25">
         <v>-2496000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>70558000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1926000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3182000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19229000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5479006.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6961000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4817000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4746000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2903999.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5826000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5390000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6353000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2441276.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5908000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2915000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5489000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-8535781.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7619000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4773000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3944000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-3491748.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4451000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4955000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>155</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>136000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-37810540.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-14405000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-10051000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7302000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-65217060.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>-10934000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-253000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-95000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-951000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-13547000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-14226000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-26341000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1693000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-34883190.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-29813000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-29704000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-17677000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1297620.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1839000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4715000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-998000.0</v>
       </c>
-      <c r="AA28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB28"/>
       <c r="AC28">
         <v>-3000000.0</v>
       </c>
       <c r="AD28">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AE28">
         <v>-2000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-19000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>-2726000.0</v>
+      </c>
+      <c r="C29">
         <v>-441000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21860310.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14755000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11142000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9455000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>57676550.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14394000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>34132000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4154000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10253000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1396000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1882000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7878000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5708000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11661000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>31688000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2276000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>61527410.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>50325000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>45636000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>17259000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>46492590.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>28590000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>24362000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1124000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-3496908.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-7000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>157</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>1060000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18162420.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5490000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1140000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-967000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10886120.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-3922000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2269000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-426000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-86000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4061000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-147000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-167000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>336000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-17144460.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-7178000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6678000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1352000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-31976890.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-25356000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-27134000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-333000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>-3000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>10000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>